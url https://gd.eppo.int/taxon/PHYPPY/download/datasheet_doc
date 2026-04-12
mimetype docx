--- v8 (2026-03-23)
+++ v9 (2026-04-12)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Seemüller &amp; Schneider</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PD, Parry's disease of pear, decline of pear, leaf curl of pear, moria disease of pear</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666169c16ad1401e7" w:history="1">
+            <w:hyperlink r:id="rId131769dbfb5e88cb4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482369c16ad140250" w:history="1">
+            <w:hyperlink r:id="rId131169dbfb5e88d40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPPY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="91137206" name="name878569c16ad1409a5" descr="15001.jpg"/>
+                  <wp:docPr id="58502858" name="name790569dbfb5e893fa" descr="15001.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15001.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId947469c16ad1409a3" cstate="print"/>
+                          <a:blip r:embed="rId447069dbfb5e893f9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId872769c16ad140ad2" w:history="1">
+            <w:hyperlink r:id="rId403369dbfb5e8953b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1186,63 +1186,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pear decline was first reported in North America in the late 1940s, but it is believed to be of European origin (Seemüller and Schneider, 2004).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="34126683" name="name497369c16ad141e38" descr="PHYPPY_distribution_map.jpg"/>
+            <wp:docPr id="34653409" name="name845669dbfb5e8aabe" descr="PHYPPY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPPY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId709969c16ad141e35" cstate="print"/>
+                    <a:blip r:embed="rId518669dbfb5e8aabc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3225,51 +3225,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 119-132. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId644569c16ad142d17" w:history="1">
+      <w:hyperlink r:id="rId665069dbfb5e8bab8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi:10.1017/S0007485300015340</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3600,101 +3600,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">159</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 217-222.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId958669c16ad142f65" w:history="1">
+      <w:hyperlink r:id="rId297769dbfb5e8bd3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2010.01752.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Civolani (2012) The past and present of pear protection against the pear Psylla, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacopsylla pyri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. In: Perveen F (ed) Insecticides. Pest Engineering. InTech, pp 386-408. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId911569c16ad142fb7" w:history="1">
+      <w:hyperlink r:id="rId493069dbfb5e8bdab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cdn.intechopen.com/pdfs-wm/28270.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3878,51 +3878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69–85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId625469c16ad143117" w:history="1">
+      <w:hyperlink r:id="rId906169dbfb5e8bfee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12612</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3988,51 +3988,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 354–386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId114869c16ad1431c2" w:history="1">
+      <w:hyperlink r:id="rId374169dbfb5e8c0b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4174,51 +4174,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e1009459. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId415269c16ad1432e8" w:history="1">
+      <w:hyperlink r:id="rId584369dbfb5e8c1e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.ppat.1009459</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4380,51 +4380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 403-23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId399469c16ad14343c" w:history="1">
+      <w:hyperlink r:id="rId484069dbfb5e8c33e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2008.00472.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4526,51 +4526,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 161-162. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId496069c16ad14352a" w:history="1">
+      <w:hyperlink r:id="rId491869dbfb5e8c450" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5958/2249-4677.2019.00081.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4634,51 +4634,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kube M, Mitrovic J, Duduk B, Rabus R &amp; Seemüller E (2012) Current view on phytoplasma genomes and encoded metabolism. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Th Scientific World Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 185942. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId884169c16ad1435d7" w:history="1">
+      <w:hyperlink r:id="rId448469dbfb5e8c503" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1100/2012/185942</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4782,51 +4782,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">656</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 119–124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId289669c16ad1436d3" w:history="1">
+      <w:hyperlink r:id="rId332369dbfb5e8c5f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2004.656.18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4852,51 +4852,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 230. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId904669c16ad143744" w:history="1">
+      <w:hyperlink r:id="rId263469dbfb5e8c660" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2013.00230</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4980,51 +4980,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 375-386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId722069c16ad143810" w:history="1">
+      <w:hyperlink r:id="rId581569dbfb5e8c747" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s41348-021-00526-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5070,51 +5070,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> as new pathogen vector. Journal of Plant Diseases and Protection </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 375–386, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId612869c16ad14389f" w:history="1">
+      <w:hyperlink r:id="rId618569dbfb5e8c7d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s41348-021-00526-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5258,51 +5258,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 978-986. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId438169c16ad1439c6" w:history="1">
+      <w:hyperlink r:id="rId404569dbfb5e8ca41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12809</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5718,51 +5718,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1217-1226. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId982469c16ad143c98" w:history="1">
+      <w:hyperlink r:id="rId101669dbfb5e8cd47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.02823-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5875,51 +5875,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biology (Basel) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1119. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId328769c16ad143d95" w:history="1">
+      <w:hyperlink r:id="rId894269dbfb5e8ce4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/biology11081119</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6043,51 +6043,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma pyri'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId472369c16ad143ea4" w:history="1">
+      <w:hyperlink r:id="rId526969dbfb5e8cf7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6258,81 +6258,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 100-104 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId528969c16ad144001" w:history="1">
+      <w:hyperlink r:id="rId848269dbfb5e8d0d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02779.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="49488694" name="name111869c16ad144060" descr="eu_funding_250.png"/>
+            <wp:docPr id="60823928" name="name512069dbfb5e8d2a9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId150069c16ad14405f" cstate="print"/>
+                    <a:blip r:embed="rId219169dbfb5e8d2a8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6430,137 +6430,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="59649733">
+  <w:abstractNum w:abstractNumId="26146134">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56561060">
+    <w:lvl w:ilvl="0" w:tplc="69032846">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56561060" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="69032846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56561060" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="69032846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56561060" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="69032846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56561060" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="69032846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56561060" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="69032846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56561060" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="69032846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56561060" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="69032846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56561060" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="69032846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59649732">
+  <w:abstractNum w:abstractNumId="26146133">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20793080">
+    <w:lvl w:ilvl="0" w:tplc="81070758">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7312,55 +7312,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59649732">
-    <w:abstractNumId w:val="59649732"/>
+  <w:num w:numId="26146133">
+    <w:abstractNumId w:val="26146133"/>
   </w:num>
-  <w:num w:numId="59649733">
-    <w:abstractNumId w:val="59649733"/>
+  <w:num w:numId="26146134">
+    <w:abstractNumId w:val="26146134"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18910,51 +18910,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId928750846" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId807627977" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId666169c16ad1401e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/" TargetMode="External"/><Relationship Id="rId482369c16ad140250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/categorization" TargetMode="External"/><Relationship Id="rId872769c16ad140ad2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/photos" TargetMode="External"/><Relationship Id="rId644569c16ad142d17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi:10.1017/S0007485300015340" TargetMode="External"/><Relationship Id="rId958669c16ad142f65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2010.01752.x" TargetMode="External"/><Relationship Id="rId911569c16ad142fb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cdn.intechopen.com/pdfs-wm/28270.pdf" TargetMode="External"/><Relationship Id="rId625469c16ad143117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12612" TargetMode="External"/><Relationship Id="rId114869c16ad1431c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId415269c16ad1432e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.ppat.1009459" TargetMode="External"/><Relationship Id="rId399469c16ad14343c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2008.00472.x" TargetMode="External"/><Relationship Id="rId496069c16ad14352a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5958/2249-4677.2019.00081.1" TargetMode="External"/><Relationship Id="rId884169c16ad1435d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1100/2012/185942" TargetMode="External"/><Relationship Id="rId289669c16ad1436d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2004.656.18" TargetMode="External"/><Relationship Id="rId904669c16ad143744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2013.00230" TargetMode="External"/><Relationship Id="rId722069c16ad143810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-021-00526-y" TargetMode="External"/><Relationship Id="rId612869c16ad14389f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-021-00526-y" TargetMode="External"/><Relationship Id="rId438169c16ad1439c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12809" TargetMode="External"/><Relationship Id="rId982469c16ad143c98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02823-0" TargetMode="External"/><Relationship Id="rId328769c16ad143d95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11081119" TargetMode="External"/><Relationship Id="rId472369c16ad143ea4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId528969c16ad144001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02779.x" TargetMode="External"/><Relationship Id="rId947469c16ad1409a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId947469c16ad1409a3.jpg"/><Relationship Id="rId709969c16ad141e35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId709969c16ad141e35.jpg"/><Relationship Id="rId150069c16ad14405f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId150069c16ad14405f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId791870583" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId999261768" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId131769dbfb5e88cb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/" TargetMode="External"/><Relationship Id="rId131169dbfb5e88d40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/categorization" TargetMode="External"/><Relationship Id="rId403369dbfb5e8953b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/photos" TargetMode="External"/><Relationship Id="rId665069dbfb5e8bab8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi:10.1017/S0007485300015340" TargetMode="External"/><Relationship Id="rId297769dbfb5e8bd3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2010.01752.x" TargetMode="External"/><Relationship Id="rId493069dbfb5e8bdab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cdn.intechopen.com/pdfs-wm/28270.pdf" TargetMode="External"/><Relationship Id="rId906169dbfb5e8bfee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12612" TargetMode="External"/><Relationship Id="rId374169dbfb5e8c0b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId584369dbfb5e8c1e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.ppat.1009459" TargetMode="External"/><Relationship Id="rId484069dbfb5e8c33e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2008.00472.x" TargetMode="External"/><Relationship Id="rId491869dbfb5e8c450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5958/2249-4677.2019.00081.1" TargetMode="External"/><Relationship Id="rId448469dbfb5e8c503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1100/2012/185942" TargetMode="External"/><Relationship Id="rId332369dbfb5e8c5f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2004.656.18" TargetMode="External"/><Relationship Id="rId263469dbfb5e8c660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2013.00230" TargetMode="External"/><Relationship Id="rId581569dbfb5e8c747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-021-00526-y" TargetMode="External"/><Relationship Id="rId618569dbfb5e8c7d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-021-00526-y" TargetMode="External"/><Relationship Id="rId404569dbfb5e8ca41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12809" TargetMode="External"/><Relationship Id="rId101669dbfb5e8cd47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02823-0" TargetMode="External"/><Relationship Id="rId894269dbfb5e8ce4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11081119" TargetMode="External"/><Relationship Id="rId526969dbfb5e8cf7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId848269dbfb5e8d0d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02779.x" TargetMode="External"/><Relationship Id="rId447069dbfb5e893f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId447069dbfb5e893f9.jpg"/><Relationship Id="rId518669dbfb5e8aabc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId518669dbfb5e8aabc.jpg"/><Relationship Id="rId219169dbfb5e8d2a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId219169dbfb5e8d2a8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>