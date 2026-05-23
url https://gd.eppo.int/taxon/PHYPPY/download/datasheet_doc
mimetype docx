--- v9 (2026-04-12)
+++ v10 (2026-05-23)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Seemüller &amp; Schneider</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PD, Parry's disease of pear, decline of pear, leaf curl of pear, moria disease of pear</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131769dbfb5e88cb4" w:history="1">
+            <w:hyperlink r:id="rId99386a110c013ed14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131169dbfb5e88d40" w:history="1">
+            <w:hyperlink r:id="rId36706a110c013ed82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPPY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="58502858" name="name790569dbfb5e893fa" descr="15001.jpg"/>
+                  <wp:docPr id="23410148" name="name80796a110c013f546" descr="15001.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15001.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId447069dbfb5e893f9" cstate="print"/>
+                          <a:blip r:embed="rId56086a110c013f543" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId403369dbfb5e8953b" w:history="1">
+            <w:hyperlink r:id="rId35636a110c013f687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1186,63 +1186,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pear decline was first reported in North America in the late 1940s, but it is believed to be of European origin (Seemüller and Schneider, 2004).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="34653409" name="name845669dbfb5e8aabe" descr="PHYPPY_distribution_map.jpg"/>
+            <wp:docPr id="84268152" name="name89746a110c01408e9" descr="PHYPPY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPPY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId518669dbfb5e8aabc" cstate="print"/>
+                    <a:blip r:embed="rId35216a110c01408e5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3225,51 +3225,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 119-132. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId665069dbfb5e8bab8" w:history="1">
+      <w:hyperlink r:id="rId67236a110c014187b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi:10.1017/S0007485300015340</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3600,101 +3600,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">159</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 217-222.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId297769dbfb5e8bd3f" w:history="1">
+      <w:hyperlink r:id="rId46836a110c0141ae1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2010.01752.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Civolani (2012) The past and present of pear protection against the pear Psylla, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacopsylla pyri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. In: Perveen F (ed) Insecticides. Pest Engineering. InTech, pp 386-408. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId493069dbfb5e8bdab" w:history="1">
+      <w:hyperlink r:id="rId44316a110c0141b38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cdn.intechopen.com/pdfs-wm/28270.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3878,51 +3878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69–85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId906169dbfb5e8bfee" w:history="1">
+      <w:hyperlink r:id="rId38396a110c0141ca3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12612</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3988,51 +3988,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 354–386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId374169dbfb5e8c0b3" w:history="1">
+      <w:hyperlink r:id="rId19666a110c0141fb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4174,51 +4174,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e1009459. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId584369dbfb5e8c1e6" w:history="1">
+      <w:hyperlink r:id="rId59866a110c0142100" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.ppat.1009459</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4380,51 +4380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 403-23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId484069dbfb5e8c33e" w:history="1">
+      <w:hyperlink r:id="rId77036a110c0142254" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2008.00472.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4526,51 +4526,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 161-162. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId491869dbfb5e8c450" w:history="1">
+      <w:hyperlink r:id="rId72886a110c0142349" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5958/2249-4677.2019.00081.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4634,51 +4634,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kube M, Mitrovic J, Duduk B, Rabus R &amp; Seemüller E (2012) Current view on phytoplasma genomes and encoded metabolism. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Th Scientific World Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 185942. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId448469dbfb5e8c503" w:history="1">
+      <w:hyperlink r:id="rId31806a110c01423fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1100/2012/185942</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4782,51 +4782,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">656</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 119–124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId332369dbfb5e8c5f0" w:history="1">
+      <w:hyperlink r:id="rId91896a110c01424e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2004.656.18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4852,51 +4852,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 230. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId263469dbfb5e8c660" w:history="1">
+      <w:hyperlink r:id="rId92846a110c0142559" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2013.00230</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4980,51 +4980,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 375-386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId581569dbfb5e8c747" w:history="1">
+      <w:hyperlink r:id="rId14876a110c014262b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s41348-021-00526-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5070,51 +5070,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> as new pathogen vector. Journal of Plant Diseases and Protection </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 375–386, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId618569dbfb5e8c7d7" w:history="1">
+      <w:hyperlink r:id="rId44746a110c01426ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s41348-021-00526-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5258,51 +5258,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 978-986. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId404569dbfb5e8ca41" w:history="1">
+      <w:hyperlink r:id="rId86456a110c014281e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12809</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5718,51 +5718,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1217-1226. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId101669dbfb5e8cd47" w:history="1">
+      <w:hyperlink r:id="rId40376a110c0142b62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.02823-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5875,51 +5875,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biology (Basel) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1119. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId894269dbfb5e8ce4b" w:history="1">
+      <w:hyperlink r:id="rId49416a110c0142cc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/biology11081119</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6043,51 +6043,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma pyri'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId526969dbfb5e8cf7d" w:history="1">
+      <w:hyperlink r:id="rId90786a110c014308a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6258,81 +6258,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 100-104 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId848269dbfb5e8d0d4" w:history="1">
+      <w:hyperlink r:id="rId65456a110c01431f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02779.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="60823928" name="name512069dbfb5e8d2a9" descr="eu_funding_250.png"/>
+            <wp:docPr id="72800875" name="name33356a110c01432bd" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId219169dbfb5e8d2a8" cstate="print"/>
+                    <a:blip r:embed="rId81556a110c01432bb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6430,137 +6430,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="26146134">
+  <w:abstractNum w:abstractNumId="82986263">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69032846">
+    <w:lvl w:ilvl="0" w:tplc="91088958">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="69032846" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="91088958" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="69032846" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="91088958" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="69032846" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="91088958" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="69032846" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="91088958" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="69032846" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="91088958" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="69032846" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="91088958" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="69032846" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="91088958" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="69032846" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="91088958" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26146133">
+  <w:abstractNum w:abstractNumId="82986262">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81070758">
+    <w:lvl w:ilvl="0" w:tplc="60959181">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7312,55 +7312,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="26146133">
-    <w:abstractNumId w:val="26146133"/>
+  <w:num w:numId="82986262">
+    <w:abstractNumId w:val="82986262"/>
   </w:num>
-  <w:num w:numId="26146134">
-    <w:abstractNumId w:val="26146134"/>
+  <w:num w:numId="82986263">
+    <w:abstractNumId w:val="82986263"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18910,51 +18910,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId791870583" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId999261768" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId131769dbfb5e88cb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/" TargetMode="External"/><Relationship Id="rId131169dbfb5e88d40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/categorization" TargetMode="External"/><Relationship Id="rId403369dbfb5e8953b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/photos" TargetMode="External"/><Relationship Id="rId665069dbfb5e8bab8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi:10.1017/S0007485300015340" TargetMode="External"/><Relationship Id="rId297769dbfb5e8bd3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2010.01752.x" TargetMode="External"/><Relationship Id="rId493069dbfb5e8bdab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cdn.intechopen.com/pdfs-wm/28270.pdf" TargetMode="External"/><Relationship Id="rId906169dbfb5e8bfee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12612" TargetMode="External"/><Relationship Id="rId374169dbfb5e8c0b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId584369dbfb5e8c1e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.ppat.1009459" TargetMode="External"/><Relationship Id="rId484069dbfb5e8c33e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2008.00472.x" TargetMode="External"/><Relationship Id="rId491869dbfb5e8c450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5958/2249-4677.2019.00081.1" TargetMode="External"/><Relationship Id="rId448469dbfb5e8c503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1100/2012/185942" TargetMode="External"/><Relationship Id="rId332369dbfb5e8c5f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2004.656.18" TargetMode="External"/><Relationship Id="rId263469dbfb5e8c660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2013.00230" TargetMode="External"/><Relationship Id="rId581569dbfb5e8c747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-021-00526-y" TargetMode="External"/><Relationship Id="rId618569dbfb5e8c7d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-021-00526-y" TargetMode="External"/><Relationship Id="rId404569dbfb5e8ca41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12809" TargetMode="External"/><Relationship Id="rId101669dbfb5e8cd47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02823-0" TargetMode="External"/><Relationship Id="rId894269dbfb5e8ce4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11081119" TargetMode="External"/><Relationship Id="rId526969dbfb5e8cf7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId848269dbfb5e8d0d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02779.x" TargetMode="External"/><Relationship Id="rId447069dbfb5e893f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId447069dbfb5e893f9.jpg"/><Relationship Id="rId518669dbfb5e8aabc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId518669dbfb5e8aabc.jpg"/><Relationship Id="rId219169dbfb5e8d2a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId219169dbfb5e8d2a8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId267577209" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId925972406" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId99386a110c013ed14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/" TargetMode="External"/><Relationship Id="rId36706a110c013ed82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/categorization" TargetMode="External"/><Relationship Id="rId35636a110c013f687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/photos" TargetMode="External"/><Relationship Id="rId67236a110c014187b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi:10.1017/S0007485300015340" TargetMode="External"/><Relationship Id="rId46836a110c0141ae1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2010.01752.x" TargetMode="External"/><Relationship Id="rId44316a110c0141b38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cdn.intechopen.com/pdfs-wm/28270.pdf" TargetMode="External"/><Relationship Id="rId38396a110c0141ca3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12612" TargetMode="External"/><Relationship Id="rId19666a110c0141fb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId59866a110c0142100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.ppat.1009459" TargetMode="External"/><Relationship Id="rId77036a110c0142254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2008.00472.x" TargetMode="External"/><Relationship Id="rId72886a110c0142349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5958/2249-4677.2019.00081.1" TargetMode="External"/><Relationship Id="rId31806a110c01423fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1100/2012/185942" TargetMode="External"/><Relationship Id="rId91896a110c01424e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2004.656.18" TargetMode="External"/><Relationship Id="rId92846a110c0142559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2013.00230" TargetMode="External"/><Relationship Id="rId14876a110c014262b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-021-00526-y" TargetMode="External"/><Relationship Id="rId44746a110c01426ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-021-00526-y" TargetMode="External"/><Relationship Id="rId86456a110c014281e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12809" TargetMode="External"/><Relationship Id="rId40376a110c0142b62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02823-0" TargetMode="External"/><Relationship Id="rId49416a110c0142cc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11081119" TargetMode="External"/><Relationship Id="rId90786a110c014308a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId65456a110c01431f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02779.x" TargetMode="External"/><Relationship Id="rId56086a110c013f543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56086a110c013f543.jpg"/><Relationship Id="rId35216a110c01408e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35216a110c01408e5.jpg"/><Relationship Id="rId81556a110c01432bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81556a110c01432bb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>