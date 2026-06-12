--- v10 (2026-05-23)
+++ v11 (2026-06-12)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Seemüller &amp; Schneider</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PD, Parry's disease of pear, decline of pear, leaf curl of pear, moria disease of pear</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99386a110c013ed14" w:history="1">
+            <w:hyperlink r:id="rId20976a2bb84bbfdc1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36706a110c013ed82" w:history="1">
+            <w:hyperlink r:id="rId98176a2bb84bbfe2f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPPY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="23410148" name="name80796a110c013f546" descr="15001.jpg"/>
+                  <wp:docPr id="71726264" name="name47126a2bb84bc03fc" descr="15001.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15001.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId56086a110c013f543" cstate="print"/>
+                          <a:blip r:embed="rId33326a2bb84bc03fa" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId35636a110c013f687" w:history="1">
+            <w:hyperlink r:id="rId80686a2bb84bc0533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1186,63 +1186,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pear decline was first reported in North America in the late 1940s, but it is believed to be of European origin (Seemüller and Schneider, 2004).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="84268152" name="name89746a110c01408e9" descr="PHYPPY_distribution_map.jpg"/>
+            <wp:docPr id="27771727" name="name34016a2bb84bc155c" descr="PHYPPY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPPY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35216a110c01408e5" cstate="print"/>
+                    <a:blip r:embed="rId49566a2bb84bc1558" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3225,51 +3225,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 119-132. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67236a110c014187b" w:history="1">
+      <w:hyperlink r:id="rId86306a2bb84bc25a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi:10.1017/S0007485300015340</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3600,101 +3600,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">159</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 217-222.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId46836a110c0141ae1" w:history="1">
+      <w:hyperlink r:id="rId20706a2bb84bc2818" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2010.01752.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Civolani (2012) The past and present of pear protection against the pear Psylla, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacopsylla pyri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. In: Perveen F (ed) Insecticides. Pest Engineering. InTech, pp 386-408. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44316a110c0141b38" w:history="1">
+      <w:hyperlink r:id="rId66616a2bb84bc2870" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cdn.intechopen.com/pdfs-wm/28270.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3878,51 +3878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69–85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38396a110c0141ca3" w:history="1">
+      <w:hyperlink r:id="rId99526a2bb84bc29f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12612</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3988,51 +3988,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 354–386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19666a110c0141fb6" w:history="1">
+      <w:hyperlink r:id="rId35226a2bb84bc2b0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4174,51 +4174,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e1009459. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59866a110c0142100" w:history="1">
+      <w:hyperlink r:id="rId50876a2bb84bc2c48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.ppat.1009459</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4380,51 +4380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 403-23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77036a110c0142254" w:history="1">
+      <w:hyperlink r:id="rId38126a2bb84bc2daa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2008.00472.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4526,51 +4526,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 161-162. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72886a110c0142349" w:history="1">
+      <w:hyperlink r:id="rId79166a2bb84bc2ea4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5958/2249-4677.2019.00081.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4634,51 +4634,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kube M, Mitrovic J, Duduk B, Rabus R &amp; Seemüller E (2012) Current view on phytoplasma genomes and encoded metabolism. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Th Scientific World Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 185942. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31806a110c01423fa" w:history="1">
+      <w:hyperlink r:id="rId66116a2bb84bc2f5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1100/2012/185942</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4782,51 +4782,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">656</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 119–124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91896a110c01424e7" w:history="1">
+      <w:hyperlink r:id="rId16936a2bb84bc3057" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2004.656.18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4852,51 +4852,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 230. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92846a110c0142559" w:history="1">
+      <w:hyperlink r:id="rId30396a2bb84bc30db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2013.00230</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4980,51 +4980,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 375-386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14876a110c014262b" w:history="1">
+      <w:hyperlink r:id="rId43206a2bb84bc31b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s41348-021-00526-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5070,51 +5070,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> as new pathogen vector. Journal of Plant Diseases and Protection </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 375–386, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44746a110c01426ec" w:history="1">
+      <w:hyperlink r:id="rId81836a2bb84bc3248" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s41348-021-00526-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5258,51 +5258,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 978-986. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86456a110c014281e" w:history="1">
+      <w:hyperlink r:id="rId35546a2bb84bc3382" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12809</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5718,51 +5718,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1217-1226. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40376a110c0142b62" w:history="1">
+      <w:hyperlink r:id="rId90716a2bb84bc36e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.02823-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5875,51 +5875,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biology (Basel) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1119. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49416a110c0142cc2" w:history="1">
+      <w:hyperlink r:id="rId13536a2bb84bc37ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/biology11081119</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6043,51 +6043,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma pyri'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90786a110c014308a" w:history="1">
+      <w:hyperlink r:id="rId28066a2bb84bc392b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6258,81 +6258,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 100-104 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65456a110c01431f9" w:history="1">
+      <w:hyperlink r:id="rId29256a2bb84bc3a8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02779.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="72800875" name="name33356a110c01432bd" descr="eu_funding_250.png"/>
+            <wp:docPr id="23079102" name="name61186a2bb84bc3b03" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId81556a110c01432bb" cstate="print"/>
+                    <a:blip r:embed="rId51526a2bb84bc3b02" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6430,137 +6430,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="82986263">
+  <w:abstractNum w:abstractNumId="38247878">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91088958">
+    <w:lvl w:ilvl="0" w:tplc="55136181">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="91088958" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="55136181" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="91088958" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="55136181" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="91088958" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="55136181" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="91088958" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="55136181" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="91088958" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="55136181" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="91088958" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="55136181" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="91088958" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="55136181" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="91088958" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="55136181" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82986262">
+  <w:abstractNum w:abstractNumId="38247877">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60959181">
+    <w:lvl w:ilvl="0" w:tplc="51570304">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7312,55 +7312,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="82986262">
-    <w:abstractNumId w:val="82986262"/>
+  <w:num w:numId="38247877">
+    <w:abstractNumId w:val="38247877"/>
   </w:num>
-  <w:num w:numId="82986263">
-    <w:abstractNumId w:val="82986263"/>
+  <w:num w:numId="38247878">
+    <w:abstractNumId w:val="38247878"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18910,51 +18910,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId267577209" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId925972406" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId99386a110c013ed14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/" TargetMode="External"/><Relationship Id="rId36706a110c013ed82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/categorization" TargetMode="External"/><Relationship Id="rId35636a110c013f687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/photos" TargetMode="External"/><Relationship Id="rId67236a110c014187b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi:10.1017/S0007485300015340" TargetMode="External"/><Relationship Id="rId46836a110c0141ae1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2010.01752.x" TargetMode="External"/><Relationship Id="rId44316a110c0141b38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cdn.intechopen.com/pdfs-wm/28270.pdf" TargetMode="External"/><Relationship Id="rId38396a110c0141ca3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12612" TargetMode="External"/><Relationship Id="rId19666a110c0141fb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId59866a110c0142100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.ppat.1009459" TargetMode="External"/><Relationship Id="rId77036a110c0142254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2008.00472.x" TargetMode="External"/><Relationship Id="rId72886a110c0142349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5958/2249-4677.2019.00081.1" TargetMode="External"/><Relationship Id="rId31806a110c01423fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1100/2012/185942" TargetMode="External"/><Relationship Id="rId91896a110c01424e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2004.656.18" TargetMode="External"/><Relationship Id="rId92846a110c0142559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2013.00230" TargetMode="External"/><Relationship Id="rId14876a110c014262b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-021-00526-y" TargetMode="External"/><Relationship Id="rId44746a110c01426ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-021-00526-y" TargetMode="External"/><Relationship Id="rId86456a110c014281e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12809" TargetMode="External"/><Relationship Id="rId40376a110c0142b62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02823-0" TargetMode="External"/><Relationship Id="rId49416a110c0142cc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11081119" TargetMode="External"/><Relationship Id="rId90786a110c014308a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId65456a110c01431f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02779.x" TargetMode="External"/><Relationship Id="rId56086a110c013f543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56086a110c013f543.jpg"/><Relationship Id="rId35216a110c01408e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35216a110c01408e5.jpg"/><Relationship Id="rId81556a110c01432bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81556a110c01432bb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId218099285" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId857306590" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20976a2bb84bbfdc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/" TargetMode="External"/><Relationship Id="rId98176a2bb84bbfe2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/categorization" TargetMode="External"/><Relationship Id="rId80686a2bb84bc0533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/photos" TargetMode="External"/><Relationship Id="rId86306a2bb84bc25a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi:10.1017/S0007485300015340" TargetMode="External"/><Relationship Id="rId20706a2bb84bc2818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2010.01752.x" TargetMode="External"/><Relationship Id="rId66616a2bb84bc2870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cdn.intechopen.com/pdfs-wm/28270.pdf" TargetMode="External"/><Relationship Id="rId99526a2bb84bc29f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12612" TargetMode="External"/><Relationship Id="rId35226a2bb84bc2b0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId50876a2bb84bc2c48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.ppat.1009459" TargetMode="External"/><Relationship Id="rId38126a2bb84bc2daa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2008.00472.x" TargetMode="External"/><Relationship Id="rId79166a2bb84bc2ea4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5958/2249-4677.2019.00081.1" TargetMode="External"/><Relationship Id="rId66116a2bb84bc2f5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1100/2012/185942" TargetMode="External"/><Relationship Id="rId16936a2bb84bc3057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2004.656.18" TargetMode="External"/><Relationship Id="rId30396a2bb84bc30db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2013.00230" TargetMode="External"/><Relationship Id="rId43206a2bb84bc31b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-021-00526-y" TargetMode="External"/><Relationship Id="rId81836a2bb84bc3248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-021-00526-y" TargetMode="External"/><Relationship Id="rId35546a2bb84bc3382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12809" TargetMode="External"/><Relationship Id="rId90716a2bb84bc36e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02823-0" TargetMode="External"/><Relationship Id="rId13536a2bb84bc37ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11081119" TargetMode="External"/><Relationship Id="rId28066a2bb84bc392b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29256a2bb84bc3a8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02779.x" TargetMode="External"/><Relationship Id="rId33326a2bb84bc03fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33326a2bb84bc03fa.jpg"/><Relationship Id="rId49566a2bb84bc1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49566a2bb84bc1558.jpg"/><Relationship Id="rId51526a2bb84bc3b02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51526a2bb84bc3b02.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>