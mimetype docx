--- v11 (2026-06-12)
+++ v12 (2026-07-02)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Seemüller &amp; Schneider</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PD, Parry's disease of pear, decline of pear, leaf curl of pear, moria disease of pear</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20976a2bb84bbfdc1" w:history="1">
+            <w:hyperlink r:id="rId64586a464ed57cbc8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98176a2bb84bbfe2f" w:history="1">
+            <w:hyperlink r:id="rId36206a464ed57cc31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPPY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="71726264" name="name47126a2bb84bc03fc" descr="15001.jpg"/>
+                  <wp:docPr id="70975476" name="name87246a464ed57d2d1" descr="15001.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15001.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId33326a2bb84bc03fa" cstate="print"/>
+                          <a:blip r:embed="rId50686a464ed57d2cf" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId80686a2bb84bc0533" w:history="1">
+            <w:hyperlink r:id="rId45486a464ed57d415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1186,63 +1186,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pear decline was first reported in North America in the late 1940s, but it is believed to be of European origin (Seemüller and Schneider, 2004).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="27771727" name="name34016a2bb84bc155c" descr="PHYPPY_distribution_map.jpg"/>
+            <wp:docPr id="91173850" name="name61986a464ed57e096" descr="PHYPPY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPPY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49566a2bb84bc1558" cstate="print"/>
+                    <a:blip r:embed="rId56356a464ed57e094" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3225,51 +3225,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 119-132. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86306a2bb84bc25a6" w:history="1">
+      <w:hyperlink r:id="rId56096a464ed57efbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi:10.1017/S0007485300015340</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3600,101 +3600,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">159</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 217-222.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId20706a2bb84bc2818" w:history="1">
+      <w:hyperlink r:id="rId42466a464ed57f213" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2010.01752.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Civolani (2012) The past and present of pear protection against the pear Psylla, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacopsylla pyri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. In: Perveen F (ed) Insecticides. Pest Engineering. InTech, pp 386-408. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66616a2bb84bc2870" w:history="1">
+      <w:hyperlink r:id="rId85456a464ed57f269" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cdn.intechopen.com/pdfs-wm/28270.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3878,51 +3878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69–85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99526a2bb84bc29f0" w:history="1">
+      <w:hyperlink r:id="rId49776a464ed57f3cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12612</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3988,51 +3988,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 354–386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35226a2bb84bc2b0a" w:history="1">
+      <w:hyperlink r:id="rId94606a464ed57f4d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4174,51 +4174,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e1009459. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50876a2bb84bc2c48" w:history="1">
+      <w:hyperlink r:id="rId94046a464ed57f601" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.ppat.1009459</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4380,51 +4380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 403-23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38126a2bb84bc2daa" w:history="1">
+      <w:hyperlink r:id="rId54366a464ed57f74a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2008.00472.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4526,51 +4526,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 161-162. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79166a2bb84bc2ea4" w:history="1">
+      <w:hyperlink r:id="rId14116a464ed57f862" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5958/2249-4677.2019.00081.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4634,51 +4634,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kube M, Mitrovic J, Duduk B, Rabus R &amp; Seemüller E (2012) Current view on phytoplasma genomes and encoded metabolism. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Th Scientific World Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 185942. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66116a2bb84bc2f5a" w:history="1">
+      <w:hyperlink r:id="rId70646a464ed57f915" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1100/2012/185942</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4782,51 +4782,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">656</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 119–124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16936a2bb84bc3057" w:history="1">
+      <w:hyperlink r:id="rId57786a464ed57fa02" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2004.656.18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4852,51 +4852,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 230. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30396a2bb84bc30db" w:history="1">
+      <w:hyperlink r:id="rId92576a464ed57fa73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2013.00230</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4980,51 +4980,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 375-386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43206a2bb84bc31b3" w:history="1">
+      <w:hyperlink r:id="rId14556a464ed57fb43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s41348-021-00526-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5070,51 +5070,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> as new pathogen vector. Journal of Plant Diseases and Protection </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 375–386, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81836a2bb84bc3248" w:history="1">
+      <w:hyperlink r:id="rId43306a464ed57fbd3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s41348-021-00526-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5258,51 +5258,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 978-986. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35546a2bb84bc3382" w:history="1">
+      <w:hyperlink r:id="rId79956a464ed57fd08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12809</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5718,51 +5718,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1217-1226. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90716a2bb84bc36e0" w:history="1">
+      <w:hyperlink r:id="rId58546a464ed57fffc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.02823-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5875,51 +5875,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biology (Basel) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1119. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13536a2bb84bc37ed" w:history="1">
+      <w:hyperlink r:id="rId60766a464ed5800ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/biology11081119</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6043,51 +6043,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma pyri'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28066a2bb84bc392b" w:history="1">
+      <w:hyperlink r:id="rId82886a464ed580213" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6258,81 +6258,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 100-104 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29256a2bb84bc3a8d" w:history="1">
+      <w:hyperlink r:id="rId25706a464ed580374" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02779.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="23079102" name="name61186a2bb84bc3b03" descr="eu_funding_250.png"/>
+            <wp:docPr id="95444013" name="name48326a464ed5803f3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51526a2bb84bc3b02" cstate="print"/>
+                    <a:blip r:embed="rId12266a464ed5803f1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6430,137 +6430,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="38247878">
+  <w:abstractNum w:abstractNumId="32835092">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55136181">
+    <w:lvl w:ilvl="0" w:tplc="10559087">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="55136181" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="10559087" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="55136181" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="10559087" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="55136181" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="10559087" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="55136181" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="10559087" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="55136181" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="10559087" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="55136181" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="10559087" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="55136181" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="10559087" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="55136181" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="10559087" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38247877">
+  <w:abstractNum w:abstractNumId="32835091">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51570304">
+    <w:lvl w:ilvl="0" w:tplc="89484578">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7312,55 +7312,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38247877">
-    <w:abstractNumId w:val="38247877"/>
+  <w:num w:numId="32835091">
+    <w:abstractNumId w:val="32835091"/>
   </w:num>
-  <w:num w:numId="38247878">
-    <w:abstractNumId w:val="38247878"/>
+  <w:num w:numId="32835092">
+    <w:abstractNumId w:val="32835092"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18910,51 +18910,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId218099285" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId857306590" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20976a2bb84bbfdc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/" TargetMode="External"/><Relationship Id="rId98176a2bb84bbfe2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/categorization" TargetMode="External"/><Relationship Id="rId80686a2bb84bc0533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/photos" TargetMode="External"/><Relationship Id="rId86306a2bb84bc25a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi:10.1017/S0007485300015340" TargetMode="External"/><Relationship Id="rId20706a2bb84bc2818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2010.01752.x" TargetMode="External"/><Relationship Id="rId66616a2bb84bc2870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cdn.intechopen.com/pdfs-wm/28270.pdf" TargetMode="External"/><Relationship Id="rId99526a2bb84bc29f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12612" TargetMode="External"/><Relationship Id="rId35226a2bb84bc2b0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId50876a2bb84bc2c48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.ppat.1009459" TargetMode="External"/><Relationship Id="rId38126a2bb84bc2daa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2008.00472.x" TargetMode="External"/><Relationship Id="rId79166a2bb84bc2ea4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5958/2249-4677.2019.00081.1" TargetMode="External"/><Relationship Id="rId66116a2bb84bc2f5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1100/2012/185942" TargetMode="External"/><Relationship Id="rId16936a2bb84bc3057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2004.656.18" TargetMode="External"/><Relationship Id="rId30396a2bb84bc30db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2013.00230" TargetMode="External"/><Relationship Id="rId43206a2bb84bc31b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-021-00526-y" TargetMode="External"/><Relationship Id="rId81836a2bb84bc3248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-021-00526-y" TargetMode="External"/><Relationship Id="rId35546a2bb84bc3382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12809" TargetMode="External"/><Relationship Id="rId90716a2bb84bc36e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02823-0" TargetMode="External"/><Relationship Id="rId13536a2bb84bc37ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11081119" TargetMode="External"/><Relationship Id="rId28066a2bb84bc392b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29256a2bb84bc3a8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02779.x" TargetMode="External"/><Relationship Id="rId33326a2bb84bc03fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33326a2bb84bc03fa.jpg"/><Relationship Id="rId49566a2bb84bc1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49566a2bb84bc1558.jpg"/><Relationship Id="rId51526a2bb84bc3b02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51526a2bb84bc3b02.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId677008591" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId191233933" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64586a464ed57cbc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/" TargetMode="External"/><Relationship Id="rId36206a464ed57cc31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/categorization" TargetMode="External"/><Relationship Id="rId45486a464ed57d415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/photos" TargetMode="External"/><Relationship Id="rId56096a464ed57efbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi:10.1017/S0007485300015340" TargetMode="External"/><Relationship Id="rId42466a464ed57f213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2010.01752.x" TargetMode="External"/><Relationship Id="rId85456a464ed57f269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cdn.intechopen.com/pdfs-wm/28270.pdf" TargetMode="External"/><Relationship Id="rId49776a464ed57f3cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12612" TargetMode="External"/><Relationship Id="rId94606a464ed57f4d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId94046a464ed57f601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.ppat.1009459" TargetMode="External"/><Relationship Id="rId54366a464ed57f74a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2008.00472.x" TargetMode="External"/><Relationship Id="rId14116a464ed57f862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5958/2249-4677.2019.00081.1" TargetMode="External"/><Relationship Id="rId70646a464ed57f915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1100/2012/185942" TargetMode="External"/><Relationship Id="rId57786a464ed57fa02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2004.656.18" TargetMode="External"/><Relationship Id="rId92576a464ed57fa73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2013.00230" TargetMode="External"/><Relationship Id="rId14556a464ed57fb43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-021-00526-y" TargetMode="External"/><Relationship Id="rId43306a464ed57fbd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-021-00526-y" TargetMode="External"/><Relationship Id="rId79956a464ed57fd08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12809" TargetMode="External"/><Relationship Id="rId58546a464ed57fffc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02823-0" TargetMode="External"/><Relationship Id="rId60766a464ed5800ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11081119" TargetMode="External"/><Relationship Id="rId82886a464ed580213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId25706a464ed580374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02779.x" TargetMode="External"/><Relationship Id="rId50686a464ed57d2cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50686a464ed57d2cf.jpg"/><Relationship Id="rId56356a464ed57e094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56356a464ed57e094.jpg"/><Relationship Id="rId12266a464ed5803f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12266a464ed5803f1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>