--- v12 (2026-07-02)
+++ v13 (2026-07-22)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Seemüller &amp; Schneider</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PD, Parry's disease of pear, decline of pear, leaf curl of pear, moria disease of pear</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64586a464ed57cbc8" w:history="1">
+            <w:hyperlink r:id="rId91726a61015a252e9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36206a464ed57cc31" w:history="1">
+            <w:hyperlink r:id="rId38076a61015a2538e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPPY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="70975476" name="name87246a464ed57d2d1" descr="15001.jpg"/>
+                  <wp:docPr id="16768002" name="name37026a61015a258d4" descr="15001.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15001.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId50686a464ed57d2cf" cstate="print"/>
+                          <a:blip r:embed="rId37886a61015a258d2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId45486a464ed57d415" w:history="1">
+            <w:hyperlink r:id="rId81416a61015a259fb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1186,63 +1186,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pear decline was first reported in North America in the late 1940s, but it is believed to be of European origin (Seemüller and Schneider, 2004).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="91173850" name="name61986a464ed57e096" descr="PHYPPY_distribution_map.jpg"/>
+            <wp:docPr id="87194245" name="name11736a61015a269be" descr="PHYPPY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPPY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56356a464ed57e094" cstate="print"/>
+                    <a:blip r:embed="rId40646a61015a269bb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3225,51 +3225,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 119-132. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56096a464ed57efbb" w:history="1">
+      <w:hyperlink r:id="rId69016a61015a278a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi:10.1017/S0007485300015340</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3600,101 +3600,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">159</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 217-222.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId42466a464ed57f213" w:history="1">
+      <w:hyperlink r:id="rId13516a61015a27b15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2010.01752.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Civolani (2012) The past and present of pear protection against the pear Psylla, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacopsylla pyri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. In: Perveen F (ed) Insecticides. Pest Engineering. InTech, pp 386-408. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85456a464ed57f269" w:history="1">
+      <w:hyperlink r:id="rId73976a61015a27b6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cdn.intechopen.com/pdfs-wm/28270.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3878,51 +3878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69–85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49776a464ed57f3cd" w:history="1">
+      <w:hyperlink r:id="rId92026a61015a27cda" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12612</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3988,51 +3988,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 354–386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94606a464ed57f4d5" w:history="1">
+      <w:hyperlink r:id="rId16226a61015a27fe5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4174,51 +4174,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e1009459. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94046a464ed57f601" w:history="1">
+      <w:hyperlink r:id="rId61466a61015a28150" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.ppat.1009459</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4380,51 +4380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 403-23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54366a464ed57f74a" w:history="1">
+      <w:hyperlink r:id="rId74926a61015a2829c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2008.00472.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4526,51 +4526,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 161-162. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14116a464ed57f862" w:history="1">
+      <w:hyperlink r:id="rId53826a61015a28389" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5958/2249-4677.2019.00081.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4634,51 +4634,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kube M, Mitrovic J, Duduk B, Rabus R &amp; Seemüller E (2012) Current view on phytoplasma genomes and encoded metabolism. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Th Scientific World Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 185942. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70646a464ed57f915" w:history="1">
+      <w:hyperlink r:id="rId39056a61015a28436" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1100/2012/185942</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4782,51 +4782,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">656</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 119–124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57786a464ed57fa02" w:history="1">
+      <w:hyperlink r:id="rId34476a61015a28521" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2004.656.18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4852,51 +4852,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 230. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92576a464ed57fa73" w:history="1">
+      <w:hyperlink r:id="rId64906a61015a28591" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2013.00230</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4980,51 +4980,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 375-386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14556a464ed57fb43" w:history="1">
+      <w:hyperlink r:id="rId23826a61015a2865e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s41348-021-00526-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5070,51 +5070,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> as new pathogen vector. Journal of Plant Diseases and Protection </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 375–386, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43306a464ed57fbd3" w:history="1">
+      <w:hyperlink r:id="rId92456a61015a286ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s41348-021-00526-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5258,51 +5258,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 978-986. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79956a464ed57fd08" w:history="1">
+      <w:hyperlink r:id="rId20986a61015a28815" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12809</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5718,51 +5718,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1217-1226. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58546a464ed57fffc" w:history="1">
+      <w:hyperlink r:id="rId52066a61015a28b01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.02823-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5875,51 +5875,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biology (Basel) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1119. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60766a464ed5800ff" w:history="1">
+      <w:hyperlink r:id="rId79446a61015a28c01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/biology11081119</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6043,51 +6043,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma pyri'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82886a464ed580213" w:history="1">
+      <w:hyperlink r:id="rId35916a61015a28d17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6258,81 +6258,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 100-104 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25706a464ed580374" w:history="1">
+      <w:hyperlink r:id="rId75096a61015a28e68" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02779.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="95444013" name="name48326a464ed5803f3" descr="eu_funding_250.png"/>
+            <wp:docPr id="27289037" name="name72146a61015a28ed1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12266a464ed5803f1" cstate="print"/>
+                    <a:blip r:embed="rId74416a61015a28ed0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6430,137 +6430,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="32835092">
+  <w:abstractNum w:abstractNumId="11284198">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10559087">
+    <w:lvl w:ilvl="0" w:tplc="96848894">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10559087" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="96848894" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="10559087" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="96848894" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="10559087" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="96848894" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="10559087" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="96848894" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="10559087" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="96848894" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="10559087" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96848894" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10559087" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="96848894" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="10559087" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="96848894" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32835091">
+  <w:abstractNum w:abstractNumId="11284197">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89484578">
+    <w:lvl w:ilvl="0" w:tplc="15033822">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7312,55 +7312,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="32835091">
-    <w:abstractNumId w:val="32835091"/>
+  <w:num w:numId="11284197">
+    <w:abstractNumId w:val="11284197"/>
   </w:num>
-  <w:num w:numId="32835092">
-    <w:abstractNumId w:val="32835092"/>
+  <w:num w:numId="11284198">
+    <w:abstractNumId w:val="11284198"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18910,51 +18910,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId677008591" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId191233933" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64586a464ed57cbc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/" TargetMode="External"/><Relationship Id="rId36206a464ed57cc31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/categorization" TargetMode="External"/><Relationship Id="rId45486a464ed57d415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/photos" TargetMode="External"/><Relationship Id="rId56096a464ed57efbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi:10.1017/S0007485300015340" TargetMode="External"/><Relationship Id="rId42466a464ed57f213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2010.01752.x" TargetMode="External"/><Relationship Id="rId85456a464ed57f269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cdn.intechopen.com/pdfs-wm/28270.pdf" TargetMode="External"/><Relationship Id="rId49776a464ed57f3cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12612" TargetMode="External"/><Relationship Id="rId94606a464ed57f4d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId94046a464ed57f601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.ppat.1009459" TargetMode="External"/><Relationship Id="rId54366a464ed57f74a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2008.00472.x" TargetMode="External"/><Relationship Id="rId14116a464ed57f862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5958/2249-4677.2019.00081.1" TargetMode="External"/><Relationship Id="rId70646a464ed57f915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1100/2012/185942" TargetMode="External"/><Relationship Id="rId57786a464ed57fa02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2004.656.18" TargetMode="External"/><Relationship Id="rId92576a464ed57fa73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2013.00230" TargetMode="External"/><Relationship Id="rId14556a464ed57fb43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-021-00526-y" TargetMode="External"/><Relationship Id="rId43306a464ed57fbd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-021-00526-y" TargetMode="External"/><Relationship Id="rId79956a464ed57fd08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12809" TargetMode="External"/><Relationship Id="rId58546a464ed57fffc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02823-0" TargetMode="External"/><Relationship Id="rId60766a464ed5800ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11081119" TargetMode="External"/><Relationship Id="rId82886a464ed580213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId25706a464ed580374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02779.x" TargetMode="External"/><Relationship Id="rId50686a464ed57d2cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50686a464ed57d2cf.jpg"/><Relationship Id="rId56356a464ed57e094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56356a464ed57e094.jpg"/><Relationship Id="rId12266a464ed5803f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12266a464ed5803f1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId570687212" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId950973999" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91726a61015a252e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/" TargetMode="External"/><Relationship Id="rId38076a61015a2538e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/categorization" TargetMode="External"/><Relationship Id="rId81416a61015a259fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/photos" TargetMode="External"/><Relationship Id="rId69016a61015a278a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi:10.1017/S0007485300015340" TargetMode="External"/><Relationship Id="rId13516a61015a27b15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2010.01752.x" TargetMode="External"/><Relationship Id="rId73976a61015a27b6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cdn.intechopen.com/pdfs-wm/28270.pdf" TargetMode="External"/><Relationship Id="rId92026a61015a27cda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12612" TargetMode="External"/><Relationship Id="rId16226a61015a27fe5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId61466a61015a28150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.ppat.1009459" TargetMode="External"/><Relationship Id="rId74926a61015a2829c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2008.00472.x" TargetMode="External"/><Relationship Id="rId53826a61015a28389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5958/2249-4677.2019.00081.1" TargetMode="External"/><Relationship Id="rId39056a61015a28436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1100/2012/185942" TargetMode="External"/><Relationship Id="rId34476a61015a28521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2004.656.18" TargetMode="External"/><Relationship Id="rId64906a61015a28591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2013.00230" TargetMode="External"/><Relationship Id="rId23826a61015a2865e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-021-00526-y" TargetMode="External"/><Relationship Id="rId92456a61015a286ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-021-00526-y" TargetMode="External"/><Relationship Id="rId20986a61015a28815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12809" TargetMode="External"/><Relationship Id="rId52066a61015a28b01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02823-0" TargetMode="External"/><Relationship Id="rId79446a61015a28c01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11081119" TargetMode="External"/><Relationship Id="rId35916a61015a28d17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75096a61015a28e68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02779.x" TargetMode="External"/><Relationship Id="rId37886a61015a258d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37886a61015a258d2.jpg"/><Relationship Id="rId40646a61015a269bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40646a61015a269bb.jpg"/><Relationship Id="rId74416a61015a28ed0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74416a61015a28ed0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>