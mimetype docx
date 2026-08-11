--- v13 (2026-07-22)
+++ v14 (2026-08-11)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Seemüller &amp; Schneider</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PD, Parry's disease of pear, decline of pear, leaf curl of pear, moria disease of pear</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91726a61015a252e9" w:history="1">
+            <w:hyperlink r:id="rId85766a7ba56f383af" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38076a61015a2538e" w:history="1">
+            <w:hyperlink r:id="rId75106a7ba56f38417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPPY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="16768002" name="name37026a61015a258d4" descr="15001.jpg"/>
+                  <wp:docPr id="28054984" name="name12206a7ba56f38cb6" descr="15001.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15001.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId37886a61015a258d2" cstate="print"/>
+                          <a:blip r:embed="rId60206a7ba56f38cb4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId81416a61015a259fb" w:history="1">
+            <w:hyperlink r:id="rId27026a7ba56f38ddf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1186,63 +1186,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pear decline was first reported in North America in the late 1940s, but it is believed to be of European origin (Seemüller and Schneider, 2004).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="87194245" name="name11736a61015a269be" descr="PHYPPY_distribution_map.jpg"/>
+            <wp:docPr id="29359553" name="name91276a7ba56f39f45" descr="PHYPPY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPPY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40646a61015a269bb" cstate="print"/>
+                    <a:blip r:embed="rId68346a7ba56f39f42" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3225,51 +3225,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 119-132. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69016a61015a278a8" w:history="1">
+      <w:hyperlink r:id="rId30036a7ba56f3ae49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi:10.1017/S0007485300015340</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3600,101 +3600,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">159</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 217-222.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13516a61015a27b15" w:history="1">
+      <w:hyperlink r:id="rId43366a7ba56f3b09f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2010.01752.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Civolani (2012) The past and present of pear protection against the pear Psylla, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacopsylla pyri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. In: Perveen F (ed) Insecticides. Pest Engineering. InTech, pp 386-408. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73976a61015a27b6a" w:history="1">
+      <w:hyperlink r:id="rId62856a7ba56f3b0f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cdn.intechopen.com/pdfs-wm/28270.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3878,51 +3878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69–85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92026a61015a27cda" w:history="1">
+      <w:hyperlink r:id="rId82296a7ba56f3b258" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12612</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3988,51 +3988,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 354–386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16226a61015a27fe5" w:history="1">
+      <w:hyperlink r:id="rId62006a7ba56f3b561" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4174,51 +4174,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e1009459. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61466a61015a28150" w:history="1">
+      <w:hyperlink r:id="rId48176a7ba56f3b6a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.ppat.1009459</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4380,51 +4380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 403-23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74926a61015a2829c" w:history="1">
+      <w:hyperlink r:id="rId96746a7ba56f3b7eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2008.00472.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4526,51 +4526,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 161-162. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53826a61015a28389" w:history="1">
+      <w:hyperlink r:id="rId82506a7ba56f3b8f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5958/2249-4677.2019.00081.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4634,51 +4634,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kube M, Mitrovic J, Duduk B, Rabus R &amp; Seemüller E (2012) Current view on phytoplasma genomes and encoded metabolism. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Th Scientific World Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 185942. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39056a61015a28436" w:history="1">
+      <w:hyperlink r:id="rId51776a7ba56f3b9a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1100/2012/185942</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4782,51 +4782,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">656</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 119–124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34476a61015a28521" w:history="1">
+      <w:hyperlink r:id="rId36016a7ba56f3ba92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2004.656.18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4852,51 +4852,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 230. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64906a61015a28591" w:history="1">
+      <w:hyperlink r:id="rId83606a7ba56f3bb04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2013.00230</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4980,51 +4980,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 375-386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23826a61015a2865e" w:history="1">
+      <w:hyperlink r:id="rId30676a7ba56f3bbd2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s41348-021-00526-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5070,51 +5070,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> as new pathogen vector. Journal of Plant Diseases and Protection </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 375–386, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92456a61015a286ee" w:history="1">
+      <w:hyperlink r:id="rId57716a7ba56f3bc63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s41348-021-00526-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5258,51 +5258,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 978-986. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20986a61015a28815" w:history="1">
+      <w:hyperlink r:id="rId74356a7ba56f3bd8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12809</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5718,51 +5718,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1217-1226. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52066a61015a28b01" w:history="1">
+      <w:hyperlink r:id="rId39296a7ba56f3c07b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.02823-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5875,51 +5875,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biology (Basel) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1119. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79446a61015a28c01" w:history="1">
+      <w:hyperlink r:id="rId10396a7ba56f3c181" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/biology11081119</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6043,51 +6043,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma pyri'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35916a61015a28d17" w:history="1">
+      <w:hyperlink r:id="rId50226a7ba56f3c29b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6258,81 +6258,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 100-104 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75096a61015a28e68" w:history="1">
+      <w:hyperlink r:id="rId66246a7ba56f3c3f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02779.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="27289037" name="name72146a61015a28ed1" descr="eu_funding_250.png"/>
+            <wp:docPr id="29541773" name="name71816a7ba56f3c6c1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId74416a61015a28ed0" cstate="print"/>
+                    <a:blip r:embed="rId23496a7ba56f3c6c0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6430,137 +6430,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="11284198">
+  <w:abstractNum w:abstractNumId="71936637">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96848894">
+    <w:lvl w:ilvl="0" w:tplc="94801096">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="96848894" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="94801096" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="96848894" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94801096" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="96848894" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94801096" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="96848894" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94801096" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="96848894" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="94801096" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="96848894" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94801096" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="96848894" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94801096" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="96848894" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="94801096" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11284197">
+  <w:abstractNum w:abstractNumId="71936636">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15033822">
+    <w:lvl w:ilvl="0" w:tplc="49924083">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7312,55 +7312,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11284197">
-    <w:abstractNumId w:val="11284197"/>
+  <w:num w:numId="71936636">
+    <w:abstractNumId w:val="71936636"/>
   </w:num>
-  <w:num w:numId="11284198">
-    <w:abstractNumId w:val="11284198"/>
+  <w:num w:numId="71936637">
+    <w:abstractNumId w:val="71936637"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18910,51 +18910,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId570687212" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId950973999" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91726a61015a252e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/" TargetMode="External"/><Relationship Id="rId38076a61015a2538e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/categorization" TargetMode="External"/><Relationship Id="rId81416a61015a259fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/photos" TargetMode="External"/><Relationship Id="rId69016a61015a278a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi:10.1017/S0007485300015340" TargetMode="External"/><Relationship Id="rId13516a61015a27b15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2010.01752.x" TargetMode="External"/><Relationship Id="rId73976a61015a27b6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cdn.intechopen.com/pdfs-wm/28270.pdf" TargetMode="External"/><Relationship Id="rId92026a61015a27cda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12612" TargetMode="External"/><Relationship Id="rId16226a61015a27fe5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId61466a61015a28150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.ppat.1009459" TargetMode="External"/><Relationship Id="rId74926a61015a2829c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2008.00472.x" TargetMode="External"/><Relationship Id="rId53826a61015a28389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5958/2249-4677.2019.00081.1" TargetMode="External"/><Relationship Id="rId39056a61015a28436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1100/2012/185942" TargetMode="External"/><Relationship Id="rId34476a61015a28521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2004.656.18" TargetMode="External"/><Relationship Id="rId64906a61015a28591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2013.00230" TargetMode="External"/><Relationship Id="rId23826a61015a2865e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-021-00526-y" TargetMode="External"/><Relationship Id="rId92456a61015a286ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-021-00526-y" TargetMode="External"/><Relationship Id="rId20986a61015a28815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12809" TargetMode="External"/><Relationship Id="rId52066a61015a28b01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02823-0" TargetMode="External"/><Relationship Id="rId79446a61015a28c01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11081119" TargetMode="External"/><Relationship Id="rId35916a61015a28d17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75096a61015a28e68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02779.x" TargetMode="External"/><Relationship Id="rId37886a61015a258d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37886a61015a258d2.jpg"/><Relationship Id="rId40646a61015a269bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40646a61015a269bb.jpg"/><Relationship Id="rId74416a61015a28ed0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74416a61015a28ed0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId159373275" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId325897684" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85766a7ba56f383af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/" TargetMode="External"/><Relationship Id="rId75106a7ba56f38417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/categorization" TargetMode="External"/><Relationship Id="rId27026a7ba56f38ddf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/photos" TargetMode="External"/><Relationship Id="rId30036a7ba56f3ae49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi:10.1017/S0007485300015340" TargetMode="External"/><Relationship Id="rId43366a7ba56f3b09f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2010.01752.x" TargetMode="External"/><Relationship Id="rId62856a7ba56f3b0f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cdn.intechopen.com/pdfs-wm/28270.pdf" TargetMode="External"/><Relationship Id="rId82296a7ba56f3b258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12612" TargetMode="External"/><Relationship Id="rId62006a7ba56f3b561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId48176a7ba56f3b6a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.ppat.1009459" TargetMode="External"/><Relationship Id="rId96746a7ba56f3b7eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2008.00472.x" TargetMode="External"/><Relationship Id="rId82506a7ba56f3b8f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5958/2249-4677.2019.00081.1" TargetMode="External"/><Relationship Id="rId51776a7ba56f3b9a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1100/2012/185942" TargetMode="External"/><Relationship Id="rId36016a7ba56f3ba92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2004.656.18" TargetMode="External"/><Relationship Id="rId83606a7ba56f3bb04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2013.00230" TargetMode="External"/><Relationship Id="rId30676a7ba56f3bbd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-021-00526-y" TargetMode="External"/><Relationship Id="rId57716a7ba56f3bc63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-021-00526-y" TargetMode="External"/><Relationship Id="rId74356a7ba56f3bd8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12809" TargetMode="External"/><Relationship Id="rId39296a7ba56f3c07b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02823-0" TargetMode="External"/><Relationship Id="rId10396a7ba56f3c181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11081119" TargetMode="External"/><Relationship Id="rId50226a7ba56f3c29b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66246a7ba56f3c3f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02779.x" TargetMode="External"/><Relationship Id="rId60206a7ba56f38cb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60206a7ba56f38cb4.jpg"/><Relationship Id="rId68346a7ba56f39f42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68346a7ba56f39f42.jpg"/><Relationship Id="rId23496a7ba56f3c6c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23496a7ba56f3c6c0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>