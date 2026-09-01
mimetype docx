--- v14 (2026-08-11)
+++ v15 (2026-09-01)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Seemüller &amp; Schneider</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PD, Parry's disease of pear, decline of pear, leaf curl of pear, moria disease of pear</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85766a7ba56f383af" w:history="1">
+            <w:hyperlink r:id="rId40996a96529a3503c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75106a7ba56f38417" w:history="1">
+            <w:hyperlink r:id="rId57886a96529a35305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPPY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="28054984" name="name12206a7ba56f38cb6" descr="15001.jpg"/>
+                  <wp:docPr id="12016629" name="name55296a96529a35c19" descr="15001.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15001.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId60206a7ba56f38cb4" cstate="print"/>
+                          <a:blip r:embed="rId18826a96529a35c16" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId27026a7ba56f38ddf" w:history="1">
+            <w:hyperlink r:id="rId27726a96529a35dc7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1186,63 +1186,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pear decline was first reported in North America in the late 1940s, but it is believed to be of European origin (Seemüller and Schneider, 2004).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="29359553" name="name91276a7ba56f39f45" descr="PHYPPY_distribution_map.jpg"/>
+            <wp:docPr id="99825774" name="name66976a96529a37652" descr="PHYPPY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPPY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId68346a7ba56f39f42" cstate="print"/>
+                    <a:blip r:embed="rId87896a96529a3764f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3225,51 +3225,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 119-132. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30036a7ba56f3ae49" w:history="1">
+      <w:hyperlink r:id="rId18216a96529a3867a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi:10.1017/S0007485300015340</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3600,101 +3600,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">159</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 217-222.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId43366a7ba56f3b09f" w:history="1">
+      <w:hyperlink r:id="rId95506a96529a38b8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2010.01752.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Civolani (2012) The past and present of pear protection against the pear Psylla, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacopsylla pyri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. In: Perveen F (ed) Insecticides. Pest Engineering. InTech, pp 386-408. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62856a7ba56f3b0f3" w:history="1">
+      <w:hyperlink r:id="rId60936a96529a38c26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cdn.intechopen.com/pdfs-wm/28270.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3878,51 +3878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69–85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82296a7ba56f3b258" w:history="1">
+      <w:hyperlink r:id="rId28776a96529a38e08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12612</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3988,51 +3988,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 354–386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62006a7ba56f3b561" w:history="1">
+      <w:hyperlink r:id="rId34976a96529a39238" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4174,51 +4174,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e1009459. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48176a7ba56f3b6a2" w:history="1">
+      <w:hyperlink r:id="rId65936a96529a39387" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.ppat.1009459</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4380,51 +4380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 403-23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96746a7ba56f3b7eb" w:history="1">
+      <w:hyperlink r:id="rId83466a96529a394d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2008.00472.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4526,51 +4526,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 161-162. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82506a7ba56f3b8f4" w:history="1">
+      <w:hyperlink r:id="rId84406a96529a395ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5958/2249-4677.2019.00081.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4634,51 +4634,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kube M, Mitrovic J, Duduk B, Rabus R &amp; Seemüller E (2012) Current view on phytoplasma genomes and encoded metabolism. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Th Scientific World Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 185942. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51776a7ba56f3b9a5" w:history="1">
+      <w:hyperlink r:id="rId27296a96529a3969f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1100/2012/185942</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4782,51 +4782,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">656</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 119–124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36016a7ba56f3ba92" w:history="1">
+      <w:hyperlink r:id="rId35786a96529a3978c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2004.656.18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4852,51 +4852,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 230. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83606a7ba56f3bb04" w:history="1">
+      <w:hyperlink r:id="rId20586a96529a397fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2013.00230</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4980,51 +4980,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 375-386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30676a7ba56f3bbd2" w:history="1">
+      <w:hyperlink r:id="rId99246a96529a398cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s41348-021-00526-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5070,51 +5070,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> as new pathogen vector. Journal of Plant Diseases and Protection </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 375–386, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57716a7ba56f3bc63" w:history="1">
+      <w:hyperlink r:id="rId94626a96529a39987" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s41348-021-00526-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5258,51 +5258,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 978-986. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74356a7ba56f3bd8e" w:history="1">
+      <w:hyperlink r:id="rId10246a96529a39ac6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12809</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5718,51 +5718,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1217-1226. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39296a7ba56f3c07b" w:history="1">
+      <w:hyperlink r:id="rId87356a96529a39dab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.02823-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5875,51 +5875,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biology (Basel) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1119. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10396a7ba56f3c181" w:history="1">
+      <w:hyperlink r:id="rId73066a96529a39eae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/biology11081119</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6043,51 +6043,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma pyri'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50226a7ba56f3c29b" w:history="1">
+      <w:hyperlink r:id="rId93686a96529a39fca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6258,81 +6258,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 100-104 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66246a7ba56f3c3f3" w:history="1">
+      <w:hyperlink r:id="rId53916a96529a3a127" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02779.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="29541773" name="name71816a7ba56f3c6c1" descr="eu_funding_250.png"/>
+            <wp:docPr id="13199899" name="name47626a96529a3a1c0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23496a7ba56f3c6c0" cstate="print"/>
+                    <a:blip r:embed="rId52826a96529a3a1be" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6430,137 +6430,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="71936637">
+  <w:abstractNum w:abstractNumId="93601282">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94801096">
+    <w:lvl w:ilvl="0" w:tplc="88903987">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="94801096" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="88903987" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="94801096" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="88903987" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="94801096" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="88903987" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="94801096" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="88903987" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="94801096" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="88903987" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="94801096" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="88903987" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="94801096" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="88903987" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="94801096" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="88903987" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71936636">
+  <w:abstractNum w:abstractNumId="93601281">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49924083">
+    <w:lvl w:ilvl="0" w:tplc="47086877">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7312,55 +7312,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="71936636">
-    <w:abstractNumId w:val="71936636"/>
+  <w:num w:numId="93601281">
+    <w:abstractNumId w:val="93601281"/>
   </w:num>
-  <w:num w:numId="71936637">
-    <w:abstractNumId w:val="71936637"/>
+  <w:num w:numId="93601282">
+    <w:abstractNumId w:val="93601282"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18910,51 +18910,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId159373275" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId325897684" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85766a7ba56f383af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/" TargetMode="External"/><Relationship Id="rId75106a7ba56f38417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/categorization" TargetMode="External"/><Relationship Id="rId27026a7ba56f38ddf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/photos" TargetMode="External"/><Relationship Id="rId30036a7ba56f3ae49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi:10.1017/S0007485300015340" TargetMode="External"/><Relationship Id="rId43366a7ba56f3b09f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2010.01752.x" TargetMode="External"/><Relationship Id="rId62856a7ba56f3b0f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cdn.intechopen.com/pdfs-wm/28270.pdf" TargetMode="External"/><Relationship Id="rId82296a7ba56f3b258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12612" TargetMode="External"/><Relationship Id="rId62006a7ba56f3b561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId48176a7ba56f3b6a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.ppat.1009459" TargetMode="External"/><Relationship Id="rId96746a7ba56f3b7eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2008.00472.x" TargetMode="External"/><Relationship Id="rId82506a7ba56f3b8f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5958/2249-4677.2019.00081.1" TargetMode="External"/><Relationship Id="rId51776a7ba56f3b9a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1100/2012/185942" TargetMode="External"/><Relationship Id="rId36016a7ba56f3ba92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2004.656.18" TargetMode="External"/><Relationship Id="rId83606a7ba56f3bb04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2013.00230" TargetMode="External"/><Relationship Id="rId30676a7ba56f3bbd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-021-00526-y" TargetMode="External"/><Relationship Id="rId57716a7ba56f3bc63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-021-00526-y" TargetMode="External"/><Relationship Id="rId74356a7ba56f3bd8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12809" TargetMode="External"/><Relationship Id="rId39296a7ba56f3c07b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02823-0" TargetMode="External"/><Relationship Id="rId10396a7ba56f3c181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11081119" TargetMode="External"/><Relationship Id="rId50226a7ba56f3c29b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66246a7ba56f3c3f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02779.x" TargetMode="External"/><Relationship Id="rId60206a7ba56f38cb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60206a7ba56f38cb4.jpg"/><Relationship Id="rId68346a7ba56f39f42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68346a7ba56f39f42.jpg"/><Relationship Id="rId23496a7ba56f3c6c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23496a7ba56f3c6c0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId622523940" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId695382022" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40996a96529a3503c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/" TargetMode="External"/><Relationship Id="rId57886a96529a35305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/categorization" TargetMode="External"/><Relationship Id="rId27726a96529a35dc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/photos" TargetMode="External"/><Relationship Id="rId18216a96529a3867a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi:10.1017/S0007485300015340" TargetMode="External"/><Relationship Id="rId95506a96529a38b8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2010.01752.x" TargetMode="External"/><Relationship Id="rId60936a96529a38c26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cdn.intechopen.com/pdfs-wm/28270.pdf" TargetMode="External"/><Relationship Id="rId28776a96529a38e08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12612" TargetMode="External"/><Relationship Id="rId34976a96529a39238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId65936a96529a39387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.ppat.1009459" TargetMode="External"/><Relationship Id="rId83466a96529a394d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2008.00472.x" TargetMode="External"/><Relationship Id="rId84406a96529a395ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5958/2249-4677.2019.00081.1" TargetMode="External"/><Relationship Id="rId27296a96529a3969f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1100/2012/185942" TargetMode="External"/><Relationship Id="rId35786a96529a3978c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2004.656.18" TargetMode="External"/><Relationship Id="rId20586a96529a397fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2013.00230" TargetMode="External"/><Relationship Id="rId99246a96529a398cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-021-00526-y" TargetMode="External"/><Relationship Id="rId94626a96529a39987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-021-00526-y" TargetMode="External"/><Relationship Id="rId10246a96529a39ac6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12809" TargetMode="External"/><Relationship Id="rId87356a96529a39dab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02823-0" TargetMode="External"/><Relationship Id="rId73066a96529a39eae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11081119" TargetMode="External"/><Relationship Id="rId93686a96529a39fca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53916a96529a3a127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02779.x" TargetMode="External"/><Relationship Id="rId18826a96529a35c16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18826a96529a35c16.jpg"/><Relationship Id="rId87896a96529a3764f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87896a96529a3764f.jpg"/><Relationship Id="rId52826a96529a3a1be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52826a96529a3a1be.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>