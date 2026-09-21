--- v15 (2026-09-01)
+++ v16 (2026-09-21)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Seemüller &amp; Schneider</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PD, Parry's disease of pear, decline of pear, leaf curl of pear, moria disease of pear</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40996a96529a3503c" w:history="1">
+            <w:hyperlink r:id="rId12056ab128c223a9f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57886a96529a35305" w:history="1">
+            <w:hyperlink r:id="rId78386ab128c223b11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPPY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="12016629" name="name55296a96529a35c19" descr="15001.jpg"/>
+                  <wp:docPr id="83030914" name="name19116ab128c22433e" descr="15001.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15001.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId18826a96529a35c16" cstate="print"/>
+                          <a:blip r:embed="rId15926ab128c22433c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId27726a96529a35dc7" w:history="1">
+            <w:hyperlink r:id="rId34286ab128c224480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1186,63 +1186,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pear decline was first reported in North America in the late 1940s, but it is believed to be of European origin (Seemüller and Schneider, 2004).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="99825774" name="name66976a96529a37652" descr="PHYPPY_distribution_map.jpg"/>
+            <wp:docPr id="53926436" name="name83806ab128c2256ad" descr="PHYPPY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPPY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87896a96529a3764f" cstate="print"/>
+                    <a:blip r:embed="rId34636ab128c2256aa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3225,51 +3225,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 119-132. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18216a96529a3867a" w:history="1">
+      <w:hyperlink r:id="rId75826ab128c226631" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi:10.1017/S0007485300015340</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3600,101 +3600,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">159</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 217-222.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId95506a96529a38b8f" w:history="1">
+      <w:hyperlink r:id="rId37486ab128c226896" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2010.01752.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Civolani (2012) The past and present of pear protection against the pear Psylla, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacopsylla pyri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. In: Perveen F (ed) Insecticides. Pest Engineering. InTech, pp 386-408. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60936a96529a38c26" w:history="1">
+      <w:hyperlink r:id="rId59936ab128c2268ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cdn.intechopen.com/pdfs-wm/28270.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3878,51 +3878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69–85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28776a96529a38e08" w:history="1">
+      <w:hyperlink r:id="rId58746ab128c226a59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12612</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3988,51 +3988,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 354–386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34976a96529a39238" w:history="1">
+      <w:hyperlink r:id="rId22936ab128c226b61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4174,51 +4174,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e1009459. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65936a96529a39387" w:history="1">
+      <w:hyperlink r:id="rId25276ab128c226ca2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.ppat.1009459</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4380,51 +4380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 403-23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83466a96529a394d6" w:history="1">
+      <w:hyperlink r:id="rId24646ab128c226df1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2008.00472.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4526,51 +4526,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 161-162. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84406a96529a395ef" w:history="1">
+      <w:hyperlink r:id="rId91446ab128c226ee4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5958/2249-4677.2019.00081.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4634,51 +4634,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kube M, Mitrovic J, Duduk B, Rabus R &amp; Seemüller E (2012) Current view on phytoplasma genomes and encoded metabolism. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Th Scientific World Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 185942. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27296a96529a3969f" w:history="1">
+      <w:hyperlink r:id="rId94056ab128c226f96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1100/2012/185942</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4782,51 +4782,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">656</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 119–124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35786a96529a3978c" w:history="1">
+      <w:hyperlink r:id="rId35926ab128c2270d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2004.656.18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4852,51 +4852,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 230. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20586a96529a397fe" w:history="1">
+      <w:hyperlink r:id="rId49186ab128c227146" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2013.00230</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4980,51 +4980,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 375-386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99246a96529a398cd" w:history="1">
+      <w:hyperlink r:id="rId94206ab128c2274d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s41348-021-00526-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5070,51 +5070,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> as new pathogen vector. Journal of Plant Diseases and Protection </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 375–386, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94626a96529a39987" w:history="1">
+      <w:hyperlink r:id="rId60056ab128c227579" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s41348-021-00526-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5258,51 +5258,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 978-986. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10246a96529a39ac6" w:history="1">
+      <w:hyperlink r:id="rId30586ab128c227732" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12809</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5718,51 +5718,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1217-1226. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87356a96529a39dab" w:history="1">
+      <w:hyperlink r:id="rId48776ab128c227b9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.02823-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5875,51 +5875,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biology (Basel) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1119. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73066a96529a39eae" w:history="1">
+      <w:hyperlink r:id="rId83826ab128c227cbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/biology11081119</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6043,51 +6043,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma pyri'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93686a96529a39fca" w:history="1">
+      <w:hyperlink r:id="rId76606ab128c227dfd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6258,81 +6258,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 100-104 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53916a96529a3a127" w:history="1">
+      <w:hyperlink r:id="rId67196ab128c227f84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02779.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="13199899" name="name47626a96529a3a1c0" descr="eu_funding_250.png"/>
+            <wp:docPr id="46384428" name="name27856ab128c228371" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52826a96529a3a1be" cstate="print"/>
+                    <a:blip r:embed="rId25866ab128c22836f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6430,137 +6430,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="93601282">
+  <w:abstractNum w:abstractNumId="47672092">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88903987">
+    <w:lvl w:ilvl="0" w:tplc="15988843">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="88903987" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="15988843" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="88903987" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="15988843" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="88903987" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="15988843" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="88903987" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="15988843" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="88903987" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="15988843" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="88903987" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="15988843" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="88903987" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15988843" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="88903987" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="15988843" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="93601281">
+  <w:abstractNum w:abstractNumId="47672091">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47086877">
+    <w:lvl w:ilvl="0" w:tplc="75676210">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7312,55 +7312,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="93601281">
-    <w:abstractNumId w:val="93601281"/>
+  <w:num w:numId="47672091">
+    <w:abstractNumId w:val="47672091"/>
   </w:num>
-  <w:num w:numId="93601282">
-    <w:abstractNumId w:val="93601282"/>
+  <w:num w:numId="47672092">
+    <w:abstractNumId w:val="47672092"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18910,51 +18910,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId622523940" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId695382022" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40996a96529a3503c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/" TargetMode="External"/><Relationship Id="rId57886a96529a35305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/categorization" TargetMode="External"/><Relationship Id="rId27726a96529a35dc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/photos" TargetMode="External"/><Relationship Id="rId18216a96529a3867a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi:10.1017/S0007485300015340" TargetMode="External"/><Relationship Id="rId95506a96529a38b8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2010.01752.x" TargetMode="External"/><Relationship Id="rId60936a96529a38c26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cdn.intechopen.com/pdfs-wm/28270.pdf" TargetMode="External"/><Relationship Id="rId28776a96529a38e08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12612" TargetMode="External"/><Relationship Id="rId34976a96529a39238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId65936a96529a39387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.ppat.1009459" TargetMode="External"/><Relationship Id="rId83466a96529a394d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2008.00472.x" TargetMode="External"/><Relationship Id="rId84406a96529a395ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5958/2249-4677.2019.00081.1" TargetMode="External"/><Relationship Id="rId27296a96529a3969f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1100/2012/185942" TargetMode="External"/><Relationship Id="rId35786a96529a3978c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2004.656.18" TargetMode="External"/><Relationship Id="rId20586a96529a397fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2013.00230" TargetMode="External"/><Relationship Id="rId99246a96529a398cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-021-00526-y" TargetMode="External"/><Relationship Id="rId94626a96529a39987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-021-00526-y" TargetMode="External"/><Relationship Id="rId10246a96529a39ac6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12809" TargetMode="External"/><Relationship Id="rId87356a96529a39dab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02823-0" TargetMode="External"/><Relationship Id="rId73066a96529a39eae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11081119" TargetMode="External"/><Relationship Id="rId93686a96529a39fca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53916a96529a3a127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02779.x" TargetMode="External"/><Relationship Id="rId18826a96529a35c16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18826a96529a35c16.jpg"/><Relationship Id="rId87896a96529a3764f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87896a96529a3764f.jpg"/><Relationship Id="rId52826a96529a3a1be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52826a96529a3a1be.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId282006163" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId699373492" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12056ab128c223a9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/" TargetMode="External"/><Relationship Id="rId78386ab128c223b11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/categorization" TargetMode="External"/><Relationship Id="rId34286ab128c224480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/photos" TargetMode="External"/><Relationship Id="rId75826ab128c226631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi:10.1017/S0007485300015340" TargetMode="External"/><Relationship Id="rId37486ab128c226896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2010.01752.x" TargetMode="External"/><Relationship Id="rId59936ab128c2268ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cdn.intechopen.com/pdfs-wm/28270.pdf" TargetMode="External"/><Relationship Id="rId58746ab128c226a59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12612" TargetMode="External"/><Relationship Id="rId22936ab128c226b61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId25276ab128c226ca2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.ppat.1009459" TargetMode="External"/><Relationship Id="rId24646ab128c226df1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2008.00472.x" TargetMode="External"/><Relationship Id="rId91446ab128c226ee4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5958/2249-4677.2019.00081.1" TargetMode="External"/><Relationship Id="rId94056ab128c226f96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1100/2012/185942" TargetMode="External"/><Relationship Id="rId35926ab128c2270d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2004.656.18" TargetMode="External"/><Relationship Id="rId49186ab128c227146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2013.00230" TargetMode="External"/><Relationship Id="rId94206ab128c2274d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-021-00526-y" TargetMode="External"/><Relationship Id="rId60056ab128c227579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-021-00526-y" TargetMode="External"/><Relationship Id="rId30586ab128c227732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12809" TargetMode="External"/><Relationship Id="rId48776ab128c227b9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02823-0" TargetMode="External"/><Relationship Id="rId83826ab128c227cbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11081119" TargetMode="External"/><Relationship Id="rId76606ab128c227dfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67196ab128c227f84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02779.x" TargetMode="External"/><Relationship Id="rId15926ab128c22433c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15926ab128c22433c.jpg"/><Relationship Id="rId34636ab128c2256aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34636ab128c2256aa.jpg"/><Relationship Id="rId25866ab128c22836f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25866ab128c22836f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>