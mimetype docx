--- v16 (2026-09-21)
+++ v17 (2026-10-11)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Seemüller &amp; Schneider</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PD, Parry's disease of pear, decline of pear, leaf curl of pear, moria disease of pear</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12056ab128c223a9f" w:history="1">
+            <w:hyperlink r:id="rId96676acbe6a555a0a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78386ab128c223b11" w:history="1">
+            <w:hyperlink r:id="rId87356acbe6a555a75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPPY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="83030914" name="name19116ab128c22433e" descr="15001.jpg"/>
+                  <wp:docPr id="44946993" name="name81796acbe6a5560ca" descr="15001.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15001.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId15926ab128c22433c" cstate="print"/>
+                          <a:blip r:embed="rId30386acbe6a5560c8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId34286ab128c224480" w:history="1">
+            <w:hyperlink r:id="rId98686acbe6a5561d3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1186,63 +1186,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pear decline was first reported in North America in the late 1940s, but it is believed to be of European origin (Seemüller and Schneider, 2004).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="53926436" name="name83806ab128c2256ad" descr="PHYPPY_distribution_map.jpg"/>
+            <wp:docPr id="26879773" name="name97246acbe6a5571d1" descr="PHYPPY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPPY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34636ab128c2256aa" cstate="print"/>
+                    <a:blip r:embed="rId92076acbe6a5571ce" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3225,51 +3225,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 119-132. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75826ab128c226631" w:history="1">
+      <w:hyperlink r:id="rId81516acbe6a5580fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi:10.1017/S0007485300015340</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3600,101 +3600,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">159</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 217-222.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId37486ab128c226896" w:history="1">
+      <w:hyperlink r:id="rId20926acbe6a55835f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2010.01752.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Civolani (2012) The past and present of pear protection against the pear Psylla, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacopsylla pyri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. In: Perveen F (ed) Insecticides. Pest Engineering. InTech, pp 386-408. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59936ab128c2268ed" w:history="1">
+      <w:hyperlink r:id="rId80116acbe6a5583b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cdn.intechopen.com/pdfs-wm/28270.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3878,51 +3878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69–85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58746ab128c226a59" w:history="1">
+      <w:hyperlink r:id="rId66506acbe6a558524" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12612</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3988,51 +3988,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 354–386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22936ab128c226b61" w:history="1">
+      <w:hyperlink r:id="rId27956acbe6a5585d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4174,51 +4174,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e1009459. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25276ab128c226ca2" w:history="1">
+      <w:hyperlink r:id="rId37616acbe6a55870a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.ppat.1009459</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4380,51 +4380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 403-23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24646ab128c226df1" w:history="1">
+      <w:hyperlink r:id="rId93426acbe6a55886b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2008.00472.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4526,51 +4526,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 161-162. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91446ab128c226ee4" w:history="1">
+      <w:hyperlink r:id="rId95176acbe6a558962" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5958/2249-4677.2019.00081.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4634,51 +4634,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kube M, Mitrovic J, Duduk B, Rabus R &amp; Seemüller E (2012) Current view on phytoplasma genomes and encoded metabolism. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Th Scientific World Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 185942. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94056ab128c226f96" w:history="1">
+      <w:hyperlink r:id="rId35786acbe6a558a15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1100/2012/185942</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4782,51 +4782,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">656</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 119–124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35926ab128c2270d0" w:history="1">
+      <w:hyperlink r:id="rId74246acbe6a558b06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2004.656.18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4852,51 +4852,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 230. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49186ab128c227146" w:history="1">
+      <w:hyperlink r:id="rId78266acbe6a558b77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2013.00230</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4980,51 +4980,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 375-386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94206ab128c2274d0" w:history="1">
+      <w:hyperlink r:id="rId26846acbe6a558c4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s41348-021-00526-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5070,51 +5070,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> as new pathogen vector. Journal of Plant Diseases and Protection </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 375–386, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60056ab128c227579" w:history="1">
+      <w:hyperlink r:id="rId11766acbe6a558cde" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s41348-021-00526-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5258,51 +5258,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 978-986. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30586ab128c227732" w:history="1">
+      <w:hyperlink r:id="rId97106acbe6a558e34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12809</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5718,51 +5718,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1217-1226. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48776ab128c227b9f" w:history="1">
+      <w:hyperlink r:id="rId37736acbe6a55914d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.02823-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5875,51 +5875,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biology (Basel) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1119. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83826ab128c227cbb" w:history="1">
+      <w:hyperlink r:id="rId91646acbe6a559258" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/biology11081119</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6043,51 +6043,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma pyri'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76606ab128c227dfd" w:history="1">
+      <w:hyperlink r:id="rId99256acbe6a5593ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6258,81 +6258,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 100-104 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67196ab128c227f84" w:history="1">
+      <w:hyperlink r:id="rId31836acbe6a55956a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02779.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="46384428" name="name27856ab128c228371" descr="eu_funding_250.png"/>
+            <wp:docPr id="61728155" name="name67136acbe6a559603" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25866ab128c22836f" cstate="print"/>
+                    <a:blip r:embed="rId25046acbe6a559602" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6430,137 +6430,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="47672092">
+  <w:abstractNum w:abstractNumId="73586666">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15988843">
+    <w:lvl w:ilvl="0" w:tplc="59437720">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="15988843" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59437720" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="15988843" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59437720" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="15988843" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59437720" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="15988843" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59437720" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="15988843" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59437720" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="15988843" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59437720" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="15988843" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59437720" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="15988843" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59437720" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47672091">
+  <w:abstractNum w:abstractNumId="73586665">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75676210">
+    <w:lvl w:ilvl="0" w:tplc="92598234">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7312,55 +7312,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="47672091">
-    <w:abstractNumId w:val="47672091"/>
+  <w:num w:numId="73586665">
+    <w:abstractNumId w:val="73586665"/>
   </w:num>
-  <w:num w:numId="47672092">
-    <w:abstractNumId w:val="47672092"/>
+  <w:num w:numId="73586666">
+    <w:abstractNumId w:val="73586666"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18910,51 +18910,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId282006163" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId699373492" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12056ab128c223a9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/" TargetMode="External"/><Relationship Id="rId78386ab128c223b11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/categorization" TargetMode="External"/><Relationship Id="rId34286ab128c224480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/photos" TargetMode="External"/><Relationship Id="rId75826ab128c226631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi:10.1017/S0007485300015340" TargetMode="External"/><Relationship Id="rId37486ab128c226896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2010.01752.x" TargetMode="External"/><Relationship Id="rId59936ab128c2268ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cdn.intechopen.com/pdfs-wm/28270.pdf" TargetMode="External"/><Relationship Id="rId58746ab128c226a59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12612" TargetMode="External"/><Relationship Id="rId22936ab128c226b61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId25276ab128c226ca2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.ppat.1009459" TargetMode="External"/><Relationship Id="rId24646ab128c226df1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2008.00472.x" TargetMode="External"/><Relationship Id="rId91446ab128c226ee4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5958/2249-4677.2019.00081.1" TargetMode="External"/><Relationship Id="rId94056ab128c226f96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1100/2012/185942" TargetMode="External"/><Relationship Id="rId35926ab128c2270d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2004.656.18" TargetMode="External"/><Relationship Id="rId49186ab128c227146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2013.00230" TargetMode="External"/><Relationship Id="rId94206ab128c2274d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-021-00526-y" TargetMode="External"/><Relationship Id="rId60056ab128c227579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-021-00526-y" TargetMode="External"/><Relationship Id="rId30586ab128c227732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12809" TargetMode="External"/><Relationship Id="rId48776ab128c227b9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02823-0" TargetMode="External"/><Relationship Id="rId83826ab128c227cbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11081119" TargetMode="External"/><Relationship Id="rId76606ab128c227dfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67196ab128c227f84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02779.x" TargetMode="External"/><Relationship Id="rId15926ab128c22433c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15926ab128c22433c.jpg"/><Relationship Id="rId34636ab128c2256aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34636ab128c2256aa.jpg"/><Relationship Id="rId25866ab128c22836f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25866ab128c22836f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId417556075" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId880459699" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96676acbe6a555a0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/" TargetMode="External"/><Relationship Id="rId87356acbe6a555a75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/categorization" TargetMode="External"/><Relationship Id="rId98686acbe6a5561d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPY/photos" TargetMode="External"/><Relationship Id="rId81516acbe6a5580fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi:10.1017/S0007485300015340" TargetMode="External"/><Relationship Id="rId20926acbe6a55835f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2010.01752.x" TargetMode="External"/><Relationship Id="rId80116acbe6a5583b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cdn.intechopen.com/pdfs-wm/28270.pdf" TargetMode="External"/><Relationship Id="rId66506acbe6a558524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12612" TargetMode="External"/><Relationship Id="rId27956acbe6a5585d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId37616acbe6a55870a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.ppat.1009459" TargetMode="External"/><Relationship Id="rId93426acbe6a55886b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2008.00472.x" TargetMode="External"/><Relationship Id="rId95176acbe6a558962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5958/2249-4677.2019.00081.1" TargetMode="External"/><Relationship Id="rId35786acbe6a558a15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1100/2012/185942" TargetMode="External"/><Relationship Id="rId74246acbe6a558b06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2004.656.18" TargetMode="External"/><Relationship Id="rId78266acbe6a558b77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2013.00230" TargetMode="External"/><Relationship Id="rId26846acbe6a558c4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-021-00526-y" TargetMode="External"/><Relationship Id="rId11766acbe6a558cde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-021-00526-y" TargetMode="External"/><Relationship Id="rId97106acbe6a558e34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12809" TargetMode="External"/><Relationship Id="rId37736acbe6a55914d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02823-0" TargetMode="External"/><Relationship Id="rId91646acbe6a559258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11081119" TargetMode="External"/><Relationship Id="rId99256acbe6a5593ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId31836acbe6a55956a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02779.x" TargetMode="External"/><Relationship Id="rId30386acbe6a5560c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30386acbe6a5560c8.jpg"/><Relationship Id="rId92076acbe6a5571ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92076acbe6a5571ce.jpg"/><Relationship Id="rId25046acbe6a559602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25046acbe6a559602.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>