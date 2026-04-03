--- v6 (2026-03-13)
+++ v7 (2026-04-03)
@@ -282,51 +282,51 @@
               <w:t xml:space="preserve">X-disease phytoplasma</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Canadian X-disease, X-disease, cherry albino, cherry buckskin, eastern X-disease, leaf casting yellows, peach X-disease, western X-disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722069b3ccfb6364f" w:history="1">
+            <w:hyperlink r:id="rId412569cf2c1e82530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -342,51 +342,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId855469b3ccfb636ba" w:history="1">
+            <w:hyperlink r:id="rId160269cf2c1e8259f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -400,86 +400,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPPN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="73501514" name="name263069b3ccfb63bd0" descr="1211.jpg"/>
+                  <wp:docPr id="84605304" name="name411869cf2c1e82662" descr="1211.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1211.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId735769b3ccfb63bce" cstate="print"/>
+                          <a:blip r:embed="rId795969cf2c1e82661" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId928869b3ccfb63d1e" w:history="1">
+            <w:hyperlink r:id="rId430269cf2c1e8275a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1727,63 +1727,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2011; Ragozzino, 2011).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="76501876" name="name637369b3ccfb64f79" descr="PHYPPN_distribution_map.jpg"/>
+            <wp:docPr id="47531353" name="name802069cf2c1e83c5f" descr="PHYPPN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPPN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId617369b3ccfb64f75" cstate="print"/>
+                    <a:blip r:embed="rId551069cf2c1e83c5c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6423,51 +6423,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma pruni'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId102669b3ccfb67089" w:history="1">
+      <w:hyperlink r:id="rId271469cf2c1e85cbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6638,90 +6638,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 35-38. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId432769b3ccfb671fa" w:history="1">
+      <w:hyperlink r:id="rId778269cf2c1e85e22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1986.tb01133.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="77606414" name="name305369b3ccfb67277" descr="eu_funding_250.png"/>
+            <wp:docPr id="99175936" name="name876469cf2c1e85e8b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId634869b3ccfb67276" cstate="print"/>
+                    <a:blip r:embed="rId280569cf2c1e85e8a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6819,137 +6819,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="98198692">
+  <w:abstractNum w:abstractNumId="82373296">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72112240">
+    <w:lvl w:ilvl="0" w:tplc="41876330">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72112240" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41876330" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72112240" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="41876330" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72112240" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41876330" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72112240" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41876330" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72112240" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41876330" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72112240" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41876330" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72112240" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41876330" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72112240" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41876330" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98198691">
+  <w:abstractNum w:abstractNumId="82373295">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50688241">
+    <w:lvl w:ilvl="0" w:tplc="11207360">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7701,55 +7701,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="98198691">
-    <w:abstractNumId w:val="98198691"/>
+  <w:num w:numId="82373295">
+    <w:abstractNumId w:val="82373295"/>
   </w:num>
-  <w:num w:numId="98198692">
-    <w:abstractNumId w:val="98198692"/>
+  <w:num w:numId="82373296">
+    <w:abstractNumId w:val="82373296"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19299,51 +19299,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId189703642" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId893704426" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId722069b3ccfb6364f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/" TargetMode="External"/><Relationship Id="rId855469b3ccfb636ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/categorization" TargetMode="External"/><Relationship Id="rId928869b3ccfb63d1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/photos" TargetMode="External"/><Relationship Id="rId102669b3ccfb67089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId432769b3ccfb671fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01133.x" TargetMode="External"/><Relationship Id="rId735769b3ccfb63bce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId735769b3ccfb63bce.jpg"/><Relationship Id="rId617369b3ccfb64f75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId617369b3ccfb64f75.jpg"/><Relationship Id="rId634869b3ccfb67276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId634869b3ccfb67276.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId774057207" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId409948990" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId412569cf2c1e82530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/" TargetMode="External"/><Relationship Id="rId160269cf2c1e8259f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/categorization" TargetMode="External"/><Relationship Id="rId430269cf2c1e8275a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/photos" TargetMode="External"/><Relationship Id="rId271469cf2c1e85cbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId778269cf2c1e85e22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01133.x" TargetMode="External"/><Relationship Id="rId795969cf2c1e82661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId795969cf2c1e82661.jpg"/><Relationship Id="rId551069cf2c1e83c5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId551069cf2c1e83c5c.jpg"/><Relationship Id="rId280569cf2c1e85e8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId280569cf2c1e85e8a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>