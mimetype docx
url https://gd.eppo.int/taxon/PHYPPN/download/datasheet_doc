--- v7 (2026-04-03)
+++ v8 (2026-04-26)
@@ -282,51 +282,51 @@
               <w:t xml:space="preserve">X-disease phytoplasma</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Canadian X-disease, X-disease, cherry albino, cherry buckskin, eastern X-disease, leaf casting yellows, peach X-disease, western X-disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412569cf2c1e82530" w:history="1">
+            <w:hyperlink r:id="rId735669edaf971cc8c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -342,51 +342,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160269cf2c1e8259f" w:history="1">
+            <w:hyperlink r:id="rId912969edaf971ccf4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -400,86 +400,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPPN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="84605304" name="name411869cf2c1e82662" descr="1211.jpg"/>
+                  <wp:docPr id="51752981" name="name591069edaf971cdaf" descr="1211.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1211.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId795969cf2c1e82661" cstate="print"/>
+                          <a:blip r:embed="rId301269edaf971cdae" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId430269cf2c1e8275a" w:history="1">
+            <w:hyperlink r:id="rId858169edaf971cec6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1727,63 +1727,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2011; Ragozzino, 2011).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="47531353" name="name802069cf2c1e83c5f" descr="PHYPPN_distribution_map.jpg"/>
+            <wp:docPr id="16186135" name="name655369edaf971e392" descr="PHYPPN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPPN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId551069cf2c1e83c5c" cstate="print"/>
+                    <a:blip r:embed="rId642769edaf971e38f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6423,51 +6423,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma pruni'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId271469cf2c1e85cbe" w:history="1">
+      <w:hyperlink r:id="rId514369edaf97203ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6638,90 +6638,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 35-38. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId778269cf2c1e85e22" w:history="1">
+      <w:hyperlink r:id="rId615369edaf9720518" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1986.tb01133.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="99175936" name="name876469cf2c1e85e8b" descr="eu_funding_250.png"/>
+            <wp:docPr id="34136683" name="name114269edaf972057c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId280569cf2c1e85e8a" cstate="print"/>
+                    <a:blip r:embed="rId263069edaf972057b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6819,137 +6819,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="82373296">
+  <w:abstractNum w:abstractNumId="76414377">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41876330">
+    <w:lvl w:ilvl="0" w:tplc="59438108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="41876330" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59438108" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="41876330" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59438108" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="41876330" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59438108" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="41876330" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59438108" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="41876330" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59438108" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="41876330" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59438108" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="41876330" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59438108" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="41876330" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59438108" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82373295">
+  <w:abstractNum w:abstractNumId="76414376">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11207360">
+    <w:lvl w:ilvl="0" w:tplc="16318984">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7701,55 +7701,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="82373295">
-    <w:abstractNumId w:val="82373295"/>
+  <w:num w:numId="76414376">
+    <w:abstractNumId w:val="76414376"/>
   </w:num>
-  <w:num w:numId="82373296">
-    <w:abstractNumId w:val="82373296"/>
+  <w:num w:numId="76414377">
+    <w:abstractNumId w:val="76414377"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19299,51 +19299,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId774057207" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId409948990" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId412569cf2c1e82530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/" TargetMode="External"/><Relationship Id="rId160269cf2c1e8259f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/categorization" TargetMode="External"/><Relationship Id="rId430269cf2c1e8275a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/photos" TargetMode="External"/><Relationship Id="rId271469cf2c1e85cbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId778269cf2c1e85e22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01133.x" TargetMode="External"/><Relationship Id="rId795969cf2c1e82661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId795969cf2c1e82661.jpg"/><Relationship Id="rId551069cf2c1e83c5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId551069cf2c1e83c5c.jpg"/><Relationship Id="rId280569cf2c1e85e8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId280569cf2c1e85e8a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId200226355" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId609422322" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId735669edaf971cc8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/" TargetMode="External"/><Relationship Id="rId912969edaf971ccf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/categorization" TargetMode="External"/><Relationship Id="rId858169edaf971cec6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/photos" TargetMode="External"/><Relationship Id="rId514369edaf97203ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId615369edaf9720518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01133.x" TargetMode="External"/><Relationship Id="rId301269edaf971cdae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId301269edaf971cdae.jpg"/><Relationship Id="rId642769edaf971e38f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId642769edaf971e38f.jpg"/><Relationship Id="rId263069edaf972057b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId263069edaf972057b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>