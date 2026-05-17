--- v8 (2026-04-26)
+++ v9 (2026-05-17)
@@ -282,51 +282,51 @@
               <w:t xml:space="preserve">X-disease phytoplasma</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Canadian X-disease, X-disease, cherry albino, cherry buckskin, eastern X-disease, leaf casting yellows, peach X-disease, western X-disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId735669edaf971cc8c" w:history="1">
+            <w:hyperlink r:id="rId34186a094e88744de" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -342,51 +342,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId912969edaf971ccf4" w:history="1">
+            <w:hyperlink r:id="rId75086a094e8874528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -400,86 +400,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPPN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="51752981" name="name591069edaf971cdaf" descr="1211.jpg"/>
+                  <wp:docPr id="99266659" name="name85106a094e88749a8" descr="1211.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1211.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId301269edaf971cdae" cstate="print"/>
+                          <a:blip r:embed="rId58126a094e88749a7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId858169edaf971cec6" w:history="1">
+            <w:hyperlink r:id="rId34736a094e8874a5f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1727,63 +1727,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2011; Ragozzino, 2011).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="16186135" name="name655369edaf971e392" descr="PHYPPN_distribution_map.jpg"/>
+            <wp:docPr id="72617064" name="name70416a094e8875ad3" descr="PHYPPN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPPN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId642769edaf971e38f" cstate="print"/>
+                    <a:blip r:embed="rId22486a094e8875ad2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6423,51 +6423,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma pruni'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId514369edaf97203ab" w:history="1">
+      <w:hyperlink r:id="rId92566a094e887713a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6638,90 +6638,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 35-38. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId615369edaf9720518" w:history="1">
+      <w:hyperlink r:id="rId42266a094e8877245" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1986.tb01133.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="34136683" name="name114269edaf972057c" descr="eu_funding_250.png"/>
+            <wp:docPr id="57827669" name="name91176a094e88774a7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId263069edaf972057b" cstate="print"/>
+                    <a:blip r:embed="rId66776a094e88774a6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6819,137 +6819,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="76414377">
+  <w:abstractNum w:abstractNumId="25887974">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59438108">
+    <w:lvl w:ilvl="0" w:tplc="47110872">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59438108" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="47110872" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59438108" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="47110872" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59438108" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="47110872" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59438108" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="47110872" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59438108" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="47110872" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59438108" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="47110872" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59438108" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="47110872" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59438108" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="47110872" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="76414376">
+  <w:abstractNum w:abstractNumId="25887973">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16318984">
+    <w:lvl w:ilvl="0" w:tplc="49714014">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7701,55 +7701,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="76414376">
-    <w:abstractNumId w:val="76414376"/>
+  <w:num w:numId="25887973">
+    <w:abstractNumId w:val="25887973"/>
   </w:num>
-  <w:num w:numId="76414377">
-    <w:abstractNumId w:val="76414377"/>
+  <w:num w:numId="25887974">
+    <w:abstractNumId w:val="25887974"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19299,51 +19299,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId200226355" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId609422322" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId735669edaf971cc8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/" TargetMode="External"/><Relationship Id="rId912969edaf971ccf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/categorization" TargetMode="External"/><Relationship Id="rId858169edaf971cec6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/photos" TargetMode="External"/><Relationship Id="rId514369edaf97203ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId615369edaf9720518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01133.x" TargetMode="External"/><Relationship Id="rId301269edaf971cdae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId301269edaf971cdae.jpg"/><Relationship Id="rId642769edaf971e38f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId642769edaf971e38f.jpg"/><Relationship Id="rId263069edaf972057b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId263069edaf972057b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId860697408" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId666258650" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId34186a094e88744de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/" TargetMode="External"/><Relationship Id="rId75086a094e8874528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/categorization" TargetMode="External"/><Relationship Id="rId34736a094e8874a5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/photos" TargetMode="External"/><Relationship Id="rId92566a094e887713a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42266a094e8877245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01133.x" TargetMode="External"/><Relationship Id="rId58126a094e88749a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58126a094e88749a7.jpg"/><Relationship Id="rId22486a094e8875ad2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22486a094e8875ad2.jpg"/><Relationship Id="rId66776a094e88774a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66776a094e88774a6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>