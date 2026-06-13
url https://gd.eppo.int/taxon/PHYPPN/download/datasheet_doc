--- v9 (2026-05-17)
+++ v10 (2026-06-13)
@@ -282,51 +282,51 @@
               <w:t xml:space="preserve">X-disease phytoplasma</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Canadian X-disease, X-disease, cherry albino, cherry buckskin, eastern X-disease, leaf casting yellows, peach X-disease, western X-disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34186a094e88744de" w:history="1">
+            <w:hyperlink r:id="rId11096a2d8a20677bb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -342,51 +342,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75086a094e8874528" w:history="1">
+            <w:hyperlink r:id="rId28976a2d8a2067838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -400,86 +400,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPPN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="99266659" name="name85106a094e88749a8" descr="1211.jpg"/>
+                  <wp:docPr id="34059568" name="name75046a2d8a2067ec0" descr="1211.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1211.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId58126a094e88749a7" cstate="print"/>
+                          <a:blip r:embed="rId56876a2d8a2067ebd" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId34736a094e8874a5f" w:history="1">
+            <w:hyperlink r:id="rId35856a2d8a206805c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1727,63 +1727,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2011; Ragozzino, 2011).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="72617064" name="name70416a094e8875ad3" descr="PHYPPN_distribution_map.jpg"/>
+            <wp:docPr id="42258825" name="name44076a2d8a2069758" descr="PHYPPN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPPN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22486a094e8875ad2" cstate="print"/>
+                    <a:blip r:embed="rId47996a2d8a2069755" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6423,51 +6423,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma pruni'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92566a094e887713a" w:history="1">
+      <w:hyperlink r:id="rId41896a2d8a206ba88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6638,90 +6638,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 35-38. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42266a094e8877245" w:history="1">
+      <w:hyperlink r:id="rId96416a2d8a206bbed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1986.tb01133.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="57827669" name="name91176a094e88774a7" descr="eu_funding_250.png"/>
+            <wp:docPr id="67830937" name="name99426a2d8a206bc83" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66776a094e88774a6" cstate="print"/>
+                    <a:blip r:embed="rId60216a2d8a206bc82" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6819,137 +6819,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="25887974">
+  <w:abstractNum w:abstractNumId="90129706">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47110872">
+    <w:lvl w:ilvl="0" w:tplc="42100594">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="47110872" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42100594" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="47110872" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42100594" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="47110872" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42100594" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="47110872" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42100594" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="47110872" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42100594" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="47110872" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42100594" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="47110872" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42100594" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="47110872" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42100594" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25887973">
+  <w:abstractNum w:abstractNumId="90129705">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49714014">
+    <w:lvl w:ilvl="0" w:tplc="43696371">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7701,55 +7701,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25887973">
-    <w:abstractNumId w:val="25887973"/>
+  <w:num w:numId="90129705">
+    <w:abstractNumId w:val="90129705"/>
   </w:num>
-  <w:num w:numId="25887974">
-    <w:abstractNumId w:val="25887974"/>
+  <w:num w:numId="90129706">
+    <w:abstractNumId w:val="90129706"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19299,51 +19299,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId860697408" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId666258650" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId34186a094e88744de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/" TargetMode="External"/><Relationship Id="rId75086a094e8874528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/categorization" TargetMode="External"/><Relationship Id="rId34736a094e8874a5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/photos" TargetMode="External"/><Relationship Id="rId92566a094e887713a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42266a094e8877245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01133.x" TargetMode="External"/><Relationship Id="rId58126a094e88749a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58126a094e88749a7.jpg"/><Relationship Id="rId22486a094e8875ad2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22486a094e8875ad2.jpg"/><Relationship Id="rId66776a094e88774a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66776a094e88774a6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId275484969" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId678205108" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11096a2d8a20677bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/" TargetMode="External"/><Relationship Id="rId28976a2d8a2067838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/categorization" TargetMode="External"/><Relationship Id="rId35856a2d8a206805c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/photos" TargetMode="External"/><Relationship Id="rId41896a2d8a206ba88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96416a2d8a206bbed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01133.x" TargetMode="External"/><Relationship Id="rId56876a2d8a2067ebd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56876a2d8a2067ebd.jpg"/><Relationship Id="rId47996a2d8a2069755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47996a2d8a2069755.jpg"/><Relationship Id="rId60216a2d8a206bc82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60216a2d8a206bc82.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>