--- v10 (2026-06-13)
+++ v11 (2026-06-13)
@@ -282,51 +282,51 @@
               <w:t xml:space="preserve">X-disease phytoplasma</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Canadian X-disease, X-disease, cherry albino, cherry buckskin, eastern X-disease, leaf casting yellows, peach X-disease, western X-disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11096a2d8a20677bb" w:history="1">
+            <w:hyperlink r:id="rId44276a2d9bb369e72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -342,51 +342,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28976a2d8a2067838" w:history="1">
+            <w:hyperlink r:id="rId76486a2d9bb369edc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -400,86 +400,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPPN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="34059568" name="name75046a2d8a2067ec0" descr="1211.jpg"/>
+                  <wp:docPr id="29098309" name="name56396a2d9bb36a5b9" descr="1211.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1211.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId56876a2d8a2067ebd" cstate="print"/>
+                          <a:blip r:embed="rId14676a2d9bb36a5b7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId35856a2d8a206805c" w:history="1">
+            <w:hyperlink r:id="rId41526a2d9bb36a6fa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1727,63 +1727,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2011; Ragozzino, 2011).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="42258825" name="name44076a2d8a2069758" descr="PHYPPN_distribution_map.jpg"/>
+            <wp:docPr id="16417800" name="name24976a2d9bb36be4d" descr="PHYPPN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPPN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47996a2d8a2069755" cstate="print"/>
+                    <a:blip r:embed="rId41626a2d9bb36be4a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6423,51 +6423,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma pruni'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41896a2d8a206ba88" w:history="1">
+      <w:hyperlink r:id="rId99986a2d9bb36e1c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6638,90 +6638,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 35-38. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96416a2d8a206bbed" w:history="1">
+      <w:hyperlink r:id="rId74206a2d9bb36e335" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1986.tb01133.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="67830937" name="name99426a2d8a206bc83" descr="eu_funding_250.png"/>
+            <wp:docPr id="93547172" name="name93696a2d9bb36e603" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId60216a2d8a206bc82" cstate="print"/>
+                    <a:blip r:embed="rId47466a2d9bb36e602" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6819,137 +6819,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="90129706">
+  <w:abstractNum w:abstractNumId="42666425">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42100594">
+    <w:lvl w:ilvl="0" w:tplc="32152833">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42100594" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="32152833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42100594" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="32152833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42100594" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="32152833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42100594" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="32152833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42100594" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="32152833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42100594" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="32152833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42100594" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="32152833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42100594" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="32152833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="90129705">
+  <w:abstractNum w:abstractNumId="42666424">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43696371">
+    <w:lvl w:ilvl="0" w:tplc="97932203">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7701,55 +7701,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="90129705">
-    <w:abstractNumId w:val="90129705"/>
+  <w:num w:numId="42666424">
+    <w:abstractNumId w:val="42666424"/>
   </w:num>
-  <w:num w:numId="90129706">
-    <w:abstractNumId w:val="90129706"/>
+  <w:num w:numId="42666425">
+    <w:abstractNumId w:val="42666425"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19299,51 +19299,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId275484969" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId678205108" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11096a2d8a20677bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/" TargetMode="External"/><Relationship Id="rId28976a2d8a2067838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/categorization" TargetMode="External"/><Relationship Id="rId35856a2d8a206805c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/photos" TargetMode="External"/><Relationship Id="rId41896a2d8a206ba88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96416a2d8a206bbed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01133.x" TargetMode="External"/><Relationship Id="rId56876a2d8a2067ebd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56876a2d8a2067ebd.jpg"/><Relationship Id="rId47996a2d8a2069755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47996a2d8a2069755.jpg"/><Relationship Id="rId60216a2d8a206bc82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60216a2d8a206bc82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId158553656" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId157886332" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44276a2d9bb369e72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/" TargetMode="External"/><Relationship Id="rId76486a2d9bb369edc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/categorization" TargetMode="External"/><Relationship Id="rId41526a2d9bb36a6fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/photos" TargetMode="External"/><Relationship Id="rId99986a2d9bb36e1c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74206a2d9bb36e335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01133.x" TargetMode="External"/><Relationship Id="rId14676a2d9bb36a5b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14676a2d9bb36a5b7.jpg"/><Relationship Id="rId41626a2d9bb36be4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41626a2d9bb36be4a.jpg"/><Relationship Id="rId47466a2d9bb36e602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47466a2d9bb36e602.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>