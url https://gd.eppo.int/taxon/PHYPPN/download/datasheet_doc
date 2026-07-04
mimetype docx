--- v11 (2026-06-13)
+++ v12 (2026-07-04)
@@ -282,51 +282,51 @@
               <w:t xml:space="preserve">X-disease phytoplasma</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Canadian X-disease, X-disease, cherry albino, cherry buckskin, eastern X-disease, leaf casting yellows, peach X-disease, western X-disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44276a2d9bb369e72" w:history="1">
+            <w:hyperlink r:id="rId90176a48f7b1b40a2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -342,51 +342,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76486a2d9bb369edc" w:history="1">
+            <w:hyperlink r:id="rId49506a48f7b1b410a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -400,86 +400,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPPN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="29098309" name="name56396a2d9bb36a5b9" descr="1211.jpg"/>
+                  <wp:docPr id="83060942" name="name85976a48f7b1b46dc" descr="1211.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1211.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId14676a2d9bb36a5b7" cstate="print"/>
+                          <a:blip r:embed="rId55256a48f7b1b46da" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId41526a2d9bb36a6fa" w:history="1">
+            <w:hyperlink r:id="rId12126a48f7b1b4807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1727,63 +1727,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2011; Ragozzino, 2011).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="16417800" name="name24976a2d9bb36be4d" descr="PHYPPN_distribution_map.jpg"/>
+            <wp:docPr id="71106486" name="name22096a48f7b1b5ba6" descr="PHYPPN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPPN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41626a2d9bb36be4a" cstate="print"/>
+                    <a:blip r:embed="rId54706a48f7b1b5ba2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6423,51 +6423,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma pruni'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99986a2d9bb36e1c7" w:history="1">
+      <w:hyperlink r:id="rId46216a48f7b1b82a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6638,90 +6638,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 35-38. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74206a2d9bb36e335" w:history="1">
+      <w:hyperlink r:id="rId33746a48f7b1b83fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1986.tb01133.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="93547172" name="name93696a2d9bb36e603" descr="eu_funding_250.png"/>
+            <wp:docPr id="99492096" name="name22066a48f7b1b84bc" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47466a2d9bb36e602" cstate="print"/>
+                    <a:blip r:embed="rId96196a48f7b1b84bb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6819,137 +6819,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42666425">
+  <w:abstractNum w:abstractNumId="97542449">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32152833">
+    <w:lvl w:ilvl="0" w:tplc="88339644">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="32152833" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="88339644" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="32152833" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="88339644" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="32152833" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="88339644" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="32152833" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="88339644" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="32152833" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="88339644" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="32152833" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="88339644" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="32152833" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="88339644" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="32152833" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="88339644" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42666424">
+  <w:abstractNum w:abstractNumId="97542448">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97932203">
+    <w:lvl w:ilvl="0" w:tplc="70452983">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7701,55 +7701,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42666424">
-    <w:abstractNumId w:val="42666424"/>
+  <w:num w:numId="97542448">
+    <w:abstractNumId w:val="97542448"/>
   </w:num>
-  <w:num w:numId="42666425">
-    <w:abstractNumId w:val="42666425"/>
+  <w:num w:numId="97542449">
+    <w:abstractNumId w:val="97542449"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19299,51 +19299,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId158553656" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId157886332" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44276a2d9bb369e72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/" TargetMode="External"/><Relationship Id="rId76486a2d9bb369edc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/categorization" TargetMode="External"/><Relationship Id="rId41526a2d9bb36a6fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/photos" TargetMode="External"/><Relationship Id="rId99986a2d9bb36e1c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74206a2d9bb36e335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01133.x" TargetMode="External"/><Relationship Id="rId14676a2d9bb36a5b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14676a2d9bb36a5b7.jpg"/><Relationship Id="rId41626a2d9bb36be4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41626a2d9bb36be4a.jpg"/><Relationship Id="rId47466a2d9bb36e602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47466a2d9bb36e602.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId685900949" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId164534493" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90176a48f7b1b40a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/" TargetMode="External"/><Relationship Id="rId49506a48f7b1b410a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/categorization" TargetMode="External"/><Relationship Id="rId12126a48f7b1b4807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/photos" TargetMode="External"/><Relationship Id="rId46216a48f7b1b82a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33746a48f7b1b83fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01133.x" TargetMode="External"/><Relationship Id="rId55256a48f7b1b46da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55256a48f7b1b46da.jpg"/><Relationship Id="rId54706a48f7b1b5ba2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54706a48f7b1b5ba2.jpg"/><Relationship Id="rId96196a48f7b1b84bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96196a48f7b1b84bb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>