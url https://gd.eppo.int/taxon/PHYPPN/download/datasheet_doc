--- v12 (2026-07-04)
+++ v13 (2026-07-25)
@@ -282,51 +282,51 @@
               <w:t xml:space="preserve">X-disease phytoplasma</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Canadian X-disease, X-disease, cherry albino, cherry buckskin, eastern X-disease, leaf casting yellows, peach X-disease, western X-disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90176a48f7b1b40a2" w:history="1">
+            <w:hyperlink r:id="rId26456a64c89bcc2d1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -342,51 +342,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49506a48f7b1b410a" w:history="1">
+            <w:hyperlink r:id="rId31776a64c89bcc33c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -400,86 +400,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPPN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="83060942" name="name85976a48f7b1b46dc" descr="1211.jpg"/>
+                  <wp:docPr id="93949739" name="name86966a64c89bccb3c" descr="1211.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1211.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId55256a48f7b1b46da" cstate="print"/>
+                          <a:blip r:embed="rId47246a64c89bccb3b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId12126a48f7b1b4807" w:history="1">
+            <w:hyperlink r:id="rId20546a64c89bccca3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1727,63 +1727,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2011; Ragozzino, 2011).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="71106486" name="name22096a48f7b1b5ba6" descr="PHYPPN_distribution_map.jpg"/>
+            <wp:docPr id="98033057" name="name42486a64c89bce42b" descr="PHYPPN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPPN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54706a48f7b1b5ba2" cstate="print"/>
+                    <a:blip r:embed="rId31226a64c89bce428" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6423,51 +6423,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma pruni'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46216a48f7b1b82a0" w:history="1">
+      <w:hyperlink r:id="rId21046a64c89bd0624" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6638,90 +6638,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 35-38. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33746a48f7b1b83fe" w:history="1">
+      <w:hyperlink r:id="rId64416a64c89bd078e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1986.tb01133.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="99492096" name="name22066a48f7b1b84bc" descr="eu_funding_250.png"/>
+            <wp:docPr id="85226603" name="name25926a64c89bd0a7d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96196a48f7b1b84bb" cstate="print"/>
+                    <a:blip r:embed="rId49936a64c89bd0a7c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6819,137 +6819,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="97542449">
+  <w:abstractNum w:abstractNumId="77608152">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88339644">
+    <w:lvl w:ilvl="0" w:tplc="48848962">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="88339644" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48848962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="88339644" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="48848962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="88339644" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48848962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="88339644" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="48848962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="88339644" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="48848962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="88339644" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="48848962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="88339644" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48848962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="88339644" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="48848962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97542448">
+  <w:abstractNum w:abstractNumId="77608151">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70452983">
+    <w:lvl w:ilvl="0" w:tplc="78481260">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7701,55 +7701,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="97542448">
-    <w:abstractNumId w:val="97542448"/>
+  <w:num w:numId="77608151">
+    <w:abstractNumId w:val="77608151"/>
   </w:num>
-  <w:num w:numId="97542449">
-    <w:abstractNumId w:val="97542449"/>
+  <w:num w:numId="77608152">
+    <w:abstractNumId w:val="77608152"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19299,51 +19299,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId685900949" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId164534493" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90176a48f7b1b40a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/" TargetMode="External"/><Relationship Id="rId49506a48f7b1b410a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/categorization" TargetMode="External"/><Relationship Id="rId12126a48f7b1b4807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/photos" TargetMode="External"/><Relationship Id="rId46216a48f7b1b82a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33746a48f7b1b83fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01133.x" TargetMode="External"/><Relationship Id="rId55256a48f7b1b46da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55256a48f7b1b46da.jpg"/><Relationship Id="rId54706a48f7b1b5ba2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54706a48f7b1b5ba2.jpg"/><Relationship Id="rId96196a48f7b1b84bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96196a48f7b1b84bb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId847309405" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId992835991" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26456a64c89bcc2d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/" TargetMode="External"/><Relationship Id="rId31776a64c89bcc33c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/categorization" TargetMode="External"/><Relationship Id="rId20546a64c89bccca3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/photos" TargetMode="External"/><Relationship Id="rId21046a64c89bd0624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64416a64c89bd078e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01133.x" TargetMode="External"/><Relationship Id="rId47246a64c89bccb3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47246a64c89bccb3b.jpg"/><Relationship Id="rId31226a64c89bce428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31226a64c89bce428.jpg"/><Relationship Id="rId49936a64c89bd0a7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49936a64c89bd0a7c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>