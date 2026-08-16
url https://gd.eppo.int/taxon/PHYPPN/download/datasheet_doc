--- v13 (2026-07-25)
+++ v14 (2026-08-16)
@@ -282,51 +282,51 @@
               <w:t xml:space="preserve">X-disease phytoplasma</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Canadian X-disease, X-disease, cherry albino, cherry buckskin, eastern X-disease, leaf casting yellows, peach X-disease, western X-disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26456a64c89bcc2d1" w:history="1">
+            <w:hyperlink r:id="rId39336a8170aa6fb1b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -342,51 +342,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31776a64c89bcc33c" w:history="1">
+            <w:hyperlink r:id="rId93866a8170aa6fb83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -400,86 +400,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPPN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="93949739" name="name86966a64c89bccb3c" descr="1211.jpg"/>
+                  <wp:docPr id="20078044" name="name63596a8170aa703ca" descr="1211.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1211.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId47246a64c89bccb3b" cstate="print"/>
+                          <a:blip r:embed="rId99366a8170aa703c9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId20546a64c89bccca3" w:history="1">
+            <w:hyperlink r:id="rId42746a8170aa70548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1727,63 +1727,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2011; Ragozzino, 2011).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="98033057" name="name42486a64c89bce42b" descr="PHYPPN_distribution_map.jpg"/>
+            <wp:docPr id="58287840" name="name91486a8170aa717a1" descr="PHYPPN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPPN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31226a64c89bce428" cstate="print"/>
+                    <a:blip r:embed="rId24706a8170aa7179e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6423,51 +6423,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma pruni'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21046a64c89bd0624" w:history="1">
+      <w:hyperlink r:id="rId35446a8170aa74224" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6638,90 +6638,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 35-38. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64416a64c89bd078e" w:history="1">
+      <w:hyperlink r:id="rId73286a8170aa743c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1986.tb01133.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="85226603" name="name25926a64c89bd0a7d" descr="eu_funding_250.png"/>
+            <wp:docPr id="47483865" name="name83686a8170aa74449" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49936a64c89bd0a7c" cstate="print"/>
+                    <a:blip r:embed="rId28516a8170aa74448" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6819,137 +6819,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="77608152">
+  <w:abstractNum w:abstractNumId="41872831">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48848962">
+    <w:lvl w:ilvl="0" w:tplc="54325746">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48848962" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54325746" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48848962" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54325746" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48848962" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54325746" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48848962" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54325746" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48848962" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54325746" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48848962" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54325746" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48848962" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54325746" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48848962" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54325746" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77608151">
+  <w:abstractNum w:abstractNumId="41872830">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78481260">
+    <w:lvl w:ilvl="0" w:tplc="46057371">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7701,55 +7701,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="77608151">
-    <w:abstractNumId w:val="77608151"/>
+  <w:num w:numId="41872830">
+    <w:abstractNumId w:val="41872830"/>
   </w:num>
-  <w:num w:numId="77608152">
-    <w:abstractNumId w:val="77608152"/>
+  <w:num w:numId="41872831">
+    <w:abstractNumId w:val="41872831"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19299,51 +19299,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId847309405" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId992835991" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26456a64c89bcc2d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/" TargetMode="External"/><Relationship Id="rId31776a64c89bcc33c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/categorization" TargetMode="External"/><Relationship Id="rId20546a64c89bccca3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/photos" TargetMode="External"/><Relationship Id="rId21046a64c89bd0624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64416a64c89bd078e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01133.x" TargetMode="External"/><Relationship Id="rId47246a64c89bccb3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47246a64c89bccb3b.jpg"/><Relationship Id="rId31226a64c89bce428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31226a64c89bce428.jpg"/><Relationship Id="rId49936a64c89bd0a7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49936a64c89bd0a7c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId388726369" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId662032958" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39336a8170aa6fb1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/" TargetMode="External"/><Relationship Id="rId93866a8170aa6fb83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/categorization" TargetMode="External"/><Relationship Id="rId42746a8170aa70548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/photos" TargetMode="External"/><Relationship Id="rId35446a8170aa74224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73286a8170aa743c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01133.x" TargetMode="External"/><Relationship Id="rId99366a8170aa703c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99366a8170aa703c9.jpg"/><Relationship Id="rId24706a8170aa7179e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24706a8170aa7179e.jpg"/><Relationship Id="rId28516a8170aa74448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28516a8170aa74448.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>