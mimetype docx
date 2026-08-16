--- v14 (2026-08-16)
+++ v15 (2026-08-16)
@@ -282,51 +282,51 @@
               <w:t xml:space="preserve">X-disease phytoplasma</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Canadian X-disease, X-disease, cherry albino, cherry buckskin, eastern X-disease, leaf casting yellows, peach X-disease, western X-disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39336a8170aa6fb1b" w:history="1">
+            <w:hyperlink r:id="rId39516a817d7b1f2ce" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -342,51 +342,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93866a8170aa6fb83" w:history="1">
+            <w:hyperlink r:id="rId71086a817d7b1f338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -400,86 +400,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPPN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="20078044" name="name63596a8170aa703ca" descr="1211.jpg"/>
+                  <wp:docPr id="11208924" name="name75016a817d7b1fd8b" descr="1211.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1211.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId99366a8170aa703c9" cstate="print"/>
+                          <a:blip r:embed="rId95926a817d7b1fd88" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId42746a8170aa70548" w:history="1">
+            <w:hyperlink r:id="rId11516a817d7b1fef2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1727,63 +1727,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2011; Ragozzino, 2011).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="58287840" name="name91486a8170aa717a1" descr="PHYPPN_distribution_map.jpg"/>
+            <wp:docPr id="9514271" name="name67506a817d7b215d1" descr="PHYPPN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPPN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24706a8170aa7179e" cstate="print"/>
+                    <a:blip r:embed="rId70366a817d7b215ce" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6423,51 +6423,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma pruni'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35446a8170aa74224" w:history="1">
+      <w:hyperlink r:id="rId80256a817d7b2384e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6638,90 +6638,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 35-38. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73286a8170aa743c7" w:history="1">
+      <w:hyperlink r:id="rId51226a817d7b239fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1986.tb01133.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="47483865" name="name83686a8170aa74449" descr="eu_funding_250.png"/>
+            <wp:docPr id="19731287" name="name45736a817d7b23aa8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28516a8170aa74448" cstate="print"/>
+                    <a:blip r:embed="rId56846a817d7b23aa7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6819,137 +6819,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="41872831">
+  <w:abstractNum w:abstractNumId="17446170">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54325746">
+    <w:lvl w:ilvl="0" w:tplc="66335752">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="54325746" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="66335752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="54325746" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="66335752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="54325746" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="66335752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="54325746" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="66335752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="54325746" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="66335752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="54325746" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="66335752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="54325746" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="66335752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="54325746" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="66335752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41872830">
+  <w:abstractNum w:abstractNumId="17446169">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46057371">
+    <w:lvl w:ilvl="0" w:tplc="92192891">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7701,55 +7701,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41872830">
-    <w:abstractNumId w:val="41872830"/>
+  <w:num w:numId="17446169">
+    <w:abstractNumId w:val="17446169"/>
   </w:num>
-  <w:num w:numId="41872831">
-    <w:abstractNumId w:val="41872831"/>
+  <w:num w:numId="17446170">
+    <w:abstractNumId w:val="17446170"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19299,51 +19299,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId388726369" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId662032958" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39336a8170aa6fb1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/" TargetMode="External"/><Relationship Id="rId93866a8170aa6fb83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/categorization" TargetMode="External"/><Relationship Id="rId42746a8170aa70548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/photos" TargetMode="External"/><Relationship Id="rId35446a8170aa74224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73286a8170aa743c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01133.x" TargetMode="External"/><Relationship Id="rId99366a8170aa703c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99366a8170aa703c9.jpg"/><Relationship Id="rId24706a8170aa7179e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24706a8170aa7179e.jpg"/><Relationship Id="rId28516a8170aa74448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28516a8170aa74448.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId535065663" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId355342574" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39516a817d7b1f2ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/" TargetMode="External"/><Relationship Id="rId71086a817d7b1f338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/categorization" TargetMode="External"/><Relationship Id="rId11516a817d7b1fef2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/photos" TargetMode="External"/><Relationship Id="rId80256a817d7b2384e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51226a817d7b239fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01133.x" TargetMode="External"/><Relationship Id="rId95926a817d7b1fd88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95926a817d7b1fd88.jpg"/><Relationship Id="rId70366a817d7b215ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70366a817d7b215ce.jpg"/><Relationship Id="rId56846a817d7b23aa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56846a817d7b23aa7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>