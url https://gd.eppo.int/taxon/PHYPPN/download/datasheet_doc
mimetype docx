--- v15 (2026-08-16)
+++ v16 (2026-09-05)
@@ -282,51 +282,51 @@
               <w:t xml:space="preserve">X-disease phytoplasma</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Canadian X-disease, X-disease, cherry albino, cherry buckskin, eastern X-disease, leaf casting yellows, peach X-disease, western X-disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39516a817d7b1f2ce" w:history="1">
+            <w:hyperlink r:id="rId66986a9c877631374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -342,51 +342,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71086a817d7b1f338" w:history="1">
+            <w:hyperlink r:id="rId92806a9c8776313de" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -400,86 +400,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPPN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="11208924" name="name75016a817d7b1fd8b" descr="1211.jpg"/>
+                  <wp:docPr id="85868004" name="name71616a9c8776314bb" descr="1211.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1211.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId95926a817d7b1fd88" cstate="print"/>
+                          <a:blip r:embed="rId58916a9c8776314ba" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId11516a817d7b1fef2" w:history="1">
+            <w:hyperlink r:id="rId52696a9c8776315f3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1727,63 +1727,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2011; Ragozzino, 2011).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="9514271" name="name67506a817d7b215d1" descr="PHYPPN_distribution_map.jpg"/>
+            <wp:docPr id="46107508" name="name57366a9c8776325c7" descr="PHYPPN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPPN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70366a817d7b215ce" cstate="print"/>
+                    <a:blip r:embed="rId70876a9c8776325c4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6423,51 +6423,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma pruni'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80256a817d7b2384e" w:history="1">
+      <w:hyperlink r:id="rId37566a9c8776345f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6638,90 +6638,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 35-38. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51226a817d7b239fa" w:history="1">
+      <w:hyperlink r:id="rId96776a9c877634750" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1986.tb01133.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="19731287" name="name45736a817d7b23aa8" descr="eu_funding_250.png"/>
+            <wp:docPr id="7450843" name="name57006a9c877634b6d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56846a817d7b23aa7" cstate="print"/>
+                    <a:blip r:embed="rId71626a9c877634b6c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6819,137 +6819,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="17446170">
+  <w:abstractNum w:abstractNumId="66891111">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66335752">
+    <w:lvl w:ilvl="0" w:tplc="68659800">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="66335752" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68659800" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66335752" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="68659800" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="66335752" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="68659800" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="66335752" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="68659800" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="66335752" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="68659800" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="66335752" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="68659800" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="66335752" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="68659800" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="66335752" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="68659800" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17446169">
+  <w:abstractNum w:abstractNumId="66891110">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92192891">
+    <w:lvl w:ilvl="0" w:tplc="98807312">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7701,55 +7701,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17446169">
-    <w:abstractNumId w:val="17446169"/>
+  <w:num w:numId="66891110">
+    <w:abstractNumId w:val="66891110"/>
   </w:num>
-  <w:num w:numId="17446170">
-    <w:abstractNumId w:val="17446170"/>
+  <w:num w:numId="66891111">
+    <w:abstractNumId w:val="66891111"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19299,51 +19299,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId535065663" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId355342574" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39516a817d7b1f2ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/" TargetMode="External"/><Relationship Id="rId71086a817d7b1f338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/categorization" TargetMode="External"/><Relationship Id="rId11516a817d7b1fef2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/photos" TargetMode="External"/><Relationship Id="rId80256a817d7b2384e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51226a817d7b239fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01133.x" TargetMode="External"/><Relationship Id="rId95926a817d7b1fd88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95926a817d7b1fd88.jpg"/><Relationship Id="rId70366a817d7b215ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70366a817d7b215ce.jpg"/><Relationship Id="rId56846a817d7b23aa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56846a817d7b23aa7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId391852860" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId589682070" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66986a9c877631374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/" TargetMode="External"/><Relationship Id="rId92806a9c8776313de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/categorization" TargetMode="External"/><Relationship Id="rId52696a9c8776315f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPN/photos" TargetMode="External"/><Relationship Id="rId37566a9c8776345f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96776a9c877634750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01133.x" TargetMode="External"/><Relationship Id="rId58916a9c8776314ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58916a9c8776314ba.jpg"/><Relationship Id="rId70876a9c8776325c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70876a9c8776325c4.jpg"/><Relationship Id="rId71626a9c877634b6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71626a9c877634b6c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>