--- v0 (2025-10-09)
+++ v1 (2026-10-31)
@@ -12,83 +12,103 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PHYPPL" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="11">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Potential vector</t>
   </si>
   <si>
     <t>DIOBMK</t>
   </si>
   <si>
     <t>Diostrombus mkurangai</t>
   </si>
   <si>
     <t>* Bila J, Mondjana A, Samils B, Högberg N, Wilson MR, Santos L (2017) First report of ‘Candidatus Phytoplasma palmicola’ detection in the planthopper Diostrombus mkurangai in Mozambique. Bulletin of Insectology 70(1), 45-48.</t>
   </si>
   <si>
+    <t>DIOBSP</t>
+  </si>
+  <si>
+    <t>Diostrombus sp.</t>
+  </si>
+  <si>
+    <t>* Sossah FL, Tettey E, Aidoo OF, Boateng BO, Asante K, Yankey EN (2026) Molecular survey of coconut lethal yellowing phytoplasmas in putative insect vectors in Ghana. Journal of Applied Entomology. (early view) https://doi.org/10.1111/jen.70157.
+-------2 undescribed species</t>
+  </si>
+  <si>
     <t>NEDOCU</t>
   </si>
   <si>
     <t>Nedotepa curta</t>
   </si>
   <si>
     <t>* Kwadjo KE, Beugré ND, Dietrich CH, Kodjo AT, Diallo HA, Yankey N, Dery S, Wilson M, Konan JL, Contaldo N, Paltrinieri S (2018) Identification of Nedotepa curta Dmitriev as a potential vector of the Côte d’Ivoire lethal yellowing phytoplasma in coconut palms sole or in mixed infection with a ‘Candidatus Phytoplasma asteris’-related strain. Crop protection 110, 48-56. https://doi.org/10.1016/j.cropro.2017.12.015</t>
+  </si>
+  <si>
+    <t>PTARAR</t>
+  </si>
+  <si>
+    <t>Patara armata</t>
+  </si>
+  <si>
+    <t>* Sossah FL, Tettey E, Aidoo OF, Boateng BO, Asante K, Yankey EN (2026) Molecular survey of coconut lethal yellowing phytoplasmas in putative insect vectors in Ghana. Journal of Applied Entomology. (early view) https://doi.org/10.1111/jen.70157.
+------- detected in the insect in location where high incidence of the disease</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -392,51 +412,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D3"/>
+  <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="490.595" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -446,50 +466,78 @@
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">