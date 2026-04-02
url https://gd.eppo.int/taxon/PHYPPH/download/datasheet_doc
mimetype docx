--- v4 (2026-03-12)
+++ v5 (2026-04-02)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Verdin, Salar, Danet, Choueiri, Jreijiri, El Zammar, Gélie, Bové &amp; Garnier</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AlmWB, Almond lethal witches' broom, witches' broom of almond</w:t>
             </w:r>
-            <w:hyperlink r:id="rId808669b259dadc9cd" w:history="1">
+            <w:hyperlink r:id="rId355369ce0a24da3fd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128269b259dadca36" w:history="1">
+            <w:hyperlink r:id="rId279069ce0a24da46b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPPH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="31115480" name="name497269b259dadcb4c" descr="12980.jpg"/>
+                  <wp:docPr id="96632725" name="name834269ce0a24daa21" descr="12980.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12980.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId818169b259dadcb4b" cstate="print"/>
+                          <a:blip r:embed="rId704869ce0a24daa1f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId472369b259dadcc7f" w:history="1">
+            <w:hyperlink r:id="rId488069ce0a24dab43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2027,63 +2027,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="13784487" name="name694569b259dade664" descr="PHYPPH_distribution_map.jpg"/>
+            <wp:docPr id="94655225" name="name895569ce0a24dc877" descr="PHYPPH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPPH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId876369b259dade660" cstate="print"/>
+                    <a:blip r:embed="rId301369ce0a24dc872" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4983,51 +4983,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId531369b259dadfbc2" w:history="1">
+      <w:hyperlink r:id="rId365169ce0a24ddd96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13314-019-0342-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5675,51 +5675,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 71-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId757569b259dae0033" w:history="1">
+      <w:hyperlink r:id="rId924869ce0a24de1f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4454/JPP.V98I1.026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6075,101 +6075,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">‘Candidatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytoplasma phoenicium’. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId894169b259dae02ca" w:history="1">
+      <w:hyperlink r:id="rId993169ce0a24de473" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYPPH</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Diagnostic Protocol Standard PM 7/150 (1) ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytoplasma phoenicium’ . </w:t>
       </w:r>
-      <w:hyperlink r:id="rId296469b259dae0332" w:history="1">
+      <w:hyperlink r:id="rId887269ce0a24de4c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12799</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6746,51 +6746,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">278. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId381269b259dae084b" w:history="1">
+      <w:hyperlink r:id="rId489769ce0a24de8a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-19-0157-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6827,51 +6827,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BMC Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">148. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId237769b259dae08ea" w:history="1">
+      <w:hyperlink r:id="rId403269ce0a24de92a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12866-015-0487-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7376,51 +7376,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">166, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">372-388.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId471669b259dae0c9a" w:history="1">
+      <w:hyperlink r:id="rId745969ce0a24decc7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12188</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7457,51 +7457,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">833-838. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId581469b259dae0d25" w:history="1">
+      <w:hyperlink r:id="rId197869ce0a24ded4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.02453-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7665,51 +7665,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma phoenicium'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId914469b259dae0e7c" w:history="1">
+      <w:hyperlink r:id="rId809069ce0a24deea0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7722,63 +7722,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="64177133" name="name121869b259dae1073" descr="eu_funding_250.png"/>
+            <wp:docPr id="8961189" name="name477769ce0a24def77" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId757969b259dae1071" cstate="print"/>
+                    <a:blip r:embed="rId763569ce0a24def76" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7876,137 +7876,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="71726783">
+  <w:abstractNum w:abstractNumId="36624979">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94851694">
+    <w:lvl w:ilvl="0" w:tplc="26490930">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="94851694" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="26490930" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="94851694" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="26490930" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="94851694" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="26490930" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="94851694" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="26490930" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="94851694" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="26490930" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="94851694" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="26490930" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="94851694" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="26490930" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="94851694" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="26490930" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71726782">
+  <w:abstractNum w:abstractNumId="36624978">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76178733">
+    <w:lvl w:ilvl="0" w:tplc="50287150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8758,55 +8758,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="71726782">
-    <w:abstractNumId w:val="71726782"/>
+  <w:num w:numId="36624978">
+    <w:abstractNumId w:val="36624978"/>
   </w:num>
-  <w:num w:numId="71726783">
-    <w:abstractNumId w:val="71726783"/>
+  <w:num w:numId="36624979">
+    <w:abstractNumId w:val="36624979"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20356,51 +20356,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId484049334" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId794455669" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId808669b259dadc9cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/" TargetMode="External"/><Relationship Id="rId128269b259dadca36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/categorization" TargetMode="External"/><Relationship Id="rId472369b259dadcc7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/photos" TargetMode="External"/><Relationship Id="rId531369b259dadfbc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-019-0342-9" TargetMode="External"/><Relationship Id="rId757569b259dae0033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/JPP.V98I1.026" TargetMode="External"/><Relationship Id="rId894169b259dae02ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH" TargetMode="External"/><Relationship Id="rId296469b259dae0332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12799" TargetMode="External"/><Relationship Id="rId381269b259dae084b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-19-0157-PDN" TargetMode="External"/><Relationship Id="rId237769b259dae08ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12866-015-0487-4" TargetMode="External"/><Relationship Id="rId471669b259dae0c9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12188" TargetMode="External"/><Relationship Id="rId581469b259dae0d25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02453-0" TargetMode="External"/><Relationship Id="rId914469b259dae0e7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId818169b259dadcb4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId818169b259dadcb4b.jpg"/><Relationship Id="rId876369b259dade660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId876369b259dade660.jpg"/><Relationship Id="rId757969b259dae1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId757969b259dae1071.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId377655365" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId146007066" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId355369ce0a24da3fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/" TargetMode="External"/><Relationship Id="rId279069ce0a24da46b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/categorization" TargetMode="External"/><Relationship Id="rId488069ce0a24dab43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/photos" TargetMode="External"/><Relationship Id="rId365169ce0a24ddd96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-019-0342-9" TargetMode="External"/><Relationship Id="rId924869ce0a24de1f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/JPP.V98I1.026" TargetMode="External"/><Relationship Id="rId993169ce0a24de473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH" TargetMode="External"/><Relationship Id="rId887269ce0a24de4c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12799" TargetMode="External"/><Relationship Id="rId489769ce0a24de8a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-19-0157-PDN" TargetMode="External"/><Relationship Id="rId403269ce0a24de92a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12866-015-0487-4" TargetMode="External"/><Relationship Id="rId745969ce0a24decc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12188" TargetMode="External"/><Relationship Id="rId197869ce0a24ded4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02453-0" TargetMode="External"/><Relationship Id="rId809069ce0a24deea0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId704869ce0a24daa1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId704869ce0a24daa1f.jpg"/><Relationship Id="rId301369ce0a24dc872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId301369ce0a24dc872.jpg"/><Relationship Id="rId763569ce0a24def76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId763569ce0a24def76.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>