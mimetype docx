--- v5 (2026-04-02)
+++ v6 (2026-04-22)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Verdin, Salar, Danet, Choueiri, Jreijiri, El Zammar, Gélie, Bové &amp; Garnier</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AlmWB, Almond lethal witches' broom, witches' broom of almond</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355369ce0a24da3fd" w:history="1">
+            <w:hyperlink r:id="rId285569e90c329158c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279069ce0a24da46b" w:history="1">
+            <w:hyperlink r:id="rId170269e90c32915f5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPPH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="96632725" name="name834269ce0a24daa21" descr="12980.jpg"/>
+                  <wp:docPr id="20494285" name="name818569e90c3291c5d" descr="12980.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12980.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId704869ce0a24daa1f" cstate="print"/>
+                          <a:blip r:embed="rId738369e90c3291c5b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId488069ce0a24dab43" w:history="1">
+            <w:hyperlink r:id="rId192569e90c3291d72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2027,63 +2027,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="94655225" name="name895569ce0a24dc877" descr="PHYPPH_distribution_map.jpg"/>
+            <wp:docPr id="80269696" name="name454369e90c3293518" descr="PHYPPH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPPH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId301369ce0a24dc872" cstate="print"/>
+                    <a:blip r:embed="rId649269e90c3293515" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4983,51 +4983,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId365169ce0a24ddd96" w:history="1">
+      <w:hyperlink r:id="rId799969e90c3294a78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13314-019-0342-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5675,51 +5675,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 71-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId924869ce0a24de1f8" w:history="1">
+      <w:hyperlink r:id="rId254969e90c3294ee0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4454/JPP.V98I1.026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6075,101 +6075,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">‘Candidatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytoplasma phoenicium’. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId993169ce0a24de473" w:history="1">
+      <w:hyperlink r:id="rId878669e90c3295162" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYPPH</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Diagnostic Protocol Standard PM 7/150 (1) ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytoplasma phoenicium’ . </w:t>
       </w:r>
-      <w:hyperlink r:id="rId887269ce0a24de4c4" w:history="1">
+      <w:hyperlink r:id="rId777469e90c32951b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12799</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6746,51 +6746,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">278. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId489769ce0a24de8a6" w:history="1">
+      <w:hyperlink r:id="rId686969e90c32955a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-19-0157-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6827,51 +6827,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BMC Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">148. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId403269ce0a24de92a" w:history="1">
+      <w:hyperlink r:id="rId291369e90c329567d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12866-015-0487-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7376,51 +7376,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">166, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">372-388.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId745969ce0a24decc7" w:history="1">
+      <w:hyperlink r:id="rId248969e90c3295a01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12188</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7457,51 +7457,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">833-838. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId197869ce0a24ded4e" w:history="1">
+      <w:hyperlink r:id="rId234169e90c3295a8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.02453-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7665,51 +7665,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma phoenicium'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId809069ce0a24deea0" w:history="1">
+      <w:hyperlink r:id="rId251469e90c3295be4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7722,63 +7722,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="8961189" name="name477769ce0a24def77" descr="eu_funding_250.png"/>
+            <wp:docPr id="11905649" name="name432469e90c3295eec" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId763569ce0a24def76" cstate="print"/>
+                    <a:blip r:embed="rId945669e90c3295eea" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7876,137 +7876,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="36624979">
+  <w:abstractNum w:abstractNumId="58660749">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26490930">
+    <w:lvl w:ilvl="0" w:tplc="13202658">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="26490930" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="13202658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="26490930" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="13202658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="26490930" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="13202658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="26490930" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="13202658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="26490930" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="13202658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="26490930" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="13202658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="26490930" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="13202658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="26490930" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="13202658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36624978">
+  <w:abstractNum w:abstractNumId="58660748">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50287150">
+    <w:lvl w:ilvl="0" w:tplc="73756203">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8758,55 +8758,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="36624978">
-    <w:abstractNumId w:val="36624978"/>
+  <w:num w:numId="58660748">
+    <w:abstractNumId w:val="58660748"/>
   </w:num>
-  <w:num w:numId="36624979">
-    <w:abstractNumId w:val="36624979"/>
+  <w:num w:numId="58660749">
+    <w:abstractNumId w:val="58660749"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20356,51 +20356,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId377655365" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId146007066" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId355369ce0a24da3fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/" TargetMode="External"/><Relationship Id="rId279069ce0a24da46b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/categorization" TargetMode="External"/><Relationship Id="rId488069ce0a24dab43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/photos" TargetMode="External"/><Relationship Id="rId365169ce0a24ddd96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-019-0342-9" TargetMode="External"/><Relationship Id="rId924869ce0a24de1f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/JPP.V98I1.026" TargetMode="External"/><Relationship Id="rId993169ce0a24de473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH" TargetMode="External"/><Relationship Id="rId887269ce0a24de4c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12799" TargetMode="External"/><Relationship Id="rId489769ce0a24de8a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-19-0157-PDN" TargetMode="External"/><Relationship Id="rId403269ce0a24de92a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12866-015-0487-4" TargetMode="External"/><Relationship Id="rId745969ce0a24decc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12188" TargetMode="External"/><Relationship Id="rId197869ce0a24ded4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02453-0" TargetMode="External"/><Relationship Id="rId809069ce0a24deea0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId704869ce0a24daa1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId704869ce0a24daa1f.jpg"/><Relationship Id="rId301369ce0a24dc872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId301369ce0a24dc872.jpg"/><Relationship Id="rId763569ce0a24def76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId763569ce0a24def76.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId267580183" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId382162410" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId285569e90c329158c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/" TargetMode="External"/><Relationship Id="rId170269e90c32915f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/categorization" TargetMode="External"/><Relationship Id="rId192569e90c3291d72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/photos" TargetMode="External"/><Relationship Id="rId799969e90c3294a78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-019-0342-9" TargetMode="External"/><Relationship Id="rId254969e90c3294ee0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/JPP.V98I1.026" TargetMode="External"/><Relationship Id="rId878669e90c3295162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH" TargetMode="External"/><Relationship Id="rId777469e90c32951b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12799" TargetMode="External"/><Relationship Id="rId686969e90c32955a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-19-0157-PDN" TargetMode="External"/><Relationship Id="rId291369e90c329567d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12866-015-0487-4" TargetMode="External"/><Relationship Id="rId248969e90c3295a01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12188" TargetMode="External"/><Relationship Id="rId234169e90c3295a8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02453-0" TargetMode="External"/><Relationship Id="rId251469e90c3295be4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId738369e90c3291c5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId738369e90c3291c5b.jpg"/><Relationship Id="rId649269e90c3293515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId649269e90c3293515.jpg"/><Relationship Id="rId945669e90c3295eea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId945669e90c3295eea.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>