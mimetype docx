--- v6 (2026-04-22)
+++ v7 (2026-05-12)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Verdin, Salar, Danet, Choueiri, Jreijiri, El Zammar, Gélie, Bové &amp; Garnier</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AlmWB, Almond lethal witches' broom, witches' broom of almond</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285569e90c329158c" w:history="1">
+            <w:hyperlink r:id="rId55336a03acd35e347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170269e90c32915f5" w:history="1">
+            <w:hyperlink r:id="rId18786a03acd35e3cb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPPH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="20494285" name="name818569e90c3291c5d" descr="12980.jpg"/>
+                  <wp:docPr id="88239485" name="name74056a03acd35e98a" descr="12980.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12980.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId738369e90c3291c5b" cstate="print"/>
+                          <a:blip r:embed="rId45406a03acd35e988" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId192569e90c3291d72" w:history="1">
+            <w:hyperlink r:id="rId60226a03acd35eaca" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2027,63 +2027,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="80269696" name="name454369e90c3293518" descr="PHYPPH_distribution_map.jpg"/>
+            <wp:docPr id="68946802" name="name29666a03acd360c92" descr="PHYPPH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPPH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId649269e90c3293515" cstate="print"/>
+                    <a:blip r:embed="rId98276a03acd360c90" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4983,51 +4983,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId799969e90c3294a78" w:history="1">
+      <w:hyperlink r:id="rId71296a03acd36285e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13314-019-0342-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5675,51 +5675,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 71-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId254969e90c3294ee0" w:history="1">
+      <w:hyperlink r:id="rId45586a03acd362dd4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4454/JPP.V98I1.026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6075,101 +6075,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">‘Candidatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytoplasma phoenicium’. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId878669e90c3295162" w:history="1">
+      <w:hyperlink r:id="rId24566a03acd3630e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYPPH</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Diagnostic Protocol Standard PM 7/150 (1) ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytoplasma phoenicium’ . </w:t>
       </w:r>
-      <w:hyperlink r:id="rId777469e90c32951b5" w:history="1">
+      <w:hyperlink r:id="rId10286a03acd36313c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12799</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6746,51 +6746,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">278. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId686969e90c32955a7" w:history="1">
+      <w:hyperlink r:id="rId37976a03acd363594" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-19-0157-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6827,51 +6827,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BMC Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">148. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId291369e90c329567d" w:history="1">
+      <w:hyperlink r:id="rId33396a03acd363621" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12866-015-0487-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7376,51 +7376,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">166, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">372-388.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId248969e90c3295a01" w:history="1">
+      <w:hyperlink r:id="rId99036a03acd363a16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12188</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7457,51 +7457,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">833-838. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId234169e90c3295a8b" w:history="1">
+      <w:hyperlink r:id="rId52416a03acd363aa4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.02453-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7665,51 +7665,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma phoenicium'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId251469e90c3295be4" w:history="1">
+      <w:hyperlink r:id="rId96506a03acd363c00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7722,63 +7722,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="11905649" name="name432469e90c3295eec" descr="eu_funding_250.png"/>
+            <wp:docPr id="15459726" name="name95756a03acd363ceb" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId945669e90c3295eea" cstate="print"/>
+                    <a:blip r:embed="rId49796a03acd363ce9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7876,137 +7876,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="58660749">
+  <w:abstractNum w:abstractNumId="47754005">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13202658">
+    <w:lvl w:ilvl="0" w:tplc="42184803">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="13202658" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42184803" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="13202658" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42184803" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="13202658" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42184803" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="13202658" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42184803" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="13202658" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42184803" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="13202658" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42184803" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="13202658" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42184803" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="13202658" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42184803" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58660748">
+  <w:abstractNum w:abstractNumId="47754004">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73756203">
+    <w:lvl w:ilvl="0" w:tplc="26766298">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8758,55 +8758,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="58660748">
-    <w:abstractNumId w:val="58660748"/>
+  <w:num w:numId="47754004">
+    <w:abstractNumId w:val="47754004"/>
   </w:num>
-  <w:num w:numId="58660749">
-    <w:abstractNumId w:val="58660749"/>
+  <w:num w:numId="47754005">
+    <w:abstractNumId w:val="47754005"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20356,51 +20356,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId267580183" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId382162410" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId285569e90c329158c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/" TargetMode="External"/><Relationship Id="rId170269e90c32915f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/categorization" TargetMode="External"/><Relationship Id="rId192569e90c3291d72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/photos" TargetMode="External"/><Relationship Id="rId799969e90c3294a78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-019-0342-9" TargetMode="External"/><Relationship Id="rId254969e90c3294ee0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/JPP.V98I1.026" TargetMode="External"/><Relationship Id="rId878669e90c3295162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH" TargetMode="External"/><Relationship Id="rId777469e90c32951b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12799" TargetMode="External"/><Relationship Id="rId686969e90c32955a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-19-0157-PDN" TargetMode="External"/><Relationship Id="rId291369e90c329567d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12866-015-0487-4" TargetMode="External"/><Relationship Id="rId248969e90c3295a01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12188" TargetMode="External"/><Relationship Id="rId234169e90c3295a8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02453-0" TargetMode="External"/><Relationship Id="rId251469e90c3295be4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId738369e90c3291c5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId738369e90c3291c5b.jpg"/><Relationship Id="rId649269e90c3293515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId649269e90c3293515.jpg"/><Relationship Id="rId945669e90c3295eea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId945669e90c3295eea.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId789215503" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId984037794" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55336a03acd35e347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/" TargetMode="External"/><Relationship Id="rId18786a03acd35e3cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/categorization" TargetMode="External"/><Relationship Id="rId60226a03acd35eaca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/photos" TargetMode="External"/><Relationship Id="rId71296a03acd36285e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-019-0342-9" TargetMode="External"/><Relationship Id="rId45586a03acd362dd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/JPP.V98I1.026" TargetMode="External"/><Relationship Id="rId24566a03acd3630e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH" TargetMode="External"/><Relationship Id="rId10286a03acd36313c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12799" TargetMode="External"/><Relationship Id="rId37976a03acd363594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-19-0157-PDN" TargetMode="External"/><Relationship Id="rId33396a03acd363621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12866-015-0487-4" TargetMode="External"/><Relationship Id="rId99036a03acd363a16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12188" TargetMode="External"/><Relationship Id="rId52416a03acd363aa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02453-0" TargetMode="External"/><Relationship Id="rId96506a03acd363c00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45406a03acd35e988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45406a03acd35e988.jpg"/><Relationship Id="rId98276a03acd360c90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98276a03acd360c90.jpg"/><Relationship Id="rId49796a03acd363ce9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49796a03acd363ce9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>