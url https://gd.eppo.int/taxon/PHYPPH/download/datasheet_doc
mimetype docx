--- v7 (2026-05-12)
+++ v8 (2026-06-02)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Verdin, Salar, Danet, Choueiri, Jreijiri, El Zammar, Gélie, Bové &amp; Garnier</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AlmWB, Almond lethal witches' broom, witches' broom of almond</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55336a03acd35e347" w:history="1">
+            <w:hyperlink r:id="rId51076a1e4cce4efba" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18786a03acd35e3cb" w:history="1">
+            <w:hyperlink r:id="rId33156a1e4cce4f024" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPPH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="88239485" name="name74056a03acd35e98a" descr="12980.jpg"/>
+                  <wp:docPr id="38282564" name="name90426a1e4cce4f596" descr="12980.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12980.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId45406a03acd35e988" cstate="print"/>
+                          <a:blip r:embed="rId68256a1e4cce4f594" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId60226a03acd35eaca" w:history="1">
+            <w:hyperlink r:id="rId11606a1e4cce4f6cd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2027,63 +2027,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="68946802" name="name29666a03acd360c92" descr="PHYPPH_distribution_map.jpg"/>
+            <wp:docPr id="18134566" name="name41956a1e4cce50d05" descr="PHYPPH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPPH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId98276a03acd360c90" cstate="print"/>
+                    <a:blip r:embed="rId31656a1e4cce50d00" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4983,51 +4983,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71296a03acd36285e" w:history="1">
+      <w:hyperlink r:id="rId44116a1e4cce52226" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13314-019-0342-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5675,51 +5675,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 71-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45586a03acd362dd4" w:history="1">
+      <w:hyperlink r:id="rId54236a1e4cce52692" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4454/JPP.V98I1.026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6075,101 +6075,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">‘Candidatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytoplasma phoenicium’. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24566a03acd3630e4" w:history="1">
+      <w:hyperlink r:id="rId77846a1e4cce52927" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYPPH</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Diagnostic Protocol Standard PM 7/150 (1) ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytoplasma phoenicium’ . </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10286a03acd36313c" w:history="1">
+      <w:hyperlink r:id="rId36316a1e4cce5297a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12799</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6746,51 +6746,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">278. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37976a03acd363594" w:history="1">
+      <w:hyperlink r:id="rId29586a1e4cce52d96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-19-0157-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6827,51 +6827,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BMC Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">148. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33396a03acd363621" w:history="1">
+      <w:hyperlink r:id="rId49216a1e4cce52e1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12866-015-0487-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7376,51 +7376,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">166, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">372-388.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99036a03acd363a16" w:history="1">
+      <w:hyperlink r:id="rId36086a1e4cce5325f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12188</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7457,51 +7457,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">833-838. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52416a03acd363aa4" w:history="1">
+      <w:hyperlink r:id="rId96836a1e4cce532f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.02453-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7665,51 +7665,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma phoenicium'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96506a03acd363c00" w:history="1">
+      <w:hyperlink r:id="rId74606a1e4cce53454" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7722,63 +7722,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="15459726" name="name95756a03acd363ceb" descr="eu_funding_250.png"/>
+            <wp:docPr id="31045453" name="name77656a1e4cce534ff" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49796a03acd363ce9" cstate="print"/>
+                    <a:blip r:embed="rId91246a1e4cce534fe" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7876,137 +7876,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="47754005">
+  <w:abstractNum w:abstractNumId="13192908">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42184803">
+    <w:lvl w:ilvl="0" w:tplc="21856499">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42184803" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="21856499" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42184803" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="21856499" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42184803" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="21856499" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42184803" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="21856499" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42184803" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="21856499" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42184803" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="21856499" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42184803" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="21856499" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42184803" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="21856499" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47754004">
+  <w:abstractNum w:abstractNumId="13192907">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26766298">
+    <w:lvl w:ilvl="0" w:tplc="45985401">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8758,55 +8758,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="47754004">
-    <w:abstractNumId w:val="47754004"/>
+  <w:num w:numId="13192907">
+    <w:abstractNumId w:val="13192907"/>
   </w:num>
-  <w:num w:numId="47754005">
-    <w:abstractNumId w:val="47754005"/>
+  <w:num w:numId="13192908">
+    <w:abstractNumId w:val="13192908"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20356,51 +20356,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId789215503" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId984037794" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55336a03acd35e347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/" TargetMode="External"/><Relationship Id="rId18786a03acd35e3cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/categorization" TargetMode="External"/><Relationship Id="rId60226a03acd35eaca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/photos" TargetMode="External"/><Relationship Id="rId71296a03acd36285e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-019-0342-9" TargetMode="External"/><Relationship Id="rId45586a03acd362dd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/JPP.V98I1.026" TargetMode="External"/><Relationship Id="rId24566a03acd3630e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH" TargetMode="External"/><Relationship Id="rId10286a03acd36313c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12799" TargetMode="External"/><Relationship Id="rId37976a03acd363594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-19-0157-PDN" TargetMode="External"/><Relationship Id="rId33396a03acd363621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12866-015-0487-4" TargetMode="External"/><Relationship Id="rId99036a03acd363a16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12188" TargetMode="External"/><Relationship Id="rId52416a03acd363aa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02453-0" TargetMode="External"/><Relationship Id="rId96506a03acd363c00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45406a03acd35e988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45406a03acd35e988.jpg"/><Relationship Id="rId98276a03acd360c90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98276a03acd360c90.jpg"/><Relationship Id="rId49796a03acd363ce9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49796a03acd363ce9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId322500193" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId287040371" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51076a1e4cce4efba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/" TargetMode="External"/><Relationship Id="rId33156a1e4cce4f024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/categorization" TargetMode="External"/><Relationship Id="rId11606a1e4cce4f6cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/photos" TargetMode="External"/><Relationship Id="rId44116a1e4cce52226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-019-0342-9" TargetMode="External"/><Relationship Id="rId54236a1e4cce52692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/JPP.V98I1.026" TargetMode="External"/><Relationship Id="rId77846a1e4cce52927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH" TargetMode="External"/><Relationship Id="rId36316a1e4cce5297a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12799" TargetMode="External"/><Relationship Id="rId29586a1e4cce52d96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-19-0157-PDN" TargetMode="External"/><Relationship Id="rId49216a1e4cce52e1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12866-015-0487-4" TargetMode="External"/><Relationship Id="rId36086a1e4cce5325f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12188" TargetMode="External"/><Relationship Id="rId96836a1e4cce532f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02453-0" TargetMode="External"/><Relationship Id="rId74606a1e4cce53454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68256a1e4cce4f594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68256a1e4cce4f594.jpg"/><Relationship Id="rId31656a1e4cce50d00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31656a1e4cce50d00.jpg"/><Relationship Id="rId91246a1e4cce534fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91246a1e4cce534fe.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>