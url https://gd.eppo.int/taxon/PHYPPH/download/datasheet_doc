--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Verdin, Salar, Danet, Choueiri, Jreijiri, El Zammar, Gélie, Bové &amp; Garnier</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AlmWB, Almond lethal witches' broom, witches' broom of almond</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51076a1e4cce4efba" w:history="1">
+            <w:hyperlink r:id="rId10226a39381bc4ede" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33156a1e4cce4f024" w:history="1">
+            <w:hyperlink r:id="rId70106a39381bc4f4b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPPH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="38282564" name="name90426a1e4cce4f596" descr="12980.jpg"/>
+                  <wp:docPr id="52722965" name="name32786a39381bc5832" descr="12980.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12980.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId68256a1e4cce4f594" cstate="print"/>
+                          <a:blip r:embed="rId69986a39381bc5830" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId11606a1e4cce4f6cd" w:history="1">
+            <w:hyperlink r:id="rId92266a39381bc5976" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2027,63 +2027,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="18134566" name="name41956a1e4cce50d05" descr="PHYPPH_distribution_map.jpg"/>
+            <wp:docPr id="36875406" name="name28936a39381bc7606" descr="PHYPPH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPPH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31656a1e4cce50d00" cstate="print"/>
+                    <a:blip r:embed="rId21556a39381bc7602" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4983,51 +4983,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44116a1e4cce52226" w:history="1">
+      <w:hyperlink r:id="rId25576a39381bc8cd8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13314-019-0342-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5675,51 +5675,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 71-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54236a1e4cce52692" w:history="1">
+      <w:hyperlink r:id="rId58866a39381bc9185" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4454/JPP.V98I1.026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6075,101 +6075,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">‘Candidatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytoplasma phoenicium’. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77846a1e4cce52927" w:history="1">
+      <w:hyperlink r:id="rId79946a39381bc946e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYPPH</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Diagnostic Protocol Standard PM 7/150 (1) ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytoplasma phoenicium’ . </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36316a1e4cce5297a" w:history="1">
+      <w:hyperlink r:id="rId12396a39381bc94c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12799</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6746,51 +6746,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">278. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29586a1e4cce52d96" w:history="1">
+      <w:hyperlink r:id="rId47176a39381bc9940" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-19-0157-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6827,51 +6827,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BMC Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">148. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49216a1e4cce52e1e" w:history="1">
+      <w:hyperlink r:id="rId32866a39381bc99e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12866-015-0487-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7376,51 +7376,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">166, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">372-388.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36086a1e4cce5325f" w:history="1">
+      <w:hyperlink r:id="rId14306a39381bc9e84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12188</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7457,51 +7457,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">833-838. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96836a1e4cce532f8" w:history="1">
+      <w:hyperlink r:id="rId23166a39381bc9f12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.02453-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7665,51 +7665,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma phoenicium'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74606a1e4cce53454" w:history="1">
+      <w:hyperlink r:id="rId57826a39381bca08b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7722,63 +7722,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="31045453" name="name77656a1e4cce534ff" descr="eu_funding_250.png"/>
+            <wp:docPr id="98065318" name="name45646a39381bca15a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91246a1e4cce534fe" cstate="print"/>
+                    <a:blip r:embed="rId53596a39381bca159" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7876,137 +7876,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="13192908">
+  <w:abstractNum w:abstractNumId="67668763">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21856499">
+    <w:lvl w:ilvl="0" w:tplc="39388219">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="21856499" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="39388219" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="21856499" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="39388219" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="21856499" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="39388219" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="21856499" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="39388219" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="21856499" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="39388219" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="21856499" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="39388219" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="21856499" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="39388219" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="21856499" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="39388219" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13192907">
+  <w:abstractNum w:abstractNumId="67668762">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45985401">
+    <w:lvl w:ilvl="0" w:tplc="72755577">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8758,55 +8758,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13192907">
-    <w:abstractNumId w:val="13192907"/>
+  <w:num w:numId="67668762">
+    <w:abstractNumId w:val="67668762"/>
   </w:num>
-  <w:num w:numId="13192908">
-    <w:abstractNumId w:val="13192908"/>
+  <w:num w:numId="67668763">
+    <w:abstractNumId w:val="67668763"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20356,51 +20356,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId322500193" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId287040371" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51076a1e4cce4efba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/" TargetMode="External"/><Relationship Id="rId33156a1e4cce4f024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/categorization" TargetMode="External"/><Relationship Id="rId11606a1e4cce4f6cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/photos" TargetMode="External"/><Relationship Id="rId44116a1e4cce52226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-019-0342-9" TargetMode="External"/><Relationship Id="rId54236a1e4cce52692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/JPP.V98I1.026" TargetMode="External"/><Relationship Id="rId77846a1e4cce52927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH" TargetMode="External"/><Relationship Id="rId36316a1e4cce5297a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12799" TargetMode="External"/><Relationship Id="rId29586a1e4cce52d96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-19-0157-PDN" TargetMode="External"/><Relationship Id="rId49216a1e4cce52e1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12866-015-0487-4" TargetMode="External"/><Relationship Id="rId36086a1e4cce5325f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12188" TargetMode="External"/><Relationship Id="rId96836a1e4cce532f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02453-0" TargetMode="External"/><Relationship Id="rId74606a1e4cce53454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68256a1e4cce4f594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68256a1e4cce4f594.jpg"/><Relationship Id="rId31656a1e4cce50d00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31656a1e4cce50d00.jpg"/><Relationship Id="rId91246a1e4cce534fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91246a1e4cce534fe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId218495525" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId375842855" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10226a39381bc4ede" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/" TargetMode="External"/><Relationship Id="rId70106a39381bc4f4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/categorization" TargetMode="External"/><Relationship Id="rId92266a39381bc5976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/photos" TargetMode="External"/><Relationship Id="rId25576a39381bc8cd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-019-0342-9" TargetMode="External"/><Relationship Id="rId58866a39381bc9185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/JPP.V98I1.026" TargetMode="External"/><Relationship Id="rId79946a39381bc946e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH" TargetMode="External"/><Relationship Id="rId12396a39381bc94c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12799" TargetMode="External"/><Relationship Id="rId47176a39381bc9940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-19-0157-PDN" TargetMode="External"/><Relationship Id="rId32866a39381bc99e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12866-015-0487-4" TargetMode="External"/><Relationship Id="rId14306a39381bc9e84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12188" TargetMode="External"/><Relationship Id="rId23166a39381bc9f12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02453-0" TargetMode="External"/><Relationship Id="rId57826a39381bca08b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69986a39381bc5830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69986a39381bc5830.jpg"/><Relationship Id="rId21556a39381bc7602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21556a39381bc7602.jpg"/><Relationship Id="rId53596a39381bca159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53596a39381bca159.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>