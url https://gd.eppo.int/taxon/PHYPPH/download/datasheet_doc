--- v9 (2026-06-22)
+++ v10 (2026-07-12)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Verdin, Salar, Danet, Choueiri, Jreijiri, El Zammar, Gélie, Bové &amp; Garnier</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AlmWB, Almond lethal witches' broom, witches' broom of almond</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10226a39381bc4ede" w:history="1">
+            <w:hyperlink r:id="rId78566a53b3b52f2a2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70106a39381bc4f4b" w:history="1">
+            <w:hyperlink r:id="rId32846a53b3b52f30c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPPH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="52722965" name="name32786a39381bc5832" descr="12980.jpg"/>
+                  <wp:docPr id="77260972" name="name99036a53b3b52f914" descr="12980.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12980.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId69986a39381bc5830" cstate="print"/>
+                          <a:blip r:embed="rId79516a53b3b52f912" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId92266a39381bc5976" w:history="1">
+            <w:hyperlink r:id="rId64846a53b3b52fa35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2027,63 +2027,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="36875406" name="name28936a39381bc7606" descr="PHYPPH_distribution_map.jpg"/>
+            <wp:docPr id="81784243" name="name37976a53b3b530e46" descr="PHYPPH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPPH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21556a39381bc7602" cstate="print"/>
+                    <a:blip r:embed="rId65876a53b3b530e43" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4983,51 +4983,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25576a39381bc8cd8" w:history="1">
+      <w:hyperlink r:id="rId19056a53b3b5322b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13314-019-0342-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5675,51 +5675,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 71-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58866a39381bc9185" w:history="1">
+      <w:hyperlink r:id="rId25786a53b3b532718" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4454/JPP.V98I1.026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6075,101 +6075,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">‘Candidatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytoplasma phoenicium’. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79946a39381bc946e" w:history="1">
+      <w:hyperlink r:id="rId58336a53b3b5329cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYPPH</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Diagnostic Protocol Standard PM 7/150 (1) ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytoplasma phoenicium’ . </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12396a39381bc94c3" w:history="1">
+      <w:hyperlink r:id="rId59286a53b3b532a1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12799</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6746,51 +6746,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">278. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47176a39381bc9940" w:history="1">
+      <w:hyperlink r:id="rId53426a53b3b532e30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-19-0157-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6827,51 +6827,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BMC Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">148. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32866a39381bc99e4" w:history="1">
+      <w:hyperlink r:id="rId26556a53b3b532eb8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12866-015-0487-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7376,51 +7376,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">166, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">372-388.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14306a39381bc9e84" w:history="1">
+      <w:hyperlink r:id="rId74426a53b3b533231" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12188</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7457,51 +7457,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">833-838. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23166a39381bc9f12" w:history="1">
+      <w:hyperlink r:id="rId82466a53b3b5332b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.02453-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7665,51 +7665,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma phoenicium'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57826a39381bca08b" w:history="1">
+      <w:hyperlink r:id="rId66276a53b3b533416" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7722,63 +7722,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="98065318" name="name45646a39381bca15a" descr="eu_funding_250.png"/>
+            <wp:docPr id="74314859" name="name41546a53b3b53350a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53596a39381bca159" cstate="print"/>
+                    <a:blip r:embed="rId38376a53b3b533509" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7876,137 +7876,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="67668763">
+  <w:abstractNum w:abstractNumId="49765640">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39388219">
+    <w:lvl w:ilvl="0" w:tplc="41498482">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="39388219" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41498482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="39388219" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="41498482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="39388219" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41498482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="39388219" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41498482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="39388219" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41498482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="39388219" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41498482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="39388219" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41498482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="39388219" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41498482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67668762">
+  <w:abstractNum w:abstractNumId="49765639">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72755577">
+    <w:lvl w:ilvl="0" w:tplc="50509472">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8758,55 +8758,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="67668762">
-    <w:abstractNumId w:val="67668762"/>
+  <w:num w:numId="49765639">
+    <w:abstractNumId w:val="49765639"/>
   </w:num>
-  <w:num w:numId="67668763">
-    <w:abstractNumId w:val="67668763"/>
+  <w:num w:numId="49765640">
+    <w:abstractNumId w:val="49765640"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20356,51 +20356,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId218495525" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId375842855" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10226a39381bc4ede" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/" TargetMode="External"/><Relationship Id="rId70106a39381bc4f4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/categorization" TargetMode="External"/><Relationship Id="rId92266a39381bc5976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/photos" TargetMode="External"/><Relationship Id="rId25576a39381bc8cd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-019-0342-9" TargetMode="External"/><Relationship Id="rId58866a39381bc9185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/JPP.V98I1.026" TargetMode="External"/><Relationship Id="rId79946a39381bc946e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH" TargetMode="External"/><Relationship Id="rId12396a39381bc94c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12799" TargetMode="External"/><Relationship Id="rId47176a39381bc9940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-19-0157-PDN" TargetMode="External"/><Relationship Id="rId32866a39381bc99e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12866-015-0487-4" TargetMode="External"/><Relationship Id="rId14306a39381bc9e84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12188" TargetMode="External"/><Relationship Id="rId23166a39381bc9f12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02453-0" TargetMode="External"/><Relationship Id="rId57826a39381bca08b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69986a39381bc5830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69986a39381bc5830.jpg"/><Relationship Id="rId21556a39381bc7602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21556a39381bc7602.jpg"/><Relationship Id="rId53596a39381bca159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53596a39381bca159.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId321910964" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId326701018" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId78566a53b3b52f2a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/" TargetMode="External"/><Relationship Id="rId32846a53b3b52f30c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/categorization" TargetMode="External"/><Relationship Id="rId64846a53b3b52fa35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/photos" TargetMode="External"/><Relationship Id="rId19056a53b3b5322b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-019-0342-9" TargetMode="External"/><Relationship Id="rId25786a53b3b532718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/JPP.V98I1.026" TargetMode="External"/><Relationship Id="rId58336a53b3b5329cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH" TargetMode="External"/><Relationship Id="rId59286a53b3b532a1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12799" TargetMode="External"/><Relationship Id="rId53426a53b3b532e30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-19-0157-PDN" TargetMode="External"/><Relationship Id="rId26556a53b3b532eb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12866-015-0487-4" TargetMode="External"/><Relationship Id="rId74426a53b3b533231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12188" TargetMode="External"/><Relationship Id="rId82466a53b3b5332b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02453-0" TargetMode="External"/><Relationship Id="rId66276a53b3b533416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79516a53b3b52f912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79516a53b3b52f912.jpg"/><Relationship Id="rId65876a53b3b530e43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65876a53b3b530e43.jpg"/><Relationship Id="rId38376a53b3b533509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38376a53b3b533509.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>