--- v10 (2026-07-12)
+++ v11 (2026-08-01)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Verdin, Salar, Danet, Choueiri, Jreijiri, El Zammar, Gélie, Bové &amp; Garnier</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AlmWB, Almond lethal witches' broom, witches' broom of almond</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78566a53b3b52f2a2" w:history="1">
+            <w:hyperlink r:id="rId90026a6e45e017be0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32846a53b3b52f30c" w:history="1">
+            <w:hyperlink r:id="rId11446a6e45e017c55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPPH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="77260972" name="name99036a53b3b52f914" descr="12980.jpg"/>
+                  <wp:docPr id="99313438" name="name36426a6e45e018581" descr="12980.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12980.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId79516a53b3b52f912" cstate="print"/>
+                          <a:blip r:embed="rId61386a6e45e01857f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId64846a53b3b52fa35" w:history="1">
+            <w:hyperlink r:id="rId66916a6e45e0186ef" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2027,63 +2027,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="81784243" name="name37976a53b3b530e46" descr="PHYPPH_distribution_map.jpg"/>
+            <wp:docPr id="3986878" name="name84526a6e45e01a750" descr="PHYPPH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPPH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65876a53b3b530e43" cstate="print"/>
+                    <a:blip r:embed="rId55916a6e45e01a74d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4983,51 +4983,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19056a53b3b5322b2" w:history="1">
+      <w:hyperlink r:id="rId48146a6e45e01beb8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13314-019-0342-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5675,51 +5675,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 71-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25786a53b3b532718" w:history="1">
+      <w:hyperlink r:id="rId69936a6e45e01c3f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4454/JPP.V98I1.026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6075,101 +6075,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">‘Candidatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytoplasma phoenicium’. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58336a53b3b5329cb" w:history="1">
+      <w:hyperlink r:id="rId80706a6e45e01c69d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYPPH</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Diagnostic Protocol Standard PM 7/150 (1) ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytoplasma phoenicium’ . </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59286a53b3b532a1f" w:history="1">
+      <w:hyperlink r:id="rId89066a6e45e01c6f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12799</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6746,51 +6746,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">278. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53426a53b3b532e30" w:history="1">
+      <w:hyperlink r:id="rId93056a6e45e01cc6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-19-0157-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6827,51 +6827,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BMC Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">148. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26556a53b3b532eb8" w:history="1">
+      <w:hyperlink r:id="rId44996a6e45e01ccfe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12866-015-0487-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7376,51 +7376,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">166, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">372-388.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74426a53b3b533231" w:history="1">
+      <w:hyperlink r:id="rId72396a6e45e01d089" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12188</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7457,51 +7457,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">833-838. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82466a53b3b5332b7" w:history="1">
+      <w:hyperlink r:id="rId27596a6e45e01d112" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.02453-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7665,51 +7665,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma phoenicium'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66276a53b3b533416" w:history="1">
+      <w:hyperlink r:id="rId14396a6e45e01d27a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7722,63 +7722,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="74314859" name="name41546a53b3b53350a" descr="eu_funding_250.png"/>
+            <wp:docPr id="45067788" name="name10256a6e45e01d324" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38376a53b3b533509" cstate="print"/>
+                    <a:blip r:embed="rId96226a6e45e01d322" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7876,137 +7876,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="49765640">
+  <w:abstractNum w:abstractNumId="64628152">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41498482">
+    <w:lvl w:ilvl="0" w:tplc="64402381">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="41498482" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="64402381" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="41498482" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="64402381" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="41498482" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="64402381" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="41498482" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="64402381" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="41498482" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="64402381" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="41498482" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="64402381" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="41498482" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="64402381" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="41498482" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="64402381" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49765639">
+  <w:abstractNum w:abstractNumId="64628151">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50509472">
+    <w:lvl w:ilvl="0" w:tplc="19641539">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8758,55 +8758,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49765639">
-    <w:abstractNumId w:val="49765639"/>
+  <w:num w:numId="64628151">
+    <w:abstractNumId w:val="64628151"/>
   </w:num>
-  <w:num w:numId="49765640">
-    <w:abstractNumId w:val="49765640"/>
+  <w:num w:numId="64628152">
+    <w:abstractNumId w:val="64628152"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20356,51 +20356,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId321910964" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId326701018" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId78566a53b3b52f2a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/" TargetMode="External"/><Relationship Id="rId32846a53b3b52f30c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/categorization" TargetMode="External"/><Relationship Id="rId64846a53b3b52fa35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/photos" TargetMode="External"/><Relationship Id="rId19056a53b3b5322b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-019-0342-9" TargetMode="External"/><Relationship Id="rId25786a53b3b532718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/JPP.V98I1.026" TargetMode="External"/><Relationship Id="rId58336a53b3b5329cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH" TargetMode="External"/><Relationship Id="rId59286a53b3b532a1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12799" TargetMode="External"/><Relationship Id="rId53426a53b3b532e30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-19-0157-PDN" TargetMode="External"/><Relationship Id="rId26556a53b3b532eb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12866-015-0487-4" TargetMode="External"/><Relationship Id="rId74426a53b3b533231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12188" TargetMode="External"/><Relationship Id="rId82466a53b3b5332b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02453-0" TargetMode="External"/><Relationship Id="rId66276a53b3b533416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79516a53b3b52f912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79516a53b3b52f912.jpg"/><Relationship Id="rId65876a53b3b530e43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65876a53b3b530e43.jpg"/><Relationship Id="rId38376a53b3b533509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38376a53b3b533509.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId503136571" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId516654773" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90026a6e45e017be0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/" TargetMode="External"/><Relationship Id="rId11446a6e45e017c55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/categorization" TargetMode="External"/><Relationship Id="rId66916a6e45e0186ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/photos" TargetMode="External"/><Relationship Id="rId48146a6e45e01beb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-019-0342-9" TargetMode="External"/><Relationship Id="rId69936a6e45e01c3f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/JPP.V98I1.026" TargetMode="External"/><Relationship Id="rId80706a6e45e01c69d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH" TargetMode="External"/><Relationship Id="rId89066a6e45e01c6f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12799" TargetMode="External"/><Relationship Id="rId93056a6e45e01cc6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-19-0157-PDN" TargetMode="External"/><Relationship Id="rId44996a6e45e01ccfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12866-015-0487-4" TargetMode="External"/><Relationship Id="rId72396a6e45e01d089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12188" TargetMode="External"/><Relationship Id="rId27596a6e45e01d112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02453-0" TargetMode="External"/><Relationship Id="rId14396a6e45e01d27a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61386a6e45e01857f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61386a6e45e01857f.jpg"/><Relationship Id="rId55916a6e45e01a74d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55916a6e45e01a74d.jpg"/><Relationship Id="rId96226a6e45e01d322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96226a6e45e01d322.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>