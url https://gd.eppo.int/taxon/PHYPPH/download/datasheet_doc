--- v11 (2026-08-01)
+++ v12 (2026-09-10)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Verdin, Salar, Danet, Choueiri, Jreijiri, El Zammar, Gélie, Bové &amp; Garnier</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AlmWB, Almond lethal witches' broom, witches' broom of almond</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90026a6e45e017be0" w:history="1">
+            <w:hyperlink r:id="rId51766aa31c05370b9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11446a6e45e017c55" w:history="1">
+            <w:hyperlink r:id="rId58846aa31c0537128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPPH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="99313438" name="name36426a6e45e018581" descr="12980.jpg"/>
+                  <wp:docPr id="78035042" name="name33906aa31c05371e8" descr="12980.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12980.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId61386a6e45e01857f" cstate="print"/>
+                          <a:blip r:embed="rId54076aa31c05371e7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId66916a6e45e0186ef" w:history="1">
+            <w:hyperlink r:id="rId70626aa31c0537340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2027,63 +2027,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="3986878" name="name84526a6e45e01a750" descr="PHYPPH_distribution_map.jpg"/>
+            <wp:docPr id="14320003" name="name75206aa31c0537fc4" descr="PHYPPH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPPH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55916a6e45e01a74d" cstate="print"/>
+                    <a:blip r:embed="rId10366aa31c0537fba" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4983,51 +4983,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48146a6e45e01beb8" w:history="1">
+      <w:hyperlink r:id="rId48686aa31c0539587" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13314-019-0342-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5675,51 +5675,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 71-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69936a6e45e01c3f1" w:history="1">
+      <w:hyperlink r:id="rId23596aa31c0539c3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4454/JPP.V98I1.026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6075,101 +6075,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">‘Candidatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytoplasma phoenicium’. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80706a6e45e01c69d" w:history="1">
+      <w:hyperlink r:id="rId92856aa31c0539ed6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYPPH</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Diagnostic Protocol Standard PM 7/150 (1) ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytoplasma phoenicium’ . </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89066a6e45e01c6f2" w:history="1">
+      <w:hyperlink r:id="rId50186aa31c0539f2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12799</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6746,51 +6746,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">278. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93056a6e45e01cc6f" w:history="1">
+      <w:hyperlink r:id="rId40116aa31c053a348" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-19-0157-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6827,51 +6827,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BMC Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">148. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44996a6e45e01ccfe" w:history="1">
+      <w:hyperlink r:id="rId44396aa31c053a3d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12866-015-0487-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7376,51 +7376,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">166, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">372-388.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72396a6e45e01d089" w:history="1">
+      <w:hyperlink r:id="rId78196aa31c053a81c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12188</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7457,51 +7457,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">833-838. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27596a6e45e01d112" w:history="1">
+      <w:hyperlink r:id="rId64636aa31c053a8b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.02453-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7665,51 +7665,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma phoenicium'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14396a6e45e01d27a" w:history="1">
+      <w:hyperlink r:id="rId55506aa31c053aa2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7722,63 +7722,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="45067788" name="name10256a6e45e01d324" descr="eu_funding_250.png"/>
+            <wp:docPr id="71114087" name="name98946aa31c053ae8c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96226a6e45e01d322" cstate="print"/>
+                    <a:blip r:embed="rId23776aa31c053ae8b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7876,137 +7876,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="64628152">
+  <w:abstractNum w:abstractNumId="90800965">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64402381">
+    <w:lvl w:ilvl="0" w:tplc="84594725">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64402381" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="84594725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64402381" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="84594725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64402381" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="84594725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64402381" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="84594725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64402381" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="84594725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64402381" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="84594725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64402381" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="84594725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64402381" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="84594725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64628151">
+  <w:abstractNum w:abstractNumId="90800964">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19641539">
+    <w:lvl w:ilvl="0" w:tplc="68547795">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8758,55 +8758,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64628151">
-    <w:abstractNumId w:val="64628151"/>
+  <w:num w:numId="90800964">
+    <w:abstractNumId w:val="90800964"/>
   </w:num>
-  <w:num w:numId="64628152">
-    <w:abstractNumId w:val="64628152"/>
+  <w:num w:numId="90800965">
+    <w:abstractNumId w:val="90800965"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20356,51 +20356,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId503136571" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId516654773" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90026a6e45e017be0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/" TargetMode="External"/><Relationship Id="rId11446a6e45e017c55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/categorization" TargetMode="External"/><Relationship Id="rId66916a6e45e0186ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/photos" TargetMode="External"/><Relationship Id="rId48146a6e45e01beb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-019-0342-9" TargetMode="External"/><Relationship Id="rId69936a6e45e01c3f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/JPP.V98I1.026" TargetMode="External"/><Relationship Id="rId80706a6e45e01c69d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH" TargetMode="External"/><Relationship Id="rId89066a6e45e01c6f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12799" TargetMode="External"/><Relationship Id="rId93056a6e45e01cc6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-19-0157-PDN" TargetMode="External"/><Relationship Id="rId44996a6e45e01ccfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12866-015-0487-4" TargetMode="External"/><Relationship Id="rId72396a6e45e01d089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12188" TargetMode="External"/><Relationship Id="rId27596a6e45e01d112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02453-0" TargetMode="External"/><Relationship Id="rId14396a6e45e01d27a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61386a6e45e01857f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61386a6e45e01857f.jpg"/><Relationship Id="rId55916a6e45e01a74d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55916a6e45e01a74d.jpg"/><Relationship Id="rId96226a6e45e01d322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96226a6e45e01d322.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId597498727" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId168267885" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51766aa31c05370b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/" TargetMode="External"/><Relationship Id="rId58846aa31c0537128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/categorization" TargetMode="External"/><Relationship Id="rId70626aa31c0537340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH/photos" TargetMode="External"/><Relationship Id="rId48686aa31c0539587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-019-0342-9" TargetMode="External"/><Relationship Id="rId23596aa31c0539c3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/JPP.V98I1.026" TargetMode="External"/><Relationship Id="rId92856aa31c0539ed6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPPH" TargetMode="External"/><Relationship Id="rId50186aa31c0539f2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12799" TargetMode="External"/><Relationship Id="rId40116aa31c053a348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-19-0157-PDN" TargetMode="External"/><Relationship Id="rId44396aa31c053a3d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12866-015-0487-4" TargetMode="External"/><Relationship Id="rId78196aa31c053a81c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12188" TargetMode="External"/><Relationship Id="rId64636aa31c053a8b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02453-0" TargetMode="External"/><Relationship Id="rId55506aa31c053aa2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54076aa31c05371e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54076aa31c05371e7.jpg"/><Relationship Id="rId10366aa31c0537fba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10366aa31c0537fba.jpg"/><Relationship Id="rId23776aa31c053ae8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23776aa31c053ae8b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>