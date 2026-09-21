--- v16 (2026-09-01)
+++ v17 (2026-09-21)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Seemüller &amp; Schneider</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AP, proliferation of apple, witches' broom of apple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24976a961bf4ee789" w:history="1">
+            <w:hyperlink r:id="rId54906ab0a9b9b487a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90156a961bf4ee7f1" w:history="1">
+            <w:hyperlink r:id="rId19486ab0a9b9b48e3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="55182209" name="name15926a961bf4eeffd" descr="1203.jpg"/>
+                  <wp:docPr id="26004983" name="name97836ab0a9b9b50ce" descr="1203.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1203.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId55606a961bf4eeffb" cstate="print"/>
+                          <a:blip r:embed="rId32756ab0a9b9b50cc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId80906a961bf4ef0c8" w:history="1">
+            <w:hyperlink r:id="rId79646ab0a9b9b51d7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1509,63 +1509,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. P. mali' has been reported from the EPPO region, Africa (Tunisia), Asia (Syria) and North America (Canada - Nova Scotia).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="7368386" name="name40986a961bf4f039e" descr="PHYPMA_distribution_map.jpg"/>
+            <wp:docPr id="45284844" name="name51456ab0a9b9b6681" descr="PHYPMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13606a961bf4f039b" cstate="print"/>
+                    <a:blip r:embed="rId88946ab0a9b9b667f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4524,51 +4524,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69–85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99856a961bf4f1b1f" w:history="1">
+      <w:hyperlink r:id="rId87086ab0a9b9b7ec0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12612</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4634,51 +4634,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354–386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37406a961bf4f1be4" w:history="1">
+      <w:hyperlink r:id="rId83756ab0a9b9b7f88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4704,51 +4704,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">153</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 384–388. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97416a961bf4f1c66" w:history="1">
+      <w:hyperlink r:id="rId58316ab0a9b9b7ffd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2005.00988.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5378,51 +5378,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1217-1226. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68146a961bf4f20df" w:history="1">
+      <w:hyperlink r:id="rId34956ab0a9b9b8475" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.02823-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5934,101 +5934,101 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and EFSA resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium on Phytoplasma mali (apple proliferation) 2021 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64806a961bf4f2490" w:history="1">
+      <w:hyperlink r:id="rId82936ab0a9b9b8847" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.6502</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Suffert M (2019) Evaluation of the Regulated non-quarantine pest (RNQP) status for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytoplasma mali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43916a961bf4f24e4" w:history="1">
+      <w:hyperlink r:id="rId61236ab0a9b9b88b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/ef9c311c-7449-4a40-a9d5-d980e324ffb6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6094,51 +6094,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma mali'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87876a961bf4f259e" w:history="1">
+      <w:hyperlink r:id="rId38486ab0a9b9b8995" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6221,81 +6221,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2) 76-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18336a961bf4f2673" w:history="1">
+      <w:hyperlink r:id="rId88886ab0a9b9b8a6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02775.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="28742031" name="name38986a961bf4f26f9" descr="eu_funding_250.png"/>
+            <wp:docPr id="61178432" name="name82946ab0a9b9b8afb" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86346a961bf4f26f7" cstate="print"/>
+                    <a:blip r:embed="rId51136ab0a9b9b8afa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6393,137 +6393,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="12525763">
+  <w:abstractNum w:abstractNumId="69303523">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47796826">
+    <w:lvl w:ilvl="0" w:tplc="39670558">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="47796826" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="39670558" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="47796826" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="39670558" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="47796826" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="39670558" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="47796826" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="39670558" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="47796826" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="39670558" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="47796826" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="39670558" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="47796826" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="39670558" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="47796826" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="39670558" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12525762">
+  <w:abstractNum w:abstractNumId="69303522">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93450251">
+    <w:lvl w:ilvl="0" w:tplc="29886540">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7275,55 +7275,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12525762">
-    <w:abstractNumId w:val="12525762"/>
+  <w:num w:numId="69303522">
+    <w:abstractNumId w:val="69303522"/>
   </w:num>
-  <w:num w:numId="12525763">
-    <w:abstractNumId w:val="12525763"/>
+  <w:num w:numId="69303523">
+    <w:abstractNumId w:val="69303523"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18873,51 +18873,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId819302624" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId539127517" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24976a961bf4ee789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/" TargetMode="External"/><Relationship Id="rId90156a961bf4ee7f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/categorization" TargetMode="External"/><Relationship Id="rId80906a961bf4ef0c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/photos" TargetMode="External"/><Relationship Id="rId99856a961bf4f1b1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12612" TargetMode="External"/><Relationship Id="rId37406a961bf4f1be4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId97416a961bf4f1c66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2005.00988.x" TargetMode="External"/><Relationship Id="rId68146a961bf4f20df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02823-0" TargetMode="External"/><Relationship Id="rId64806a961bf4f2490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.6502" TargetMode="External"/><Relationship Id="rId43916a961bf4f24e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/ef9c311c-7449-4a40-a9d5-d980e324ffb6" TargetMode="External"/><Relationship Id="rId87876a961bf4f259e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18336a961bf4f2673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02775.x" TargetMode="External"/><Relationship Id="rId55606a961bf4eeffb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55606a961bf4eeffb.jpg"/><Relationship Id="rId13606a961bf4f039b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13606a961bf4f039b.jpg"/><Relationship Id="rId86346a961bf4f26f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86346a961bf4f26f7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId789048424" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId261355207" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54906ab0a9b9b487a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/" TargetMode="External"/><Relationship Id="rId19486ab0a9b9b48e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/categorization" TargetMode="External"/><Relationship Id="rId79646ab0a9b9b51d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/photos" TargetMode="External"/><Relationship Id="rId87086ab0a9b9b7ec0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12612" TargetMode="External"/><Relationship Id="rId83756ab0a9b9b7f88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId58316ab0a9b9b7ffd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2005.00988.x" TargetMode="External"/><Relationship Id="rId34956ab0a9b9b8475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02823-0" TargetMode="External"/><Relationship Id="rId82936ab0a9b9b8847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.6502" TargetMode="External"/><Relationship Id="rId61236ab0a9b9b88b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/ef9c311c-7449-4a40-a9d5-d980e324ffb6" TargetMode="External"/><Relationship Id="rId38486ab0a9b9b8995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88886ab0a9b9b8a6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02775.x" TargetMode="External"/><Relationship Id="rId32756ab0a9b9b50cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32756ab0a9b9b50cc.jpg"/><Relationship Id="rId88946ab0a9b9b667f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88946ab0a9b9b667f.jpg"/><Relationship Id="rId51136ab0a9b9b8afa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51136ab0a9b9b8afa.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>