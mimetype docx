--- v17 (2026-09-21)
+++ v18 (2026-10-11)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Seemüller &amp; Schneider</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AP, proliferation of apple, witches' broom of apple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54906ab0a9b9b487a" w:history="1">
+            <w:hyperlink r:id="rId44766acb843150fe2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19486ab0a9b9b48e3" w:history="1">
+            <w:hyperlink r:id="rId26946acb84315106a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="26004983" name="name97836ab0a9b9b50ce" descr="1203.jpg"/>
+                  <wp:docPr id="31790200" name="name70046acb84315170e" descr="1203.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1203.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32756ab0a9b9b50cc" cstate="print"/>
+                          <a:blip r:embed="rId68256acb84315170b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId79646ab0a9b9b51d7" w:history="1">
+            <w:hyperlink r:id="rId18596acb8431518c6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1509,63 +1509,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. P. mali' has been reported from the EPPO region, Africa (Tunisia), Asia (Syria) and North America (Canada - Nova Scotia).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="45284844" name="name51456ab0a9b9b6681" descr="PHYPMA_distribution_map.jpg"/>
+            <wp:docPr id="20732065" name="name54956acb843152c9b" descr="PHYPMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88946ab0a9b9b667f" cstate="print"/>
+                    <a:blip r:embed="rId56786acb843152c96" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4524,51 +4524,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69–85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87086ab0a9b9b7ec0" w:history="1">
+      <w:hyperlink r:id="rId65636acb8431552d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12612</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4634,51 +4634,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354–386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83756ab0a9b9b7f88" w:history="1">
+      <w:hyperlink r:id="rId79676acb84315539c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4704,51 +4704,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">153</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 384–388. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58316ab0a9b9b7ffd" w:history="1">
+      <w:hyperlink r:id="rId61726acb84315540f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2005.00988.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5378,51 +5378,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1217-1226. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34956ab0a9b9b8475" w:history="1">
+      <w:hyperlink r:id="rId66496acb843155aeb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.02823-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5934,101 +5934,101 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and EFSA resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium on Phytoplasma mali (apple proliferation) 2021 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82936ab0a9b9b8847" w:history="1">
+      <w:hyperlink r:id="rId72976acb843155f36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.6502</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Suffert M (2019) Evaluation of the Regulated non-quarantine pest (RNQP) status for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytoplasma mali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61236ab0a9b9b88b3" w:history="1">
+      <w:hyperlink r:id="rId44566acb843155f8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/ef9c311c-7449-4a40-a9d5-d980e324ffb6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6094,51 +6094,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma mali'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38486ab0a9b9b8995" w:history="1">
+      <w:hyperlink r:id="rId37056acb8431560fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6221,81 +6221,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2) 76-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88886ab0a9b9b8a6b" w:history="1">
+      <w:hyperlink r:id="rId85296acb8431561e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02775.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="61178432" name="name82946ab0a9b9b8afb" descr="eu_funding_250.png"/>
+            <wp:docPr id="96851389" name="name98396acb84315627e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51136ab0a9b9b8afa" cstate="print"/>
+                    <a:blip r:embed="rId84866acb84315627c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6393,137 +6393,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="69303523">
+  <w:abstractNum w:abstractNumId="37138715">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39670558">
+    <w:lvl w:ilvl="0" w:tplc="42316930">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="39670558" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42316930" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="39670558" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42316930" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="39670558" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42316930" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="39670558" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42316930" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="39670558" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42316930" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="39670558" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42316930" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="39670558" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42316930" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="39670558" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42316930" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69303522">
+  <w:abstractNum w:abstractNumId="37138714">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29886540">
+    <w:lvl w:ilvl="0" w:tplc="37896604">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7275,55 +7275,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="69303522">
-    <w:abstractNumId w:val="69303522"/>
+  <w:num w:numId="37138714">
+    <w:abstractNumId w:val="37138714"/>
   </w:num>
-  <w:num w:numId="69303523">
-    <w:abstractNumId w:val="69303523"/>
+  <w:num w:numId="37138715">
+    <w:abstractNumId w:val="37138715"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18873,51 +18873,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId789048424" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId261355207" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54906ab0a9b9b487a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/" TargetMode="External"/><Relationship Id="rId19486ab0a9b9b48e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/categorization" TargetMode="External"/><Relationship Id="rId79646ab0a9b9b51d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/photos" TargetMode="External"/><Relationship Id="rId87086ab0a9b9b7ec0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12612" TargetMode="External"/><Relationship Id="rId83756ab0a9b9b7f88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId58316ab0a9b9b7ffd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2005.00988.x" TargetMode="External"/><Relationship Id="rId34956ab0a9b9b8475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02823-0" TargetMode="External"/><Relationship Id="rId82936ab0a9b9b8847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.6502" TargetMode="External"/><Relationship Id="rId61236ab0a9b9b88b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/ef9c311c-7449-4a40-a9d5-d980e324ffb6" TargetMode="External"/><Relationship Id="rId38486ab0a9b9b8995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88886ab0a9b9b8a6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02775.x" TargetMode="External"/><Relationship Id="rId32756ab0a9b9b50cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32756ab0a9b9b50cc.jpg"/><Relationship Id="rId88946ab0a9b9b667f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88946ab0a9b9b667f.jpg"/><Relationship Id="rId51136ab0a9b9b8afa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51136ab0a9b9b8afa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId740991569" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId439239791" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44766acb843150fe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/" TargetMode="External"/><Relationship Id="rId26946acb84315106a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/categorization" TargetMode="External"/><Relationship Id="rId18596acb8431518c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/photos" TargetMode="External"/><Relationship Id="rId65636acb8431552d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12612" TargetMode="External"/><Relationship Id="rId79676acb84315539c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId61726acb84315540f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2005.00988.x" TargetMode="External"/><Relationship Id="rId66496acb843155aeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02823-0" TargetMode="External"/><Relationship Id="rId72976acb843155f36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.6502" TargetMode="External"/><Relationship Id="rId44566acb843155f8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/ef9c311c-7449-4a40-a9d5-d980e324ffb6" TargetMode="External"/><Relationship Id="rId37056acb8431560fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85296acb8431561e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02775.x" TargetMode="External"/><Relationship Id="rId68256acb84315170b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68256acb84315170b.jpg"/><Relationship Id="rId56786acb843152c96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56786acb843152c96.jpg"/><Relationship Id="rId84866acb84315627c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84866acb84315627c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>