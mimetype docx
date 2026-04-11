--- v8 (2026-03-20)
+++ v9 (2026-04-11)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Seemüller &amp; Schneider</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AP, proliferation of apple, witches' broom of apple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318869bceba017e09" w:history="1">
+            <w:hyperlink r:id="rId310269d9d17b17d7c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648769bceba017e71" w:history="1">
+            <w:hyperlink r:id="rId678769d9d17b17de6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="75239983" name="name595469bceba017f74" descr="1203.jpg"/>
+                  <wp:docPr id="55344343" name="name291969d9d17b183e2" descr="1203.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1203.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId999569bceba017f73" cstate="print"/>
+                          <a:blip r:embed="rId769969d9d17b183e0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId643769bceba01808b" w:history="1">
+            <w:hyperlink r:id="rId728869d9d17b18530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1509,63 +1509,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. P. mali' has been reported from the EPPO region, Africa (Tunisia), Asia (Syria) and North America (Canada - Nova Scotia).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="29284633" name="name951669bceba0196fb" descr="PHYPMA_distribution_map.jpg"/>
+            <wp:docPr id="39199080" name="name616669d9d17b19737" descr="PHYPMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId400969bceba0196f8" cstate="print"/>
+                    <a:blip r:embed="rId283869d9d17b19734" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4524,51 +4524,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69–85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId928469bceba01abea" w:history="1">
+      <w:hyperlink r:id="rId901269d9d17b1ad10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12612</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4634,51 +4634,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354–386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId628769bceba01ac9f" w:history="1">
+      <w:hyperlink r:id="rId544769d9d17b1add1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4704,51 +4704,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">153</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 384–388. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId175169bceba01ad11" w:history="1">
+      <w:hyperlink r:id="rId503469d9d17b1ae45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2005.00988.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5378,51 +5378,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1217-1226. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId693069bceba01b14d" w:history="1">
+      <w:hyperlink r:id="rId656969d9d17b1b28d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.02823-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5934,101 +5934,101 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and EFSA resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium on Phytoplasma mali (apple proliferation) 2021 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId705069bceba01b4c9" w:history="1">
+      <w:hyperlink r:id="rId980669d9d17b1b62b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.6502</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Suffert M (2019) Evaluation of the Regulated non-quarantine pest (RNQP) status for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytoplasma mali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId809369bceba01b51b" w:history="1">
+      <w:hyperlink r:id="rId462069d9d17b1b67e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/ef9c311c-7449-4a40-a9d5-d980e324ffb6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6094,51 +6094,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma mali'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId445069bceba01b5ef" w:history="1">
+      <w:hyperlink r:id="rId944369d9d17b1b73a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6221,81 +6221,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2) 76-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId964869bceba01b6c2" w:history="1">
+      <w:hyperlink r:id="rId795069d9d17b1b80f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02775.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="44352285" name="name583769bceba01b74c" descr="eu_funding_250.png"/>
+            <wp:docPr id="67933907" name="name857269d9d17b1b991" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId443869bceba01b74a" cstate="print"/>
+                    <a:blip r:embed="rId801569d9d17b1b990" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6393,137 +6393,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42999204">
+  <w:abstractNum w:abstractNumId="82028772">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97204862">
+    <w:lvl w:ilvl="0" w:tplc="40355315">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="97204862" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="40355315" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97204862" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="40355315" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="97204862" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="40355315" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="97204862" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="40355315" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97204862" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="40355315" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97204862" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="40355315" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="97204862" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="40355315" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="97204862" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="40355315" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42999203">
+  <w:abstractNum w:abstractNumId="82028771">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79256717">
+    <w:lvl w:ilvl="0" w:tplc="25766004">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7275,55 +7275,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42999203">
-    <w:abstractNumId w:val="42999203"/>
+  <w:num w:numId="82028771">
+    <w:abstractNumId w:val="82028771"/>
   </w:num>
-  <w:num w:numId="42999204">
-    <w:abstractNumId w:val="42999204"/>
+  <w:num w:numId="82028772">
+    <w:abstractNumId w:val="82028772"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18873,51 +18873,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId516657270" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId534899468" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId318869bceba017e09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/" TargetMode="External"/><Relationship Id="rId648769bceba017e71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/categorization" TargetMode="External"/><Relationship Id="rId643769bceba01808b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/photos" TargetMode="External"/><Relationship Id="rId928469bceba01abea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12612" TargetMode="External"/><Relationship Id="rId628769bceba01ac9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId175169bceba01ad11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2005.00988.x" TargetMode="External"/><Relationship Id="rId693069bceba01b14d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02823-0" TargetMode="External"/><Relationship Id="rId705069bceba01b4c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.6502" TargetMode="External"/><Relationship Id="rId809369bceba01b51b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/ef9c311c-7449-4a40-a9d5-d980e324ffb6" TargetMode="External"/><Relationship Id="rId445069bceba01b5ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId964869bceba01b6c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02775.x" TargetMode="External"/><Relationship Id="rId999569bceba017f73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId999569bceba017f73.jpg"/><Relationship Id="rId400969bceba0196f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId400969bceba0196f8.jpg"/><Relationship Id="rId443869bceba01b74a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId443869bceba01b74a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId355792721" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId244661111" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId310269d9d17b17d7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/" TargetMode="External"/><Relationship Id="rId678769d9d17b17de6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/categorization" TargetMode="External"/><Relationship Id="rId728869d9d17b18530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/photos" TargetMode="External"/><Relationship Id="rId901269d9d17b1ad10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12612" TargetMode="External"/><Relationship Id="rId544769d9d17b1add1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId503469d9d17b1ae45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2005.00988.x" TargetMode="External"/><Relationship Id="rId656969d9d17b1b28d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02823-0" TargetMode="External"/><Relationship Id="rId980669d9d17b1b62b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.6502" TargetMode="External"/><Relationship Id="rId462069d9d17b1b67e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/ef9c311c-7449-4a40-a9d5-d980e324ffb6" TargetMode="External"/><Relationship Id="rId944369d9d17b1b73a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId795069d9d17b1b80f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02775.x" TargetMode="External"/><Relationship Id="rId769969d9d17b183e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId769969d9d17b183e0.jpg"/><Relationship Id="rId283869d9d17b19734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId283869d9d17b19734.jpg"/><Relationship Id="rId801569d9d17b1b990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId801569d9d17b1b990.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>