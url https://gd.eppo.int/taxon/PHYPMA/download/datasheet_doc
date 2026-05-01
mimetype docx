--- v9 (2026-04-11)
+++ v10 (2026-05-01)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Seemüller &amp; Schneider</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AP, proliferation of apple, witches' broom of apple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310269d9d17b17d7c" w:history="1">
+            <w:hyperlink r:id="rId525169f4b881b7fa1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678769d9d17b17de6" w:history="1">
+            <w:hyperlink r:id="rId548369f4b881b803b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="55344343" name="name291969d9d17b183e2" descr="1203.jpg"/>
+                  <wp:docPr id="28155094" name="name881769f4b881b8724" descr="1203.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1203.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId769969d9d17b183e0" cstate="print"/>
+                          <a:blip r:embed="rId354169f4b881b8722" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId728869d9d17b18530" w:history="1">
+            <w:hyperlink r:id="rId999869f4b881b885b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1509,63 +1509,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. P. mali' has been reported from the EPPO region, Africa (Tunisia), Asia (Syria) and North America (Canada - Nova Scotia).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="39199080" name="name616669d9d17b19737" descr="PHYPMA_distribution_map.jpg"/>
+            <wp:docPr id="58363855" name="name497469f4b881b9d03" descr="PHYPMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId283869d9d17b19734" cstate="print"/>
+                    <a:blip r:embed="rId813969f4b881b9d00" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4524,51 +4524,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69–85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId901269d9d17b1ad10" w:history="1">
+      <w:hyperlink r:id="rId613469f4b881bb1fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12612</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4634,51 +4634,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354–386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId544769d9d17b1add1" w:history="1">
+      <w:hyperlink r:id="rId227569f4b881bb2ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4704,51 +4704,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">153</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 384–388. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId503469d9d17b1ae45" w:history="1">
+      <w:hyperlink r:id="rId479769f4b881bb320" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2005.00988.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5378,51 +5378,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1217-1226. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId656969d9d17b1b28d" w:history="1">
+      <w:hyperlink r:id="rId601269f4b881bb773" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.02823-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5934,101 +5934,101 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and EFSA resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium on Phytoplasma mali (apple proliferation) 2021 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId980669d9d17b1b62b" w:history="1">
+      <w:hyperlink r:id="rId508669f4b881bbb0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.6502</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Suffert M (2019) Evaluation of the Regulated non-quarantine pest (RNQP) status for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytoplasma mali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId462069d9d17b1b67e" w:history="1">
+      <w:hyperlink r:id="rId250969f4b881bbb62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/ef9c311c-7449-4a40-a9d5-d980e324ffb6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6094,51 +6094,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma mali'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId944369d9d17b1b73a" w:history="1">
+      <w:hyperlink r:id="rId250569f4b881bbc1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6221,81 +6221,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2) 76-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId795069d9d17b1b80f" w:history="1">
+      <w:hyperlink r:id="rId872569f4b881bbcf2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02775.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="67933907" name="name857269d9d17b1b991" descr="eu_funding_250.png"/>
+            <wp:docPr id="72382450" name="name293569f4b881bbfaa" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId801569d9d17b1b990" cstate="print"/>
+                    <a:blip r:embed="rId698269f4b881bbfa9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6393,137 +6393,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="82028772">
+  <w:abstractNum w:abstractNumId="47847088">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40355315">
+    <w:lvl w:ilvl="0" w:tplc="32802266">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="40355315" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="32802266" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="40355315" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="32802266" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="40355315" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="32802266" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="40355315" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="32802266" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="40355315" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="32802266" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="40355315" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="32802266" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="40355315" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="32802266" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="40355315" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="32802266" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82028771">
+  <w:abstractNum w:abstractNumId="47847087">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25766004">
+    <w:lvl w:ilvl="0" w:tplc="50321343">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7275,55 +7275,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="82028771">
-    <w:abstractNumId w:val="82028771"/>
+  <w:num w:numId="47847087">
+    <w:abstractNumId w:val="47847087"/>
   </w:num>
-  <w:num w:numId="82028772">
-    <w:abstractNumId w:val="82028772"/>
+  <w:num w:numId="47847088">
+    <w:abstractNumId w:val="47847088"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18873,51 +18873,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId355792721" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId244661111" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId310269d9d17b17d7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/" TargetMode="External"/><Relationship Id="rId678769d9d17b17de6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/categorization" TargetMode="External"/><Relationship Id="rId728869d9d17b18530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/photos" TargetMode="External"/><Relationship Id="rId901269d9d17b1ad10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12612" TargetMode="External"/><Relationship Id="rId544769d9d17b1add1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId503469d9d17b1ae45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2005.00988.x" TargetMode="External"/><Relationship Id="rId656969d9d17b1b28d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02823-0" TargetMode="External"/><Relationship Id="rId980669d9d17b1b62b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.6502" TargetMode="External"/><Relationship Id="rId462069d9d17b1b67e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/ef9c311c-7449-4a40-a9d5-d980e324ffb6" TargetMode="External"/><Relationship Id="rId944369d9d17b1b73a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId795069d9d17b1b80f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02775.x" TargetMode="External"/><Relationship Id="rId769969d9d17b183e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId769969d9d17b183e0.jpg"/><Relationship Id="rId283869d9d17b19734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId283869d9d17b19734.jpg"/><Relationship Id="rId801569d9d17b1b990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId801569d9d17b1b990.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId309846091" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId607658703" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId525169f4b881b7fa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/" TargetMode="External"/><Relationship Id="rId548369f4b881b803b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/categorization" TargetMode="External"/><Relationship Id="rId999869f4b881b885b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/photos" TargetMode="External"/><Relationship Id="rId613469f4b881bb1fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12612" TargetMode="External"/><Relationship Id="rId227569f4b881bb2ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId479769f4b881bb320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2005.00988.x" TargetMode="External"/><Relationship Id="rId601269f4b881bb773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02823-0" TargetMode="External"/><Relationship Id="rId508669f4b881bbb0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.6502" TargetMode="External"/><Relationship Id="rId250969f4b881bbb62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/ef9c311c-7449-4a40-a9d5-d980e324ffb6" TargetMode="External"/><Relationship Id="rId250569f4b881bbc1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId872569f4b881bbcf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02775.x" TargetMode="External"/><Relationship Id="rId354169f4b881b8722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId354169f4b881b8722.jpg"/><Relationship Id="rId813969f4b881b9d00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId813969f4b881b9d00.jpg"/><Relationship Id="rId698269f4b881bbfa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId698269f4b881bbfa9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>