--- v10 (2026-05-01)
+++ v11 (2026-05-21)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Seemüller &amp; Schneider</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AP, proliferation of apple, witches' broom of apple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525169f4b881b7fa1" w:history="1">
+            <w:hyperlink r:id="rId92186a0f83e4e9c7e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548369f4b881b803b" w:history="1">
+            <w:hyperlink r:id="rId75416a0f83e4e9cea" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="28155094" name="name881769f4b881b8724" descr="1203.jpg"/>
+                  <wp:docPr id="27515645" name="name36306a0f83e4ea403" descr="1203.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1203.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId354169f4b881b8722" cstate="print"/>
+                          <a:blip r:embed="rId61456a0f83e4ea3ff" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId999869f4b881b885b" w:history="1">
+            <w:hyperlink r:id="rId41816a0f83e4ea59e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1509,63 +1509,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. P. mali' has been reported from the EPPO region, Africa (Tunisia), Asia (Syria) and North America (Canada - Nova Scotia).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="58363855" name="name497469f4b881b9d03" descr="PHYPMA_distribution_map.jpg"/>
+            <wp:docPr id="38703863" name="name18086a0f83e4eba1d" descr="PHYPMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId813969f4b881b9d00" cstate="print"/>
+                    <a:blip r:embed="rId30566a0f83e4eba19" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4524,51 +4524,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69–85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId613469f4b881bb1fc" w:history="1">
+      <w:hyperlink r:id="rId78516a0f83e4edf01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12612</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4634,51 +4634,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354–386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId227569f4b881bb2ae" w:history="1">
+      <w:hyperlink r:id="rId72886a0f83e4ee005" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4704,51 +4704,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">153</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 384–388. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId479769f4b881bb320" w:history="1">
+      <w:hyperlink r:id="rId50956a0f83e4ee10a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2005.00988.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5378,51 +5378,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1217-1226. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId601269f4b881bb773" w:history="1">
+      <w:hyperlink r:id="rId42136a0f83e4ee5c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.02823-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5934,101 +5934,101 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and EFSA resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium on Phytoplasma mali (apple proliferation) 2021 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId508669f4b881bbb0f" w:history="1">
+      <w:hyperlink r:id="rId94816a0f83e4eeab4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.6502</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Suffert M (2019) Evaluation of the Regulated non-quarantine pest (RNQP) status for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytoplasma mali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId250969f4b881bbb62" w:history="1">
+      <w:hyperlink r:id="rId22516a0f83e4eeb0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/ef9c311c-7449-4a40-a9d5-d980e324ffb6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6094,51 +6094,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma mali'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId250569f4b881bbc1d" w:history="1">
+      <w:hyperlink r:id="rId18326a0f83e4eebd4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6221,81 +6221,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2) 76-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId872569f4b881bbcf2" w:history="1">
+      <w:hyperlink r:id="rId89546a0f83e4eecf2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02775.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="72382450" name="name293569f4b881bbfaa" descr="eu_funding_250.png"/>
+            <wp:docPr id="13400446" name="name14356a0f83e4eed70" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId698269f4b881bbfa9" cstate="print"/>
+                    <a:blip r:embed="rId73936a0f83e4eed6f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6393,137 +6393,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="47847088">
+  <w:abstractNum w:abstractNumId="19621930">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32802266">
+    <w:lvl w:ilvl="0" w:tplc="87636363">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="32802266" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="87636363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="32802266" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="87636363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="32802266" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="87636363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="32802266" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="87636363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="32802266" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="87636363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="32802266" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="87636363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="32802266" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="87636363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="32802266" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="87636363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47847087">
+  <w:abstractNum w:abstractNumId="19621929">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50321343">
+    <w:lvl w:ilvl="0" w:tplc="23735771">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7275,55 +7275,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="47847087">
-    <w:abstractNumId w:val="47847087"/>
+  <w:num w:numId="19621929">
+    <w:abstractNumId w:val="19621929"/>
   </w:num>
-  <w:num w:numId="47847088">
-    <w:abstractNumId w:val="47847088"/>
+  <w:num w:numId="19621930">
+    <w:abstractNumId w:val="19621930"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18873,51 +18873,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId309846091" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId607658703" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId525169f4b881b7fa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/" TargetMode="External"/><Relationship Id="rId548369f4b881b803b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/categorization" TargetMode="External"/><Relationship Id="rId999869f4b881b885b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/photos" TargetMode="External"/><Relationship Id="rId613469f4b881bb1fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12612" TargetMode="External"/><Relationship Id="rId227569f4b881bb2ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId479769f4b881bb320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2005.00988.x" TargetMode="External"/><Relationship Id="rId601269f4b881bb773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02823-0" TargetMode="External"/><Relationship Id="rId508669f4b881bbb0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.6502" TargetMode="External"/><Relationship Id="rId250969f4b881bbb62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/ef9c311c-7449-4a40-a9d5-d980e324ffb6" TargetMode="External"/><Relationship Id="rId250569f4b881bbc1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId872569f4b881bbcf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02775.x" TargetMode="External"/><Relationship Id="rId354169f4b881b8722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId354169f4b881b8722.jpg"/><Relationship Id="rId813969f4b881b9d00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId813969f4b881b9d00.jpg"/><Relationship Id="rId698269f4b881bbfa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId698269f4b881bbfa9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId884532110" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId375508562" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId92186a0f83e4e9c7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/" TargetMode="External"/><Relationship Id="rId75416a0f83e4e9cea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/categorization" TargetMode="External"/><Relationship Id="rId41816a0f83e4ea59e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/photos" TargetMode="External"/><Relationship Id="rId78516a0f83e4edf01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12612" TargetMode="External"/><Relationship Id="rId72886a0f83e4ee005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId50956a0f83e4ee10a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2005.00988.x" TargetMode="External"/><Relationship Id="rId42136a0f83e4ee5c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02823-0" TargetMode="External"/><Relationship Id="rId94816a0f83e4eeab4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.6502" TargetMode="External"/><Relationship Id="rId22516a0f83e4eeb0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/ef9c311c-7449-4a40-a9d5-d980e324ffb6" TargetMode="External"/><Relationship Id="rId18326a0f83e4eebd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89546a0f83e4eecf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02775.x" TargetMode="External"/><Relationship Id="rId61456a0f83e4ea3ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61456a0f83e4ea3ff.jpg"/><Relationship Id="rId30566a0f83e4eba19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30566a0f83e4eba19.jpg"/><Relationship Id="rId73936a0f83e4eed6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73936a0f83e4eed6f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>