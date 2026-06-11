--- v11 (2026-05-21)
+++ v12 (2026-06-11)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Seemüller &amp; Schneider</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AP, proliferation of apple, witches' broom of apple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92186a0f83e4e9c7e" w:history="1">
+            <w:hyperlink r:id="rId89826a2a158ccb868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75416a0f83e4e9cea" w:history="1">
+            <w:hyperlink r:id="rId60276a2a158ccb8d2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="27515645" name="name36306a0f83e4ea403" descr="1203.jpg"/>
+                  <wp:docPr id="40359488" name="name16696a2a158ccbfff" descr="1203.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1203.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId61456a0f83e4ea3ff" cstate="print"/>
+                          <a:blip r:embed="rId80546a2a158ccbffd" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId41816a0f83e4ea59e" w:history="1">
+            <w:hyperlink r:id="rId69416a2a158ccc11a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1509,63 +1509,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. P. mali' has been reported from the EPPO region, Africa (Tunisia), Asia (Syria) and North America (Canada - Nova Scotia).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="38703863" name="name18086a0f83e4eba1d" descr="PHYPMA_distribution_map.jpg"/>
+            <wp:docPr id="45682687" name="name36836a2a158ccd56d" descr="PHYPMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30566a0f83e4eba19" cstate="print"/>
+                    <a:blip r:embed="rId79376a2a158ccd56a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4524,51 +4524,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69–85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78516a0f83e4edf01" w:history="1">
+      <w:hyperlink r:id="rId58096a2a158cced36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12612</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4634,51 +4634,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354–386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72886a0f83e4ee005" w:history="1">
+      <w:hyperlink r:id="rId59846a2a158ccedfd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4704,51 +4704,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">153</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 384–388. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50956a0f83e4ee10a" w:history="1">
+      <w:hyperlink r:id="rId42526a2a158ccee70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2005.00988.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5378,51 +5378,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1217-1226. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42136a0f83e4ee5c7" w:history="1">
+      <w:hyperlink r:id="rId39026a2a158ccf2c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.02823-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5934,101 +5934,101 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and EFSA resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium on Phytoplasma mali (apple proliferation) 2021 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94816a0f83e4eeab4" w:history="1">
+      <w:hyperlink r:id="rId92856a2a158ccf63a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.6502</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Suffert M (2019) Evaluation of the Regulated non-quarantine pest (RNQP) status for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytoplasma mali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22516a0f83e4eeb0b" w:history="1">
+      <w:hyperlink r:id="rId52736a2a158ccf68b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/ef9c311c-7449-4a40-a9d5-d980e324ffb6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6094,51 +6094,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma mali'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18326a0f83e4eebd4" w:history="1">
+      <w:hyperlink r:id="rId49226a2a158ccf744" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6221,81 +6221,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2) 76-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89546a0f83e4eecf2" w:history="1">
+      <w:hyperlink r:id="rId49336a2a158ccf826" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02775.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="13400446" name="name14356a0f83e4eed70" descr="eu_funding_250.png"/>
+            <wp:docPr id="97923227" name="name35566a2a158ccf8bc" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId73936a0f83e4eed6f" cstate="print"/>
+                    <a:blip r:embed="rId20846a2a158ccf8bb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6393,137 +6393,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="19621930">
+  <w:abstractNum w:abstractNumId="60156454">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87636363">
+    <w:lvl w:ilvl="0" w:tplc="74300621">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="87636363" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="74300621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="87636363" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74300621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="87636363" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="74300621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="87636363" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="74300621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="87636363" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="74300621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="87636363" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="74300621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="87636363" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="74300621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="87636363" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="74300621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19621929">
+  <w:abstractNum w:abstractNumId="60156453">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23735771">
+    <w:lvl w:ilvl="0" w:tplc="33690174">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7275,55 +7275,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19621929">
-    <w:abstractNumId w:val="19621929"/>
+  <w:num w:numId="60156453">
+    <w:abstractNumId w:val="60156453"/>
   </w:num>
-  <w:num w:numId="19621930">
-    <w:abstractNumId w:val="19621930"/>
+  <w:num w:numId="60156454">
+    <w:abstractNumId w:val="60156454"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18873,51 +18873,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId884532110" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId375508562" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId92186a0f83e4e9c7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/" TargetMode="External"/><Relationship Id="rId75416a0f83e4e9cea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/categorization" TargetMode="External"/><Relationship Id="rId41816a0f83e4ea59e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/photos" TargetMode="External"/><Relationship Id="rId78516a0f83e4edf01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12612" TargetMode="External"/><Relationship Id="rId72886a0f83e4ee005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId50956a0f83e4ee10a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2005.00988.x" TargetMode="External"/><Relationship Id="rId42136a0f83e4ee5c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02823-0" TargetMode="External"/><Relationship Id="rId94816a0f83e4eeab4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.6502" TargetMode="External"/><Relationship Id="rId22516a0f83e4eeb0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/ef9c311c-7449-4a40-a9d5-d980e324ffb6" TargetMode="External"/><Relationship Id="rId18326a0f83e4eebd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89546a0f83e4eecf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02775.x" TargetMode="External"/><Relationship Id="rId61456a0f83e4ea3ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61456a0f83e4ea3ff.jpg"/><Relationship Id="rId30566a0f83e4eba19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30566a0f83e4eba19.jpg"/><Relationship Id="rId73936a0f83e4eed6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73936a0f83e4eed6f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId434483489" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId716909602" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89826a2a158ccb868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/" TargetMode="External"/><Relationship Id="rId60276a2a158ccb8d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/categorization" TargetMode="External"/><Relationship Id="rId69416a2a158ccc11a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/photos" TargetMode="External"/><Relationship Id="rId58096a2a158cced36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12612" TargetMode="External"/><Relationship Id="rId59846a2a158ccedfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId42526a2a158ccee70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2005.00988.x" TargetMode="External"/><Relationship Id="rId39026a2a158ccf2c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02823-0" TargetMode="External"/><Relationship Id="rId92856a2a158ccf63a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.6502" TargetMode="External"/><Relationship Id="rId52736a2a158ccf68b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/ef9c311c-7449-4a40-a9d5-d980e324ffb6" TargetMode="External"/><Relationship Id="rId49226a2a158ccf744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId49336a2a158ccf826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02775.x" TargetMode="External"/><Relationship Id="rId80546a2a158ccbffd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80546a2a158ccbffd.jpg"/><Relationship Id="rId79376a2a158ccd56a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79376a2a158ccd56a.jpg"/><Relationship Id="rId20846a2a158ccf8bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20846a2a158ccf8bb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>