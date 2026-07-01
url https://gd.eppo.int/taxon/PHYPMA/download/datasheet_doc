--- v12 (2026-06-11)
+++ v13 (2026-07-01)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Seemüller &amp; Schneider</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AP, proliferation of apple, witches' broom of apple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89826a2a158ccb868" w:history="1">
+            <w:hyperlink r:id="rId67506a44b2a532936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60276a2a158ccb8d2" w:history="1">
+            <w:hyperlink r:id="rId49336a44b2a5329a8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="40359488" name="name16696a2a158ccbfff" descr="1203.jpg"/>
+                  <wp:docPr id="89049183" name="name66936a44b2a532a66" descr="1203.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1203.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId80546a2a158ccbffd" cstate="print"/>
+                          <a:blip r:embed="rId17656a44b2a532a65" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId69416a2a158ccc11a" w:history="1">
+            <w:hyperlink r:id="rId48746a44b2a532ba1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1509,63 +1509,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. P. mali' has been reported from the EPPO region, Africa (Tunisia), Asia (Syria) and North America (Canada - Nova Scotia).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="45682687" name="name36836a2a158ccd56d" descr="PHYPMA_distribution_map.jpg"/>
+            <wp:docPr id="52822927" name="name67216a44b2a533aee" descr="PHYPMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId79376a2a158ccd56a" cstate="print"/>
+                    <a:blip r:embed="rId86066a44b2a533aeb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4524,51 +4524,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69–85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58096a2a158cced36" w:history="1">
+      <w:hyperlink r:id="rId20736a44b2a5350f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12612</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4634,51 +4634,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354–386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59846a2a158ccedfd" w:history="1">
+      <w:hyperlink r:id="rId59246a44b2a5351b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4704,51 +4704,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">153</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 384–388. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42526a2a158ccee70" w:history="1">
+      <w:hyperlink r:id="rId86656a44b2a535226" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2005.00988.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5378,51 +5378,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1217-1226. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39026a2a158ccf2c2" w:history="1">
+      <w:hyperlink r:id="rId63876a44b2a535677" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.02823-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5934,101 +5934,101 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and EFSA resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium on Phytoplasma mali (apple proliferation) 2021 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92856a2a158ccf63a" w:history="1">
+      <w:hyperlink r:id="rId47046a44b2a535a01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.6502</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Suffert M (2019) Evaluation of the Regulated non-quarantine pest (RNQP) status for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytoplasma mali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52736a2a158ccf68b" w:history="1">
+      <w:hyperlink r:id="rId38726a44b2a535a54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/ef9c311c-7449-4a40-a9d5-d980e324ffb6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6094,51 +6094,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma mali'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49226a2a158ccf744" w:history="1">
+      <w:hyperlink r:id="rId16286a44b2a535b2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6221,81 +6221,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2) 76-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49336a2a158ccf826" w:history="1">
+      <w:hyperlink r:id="rId22096a44b2a535c11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02775.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="97923227" name="name35566a2a158ccf8bc" descr="eu_funding_250.png"/>
+            <wp:docPr id="26997927" name="name29266a44b2a535c72" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20846a2a158ccf8bb" cstate="print"/>
+                    <a:blip r:embed="rId42056a44b2a535c71" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6393,137 +6393,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="60156454">
+  <w:abstractNum w:abstractNumId="19512380">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74300621">
+    <w:lvl w:ilvl="0" w:tplc="97552922">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74300621" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="97552922" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74300621" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97552922" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74300621" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="97552922" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74300621" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="97552922" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74300621" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97552922" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74300621" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="97552922" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74300621" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="97552922" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74300621" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="97552922" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60156453">
+  <w:abstractNum w:abstractNumId="19512379">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33690174">
+    <w:lvl w:ilvl="0" w:tplc="81119289">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7275,55 +7275,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="60156453">
-    <w:abstractNumId w:val="60156453"/>
+  <w:num w:numId="19512379">
+    <w:abstractNumId w:val="19512379"/>
   </w:num>
-  <w:num w:numId="60156454">
-    <w:abstractNumId w:val="60156454"/>
+  <w:num w:numId="19512380">
+    <w:abstractNumId w:val="19512380"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18873,51 +18873,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId434483489" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId716909602" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89826a2a158ccb868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/" TargetMode="External"/><Relationship Id="rId60276a2a158ccb8d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/categorization" TargetMode="External"/><Relationship Id="rId69416a2a158ccc11a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/photos" TargetMode="External"/><Relationship Id="rId58096a2a158cced36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12612" TargetMode="External"/><Relationship Id="rId59846a2a158ccedfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId42526a2a158ccee70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2005.00988.x" TargetMode="External"/><Relationship Id="rId39026a2a158ccf2c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02823-0" TargetMode="External"/><Relationship Id="rId92856a2a158ccf63a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.6502" TargetMode="External"/><Relationship Id="rId52736a2a158ccf68b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/ef9c311c-7449-4a40-a9d5-d980e324ffb6" TargetMode="External"/><Relationship Id="rId49226a2a158ccf744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId49336a2a158ccf826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02775.x" TargetMode="External"/><Relationship Id="rId80546a2a158ccbffd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80546a2a158ccbffd.jpg"/><Relationship Id="rId79376a2a158ccd56a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79376a2a158ccd56a.jpg"/><Relationship Id="rId20846a2a158ccf8bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20846a2a158ccf8bb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId489309163" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId590072834" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId67506a44b2a532936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/" TargetMode="External"/><Relationship Id="rId49336a44b2a5329a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/categorization" TargetMode="External"/><Relationship Id="rId48746a44b2a532ba1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/photos" TargetMode="External"/><Relationship Id="rId20736a44b2a5350f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12612" TargetMode="External"/><Relationship Id="rId59246a44b2a5351b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId86656a44b2a535226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2005.00988.x" TargetMode="External"/><Relationship Id="rId63876a44b2a535677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02823-0" TargetMode="External"/><Relationship Id="rId47046a44b2a535a01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.6502" TargetMode="External"/><Relationship Id="rId38726a44b2a535a54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/ef9c311c-7449-4a40-a9d5-d980e324ffb6" TargetMode="External"/><Relationship Id="rId16286a44b2a535b2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22096a44b2a535c11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02775.x" TargetMode="External"/><Relationship Id="rId17656a44b2a532a65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17656a44b2a532a65.jpg"/><Relationship Id="rId86066a44b2a533aeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86066a44b2a533aeb.jpg"/><Relationship Id="rId42056a44b2a535c71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42056a44b2a535c71.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>