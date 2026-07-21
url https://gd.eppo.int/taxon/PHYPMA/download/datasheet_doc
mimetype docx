--- v13 (2026-07-01)
+++ v14 (2026-07-21)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Seemüller &amp; Schneider</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AP, proliferation of apple, witches' broom of apple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67506a44b2a532936" w:history="1">
+            <w:hyperlink r:id="rId14676a5fb6e49b871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49336a44b2a5329a8" w:history="1">
+            <w:hyperlink r:id="rId28936a5fb6e49b8d9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="89049183" name="name66936a44b2a532a66" descr="1203.jpg"/>
+                  <wp:docPr id="51407055" name="name26826a5fb6e49bede" descr="1203.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1203.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId17656a44b2a532a65" cstate="print"/>
+                          <a:blip r:embed="rId59066a5fb6e49bedc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId48746a44b2a532ba1" w:history="1">
+            <w:hyperlink r:id="rId64856a5fb6e49c00a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1509,63 +1509,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. P. mali' has been reported from the EPPO region, Africa (Tunisia), Asia (Syria) and North America (Canada - Nova Scotia).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="52822927" name="name67216a44b2a533aee" descr="PHYPMA_distribution_map.jpg"/>
+            <wp:docPr id="2816653" name="name79206a5fb6e49d0f0" descr="PHYPMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86066a44b2a533aeb" cstate="print"/>
+                    <a:blip r:embed="rId59746a5fb6e49d0ec" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4524,51 +4524,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69–85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20736a44b2a5350f8" w:history="1">
+      <w:hyperlink r:id="rId25746a5fb6e49e92a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12612</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4634,51 +4634,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354–386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59246a44b2a5351b2" w:history="1">
+      <w:hyperlink r:id="rId97346a5fb6e49ea05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4704,51 +4704,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">153</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 384–388. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86656a44b2a535226" w:history="1">
+      <w:hyperlink r:id="rId33056a5fb6e49ea7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2005.00988.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5378,51 +5378,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1217-1226. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63876a44b2a535677" w:history="1">
+      <w:hyperlink r:id="rId98516a5fb6e49eebf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.02823-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5934,101 +5934,101 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and EFSA resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium on Phytoplasma mali (apple proliferation) 2021 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47046a44b2a535a01" w:history="1">
+      <w:hyperlink r:id="rId66826a5fb6e49f23f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.6502</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Suffert M (2019) Evaluation of the Regulated non-quarantine pest (RNQP) status for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytoplasma mali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38726a44b2a535a54" w:history="1">
+      <w:hyperlink r:id="rId80396a5fb6e49f291" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/ef9c311c-7449-4a40-a9d5-d980e324ffb6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6094,51 +6094,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma mali'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16286a44b2a535b2c" w:history="1">
+      <w:hyperlink r:id="rId18306a5fb6e49f36c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6221,81 +6221,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2) 76-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22096a44b2a535c11" w:history="1">
+      <w:hyperlink r:id="rId29446a5fb6e49f44c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02775.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="26997927" name="name29266a44b2a535c72" descr="eu_funding_250.png"/>
+            <wp:docPr id="95048963" name="name54576a5fb6e49f4e1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42056a44b2a535c71" cstate="print"/>
+                    <a:blip r:embed="rId96136a5fb6e49f4df" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6393,137 +6393,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="19512380">
+  <w:abstractNum w:abstractNumId="92130322">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97552922">
+    <w:lvl w:ilvl="0" w:tplc="25324086">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="97552922" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25324086" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97552922" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25324086" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="97552922" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="25324086" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="97552922" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25324086" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97552922" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25324086" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97552922" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25324086" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="97552922" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25324086" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="97552922" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25324086" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19512379">
+  <w:abstractNum w:abstractNumId="92130321">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81119289">
+    <w:lvl w:ilvl="0" w:tplc="43669880">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7275,55 +7275,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19512379">
-    <w:abstractNumId w:val="19512379"/>
+  <w:num w:numId="92130321">
+    <w:abstractNumId w:val="92130321"/>
   </w:num>
-  <w:num w:numId="19512380">
-    <w:abstractNumId w:val="19512380"/>
+  <w:num w:numId="92130322">
+    <w:abstractNumId w:val="92130322"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18873,51 +18873,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId489309163" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId590072834" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId67506a44b2a532936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/" TargetMode="External"/><Relationship Id="rId49336a44b2a5329a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/categorization" TargetMode="External"/><Relationship Id="rId48746a44b2a532ba1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/photos" TargetMode="External"/><Relationship Id="rId20736a44b2a5350f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12612" TargetMode="External"/><Relationship Id="rId59246a44b2a5351b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId86656a44b2a535226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2005.00988.x" TargetMode="External"/><Relationship Id="rId63876a44b2a535677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02823-0" TargetMode="External"/><Relationship Id="rId47046a44b2a535a01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.6502" TargetMode="External"/><Relationship Id="rId38726a44b2a535a54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/ef9c311c-7449-4a40-a9d5-d980e324ffb6" TargetMode="External"/><Relationship Id="rId16286a44b2a535b2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22096a44b2a535c11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02775.x" TargetMode="External"/><Relationship Id="rId17656a44b2a532a65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17656a44b2a532a65.jpg"/><Relationship Id="rId86066a44b2a533aeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86066a44b2a533aeb.jpg"/><Relationship Id="rId42056a44b2a535c71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42056a44b2a535c71.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId232140943" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId826738430" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14676a5fb6e49b871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/" TargetMode="External"/><Relationship Id="rId28936a5fb6e49b8d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/categorization" TargetMode="External"/><Relationship Id="rId64856a5fb6e49c00a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/photos" TargetMode="External"/><Relationship Id="rId25746a5fb6e49e92a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12612" TargetMode="External"/><Relationship Id="rId97346a5fb6e49ea05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId33056a5fb6e49ea7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2005.00988.x" TargetMode="External"/><Relationship Id="rId98516a5fb6e49eebf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02823-0" TargetMode="External"/><Relationship Id="rId66826a5fb6e49f23f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.6502" TargetMode="External"/><Relationship Id="rId80396a5fb6e49f291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/ef9c311c-7449-4a40-a9d5-d980e324ffb6" TargetMode="External"/><Relationship Id="rId18306a5fb6e49f36c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29446a5fb6e49f44c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02775.x" TargetMode="External"/><Relationship Id="rId59066a5fb6e49bedc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59066a5fb6e49bedc.jpg"/><Relationship Id="rId59746a5fb6e49d0ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59746a5fb6e49d0ec.jpg"/><Relationship Id="rId96136a5fb6e49f4df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96136a5fb6e49f4df.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>