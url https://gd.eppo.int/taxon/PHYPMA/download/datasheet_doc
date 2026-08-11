--- v14 (2026-07-21)
+++ v15 (2026-08-11)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Seemüller &amp; Schneider</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AP, proliferation of apple, witches' broom of apple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14676a5fb6e49b871" w:history="1">
+            <w:hyperlink r:id="rId76576a7b60e81cbf2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28936a5fb6e49b8d9" w:history="1">
+            <w:hyperlink r:id="rId47136a7b60e81cc5c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="51407055" name="name26826a5fb6e49bede" descr="1203.jpg"/>
+                  <wp:docPr id="8715969" name="name21896a7b60e81d496" descr="1203.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1203.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId59066a5fb6e49bedc" cstate="print"/>
+                          <a:blip r:embed="rId27766a7b60e81d495" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId64856a5fb6e49c00a" w:history="1">
+            <w:hyperlink r:id="rId30236a7b60e81d5b8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1509,63 +1509,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. P. mali' has been reported from the EPPO region, Africa (Tunisia), Asia (Syria) and North America (Canada - Nova Scotia).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="2816653" name="name79206a5fb6e49d0f0" descr="PHYPMA_distribution_map.jpg"/>
+            <wp:docPr id="55139565" name="name70086a7b60e81e6c7" descr="PHYPMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59746a5fb6e49d0ec" cstate="print"/>
+                    <a:blip r:embed="rId74426a7b60e81e6c4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4524,51 +4524,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69–85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25746a5fb6e49e92a" w:history="1">
+      <w:hyperlink r:id="rId56326a7b60e81fe96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12612</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4634,51 +4634,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354–386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97346a5fb6e49ea05" w:history="1">
+      <w:hyperlink r:id="rId25356a7b60e81ff65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4704,51 +4704,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">153</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 384–388. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33056a5fb6e49ea7a" w:history="1">
+      <w:hyperlink r:id="rId28976a7b60e81ffdc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2005.00988.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5378,51 +5378,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1217-1226. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98516a5fb6e49eebf" w:history="1">
+      <w:hyperlink r:id="rId53276a7b60e820857" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.02823-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5934,101 +5934,101 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and EFSA resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium on Phytoplasma mali (apple proliferation) 2021 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66826a5fb6e49f23f" w:history="1">
+      <w:hyperlink r:id="rId82936a7b60e820dd0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.6502</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Suffert M (2019) Evaluation of the Regulated non-quarantine pest (RNQP) status for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytoplasma mali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80396a5fb6e49f291" w:history="1">
+      <w:hyperlink r:id="rId41836a7b60e820e29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/ef9c311c-7449-4a40-a9d5-d980e324ffb6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6094,51 +6094,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma mali'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18306a5fb6e49f36c" w:history="1">
+      <w:hyperlink r:id="rId93716a7b60e820f23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6221,81 +6221,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2) 76-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29446a5fb6e49f44c" w:history="1">
+      <w:hyperlink r:id="rId63456a7b60e82106c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02775.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="95048963" name="name54576a5fb6e49f4e1" descr="eu_funding_250.png"/>
+            <wp:docPr id="5605656" name="name77226a7b60e8210d8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96136a5fb6e49f4df" cstate="print"/>
+                    <a:blip r:embed="rId26966a7b60e8210d7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6393,137 +6393,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="92130322">
+  <w:abstractNum w:abstractNumId="72239657">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25324086">
+    <w:lvl w:ilvl="0" w:tplc="40341457">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25324086" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="40341457" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="25324086" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="40341457" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25324086" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="40341457" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="25324086" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="40341457" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="25324086" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="40341457" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="25324086" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="40341457" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25324086" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="40341457" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="25324086" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="40341457" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92130321">
+  <w:abstractNum w:abstractNumId="72239656">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43669880">
+    <w:lvl w:ilvl="0" w:tplc="74908961">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7275,55 +7275,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="92130321">
-    <w:abstractNumId w:val="92130321"/>
+  <w:num w:numId="72239656">
+    <w:abstractNumId w:val="72239656"/>
   </w:num>
-  <w:num w:numId="92130322">
-    <w:abstractNumId w:val="92130322"/>
+  <w:num w:numId="72239657">
+    <w:abstractNumId w:val="72239657"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18873,51 +18873,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId232140943" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId826738430" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14676a5fb6e49b871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/" TargetMode="External"/><Relationship Id="rId28936a5fb6e49b8d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/categorization" TargetMode="External"/><Relationship Id="rId64856a5fb6e49c00a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/photos" TargetMode="External"/><Relationship Id="rId25746a5fb6e49e92a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12612" TargetMode="External"/><Relationship Id="rId97346a5fb6e49ea05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId33056a5fb6e49ea7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2005.00988.x" TargetMode="External"/><Relationship Id="rId98516a5fb6e49eebf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02823-0" TargetMode="External"/><Relationship Id="rId66826a5fb6e49f23f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.6502" TargetMode="External"/><Relationship Id="rId80396a5fb6e49f291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/ef9c311c-7449-4a40-a9d5-d980e324ffb6" TargetMode="External"/><Relationship Id="rId18306a5fb6e49f36c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29446a5fb6e49f44c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02775.x" TargetMode="External"/><Relationship Id="rId59066a5fb6e49bedc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59066a5fb6e49bedc.jpg"/><Relationship Id="rId59746a5fb6e49d0ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59746a5fb6e49d0ec.jpg"/><Relationship Id="rId96136a5fb6e49f4df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96136a5fb6e49f4df.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId890457047" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId801515444" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76576a7b60e81cbf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/" TargetMode="External"/><Relationship Id="rId47136a7b60e81cc5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/categorization" TargetMode="External"/><Relationship Id="rId30236a7b60e81d5b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/photos" TargetMode="External"/><Relationship Id="rId56326a7b60e81fe96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12612" TargetMode="External"/><Relationship Id="rId25356a7b60e81ff65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId28976a7b60e81ffdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2005.00988.x" TargetMode="External"/><Relationship Id="rId53276a7b60e820857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02823-0" TargetMode="External"/><Relationship Id="rId82936a7b60e820dd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.6502" TargetMode="External"/><Relationship Id="rId41836a7b60e820e29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/ef9c311c-7449-4a40-a9d5-d980e324ffb6" TargetMode="External"/><Relationship Id="rId93716a7b60e820f23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63456a7b60e82106c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02775.x" TargetMode="External"/><Relationship Id="rId27766a7b60e81d495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27766a7b60e81d495.jpg"/><Relationship Id="rId74426a7b60e81e6c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74426a7b60e81e6c4.jpg"/><Relationship Id="rId26966a7b60e8210d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26966a7b60e8210d7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>