--- v15 (2026-08-11)
+++ v16 (2026-09-01)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Seemüller &amp; Schneider</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AP, proliferation of apple, witches' broom of apple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76576a7b60e81cbf2" w:history="1">
+            <w:hyperlink r:id="rId24976a961bf4ee789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47136a7b60e81cc5c" w:history="1">
+            <w:hyperlink r:id="rId90156a961bf4ee7f1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="8715969" name="name21896a7b60e81d496" descr="1203.jpg"/>
+                  <wp:docPr id="55182209" name="name15926a961bf4eeffd" descr="1203.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1203.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId27766a7b60e81d495" cstate="print"/>
+                          <a:blip r:embed="rId55606a961bf4eeffb" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId30236a7b60e81d5b8" w:history="1">
+            <w:hyperlink r:id="rId80906a961bf4ef0c8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1509,63 +1509,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. P. mali' has been reported from the EPPO region, Africa (Tunisia), Asia (Syria) and North America (Canada - Nova Scotia).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="55139565" name="name70086a7b60e81e6c7" descr="PHYPMA_distribution_map.jpg"/>
+            <wp:docPr id="7368386" name="name40986a961bf4f039e" descr="PHYPMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId74426a7b60e81e6c4" cstate="print"/>
+                    <a:blip r:embed="rId13606a961bf4f039b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4524,51 +4524,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69–85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56326a7b60e81fe96" w:history="1">
+      <w:hyperlink r:id="rId99856a961bf4f1b1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12612</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4634,51 +4634,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354–386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25356a7b60e81ff65" w:history="1">
+      <w:hyperlink r:id="rId37406a961bf4f1be4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4704,51 +4704,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">153</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 384–388. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28976a7b60e81ffdc" w:history="1">
+      <w:hyperlink r:id="rId97416a961bf4f1c66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2005.00988.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5378,51 +5378,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1217-1226. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53276a7b60e820857" w:history="1">
+      <w:hyperlink r:id="rId68146a961bf4f20df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.02823-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5934,101 +5934,101 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and EFSA resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium on Phytoplasma mali (apple proliferation) 2021 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82936a7b60e820dd0" w:history="1">
+      <w:hyperlink r:id="rId64806a961bf4f2490" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.6502</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Suffert M (2019) Evaluation of the Regulated non-quarantine pest (RNQP) status for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytoplasma mali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41836a7b60e820e29" w:history="1">
+      <w:hyperlink r:id="rId43916a961bf4f24e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/ef9c311c-7449-4a40-a9d5-d980e324ffb6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6094,51 +6094,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma mali'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93716a7b60e820f23" w:history="1">
+      <w:hyperlink r:id="rId87876a961bf4f259e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6221,81 +6221,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2) 76-81. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63456a7b60e82106c" w:history="1">
+      <w:hyperlink r:id="rId18336a961bf4f2673" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02775.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="5605656" name="name77226a7b60e8210d8" descr="eu_funding_250.png"/>
+            <wp:docPr id="28742031" name="name38986a961bf4f26f9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26966a7b60e8210d7" cstate="print"/>
+                    <a:blip r:embed="rId86346a961bf4f26f7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6393,137 +6393,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="72239657">
+  <w:abstractNum w:abstractNumId="12525763">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40341457">
+    <w:lvl w:ilvl="0" w:tplc="47796826">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="40341457" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="47796826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="40341457" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="47796826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="40341457" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="47796826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="40341457" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="47796826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="40341457" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="47796826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="40341457" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="47796826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="40341457" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="47796826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="40341457" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="47796826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72239656">
+  <w:abstractNum w:abstractNumId="12525762">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74908961">
+    <w:lvl w:ilvl="0" w:tplc="93450251">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7275,55 +7275,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="72239656">
-    <w:abstractNumId w:val="72239656"/>
+  <w:num w:numId="12525762">
+    <w:abstractNumId w:val="12525762"/>
   </w:num>
-  <w:num w:numId="72239657">
-    <w:abstractNumId w:val="72239657"/>
+  <w:num w:numId="12525763">
+    <w:abstractNumId w:val="12525763"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18873,51 +18873,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId890457047" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId801515444" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76576a7b60e81cbf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/" TargetMode="External"/><Relationship Id="rId47136a7b60e81cc5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/categorization" TargetMode="External"/><Relationship Id="rId30236a7b60e81d5b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/photos" TargetMode="External"/><Relationship Id="rId56326a7b60e81fe96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12612" TargetMode="External"/><Relationship Id="rId25356a7b60e81ff65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId28976a7b60e81ffdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2005.00988.x" TargetMode="External"/><Relationship Id="rId53276a7b60e820857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02823-0" TargetMode="External"/><Relationship Id="rId82936a7b60e820dd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.6502" TargetMode="External"/><Relationship Id="rId41836a7b60e820e29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/ef9c311c-7449-4a40-a9d5-d980e324ffb6" TargetMode="External"/><Relationship Id="rId93716a7b60e820f23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63456a7b60e82106c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02775.x" TargetMode="External"/><Relationship Id="rId27766a7b60e81d495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27766a7b60e81d495.jpg"/><Relationship Id="rId74426a7b60e81e6c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74426a7b60e81e6c4.jpg"/><Relationship Id="rId26966a7b60e8210d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26966a7b60e8210d7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId819302624" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId539127517" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24976a961bf4ee789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/" TargetMode="External"/><Relationship Id="rId90156a961bf4ee7f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/categorization" TargetMode="External"/><Relationship Id="rId80906a961bf4ef0c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPMA/photos" TargetMode="External"/><Relationship Id="rId99856a961bf4f1b1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12612" TargetMode="External"/><Relationship Id="rId37406a961bf4f1be4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId97416a961bf4f1c66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2005.00988.x" TargetMode="External"/><Relationship Id="rId68146a961bf4f20df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.02823-0" TargetMode="External"/><Relationship Id="rId64806a961bf4f2490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.6502" TargetMode="External"/><Relationship Id="rId43916a961bf4f24e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/ef9c311c-7449-4a40-a9d5-d980e324ffb6" TargetMode="External"/><Relationship Id="rId87876a961bf4f259e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18336a961bf4f2673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02775.x" TargetMode="External"/><Relationship Id="rId55606a961bf4eeffb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55606a961bf4eeffb.jpg"/><Relationship Id="rId13606a961bf4f039b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13606a961bf4f039b.jpg"/><Relationship Id="rId86346a961bf4f26f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86346a961bf4f26f7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>