--- v5 (2026-02-20)
+++ v6 (2026-04-05)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Griffiths, Sinclair, Smart &amp; Davis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ash yellows phytoplasma, AshY, Lilac witches' broom phytoplasma, lWB, witches' broom of lilac, yellows of ash</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14236998f17005e40" w:history="1">
+            <w:hyperlink r:id="rId588769d2c6103d092" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51666998f17005e86" w:history="1">
+            <w:hyperlink r:id="rId263769d2c6103d0d6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -4068,63 +4068,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GEOGRAPHICAL DISTRIBUTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="33645220" name="name45186998f170089d4" descr="PHYPFR_distribution_map.jpg"/>
+            <wp:docPr id="25796909" name="name860169d2c6103f52b" descr="PHYPFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49316998f170089d0" cstate="print"/>
+                    <a:blip r:embed="rId613769d2c6103f528" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8486,51 +8486,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma fraxini'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91586998f1700a801" w:history="1">
+      <w:hyperlink r:id="rId471769d2c61041686" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8543,63 +8543,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="45688361" name="name46256998f1700ac18" descr="eu_funding_250.png"/>
+            <wp:docPr id="54776209" name="name859369d2c6104174e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62796998f1700ac16" cstate="print"/>
+                    <a:blip r:embed="rId976569d2c6104174d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8697,137 +8697,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="70612702">
+  <w:abstractNum w:abstractNumId="31550113">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26624173">
+    <w:lvl w:ilvl="0" w:tplc="28309371">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="26624173" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="28309371" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="26624173" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="28309371" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="26624173" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="28309371" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="26624173" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="28309371" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="26624173" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28309371" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="26624173" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="28309371" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="26624173" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28309371" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="26624173" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28309371" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70612701">
+  <w:abstractNum w:abstractNumId="31550112">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29542524">
+    <w:lvl w:ilvl="0" w:tplc="11082106">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9579,55 +9579,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="70612701">
-    <w:abstractNumId w:val="70612701"/>
+  <w:num w:numId="31550112">
+    <w:abstractNumId w:val="31550112"/>
   </w:num>
-  <w:num w:numId="70612702">
-    <w:abstractNumId w:val="70612702"/>
+  <w:num w:numId="31550113">
+    <w:abstractNumId w:val="31550113"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21177,51 +21177,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId306286903" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId401764765" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14236998f17005e40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPFR/" TargetMode="External"/><Relationship Id="rId51666998f17005e86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPFR/categorization" TargetMode="External"/><Relationship Id="rId91586998f1700a801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId49316998f170089d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49316998f170089d0.jpg"/><Relationship Id="rId62796998f1700ac16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62796998f1700ac16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId280968517" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId735940027" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId588769d2c6103d092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPFR/" TargetMode="External"/><Relationship Id="rId263769d2c6103d0d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPFR/categorization" TargetMode="External"/><Relationship Id="rId471769d2c61041686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId613769d2c6103f528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId613769d2c6103f528.jpg"/><Relationship Id="rId976569d2c6104174d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId976569d2c6104174d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>