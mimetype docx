--- v6 (2026-04-05)
+++ v7 (2026-04-29)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Griffiths, Sinclair, Smart &amp; Davis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ash yellows phytoplasma, AshY, Lilac witches' broom phytoplasma, lWB, witches' broom of lilac, yellows of ash</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588769d2c6103d092" w:history="1">
+            <w:hyperlink r:id="rId177969f1d30e4e9d4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263769d2c6103d0d6" w:history="1">
+            <w:hyperlink r:id="rId661069f1d30e4ea1a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -4068,63 +4068,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GEOGRAPHICAL DISTRIBUTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="25796909" name="name860169d2c6103f52b" descr="PHYPFR_distribution_map.jpg"/>
+            <wp:docPr id="57141431" name="name597969f1d30e50f21" descr="PHYPFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId613769d2c6103f528" cstate="print"/>
+                    <a:blip r:embed="rId379369f1d30e50f1d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8486,51 +8486,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma fraxini'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId471769d2c61041686" w:history="1">
+      <w:hyperlink r:id="rId725169f1d30e52dcf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8543,63 +8543,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="54776209" name="name859369d2c6104174e" descr="eu_funding_250.png"/>
+            <wp:docPr id="6845096" name="name949169f1d30e52ea4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId976569d2c6104174d" cstate="print"/>
+                    <a:blip r:embed="rId745469f1d30e52ea3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8697,137 +8697,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="31550113">
+  <w:abstractNum w:abstractNumId="14459405">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28309371">
+    <w:lvl w:ilvl="0" w:tplc="97523662">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="28309371" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="97523662" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="28309371" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97523662" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="28309371" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="97523662" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="28309371" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="97523662" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="28309371" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97523662" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="28309371" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="97523662" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="28309371" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="97523662" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="28309371" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="97523662" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31550112">
+  <w:abstractNum w:abstractNumId="14459404">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11082106">
+    <w:lvl w:ilvl="0" w:tplc="95791503">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9579,55 +9579,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="31550112">
-    <w:abstractNumId w:val="31550112"/>
+  <w:num w:numId="14459404">
+    <w:abstractNumId w:val="14459404"/>
   </w:num>
-  <w:num w:numId="31550113">
-    <w:abstractNumId w:val="31550113"/>
+  <w:num w:numId="14459405">
+    <w:abstractNumId w:val="14459405"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21177,51 +21177,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId280968517" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId735940027" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId588769d2c6103d092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPFR/" TargetMode="External"/><Relationship Id="rId263769d2c6103d0d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPFR/categorization" TargetMode="External"/><Relationship Id="rId471769d2c61041686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId613769d2c6103f528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId613769d2c6103f528.jpg"/><Relationship Id="rId976569d2c6104174d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId976569d2c6104174d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId391888563" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId428968925" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId177969f1d30e4e9d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPFR/" TargetMode="External"/><Relationship Id="rId661069f1d30e4ea1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPFR/categorization" TargetMode="External"/><Relationship Id="rId725169f1d30e52dcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId379369f1d30e50f1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId379369f1d30e50f1d.jpg"/><Relationship Id="rId745469f1d30e52ea3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId745469f1d30e52ea3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>