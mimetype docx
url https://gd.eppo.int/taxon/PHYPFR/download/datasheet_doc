--- v7 (2026-04-29)
+++ v8 (2026-05-20)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Griffiths, Sinclair, Smart &amp; Davis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ash yellows phytoplasma, AshY, Lilac witches' broom phytoplasma, lWB, witches' broom of lilac, yellows of ash</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177969f1d30e4e9d4" w:history="1">
+            <w:hyperlink r:id="rId86856a0dc071c74e1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661069f1d30e4ea1a" w:history="1">
+            <w:hyperlink r:id="rId77526a0dc071c7524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -4068,63 +4068,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GEOGRAPHICAL DISTRIBUTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="57141431" name="name597969f1d30e50f21" descr="PHYPFR_distribution_map.jpg"/>
+            <wp:docPr id="69210449" name="name35946a0dc071c9e28" descr="PHYPFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId379369f1d30e50f1d" cstate="print"/>
+                    <a:blip r:embed="rId82476a0dc071c9e25" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8486,51 +8486,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma fraxini'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId725169f1d30e52dcf" w:history="1">
+      <w:hyperlink r:id="rId13236a0dc071cbd0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8543,63 +8543,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="6845096" name="name949169f1d30e52ea4" descr="eu_funding_250.png"/>
+            <wp:docPr id="99878808" name="name89566a0dc071cbdfe" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId745469f1d30e52ea3" cstate="print"/>
+                    <a:blip r:embed="rId69446a0dc071cbdfd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8697,137 +8697,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="14459405">
+  <w:abstractNum w:abstractNumId="99921577">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97523662">
+    <w:lvl w:ilvl="0" w:tplc="24455413">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="97523662" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="24455413" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97523662" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="24455413" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="97523662" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="24455413" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="97523662" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="24455413" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97523662" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="24455413" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97523662" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="24455413" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="97523662" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="24455413" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="97523662" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="24455413" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14459404">
+  <w:abstractNum w:abstractNumId="99921576">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95791503">
+    <w:lvl w:ilvl="0" w:tplc="27767157">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9579,55 +9579,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14459404">
-    <w:abstractNumId w:val="14459404"/>
+  <w:num w:numId="99921576">
+    <w:abstractNumId w:val="99921576"/>
   </w:num>
-  <w:num w:numId="14459405">
-    <w:abstractNumId w:val="14459405"/>
+  <w:num w:numId="99921577">
+    <w:abstractNumId w:val="99921577"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21177,51 +21177,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId391888563" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId428968925" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId177969f1d30e4e9d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPFR/" TargetMode="External"/><Relationship Id="rId661069f1d30e4ea1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPFR/categorization" TargetMode="External"/><Relationship Id="rId725169f1d30e52dcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId379369f1d30e50f1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId379369f1d30e50f1d.jpg"/><Relationship Id="rId745469f1d30e52ea3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId745469f1d30e52ea3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId705906898" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId652085558" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86856a0dc071c74e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPFR/" TargetMode="External"/><Relationship Id="rId77526a0dc071c7524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPFR/categorization" TargetMode="External"/><Relationship Id="rId13236a0dc071cbd0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82476a0dc071c9e25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82476a0dc071c9e25.jpg"/><Relationship Id="rId69446a0dc071cbdfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69446a0dc071cbdfd.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>