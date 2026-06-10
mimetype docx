--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Griffiths, Sinclair, Smart &amp; Davis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ash yellows phytoplasma, AshY, Lilac witches' broom phytoplasma, lWB, witches' broom of lilac, yellows of ash</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86856a0dc071c74e1" w:history="1">
+            <w:hyperlink r:id="rId90456a290f75dc72e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77526a0dc071c7524" w:history="1">
+            <w:hyperlink r:id="rId22256a290f75dc778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -4068,63 +4068,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GEOGRAPHICAL DISTRIBUTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="69210449" name="name35946a0dc071c9e28" descr="PHYPFR_distribution_map.jpg"/>
+            <wp:docPr id="3551028" name="name97686a290f75df3a5" descr="PHYPFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82476a0dc071c9e25" cstate="print"/>
+                    <a:blip r:embed="rId36076a290f75df3a1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8486,51 +8486,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma fraxini'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13236a0dc071cbd0c" w:history="1">
+      <w:hyperlink r:id="rId46756a290f75e13f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8543,63 +8543,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="99878808" name="name89566a0dc071cbdfe" descr="eu_funding_250.png"/>
+            <wp:docPr id="97201910" name="name59796a290f75e14c3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69446a0dc071cbdfd" cstate="print"/>
+                    <a:blip r:embed="rId71736a290f75e14c2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8697,137 +8697,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="99921577">
+  <w:abstractNum w:abstractNumId="10940497">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24455413">
+    <w:lvl w:ilvl="0" w:tplc="59607768">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="24455413" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59607768" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="24455413" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59607768" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="24455413" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59607768" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="24455413" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59607768" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="24455413" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59607768" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="24455413" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59607768" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="24455413" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59607768" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="24455413" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59607768" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99921576">
+  <w:abstractNum w:abstractNumId="10940496">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27767157">
+    <w:lvl w:ilvl="0" w:tplc="90802411">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9579,55 +9579,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="99921576">
-    <w:abstractNumId w:val="99921576"/>
+  <w:num w:numId="10940496">
+    <w:abstractNumId w:val="10940496"/>
   </w:num>
-  <w:num w:numId="99921577">
-    <w:abstractNumId w:val="99921577"/>
+  <w:num w:numId="10940497">
+    <w:abstractNumId w:val="10940497"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21177,51 +21177,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId705906898" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId652085558" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86856a0dc071c74e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPFR/" TargetMode="External"/><Relationship Id="rId77526a0dc071c7524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPFR/categorization" TargetMode="External"/><Relationship Id="rId13236a0dc071cbd0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82476a0dc071c9e25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82476a0dc071c9e25.jpg"/><Relationship Id="rId69446a0dc071cbdfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69446a0dc071cbdfd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId480632851" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId815212403" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90456a290f75dc72e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPFR/" TargetMode="External"/><Relationship Id="rId22256a290f75dc778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPFR/categorization" TargetMode="External"/><Relationship Id="rId46756a290f75e13f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36076a290f75df3a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36076a290f75df3a1.jpg"/><Relationship Id="rId71736a290f75e14c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71736a290f75e14c2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>