--- v9 (2026-06-10)
+++ v10 (2026-07-02)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Griffiths, Sinclair, Smart &amp; Davis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ash yellows phytoplasma, AshY, Lilac witches' broom phytoplasma, lWB, witches' broom of lilac, yellows of ash</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90456a290f75dc72e" w:history="1">
+            <w:hyperlink r:id="rId78186a464e7f6c9cf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22256a290f75dc778" w:history="1">
+            <w:hyperlink r:id="rId45496a464e7f6ca2e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -4068,63 +4068,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GEOGRAPHICAL DISTRIBUTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="3551028" name="name97686a290f75df3a5" descr="PHYPFR_distribution_map.jpg"/>
+            <wp:docPr id="5724453" name="name68106a464e7f6ec43" descr="PHYPFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36076a290f75df3a1" cstate="print"/>
+                    <a:blip r:embed="rId91606a464e7f6ec40" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8486,51 +8486,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma fraxini'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46756a290f75e13f0" w:history="1">
+      <w:hyperlink r:id="rId22396a464e7f70ee8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8543,63 +8543,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="97201910" name="name59796a290f75e14c3" descr="eu_funding_250.png"/>
+            <wp:docPr id="66134782" name="name36976a464e7f70f9f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId71736a290f75e14c2" cstate="print"/>
+                    <a:blip r:embed="rId73266a464e7f70f9d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8697,137 +8697,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="10940497">
+  <w:abstractNum w:abstractNumId="85919260">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59607768">
+    <w:lvl w:ilvl="0" w:tplc="53674114">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59607768" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="53674114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59607768" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="53674114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59607768" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="53674114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59607768" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="53674114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59607768" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="53674114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59607768" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="53674114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59607768" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="53674114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59607768" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="53674114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10940496">
+  <w:abstractNum w:abstractNumId="85919259">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90802411">
+    <w:lvl w:ilvl="0" w:tplc="79325794">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9579,55 +9579,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10940496">
-    <w:abstractNumId w:val="10940496"/>
+  <w:num w:numId="85919259">
+    <w:abstractNumId w:val="85919259"/>
   </w:num>
-  <w:num w:numId="10940497">
-    <w:abstractNumId w:val="10940497"/>
+  <w:num w:numId="85919260">
+    <w:abstractNumId w:val="85919260"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21177,51 +21177,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId480632851" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId815212403" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90456a290f75dc72e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPFR/" TargetMode="External"/><Relationship Id="rId22256a290f75dc778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPFR/categorization" TargetMode="External"/><Relationship Id="rId46756a290f75e13f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36076a290f75df3a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36076a290f75df3a1.jpg"/><Relationship Id="rId71736a290f75e14c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71736a290f75e14c2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId790712288" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId561889353" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId78186a464e7f6c9cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPFR/" TargetMode="External"/><Relationship Id="rId45496a464e7f6ca2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPFR/categorization" TargetMode="External"/><Relationship Id="rId22396a464e7f70ee8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91606a464e7f6ec40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91606a464e7f6ec40.jpg"/><Relationship Id="rId73266a464e7f70f9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73266a464e7f70f9d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>