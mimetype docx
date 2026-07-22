--- v10 (2026-07-02)
+++ v11 (2026-07-22)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Griffiths, Sinclair, Smart &amp; Davis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ash yellows phytoplasma, AshY, Lilac witches' broom phytoplasma, lWB, witches' broom of lilac, yellows of ash</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78186a464e7f6c9cf" w:history="1">
+            <w:hyperlink r:id="rId83796a60dad510201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45496a464e7f6ca2e" w:history="1">
+            <w:hyperlink r:id="rId18986a60dad510246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -4068,63 +4068,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GEOGRAPHICAL DISTRIBUTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="5724453" name="name68106a464e7f6ec43" descr="PHYPFR_distribution_map.jpg"/>
+            <wp:docPr id="98237167" name="name39866a60dad512df3" descr="PHYPFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91606a464e7f6ec40" cstate="print"/>
+                    <a:blip r:embed="rId57096a60dad512df0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8486,51 +8486,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma fraxini'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22396a464e7f70ee8" w:history="1">
+      <w:hyperlink r:id="rId69056a60dad514c10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8543,63 +8543,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="66134782" name="name36976a464e7f70f9f" descr="eu_funding_250.png"/>
+            <wp:docPr id="1206925" name="name56316a60dad514cec" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId73266a464e7f70f9d" cstate="print"/>
+                    <a:blip r:embed="rId72706a60dad514ceb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8697,137 +8697,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="85919260">
+  <w:abstractNum w:abstractNumId="59827801">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53674114">
+    <w:lvl w:ilvl="0" w:tplc="43041754">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="53674114" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="43041754" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="53674114" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="43041754" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="53674114" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="43041754" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="53674114" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="43041754" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="53674114" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="43041754" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="53674114" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="43041754" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="53674114" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="43041754" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="53674114" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="43041754" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="85919259">
+  <w:abstractNum w:abstractNumId="59827800">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79325794">
+    <w:lvl w:ilvl="0" w:tplc="79469550">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9579,55 +9579,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="85919259">
-    <w:abstractNumId w:val="85919259"/>
+  <w:num w:numId="59827800">
+    <w:abstractNumId w:val="59827800"/>
   </w:num>
-  <w:num w:numId="85919260">
-    <w:abstractNumId w:val="85919260"/>
+  <w:num w:numId="59827801">
+    <w:abstractNumId w:val="59827801"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21177,51 +21177,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId790712288" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId561889353" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId78186a464e7f6c9cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPFR/" TargetMode="External"/><Relationship Id="rId45496a464e7f6ca2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPFR/categorization" TargetMode="External"/><Relationship Id="rId22396a464e7f70ee8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91606a464e7f6ec40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91606a464e7f6ec40.jpg"/><Relationship Id="rId73266a464e7f70f9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73266a464e7f70f9d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId139437123" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId248258457" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83796a60dad510201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPFR/" TargetMode="External"/><Relationship Id="rId18986a60dad510246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPFR/categorization" TargetMode="External"/><Relationship Id="rId69056a60dad514c10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57096a60dad512df0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57096a60dad512df0.jpg"/><Relationship Id="rId72706a60dad514ceb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72706a60dad514ceb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>