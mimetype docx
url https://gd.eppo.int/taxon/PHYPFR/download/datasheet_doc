--- v11 (2026-07-22)
+++ v12 (2026-08-11)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Griffiths, Sinclair, Smart &amp; Davis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ash yellows phytoplasma, AshY, Lilac witches' broom phytoplasma, lWB, witches' broom of lilac, yellows of ash</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83796a60dad510201" w:history="1">
+            <w:hyperlink r:id="rId36186a7b641b4d86a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18986a60dad510246" w:history="1">
+            <w:hyperlink r:id="rId56916a7b641b4d8b1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -4068,63 +4068,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GEOGRAPHICAL DISTRIBUTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="98237167" name="name39866a60dad512df3" descr="PHYPFR_distribution_map.jpg"/>
+            <wp:docPr id="67485322" name="name60426a7b641b500fe" descr="PHYPFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57096a60dad512df0" cstate="print"/>
+                    <a:blip r:embed="rId96966a7b641b500fa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8486,51 +8486,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma fraxini'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69056a60dad514c10" w:history="1">
+      <w:hyperlink r:id="rId81766a7b641b531c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8543,63 +8543,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="1206925" name="name56316a60dad514cec" descr="eu_funding_250.png"/>
+            <wp:docPr id="17403805" name="name18226a7b641b532eb" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72706a60dad514ceb" cstate="print"/>
+                    <a:blip r:embed="rId10486a7b641b532e9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8697,137 +8697,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="59827801">
+  <w:abstractNum w:abstractNumId="26135503">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43041754">
+    <w:lvl w:ilvl="0" w:tplc="50717873">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="43041754" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50717873" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="43041754" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50717873" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="43041754" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50717873" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="43041754" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50717873" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="43041754" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50717873" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="43041754" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50717873" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="43041754" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50717873" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="43041754" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50717873" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59827800">
+  <w:abstractNum w:abstractNumId="26135502">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79469550">
+    <w:lvl w:ilvl="0" w:tplc="76795134">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9579,55 +9579,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59827800">
-    <w:abstractNumId w:val="59827800"/>
+  <w:num w:numId="26135502">
+    <w:abstractNumId w:val="26135502"/>
   </w:num>
-  <w:num w:numId="59827801">
-    <w:abstractNumId w:val="59827801"/>
+  <w:num w:numId="26135503">
+    <w:abstractNumId w:val="26135503"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21177,51 +21177,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId139437123" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId248258457" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83796a60dad510201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPFR/" TargetMode="External"/><Relationship Id="rId18986a60dad510246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPFR/categorization" TargetMode="External"/><Relationship Id="rId69056a60dad514c10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57096a60dad512df0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57096a60dad512df0.jpg"/><Relationship Id="rId72706a60dad514ceb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72706a60dad514ceb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId120066737" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId946516308" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId36186a7b641b4d86a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPFR/" TargetMode="External"/><Relationship Id="rId56916a7b641b4d8b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPFR/categorization" TargetMode="External"/><Relationship Id="rId81766a7b641b531c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96966a7b641b500fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96966a7b641b500fa.jpg"/><Relationship Id="rId10486a7b641b532e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10486a7b641b532e9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>