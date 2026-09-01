--- v12 (2026-08-11)
+++ v13 (2026-09-01)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Griffiths, Sinclair, Smart &amp; Davis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ash yellows phytoplasma, AshY, Lilac witches' broom phytoplasma, lWB, witches' broom of lilac, yellows of ash</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36186a7b641b4d86a" w:history="1">
+            <w:hyperlink r:id="rId11466a96398ec7f9e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56916a7b641b4d8b1" w:history="1">
+            <w:hyperlink r:id="rId31976a96398ec7fe6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -4068,63 +4068,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GEOGRAPHICAL DISTRIBUTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="67485322" name="name60426a7b641b500fe" descr="PHYPFR_distribution_map.jpg"/>
+            <wp:docPr id="21918350" name="name42906a96398ecb1bd" descr="PHYPFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96966a7b641b500fa" cstate="print"/>
+                    <a:blip r:embed="rId41356a96398ecb1ba" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8486,51 +8486,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma fraxini'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81766a7b641b531c5" w:history="1">
+      <w:hyperlink r:id="rId83976a96398ecd86e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8543,63 +8543,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="17403805" name="name18226a7b641b532eb" descr="eu_funding_250.png"/>
+            <wp:docPr id="97973521" name="name75136a96398ecdb41" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10486a7b641b532e9" cstate="print"/>
+                    <a:blip r:embed="rId52876a96398ecdb3f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8697,137 +8697,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="26135503">
+  <w:abstractNum w:abstractNumId="89753645">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50717873">
+    <w:lvl w:ilvl="0" w:tplc="77165400">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50717873" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="77165400" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50717873" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="77165400" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50717873" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="77165400" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50717873" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="77165400" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50717873" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="77165400" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="50717873" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="77165400" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="50717873" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="77165400" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="50717873" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="77165400" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26135502">
+  <w:abstractNum w:abstractNumId="89753644">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76795134">
+    <w:lvl w:ilvl="0" w:tplc="85433035">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9579,55 +9579,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="26135502">
-    <w:abstractNumId w:val="26135502"/>
+  <w:num w:numId="89753644">
+    <w:abstractNumId w:val="89753644"/>
   </w:num>
-  <w:num w:numId="26135503">
-    <w:abstractNumId w:val="26135503"/>
+  <w:num w:numId="89753645">
+    <w:abstractNumId w:val="89753645"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21177,51 +21177,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId120066737" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId946516308" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId36186a7b641b4d86a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPFR/" TargetMode="External"/><Relationship Id="rId56916a7b641b4d8b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPFR/categorization" TargetMode="External"/><Relationship Id="rId81766a7b641b531c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96966a7b641b500fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96966a7b641b500fa.jpg"/><Relationship Id="rId10486a7b641b532e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10486a7b641b532e9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId596340229" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId279456279" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11466a96398ec7f9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPFR/" TargetMode="External"/><Relationship Id="rId31976a96398ec7fe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPFR/categorization" TargetMode="External"/><Relationship Id="rId83976a96398ecd86e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41356a96398ecb1ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41356a96398ecb1ba.jpg"/><Relationship Id="rId52876a96398ecdb3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52876a96398ecdb3f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>