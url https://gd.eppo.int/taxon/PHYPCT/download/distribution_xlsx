--- v0 (2025-10-08)
+++ v1 (2026-10-18)
@@ -12,86 +12,89 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PHYPCT" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>continent</t>
   </si>
   <si>
     <t>country</t>
   </si>
   <si>
     <t>state</t>
   </si>
   <si>
     <t>country code</t>
   </si>
   <si>
     <t>state code</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Africa</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Present, no details</t>
   </si>
   <si>
     <t>Madagascar</t>
   </si>
   <si>
     <t>MG</t>
+  </si>
+  <si>
+    <t>Absent, invalid record</t>
   </si>
   <si>
     <t>Mozambique</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Present, restricted distribution</t>
   </si>
   <si>
     <t>Tanzania, United Republic of</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>Europe</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t>NL</t>
   </si>
@@ -487,99 +490,99 @@
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">