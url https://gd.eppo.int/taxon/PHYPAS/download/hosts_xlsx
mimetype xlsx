--- v2 (2026-02-09)
+++ v3 (2026-04-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PHYPAS" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ABMES</t>
   </si>
   <si>
     <t>Abelmoschus esculentus</t>
   </si>
   <si>
     <t>Jindal S, Ali A (2025) First report of ‘Candidatus Phytoplasma asteris’ infecting okra in the United States. Plant Disease (early view) https://doi.org/10.1094/PDIS-06-25-1247-PDN</t>
   </si>
   <si>
@@ -99,95 +99,146 @@
     <t>Citrus x aurantium var. sinensis</t>
   </si>
   <si>
     <t>CCEPE</t>
   </si>
   <si>
     <t>Cyclanthera pedata</t>
   </si>
   <si>
     <t>DAUCS</t>
   </si>
   <si>
     <t>Daucus carota subsp. sativus</t>
   </si>
   <si>
     <t>* de Jonghe K, de Roo I, goedefroit T (2019) A survey in carrot reveals a widespread aster yellows infection, and a first case of ‘Candidatus Liberibacter solanacearum’ in Belgium. Phytopathogenic Mollicutes 9(1), 139-140
 ------- on carrots, main vector Macrosteles sexnotatus</t>
   </si>
   <si>
     <t>EPHHL</t>
   </si>
   <si>
     <t>Euphorbia heterophylla</t>
   </si>
   <si>
+    <t>FRAAN</t>
+  </si>
+  <si>
+    <t>Fragaria x ananassa</t>
+  </si>
+  <si>
+    <t>* Ferriol-Marchena X, Hernández-Rodríguez L, Luis-Pantoja M, García-García G, Banguela-Castillo A, Pérez JM (2013) First report of a'Candidatus Phytoplasma asteris' isolate affecting a strawberry nursery in Cuba. New Disease Reports 28(1), 19. http://dx.doi.org/10.5197/j.2044-0588.2013.028.019</t>
+  </si>
+  <si>
+    <t>FRXUH</t>
+  </si>
+  <si>
+    <t>Fraxinus uhdei</t>
+  </si>
+  <si>
+    <t>* Montano HG, Bertaccini A, Fiore N (2024) Phytoplasma-associated diseases in South America: thirty years of research. Microorganisms 12(7), 1311. https://doi.org/10.3390/microorganisms12071311</t>
+  </si>
+  <si>
     <t>LACSA</t>
   </si>
   <si>
     <t>Lactuca sativa</t>
+  </si>
+  <si>
+    <t>LIQST</t>
+  </si>
+  <si>
+    <t>Liquidambar styraciflua</t>
   </si>
   <si>
     <t>LYHFC</t>
   </si>
   <si>
     <t>Lychnis flos-cuculi</t>
   </si>
   <si>
     <t xml:space="preserve">* Mergenthaler E, Fodor J, Ágoston J, Viczián O (2020) First report of Lychnis flos-cuculi as a new host plant for ‘Candidatus Phytoplasma asteris’ (Subgroup 16SrI-B). Plant Disease 104(4), 1249-1249
 ------- confirmed host.
 </t>
   </si>
   <si>
     <t>MORAL</t>
   </si>
   <si>
     <t>Morus alba</t>
   </si>
   <si>
     <t>PHSVX</t>
   </si>
   <si>
     <t>Phaseolus vulgaris</t>
   </si>
   <si>
+    <t>PTUUN</t>
+  </si>
+  <si>
+    <t>Pittosporum undulatum</t>
+  </si>
+  <si>
     <t>1GRAF</t>
   </si>
   <si>
     <t>Poaceae</t>
   </si>
   <si>
+    <t>POPNI</t>
+  </si>
+  <si>
+    <t>Populus nigra</t>
+  </si>
+  <si>
     <t>SEHTA</t>
   </si>
   <si>
     <t>Sechium tacaco</t>
   </si>
   <si>
     <t>SACOR</t>
   </si>
   <si>
     <t>sugarcane (ratoon)</t>
+  </si>
+  <si>
+    <t>VITVI</t>
+  </si>
+  <si>
+    <t>Vitis vinifera</t>
+  </si>
+  <si>
+    <t>* Fiore N, González X, Zamorano A, Quiroga N, Paillalef R, Pino AM (2015) Phytoplasmas associated with yellow wilt disease of sugar beet in Chile. Phytopathogenic Mollicutes 5(Suppl. 1), S63-S64.</t>
+  </si>
+  <si>
+    <t>ZEAMX</t>
+  </si>
+  <si>
+    <t>Zea mays</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -491,62 +542,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D18"/>
+  <dimension ref="A1:D25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="38.848" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="273.648" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="347.915" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
@@ -667,130 +718,228 @@
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>4</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>4</v>
       </c>
       <c r="B12" t="s">
         <v>28</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
-      <c r="D12"/>
+      <c r="D12" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>4</v>
       </c>
       <c r="B13" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>4</v>
       </c>
       <c r="B14" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D14"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>4</v>
       </c>
       <c r="B15" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D15" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="D16"/>
+        <v>39</v>
+      </c>
+      <c r="D16" t="s">
+        <v>40</v>
+      </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C17" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="D17"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C18" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" t="s">
+        <v>4</v>
+      </c>
+      <c r="B19" t="s">
+        <v>45</v>
+      </c>
+      <c r="C19" t="s">
+        <v>46</v>
+      </c>
+      <c r="D19" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B20" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" t="s">
+        <v>48</v>
+      </c>
+      <c r="D20"/>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B21" t="s">
+        <v>49</v>
+      </c>
+      <c r="C21" t="s">
+        <v>50</v>
+      </c>
+      <c r="D21" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B22" t="s">
+        <v>51</v>
+      </c>
+      <c r="C22" t="s">
+        <v>52</v>
+      </c>
+      <c r="D22" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B23" t="s">
+        <v>53</v>
+      </c>
+      <c r="C23" t="s">
+        <v>54</v>
+      </c>
+      <c r="D23" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" t="s">
+        <v>4</v>
+      </c>
+      <c r="B24" t="s">
+        <v>55</v>
+      </c>
+      <c r="C24" t="s">
+        <v>56</v>
+      </c>
+      <c r="D24" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" t="s">
+        <v>4</v>
+      </c>
+      <c r="B25" t="s">
+        <v>58</v>
+      </c>
+      <c r="C25" t="s">
+        <v>59</v>
+      </c>
+      <c r="D25" t="s">
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">