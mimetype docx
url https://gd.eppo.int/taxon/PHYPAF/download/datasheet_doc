--- v7 (2026-03-30)
+++ v8 (2026-04-21)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Zreik, Bové &amp; Garnier</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Oman witches' broom disease, WBDL, witches' broom of lime</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687769c9d553b39c8" w:history="1">
+            <w:hyperlink r:id="rId612369e716415f5d0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId769769c9d553b3a0c" w:history="1">
+            <w:hyperlink r:id="rId475069e716415f616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPAF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="93450081" name="name593469c9d553b4029" descr="1199.jpg"/>
+                  <wp:docPr id="92354564" name="name122269e716415faf9" descr="1199.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1199.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId225669c9d553b4027" cstate="print"/>
+                          <a:blip r:embed="rId746469e716415faf7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId482369c9d553b4162" w:history="1">
+            <w:hyperlink r:id="rId253769e716415fc61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1506,63 +1506,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. P. aurantifolia') in phylogenetic analysis.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="36723334" name="name414769c9d553b56fd" descr="PHYPAF_distribution_map.jpg"/>
+            <wp:docPr id="32078498" name="name105069e7164160ff9" descr="PHYPAF_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPAF_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId759169c9d553b56fb" cstate="print"/>
+                    <a:blip r:embed="rId258069e7164160ff5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3382,51 +3382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 05027. 22 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId857469c9d553b6487" w:history="1">
+      <w:hyperlink r:id="rId192969e7164161e05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5027</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3483,51 +3483,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 6427, 36 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId672069c9d553b6532" w:history="1">
+      <w:hyperlink r:id="rId794569e7164161eb3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2021.6427</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3553,72 +3553,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytoplasma aurantifolia’ and its vector </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hishimonus phycitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 2021:EN-7026. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId293269c9d553b65a4" w:history="1">
+      <w:hyperlink r:id="rId165469e7164161f28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://arcg.is/19SK8v</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Last updated: 30 November 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId775769c9d553b65c4" w:history="1">
+      <w:hyperlink r:id="rId171369e7164161f49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2021.EN-70</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3662,51 +3662,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 414-424.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2023) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 11/01/2023. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId738269c9d553b6656" w:history="1">
+      <w:hyperlink r:id="rId871969e7164161fdf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 8 May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4657,51 +4657,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma aurantifolia'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId650969c9d553b7166" w:history="1">
+      <w:hyperlink r:id="rId848669e7164162679" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4776,63 +4776,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="13743634" name="name926069c9d553b754d" descr="eu_funding_250.png"/>
+            <wp:docPr id="70143216" name="name508569e7164162af1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId683669c9d553b754b" cstate="print"/>
+                    <a:blip r:embed="rId598369e7164162ae8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4930,137 +4930,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="88167378">
+  <w:abstractNum w:abstractNumId="34921336">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23670894">
+    <w:lvl w:ilvl="0" w:tplc="14360476">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="23670894" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14360476" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="23670894" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14360476" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23670894" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14360476" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23670894" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14360476" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="23670894" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14360476" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23670894" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14360476" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="23670894" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14360476" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="23670894" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14360476" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88167377">
+  <w:abstractNum w:abstractNumId="34921335">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69817437">
+    <w:lvl w:ilvl="0" w:tplc="10969048">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5812,55 +5812,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="88167377">
-    <w:abstractNumId w:val="88167377"/>
+  <w:num w:numId="34921335">
+    <w:abstractNumId w:val="34921335"/>
   </w:num>
-  <w:num w:numId="88167378">
-    <w:abstractNumId w:val="88167378"/>
+  <w:num w:numId="34921336">
+    <w:abstractNumId w:val="34921336"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17410,51 +17410,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId399222387" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId508823228" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId687769c9d553b39c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/" TargetMode="External"/><Relationship Id="rId769769c9d553b3a0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/categorization" TargetMode="External"/><Relationship Id="rId482369c9d553b4162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/photos" TargetMode="External"/><Relationship Id="rId857469c9d553b6487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5027" TargetMode="External"/><Relationship Id="rId672069c9d553b6532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6427" TargetMode="External"/><Relationship Id="rId293269c9d553b65a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arcg.is/19SK8v" TargetMode="External"/><Relationship Id="rId775769c9d553b65c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2021.EN-70" TargetMode="External"/><Relationship Id="rId738269c9d553b6656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId650969c9d553b7166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId225669c9d553b4027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId225669c9d553b4027.jpg"/><Relationship Id="rId759169c9d553b56fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId759169c9d553b56fb.jpg"/><Relationship Id="rId683669c9d553b754b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId683669c9d553b754b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId403745347" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId514847871" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId612369e716415f5d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/" TargetMode="External"/><Relationship Id="rId475069e716415f616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/categorization" TargetMode="External"/><Relationship Id="rId253769e716415fc61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/photos" TargetMode="External"/><Relationship Id="rId192969e7164161e05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5027" TargetMode="External"/><Relationship Id="rId794569e7164161eb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6427" TargetMode="External"/><Relationship Id="rId165469e7164161f28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arcg.is/19SK8v" TargetMode="External"/><Relationship Id="rId171369e7164161f49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2021.EN-70" TargetMode="External"/><Relationship Id="rId871969e7164161fdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId848669e7164162679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId746469e716415faf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId746469e716415faf7.jpg"/><Relationship Id="rId258069e7164160ff5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId258069e7164160ff5.jpg"/><Relationship Id="rId598369e7164162ae8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId598369e7164162ae8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>