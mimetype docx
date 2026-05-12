--- v8 (2026-04-21)
+++ v9 (2026-05-12)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Zreik, Bové &amp; Garnier</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Oman witches' broom disease, WBDL, witches' broom of lime</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612369e716415f5d0" w:history="1">
+            <w:hyperlink r:id="rId72436a03af9e1a409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475069e716415f616" w:history="1">
+            <w:hyperlink r:id="rId48256a03af9e1a44e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPAF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="92354564" name="name122269e716415faf9" descr="1199.jpg"/>
+                  <wp:docPr id="87597060" name="name98436a03af9e1aa98" descr="1199.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1199.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId746469e716415faf7" cstate="print"/>
+                          <a:blip r:embed="rId19286a03af9e1aa96" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId253769e716415fc61" w:history="1">
+            <w:hyperlink r:id="rId42196a03af9e1abbb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1506,63 +1506,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. P. aurantifolia') in phylogenetic analysis.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="32078498" name="name105069e7164160ff9" descr="PHYPAF_distribution_map.jpg"/>
+            <wp:docPr id="87683924" name="name69686a03af9e1bcd2" descr="PHYPAF_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPAF_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId258069e7164160ff5" cstate="print"/>
+                    <a:blip r:embed="rId22256a03af9e1bccf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3382,51 +3382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 05027. 22 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId192969e7164161e05" w:history="1">
+      <w:hyperlink r:id="rId60436a03af9e1cad9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5027</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3483,51 +3483,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 6427, 36 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId794569e7164161eb3" w:history="1">
+      <w:hyperlink r:id="rId54406a03af9e1cb86" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2021.6427</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3553,72 +3553,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytoplasma aurantifolia’ and its vector </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hishimonus phycitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 2021:EN-7026. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId165469e7164161f28" w:history="1">
+      <w:hyperlink r:id="rId49756a03af9e1cc24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://arcg.is/19SK8v</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Last updated: 30 November 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId171369e7164161f49" w:history="1">
+      <w:hyperlink r:id="rId33906a03af9e1cc44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2021.EN-70</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3662,51 +3662,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 414-424.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2023) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 11/01/2023. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId871969e7164161fdf" w:history="1">
+      <w:hyperlink r:id="rId66036a03af9e1ccda" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 8 May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4657,51 +4657,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma aurantifolia'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId848669e7164162679" w:history="1">
+      <w:hyperlink r:id="rId13846a03af9e1d356" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4776,63 +4776,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="70143216" name="name508569e7164162af1" descr="eu_funding_250.png"/>
+            <wp:docPr id="81672912" name="name87546a03af9e1d4a3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId598369e7164162ae8" cstate="print"/>
+                    <a:blip r:embed="rId49566a03af9e1d4a2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4930,137 +4930,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="34921336">
+  <w:abstractNum w:abstractNumId="57626410">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14360476">
+    <w:lvl w:ilvl="0" w:tplc="51932757">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14360476" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="51932757" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14360476" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="51932757" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14360476" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="51932757" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14360476" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="51932757" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14360476" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="51932757" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14360476" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="51932757" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14360476" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="51932757" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14360476" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="51932757" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34921335">
+  <w:abstractNum w:abstractNumId="57626409">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10969048">
+    <w:lvl w:ilvl="0" w:tplc="78055167">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5812,55 +5812,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="34921335">
-    <w:abstractNumId w:val="34921335"/>
+  <w:num w:numId="57626409">
+    <w:abstractNumId w:val="57626409"/>
   </w:num>
-  <w:num w:numId="34921336">
-    <w:abstractNumId w:val="34921336"/>
+  <w:num w:numId="57626410">
+    <w:abstractNumId w:val="57626410"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17410,51 +17410,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId403745347" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId514847871" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId612369e716415f5d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/" TargetMode="External"/><Relationship Id="rId475069e716415f616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/categorization" TargetMode="External"/><Relationship Id="rId253769e716415fc61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/photos" TargetMode="External"/><Relationship Id="rId192969e7164161e05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5027" TargetMode="External"/><Relationship Id="rId794569e7164161eb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6427" TargetMode="External"/><Relationship Id="rId165469e7164161f28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arcg.is/19SK8v" TargetMode="External"/><Relationship Id="rId171369e7164161f49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2021.EN-70" TargetMode="External"/><Relationship Id="rId871969e7164161fdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId848669e7164162679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId746469e716415faf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId746469e716415faf7.jpg"/><Relationship Id="rId258069e7164160ff5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId258069e7164160ff5.jpg"/><Relationship Id="rId598369e7164162ae8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId598369e7164162ae8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId184585272" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId319123915" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId72436a03af9e1a409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/" TargetMode="External"/><Relationship Id="rId48256a03af9e1a44e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/categorization" TargetMode="External"/><Relationship Id="rId42196a03af9e1abbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/photos" TargetMode="External"/><Relationship Id="rId60436a03af9e1cad9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5027" TargetMode="External"/><Relationship Id="rId54406a03af9e1cb86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6427" TargetMode="External"/><Relationship Id="rId49756a03af9e1cc24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arcg.is/19SK8v" TargetMode="External"/><Relationship Id="rId33906a03af9e1cc44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2021.EN-70" TargetMode="External"/><Relationship Id="rId66036a03af9e1ccda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId13846a03af9e1d356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId19286a03af9e1aa96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19286a03af9e1aa96.jpg"/><Relationship Id="rId22256a03af9e1bccf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22256a03af9e1bccf.jpg"/><Relationship Id="rId49566a03af9e1d4a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49566a03af9e1d4a2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>