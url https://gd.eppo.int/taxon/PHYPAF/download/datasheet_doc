--- v9 (2026-05-12)
+++ v10 (2026-06-02)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Zreik, Bové &amp; Garnier</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Oman witches' broom disease, WBDL, witches' broom of lime</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72436a03af9e1a409" w:history="1">
+            <w:hyperlink r:id="rId11136a1e61ec70875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48256a03af9e1a44e" w:history="1">
+            <w:hyperlink r:id="rId22376a1e61ec708bb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPAF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="87597060" name="name98436a03af9e1aa98" descr="1199.jpg"/>
+                  <wp:docPr id="37103705" name="name33176a1e61ec71333" descr="1199.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1199.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId19286a03af9e1aa96" cstate="print"/>
+                          <a:blip r:embed="rId70716a1e61ec71330" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId42196a03af9e1abbb" w:history="1">
+            <w:hyperlink r:id="rId67276a1e61ec71487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1506,63 +1506,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. P. aurantifolia') in phylogenetic analysis.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="87683924" name="name69686a03af9e1bcd2" descr="PHYPAF_distribution_map.jpg"/>
+            <wp:docPr id="94056108" name="name77286a1e61ec7283f" descr="PHYPAF_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPAF_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22256a03af9e1bccf" cstate="print"/>
+                    <a:blip r:embed="rId22276a1e61ec7283d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3382,51 +3382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 05027. 22 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60436a03af9e1cad9" w:history="1">
+      <w:hyperlink r:id="rId87966a1e61ec73629" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5027</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3483,51 +3483,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 6427, 36 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54406a03af9e1cb86" w:history="1">
+      <w:hyperlink r:id="rId79116a1e61ec736d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2021.6427</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3553,72 +3553,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytoplasma aurantifolia’ and its vector </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hishimonus phycitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 2021:EN-7026. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49756a03af9e1cc24" w:history="1">
+      <w:hyperlink r:id="rId59716a1e61ec73749" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://arcg.is/19SK8v</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Last updated: 30 November 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33906a03af9e1cc44" w:history="1">
+      <w:hyperlink r:id="rId62966a1e61ec73768" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2021.EN-70</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3662,51 +3662,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 414-424.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2023) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 11/01/2023. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66036a03af9e1ccda" w:history="1">
+      <w:hyperlink r:id="rId11156a1e61ec737fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 8 May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4657,51 +4657,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma aurantifolia'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13846a03af9e1d356" w:history="1">
+      <w:hyperlink r:id="rId34426a1e61ec73e2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4776,63 +4776,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="81672912" name="name87546a03af9e1d4a3" descr="eu_funding_250.png"/>
+            <wp:docPr id="3128245" name="name11616a1e61ec73f69" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49566a03af9e1d4a2" cstate="print"/>
+                    <a:blip r:embed="rId55266a1e61ec73f67" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4930,137 +4930,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="57626410">
+  <w:abstractNum w:abstractNumId="15979822">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51932757">
+    <w:lvl w:ilvl="0" w:tplc="85686309">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="51932757" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="85686309" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51932757" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="85686309" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="51932757" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="85686309" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="51932757" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="85686309" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="51932757" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="85686309" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="51932757" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="85686309" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="51932757" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="85686309" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="51932757" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="85686309" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57626409">
+  <w:abstractNum w:abstractNumId="15979821">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78055167">
+    <w:lvl w:ilvl="0" w:tplc="57382444">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5812,55 +5812,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57626409">
-    <w:abstractNumId w:val="57626409"/>
+  <w:num w:numId="15979821">
+    <w:abstractNumId w:val="15979821"/>
   </w:num>
-  <w:num w:numId="57626410">
-    <w:abstractNumId w:val="57626410"/>
+  <w:num w:numId="15979822">
+    <w:abstractNumId w:val="15979822"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17410,51 +17410,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId184585272" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId319123915" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId72436a03af9e1a409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/" TargetMode="External"/><Relationship Id="rId48256a03af9e1a44e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/categorization" TargetMode="External"/><Relationship Id="rId42196a03af9e1abbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/photos" TargetMode="External"/><Relationship Id="rId60436a03af9e1cad9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5027" TargetMode="External"/><Relationship Id="rId54406a03af9e1cb86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6427" TargetMode="External"/><Relationship Id="rId49756a03af9e1cc24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arcg.is/19SK8v" TargetMode="External"/><Relationship Id="rId33906a03af9e1cc44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2021.EN-70" TargetMode="External"/><Relationship Id="rId66036a03af9e1ccda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId13846a03af9e1d356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId19286a03af9e1aa96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19286a03af9e1aa96.jpg"/><Relationship Id="rId22256a03af9e1bccf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22256a03af9e1bccf.jpg"/><Relationship Id="rId49566a03af9e1d4a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49566a03af9e1d4a2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId683239721" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId479943835" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11136a1e61ec70875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/" TargetMode="External"/><Relationship Id="rId22376a1e61ec708bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/categorization" TargetMode="External"/><Relationship Id="rId67276a1e61ec71487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/photos" TargetMode="External"/><Relationship Id="rId87966a1e61ec73629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5027" TargetMode="External"/><Relationship Id="rId79116a1e61ec736d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6427" TargetMode="External"/><Relationship Id="rId59716a1e61ec73749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arcg.is/19SK8v" TargetMode="External"/><Relationship Id="rId62966a1e61ec73768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2021.EN-70" TargetMode="External"/><Relationship Id="rId11156a1e61ec737fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId34426a1e61ec73e2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId70716a1e61ec71330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70716a1e61ec71330.jpg"/><Relationship Id="rId22276a1e61ec7283d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22276a1e61ec7283d.jpg"/><Relationship Id="rId55266a1e61ec73f67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55266a1e61ec73f67.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>