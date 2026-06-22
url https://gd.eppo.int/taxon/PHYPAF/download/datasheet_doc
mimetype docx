--- v10 (2026-06-02)
+++ v11 (2026-06-22)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Zreik, Bové &amp; Garnier</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Oman witches' broom disease, WBDL, witches' broom of lime</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11136a1e61ec70875" w:history="1">
+            <w:hyperlink r:id="rId26846a393805a34a5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22376a1e61ec708bb" w:history="1">
+            <w:hyperlink r:id="rId29076a393805a34e9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPAF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="37103705" name="name33176a1e61ec71333" descr="1199.jpg"/>
+                  <wp:docPr id="79370901" name="name33586a393805a3ca8" descr="1199.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1199.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId70716a1e61ec71330" cstate="print"/>
+                          <a:blip r:embed="rId34576a393805a3ca6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId67276a1e61ec71487" w:history="1">
+            <w:hyperlink r:id="rId39946a393805a3df3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1506,63 +1506,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. P. aurantifolia') in phylogenetic analysis.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="94056108" name="name77286a1e61ec7283f" descr="PHYPAF_distribution_map.jpg"/>
+            <wp:docPr id="79149960" name="name67426a393805a50a1" descr="PHYPAF_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPAF_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22276a1e61ec7283d" cstate="print"/>
+                    <a:blip r:embed="rId16536a393805a509e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3382,51 +3382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 05027. 22 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87966a1e61ec73629" w:history="1">
+      <w:hyperlink r:id="rId76446a393805a5df6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5027</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3483,51 +3483,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 6427, 36 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79116a1e61ec736d6" w:history="1">
+      <w:hyperlink r:id="rId53596a393805a5ea0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2021.6427</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3553,72 +3553,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytoplasma aurantifolia’ and its vector </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hishimonus phycitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 2021:EN-7026. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59716a1e61ec73749" w:history="1">
+      <w:hyperlink r:id="rId39986a393805a5f12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://arcg.is/19SK8v</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Last updated: 30 November 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62966a1e61ec73768" w:history="1">
+      <w:hyperlink r:id="rId94846a393805a5f31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2021.EN-70</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3662,51 +3662,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 414-424.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2023) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 11/01/2023. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11156a1e61ec737fc" w:history="1">
+      <w:hyperlink r:id="rId69136a393805a5fc3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 8 May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4657,51 +4657,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma aurantifolia'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34426a1e61ec73e2f" w:history="1">
+      <w:hyperlink r:id="rId49936a393805a6676" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4776,63 +4776,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="3128245" name="name11616a1e61ec73f69" descr="eu_funding_250.png"/>
+            <wp:docPr id="434932" name="name66526a393805a67ae" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55266a1e61ec73f67" cstate="print"/>
+                    <a:blip r:embed="rId61636a393805a67ad" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4930,137 +4930,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="15979822">
+  <w:abstractNum w:abstractNumId="48781991">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85686309">
+    <w:lvl w:ilvl="0" w:tplc="38665044">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="85686309" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="38665044" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="85686309" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="38665044" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="85686309" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="38665044" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="85686309" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="38665044" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="85686309" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="38665044" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="85686309" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="38665044" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="85686309" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="38665044" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="85686309" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="38665044" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15979821">
+  <w:abstractNum w:abstractNumId="48781990">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57382444">
+    <w:lvl w:ilvl="0" w:tplc="39813960">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5812,55 +5812,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15979821">
-    <w:abstractNumId w:val="15979821"/>
+  <w:num w:numId="48781990">
+    <w:abstractNumId w:val="48781990"/>
   </w:num>
-  <w:num w:numId="15979822">
-    <w:abstractNumId w:val="15979822"/>
+  <w:num w:numId="48781991">
+    <w:abstractNumId w:val="48781991"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17410,51 +17410,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId683239721" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId479943835" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11136a1e61ec70875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/" TargetMode="External"/><Relationship Id="rId22376a1e61ec708bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/categorization" TargetMode="External"/><Relationship Id="rId67276a1e61ec71487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/photos" TargetMode="External"/><Relationship Id="rId87966a1e61ec73629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5027" TargetMode="External"/><Relationship Id="rId79116a1e61ec736d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6427" TargetMode="External"/><Relationship Id="rId59716a1e61ec73749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arcg.is/19SK8v" TargetMode="External"/><Relationship Id="rId62966a1e61ec73768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2021.EN-70" TargetMode="External"/><Relationship Id="rId11156a1e61ec737fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId34426a1e61ec73e2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId70716a1e61ec71330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70716a1e61ec71330.jpg"/><Relationship Id="rId22276a1e61ec7283d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22276a1e61ec7283d.jpg"/><Relationship Id="rId55266a1e61ec73f67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55266a1e61ec73f67.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId894421844" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId783375593" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26846a393805a34a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/" TargetMode="External"/><Relationship Id="rId29076a393805a34e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/categorization" TargetMode="External"/><Relationship Id="rId39946a393805a3df3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/photos" TargetMode="External"/><Relationship Id="rId76446a393805a5df6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5027" TargetMode="External"/><Relationship Id="rId53596a393805a5ea0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6427" TargetMode="External"/><Relationship Id="rId39986a393805a5f12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arcg.is/19SK8v" TargetMode="External"/><Relationship Id="rId94846a393805a5f31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2021.EN-70" TargetMode="External"/><Relationship Id="rId69136a393805a5fc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId49936a393805a6676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId34576a393805a3ca6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34576a393805a3ca6.jpg"/><Relationship Id="rId16536a393805a509e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16536a393805a509e.jpg"/><Relationship Id="rId61636a393805a67ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61636a393805a67ad.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>