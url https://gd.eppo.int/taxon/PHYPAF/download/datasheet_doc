--- v11 (2026-06-22)
+++ v12 (2026-07-12)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Zreik, Bové &amp; Garnier</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Oman witches' broom disease, WBDL, witches' broom of lime</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26846a393805a34a5" w:history="1">
+            <w:hyperlink r:id="rId27556a53c4895d5c6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29076a393805a34e9" w:history="1">
+            <w:hyperlink r:id="rId85976a53c4895d60b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPAF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="79370901" name="name33586a393805a3ca8" descr="1199.jpg"/>
+                  <wp:docPr id="69407699" name="name29596a53c4895daf9" descr="1199.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1199.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId34576a393805a3ca6" cstate="print"/>
+                          <a:blip r:embed="rId41926a53c4895daf7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId39946a393805a3df3" w:history="1">
+            <w:hyperlink r:id="rId43406a53c4895dc3d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1506,63 +1506,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. P. aurantifolia') in phylogenetic analysis.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="79149960" name="name67426a393805a50a1" descr="PHYPAF_distribution_map.jpg"/>
+            <wp:docPr id="85114506" name="name27086a53c4895eead" descr="PHYPAF_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPAF_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16536a393805a509e" cstate="print"/>
+                    <a:blip r:embed="rId42316a53c4895eeaa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3382,51 +3382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 05027. 22 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76446a393805a5df6" w:history="1">
+      <w:hyperlink r:id="rId18416a53c4895fd0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5027</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3483,51 +3483,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 6427, 36 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53596a393805a5ea0" w:history="1">
+      <w:hyperlink r:id="rId25406a53c4895fdb7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2021.6427</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3553,72 +3553,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytoplasma aurantifolia’ and its vector </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hishimonus phycitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 2021:EN-7026. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39986a393805a5f12" w:history="1">
+      <w:hyperlink r:id="rId34136a53c4895fe2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://arcg.is/19SK8v</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Last updated: 30 November 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94846a393805a5f31" w:history="1">
+      <w:hyperlink r:id="rId37146a53c4895fe4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2021.EN-70</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3662,51 +3662,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 414-424.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2023) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 11/01/2023. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69136a393805a5fc3" w:history="1">
+      <w:hyperlink r:id="rId16406a53c4895fee0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 8 May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4657,51 +4657,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma aurantifolia'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49936a393805a6676" w:history="1">
+      <w:hyperlink r:id="rId45546a53c48960544" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4776,63 +4776,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="434932" name="name66526a393805a67ae" descr="eu_funding_250.png"/>
+            <wp:docPr id="80940814" name="name34536a53c4896069a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61636a393805a67ad" cstate="print"/>
+                    <a:blip r:embed="rId41686a53c48960698" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4930,137 +4930,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="48781991">
+  <w:abstractNum w:abstractNumId="39690559">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38665044">
+    <w:lvl w:ilvl="0" w:tplc="26535974">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="38665044" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="26535974" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38665044" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="26535974" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="38665044" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="26535974" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38665044" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="26535974" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="38665044" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="26535974" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="38665044" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="26535974" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38665044" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="26535974" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38665044" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="26535974" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48781990">
+  <w:abstractNum w:abstractNumId="39690558">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39813960">
+    <w:lvl w:ilvl="0" w:tplc="79584340">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5812,55 +5812,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="48781990">
-    <w:abstractNumId w:val="48781990"/>
+  <w:num w:numId="39690558">
+    <w:abstractNumId w:val="39690558"/>
   </w:num>
-  <w:num w:numId="48781991">
-    <w:abstractNumId w:val="48781991"/>
+  <w:num w:numId="39690559">
+    <w:abstractNumId w:val="39690559"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17410,51 +17410,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId894421844" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId783375593" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26846a393805a34a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/" TargetMode="External"/><Relationship Id="rId29076a393805a34e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/categorization" TargetMode="External"/><Relationship Id="rId39946a393805a3df3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/photos" TargetMode="External"/><Relationship Id="rId76446a393805a5df6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5027" TargetMode="External"/><Relationship Id="rId53596a393805a5ea0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6427" TargetMode="External"/><Relationship Id="rId39986a393805a5f12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arcg.is/19SK8v" TargetMode="External"/><Relationship Id="rId94846a393805a5f31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2021.EN-70" TargetMode="External"/><Relationship Id="rId69136a393805a5fc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId49936a393805a6676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId34576a393805a3ca6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34576a393805a3ca6.jpg"/><Relationship Id="rId16536a393805a509e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16536a393805a509e.jpg"/><Relationship Id="rId61636a393805a67ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61636a393805a67ad.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId485380332" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId555666847" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27556a53c4895d5c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/" TargetMode="External"/><Relationship Id="rId85976a53c4895d60b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/categorization" TargetMode="External"/><Relationship Id="rId43406a53c4895dc3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/photos" TargetMode="External"/><Relationship Id="rId18416a53c4895fd0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5027" TargetMode="External"/><Relationship Id="rId25406a53c4895fdb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6427" TargetMode="External"/><Relationship Id="rId34136a53c4895fe2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arcg.is/19SK8v" TargetMode="External"/><Relationship Id="rId37146a53c4895fe4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2021.EN-70" TargetMode="External"/><Relationship Id="rId16406a53c4895fee0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId45546a53c48960544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41926a53c4895daf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41926a53c4895daf7.jpg"/><Relationship Id="rId42316a53c4895eeaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42316a53c4895eeaa.jpg"/><Relationship Id="rId41686a53c48960698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41686a53c48960698.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>