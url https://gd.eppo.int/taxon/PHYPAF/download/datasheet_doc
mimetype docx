--- v12 (2026-07-12)
+++ v13 (2026-08-01)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Zreik, Bové &amp; Garnier</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Oman witches' broom disease, WBDL, witches' broom of lime</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27556a53c4895d5c6" w:history="1">
+            <w:hyperlink r:id="rId25716a6e579d5ada2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85976a53c4895d60b" w:history="1">
+            <w:hyperlink r:id="rId29316a6e579d5ade9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPAF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="69407699" name="name29596a53c4895daf9" descr="1199.jpg"/>
+                  <wp:docPr id="72491615" name="name94336a6e579d5b679" descr="1199.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1199.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId41926a53c4895daf7" cstate="print"/>
+                          <a:blip r:embed="rId87966a6e579d5b678" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId43406a53c4895dc3d" w:history="1">
+            <w:hyperlink r:id="rId15556a6e579d5b7b4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1506,63 +1506,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. P. aurantifolia') in phylogenetic analysis.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="85114506" name="name27086a53c4895eead" descr="PHYPAF_distribution_map.jpg"/>
+            <wp:docPr id="33776014" name="name98656a6e579d5cc55" descr="PHYPAF_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPAF_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42316a53c4895eeaa" cstate="print"/>
+                    <a:blip r:embed="rId97876a6e579d5cc53" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3382,51 +3382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 05027. 22 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18416a53c4895fd0b" w:history="1">
+      <w:hyperlink r:id="rId69216a6e579d5da17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5027</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3483,51 +3483,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 6427, 36 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25406a53c4895fdb7" w:history="1">
+      <w:hyperlink r:id="rId73676a6e579d5dac6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2021.6427</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3553,72 +3553,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytoplasma aurantifolia’ and its vector </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hishimonus phycitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 2021:EN-7026. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34136a53c4895fe2d" w:history="1">
+      <w:hyperlink r:id="rId88236a6e579d5db3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://arcg.is/19SK8v</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Last updated: 30 November 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37146a53c4895fe4d" w:history="1">
+      <w:hyperlink r:id="rId68316a6e579d5db71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2021.EN-70</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3662,51 +3662,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 414-424.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2023) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 11/01/2023. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16406a53c4895fee0" w:history="1">
+      <w:hyperlink r:id="rId26806a6e579d5dc16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 8 May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4657,51 +4657,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma aurantifolia'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45546a53c48960544" w:history="1">
+      <w:hyperlink r:id="rId28596a6e579d5e259" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4776,63 +4776,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="80940814" name="name34536a53c4896069a" descr="eu_funding_250.png"/>
+            <wp:docPr id="93464309" name="name70896a6e579d5e3a5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41686a53c48960698" cstate="print"/>
+                    <a:blip r:embed="rId39396a6e579d5e3a4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4930,137 +4930,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39690559">
+  <w:abstractNum w:abstractNumId="90327131">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26535974">
+    <w:lvl w:ilvl="0" w:tplc="73078147">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="26535974" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73078147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="26535974" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73078147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="26535974" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73078147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="26535974" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73078147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="26535974" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73078147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="26535974" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73078147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="26535974" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73078147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="26535974" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73078147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39690558">
+  <w:abstractNum w:abstractNumId="90327130">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79584340">
+    <w:lvl w:ilvl="0" w:tplc="11311225">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5812,55 +5812,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39690558">
-    <w:abstractNumId w:val="39690558"/>
+  <w:num w:numId="90327130">
+    <w:abstractNumId w:val="90327130"/>
   </w:num>
-  <w:num w:numId="39690559">
-    <w:abstractNumId w:val="39690559"/>
+  <w:num w:numId="90327131">
+    <w:abstractNumId w:val="90327131"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17410,51 +17410,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId485380332" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId555666847" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27556a53c4895d5c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/" TargetMode="External"/><Relationship Id="rId85976a53c4895d60b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/categorization" TargetMode="External"/><Relationship Id="rId43406a53c4895dc3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/photos" TargetMode="External"/><Relationship Id="rId18416a53c4895fd0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5027" TargetMode="External"/><Relationship Id="rId25406a53c4895fdb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6427" TargetMode="External"/><Relationship Id="rId34136a53c4895fe2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arcg.is/19SK8v" TargetMode="External"/><Relationship Id="rId37146a53c4895fe4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2021.EN-70" TargetMode="External"/><Relationship Id="rId16406a53c4895fee0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId45546a53c48960544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41926a53c4895daf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41926a53c4895daf7.jpg"/><Relationship Id="rId42316a53c4895eeaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42316a53c4895eeaa.jpg"/><Relationship Id="rId41686a53c48960698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41686a53c48960698.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId848712423" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId422759135" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId25716a6e579d5ada2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/" TargetMode="External"/><Relationship Id="rId29316a6e579d5ade9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/categorization" TargetMode="External"/><Relationship Id="rId15556a6e579d5b7b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/photos" TargetMode="External"/><Relationship Id="rId69216a6e579d5da17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5027" TargetMode="External"/><Relationship Id="rId73676a6e579d5dac6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6427" TargetMode="External"/><Relationship Id="rId88236a6e579d5db3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arcg.is/19SK8v" TargetMode="External"/><Relationship Id="rId68316a6e579d5db71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2021.EN-70" TargetMode="External"/><Relationship Id="rId26806a6e579d5dc16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId28596a6e579d5e259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId87966a6e579d5b678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87966a6e579d5b678.jpg"/><Relationship Id="rId97876a6e579d5cc53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97876a6e579d5cc53.jpg"/><Relationship Id="rId39396a6e579d5e3a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39396a6e579d5e3a4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>