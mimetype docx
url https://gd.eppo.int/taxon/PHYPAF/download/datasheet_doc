--- v13 (2026-08-01)
+++ v14 (2026-08-21)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Zreik, Bové &amp; Garnier</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Oman witches' broom disease, WBDL, witches' broom of lime</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25716a6e579d5ada2" w:history="1">
+            <w:hyperlink r:id="rId10356a88e322cc28a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29316a6e579d5ade9" w:history="1">
+            <w:hyperlink r:id="rId36226a88e322cc2d1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPAF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="72491615" name="name94336a6e579d5b679" descr="1199.jpg"/>
+                  <wp:docPr id="58939621" name="name38076a88e322cc3b1" descr="1199.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1199.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId87966a6e579d5b678" cstate="print"/>
+                          <a:blip r:embed="rId46646a88e322cc3b0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId15556a6e579d5b7b4" w:history="1">
+            <w:hyperlink r:id="rId44326a88e322cc4d8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1506,63 +1506,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. P. aurantifolia') in phylogenetic analysis.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="33776014" name="name98656a6e579d5cc55" descr="PHYPAF_distribution_map.jpg"/>
+            <wp:docPr id="77302351" name="name17306a88e322cda36" descr="PHYPAF_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPAF_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97876a6e579d5cc53" cstate="print"/>
+                    <a:blip r:embed="rId11216a88e322cda33" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3382,51 +3382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 05027. 22 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69216a6e579d5da17" w:history="1">
+      <w:hyperlink r:id="rId39946a88e322ce84c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5027</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3483,51 +3483,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 6427, 36 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73676a6e579d5dac6" w:history="1">
+      <w:hyperlink r:id="rId41706a88e322ce8fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2021.6427</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3553,72 +3553,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytoplasma aurantifolia’ and its vector </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hishimonus phycitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 2021:EN-7026. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88236a6e579d5db3a" w:history="1">
+      <w:hyperlink r:id="rId37046a88e322ce974" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://arcg.is/19SK8v</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Last updated: 30 November 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68316a6e579d5db71" w:history="1">
+      <w:hyperlink r:id="rId89326a88e322ce994" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2021.EN-70</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3662,51 +3662,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 414-424.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2023) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 11/01/2023. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26806a6e579d5dc16" w:history="1">
+      <w:hyperlink r:id="rId86086a88e322cea29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 8 May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4657,51 +4657,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma aurantifolia'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28596a6e579d5e259" w:history="1">
+      <w:hyperlink r:id="rId43996a88e322cf0ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4776,63 +4776,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="93464309" name="name70896a6e579d5e3a5" descr="eu_funding_250.png"/>
+            <wp:docPr id="56150713" name="name92466a88e322cf3a2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39396a6e579d5e3a4" cstate="print"/>
+                    <a:blip r:embed="rId18986a88e322cf3a0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4930,137 +4930,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="90327131">
+  <w:abstractNum w:abstractNumId="11921318">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73078147">
+    <w:lvl w:ilvl="0" w:tplc="72859424">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73078147" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72859424" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73078147" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72859424" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73078147" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72859424" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73078147" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72859424" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73078147" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72859424" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73078147" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72859424" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73078147" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72859424" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73078147" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72859424" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="90327130">
+  <w:abstractNum w:abstractNumId="11921317">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11311225">
+    <w:lvl w:ilvl="0" w:tplc="72792795">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5812,55 +5812,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="90327130">
-    <w:abstractNumId w:val="90327130"/>
+  <w:num w:numId="11921317">
+    <w:abstractNumId w:val="11921317"/>
   </w:num>
-  <w:num w:numId="90327131">
-    <w:abstractNumId w:val="90327131"/>
+  <w:num w:numId="11921318">
+    <w:abstractNumId w:val="11921318"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17410,51 +17410,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId848712423" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId422759135" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId25716a6e579d5ada2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/" TargetMode="External"/><Relationship Id="rId29316a6e579d5ade9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/categorization" TargetMode="External"/><Relationship Id="rId15556a6e579d5b7b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/photos" TargetMode="External"/><Relationship Id="rId69216a6e579d5da17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5027" TargetMode="External"/><Relationship Id="rId73676a6e579d5dac6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6427" TargetMode="External"/><Relationship Id="rId88236a6e579d5db3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arcg.is/19SK8v" TargetMode="External"/><Relationship Id="rId68316a6e579d5db71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2021.EN-70" TargetMode="External"/><Relationship Id="rId26806a6e579d5dc16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId28596a6e579d5e259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId87966a6e579d5b678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87966a6e579d5b678.jpg"/><Relationship Id="rId97876a6e579d5cc53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97876a6e579d5cc53.jpg"/><Relationship Id="rId39396a6e579d5e3a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39396a6e579d5e3a4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId585869120" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId575463685" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10356a88e322cc28a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/" TargetMode="External"/><Relationship Id="rId36226a88e322cc2d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/categorization" TargetMode="External"/><Relationship Id="rId44326a88e322cc4d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/photos" TargetMode="External"/><Relationship Id="rId39946a88e322ce84c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5027" TargetMode="External"/><Relationship Id="rId41706a88e322ce8fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6427" TargetMode="External"/><Relationship Id="rId37046a88e322ce974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arcg.is/19SK8v" TargetMode="External"/><Relationship Id="rId89326a88e322ce994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2021.EN-70" TargetMode="External"/><Relationship Id="rId86086a88e322cea29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId43996a88e322cf0ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46646a88e322cc3b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46646a88e322cc3b0.jpg"/><Relationship Id="rId11216a88e322cda33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11216a88e322cda33.jpg"/><Relationship Id="rId18986a88e322cf3a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18986a88e322cf3a0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>