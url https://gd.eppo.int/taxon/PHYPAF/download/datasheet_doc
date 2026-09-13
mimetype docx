--- v14 (2026-08-21)
+++ v15 (2026-09-13)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Zreik, Bové &amp; Garnier</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Oman witches' broom disease, WBDL, witches' broom of lime</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10356a88e322cc28a" w:history="1">
+            <w:hyperlink r:id="rId26496aa604bbb70b7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36226a88e322cc2d1" w:history="1">
+            <w:hyperlink r:id="rId80816aa604bbb70fd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPAF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="58939621" name="name38076a88e322cc3b1" descr="1199.jpg"/>
+                  <wp:docPr id="33032145" name="name80006aa604bbb79ab" descr="1199.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1199.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId46646a88e322cc3b0" cstate="print"/>
+                          <a:blip r:embed="rId56076aa604bbb79a9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId44326a88e322cc4d8" w:history="1">
+            <w:hyperlink r:id="rId97066aa604bbb7ad9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1506,63 +1506,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. P. aurantifolia') in phylogenetic analysis.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="77302351" name="name17306a88e322cda36" descr="PHYPAF_distribution_map.jpg"/>
+            <wp:docPr id="86111581" name="name61876aa604bbb8d3e" descr="PHYPAF_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPAF_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11216a88e322cda33" cstate="print"/>
+                    <a:blip r:embed="rId67916aa604bbb8d31" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3382,51 +3382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 05027. 22 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39946a88e322ce84c" w:history="1">
+      <w:hyperlink r:id="rId61536aa604bbba368" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5027</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3483,51 +3483,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 6427, 36 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41706a88e322ce8fc" w:history="1">
+      <w:hyperlink r:id="rId23366aa604bbba415" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2021.6427</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3553,72 +3553,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytoplasma aurantifolia’ and its vector </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hishimonus phycitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 2021:EN-7026. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37046a88e322ce974" w:history="1">
+      <w:hyperlink r:id="rId10836aa604bbba491" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://arcg.is/19SK8v</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Last updated: 30 November 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89326a88e322ce994" w:history="1">
+      <w:hyperlink r:id="rId99866aa604bbba4b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2021.EN-70</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3662,51 +3662,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 414-424.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2023) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 11/01/2023. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86086a88e322cea29" w:history="1">
+      <w:hyperlink r:id="rId46786aa604bbba549" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 8 May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4657,51 +4657,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma aurantifolia'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43996a88e322cf0ce" w:history="1">
+      <w:hyperlink r:id="rId93146aa604bbbab94" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4776,63 +4776,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="56150713" name="name92466a88e322cf3a2" descr="eu_funding_250.png"/>
+            <wp:docPr id="75015451" name="name78506aa604bbbacad" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18986a88e322cf3a0" cstate="print"/>
+                    <a:blip r:embed="rId93176aa604bbbacac" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4930,137 +4930,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="11921318">
+  <w:abstractNum w:abstractNumId="53976918">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72859424">
+    <w:lvl w:ilvl="0" w:tplc="93507504">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72859424" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="93507504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72859424" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="93507504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72859424" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93507504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72859424" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="93507504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72859424" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="93507504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72859424" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="93507504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72859424" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="93507504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72859424" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="93507504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11921317">
+  <w:abstractNum w:abstractNumId="53976917">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72792795">
+    <w:lvl w:ilvl="0" w:tplc="45830402">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5812,55 +5812,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11921317">
-    <w:abstractNumId w:val="11921317"/>
+  <w:num w:numId="53976917">
+    <w:abstractNumId w:val="53976917"/>
   </w:num>
-  <w:num w:numId="11921318">
-    <w:abstractNumId w:val="11921318"/>
+  <w:num w:numId="53976918">
+    <w:abstractNumId w:val="53976918"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17410,51 +17410,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId585869120" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId575463685" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10356a88e322cc28a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/" TargetMode="External"/><Relationship Id="rId36226a88e322cc2d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/categorization" TargetMode="External"/><Relationship Id="rId44326a88e322cc4d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/photos" TargetMode="External"/><Relationship Id="rId39946a88e322ce84c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5027" TargetMode="External"/><Relationship Id="rId41706a88e322ce8fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6427" TargetMode="External"/><Relationship Id="rId37046a88e322ce974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arcg.is/19SK8v" TargetMode="External"/><Relationship Id="rId89326a88e322ce994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2021.EN-70" TargetMode="External"/><Relationship Id="rId86086a88e322cea29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId43996a88e322cf0ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46646a88e322cc3b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46646a88e322cc3b0.jpg"/><Relationship Id="rId11216a88e322cda33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11216a88e322cda33.jpg"/><Relationship Id="rId18986a88e322cf3a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18986a88e322cf3a0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId538799094" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId495983290" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26496aa604bbb70b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/" TargetMode="External"/><Relationship Id="rId80816aa604bbb70fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/categorization" TargetMode="External"/><Relationship Id="rId97066aa604bbb7ad9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPAF/photos" TargetMode="External"/><Relationship Id="rId61536aa604bbba368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5027" TargetMode="External"/><Relationship Id="rId23366aa604bbba415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6427" TargetMode="External"/><Relationship Id="rId10836aa604bbba491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arcg.is/19SK8v" TargetMode="External"/><Relationship Id="rId99866aa604bbba4b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2021.EN-70" TargetMode="External"/><Relationship Id="rId46786aa604bbba549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId93146aa604bbbab94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56076aa604bbb79a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56076aa604bbb79a9.jpg"/><Relationship Id="rId67916aa604bbb8d31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67916aa604bbb8d31.jpg"/><Relationship Id="rId93176aa604bbbacac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93176aa604bbbacac.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>