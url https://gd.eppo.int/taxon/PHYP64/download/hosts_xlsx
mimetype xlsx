--- v0 (2025-10-14)
+++ v1 (2026-05-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PHYP64" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>VITVI</t>
   </si>
   <si>
     <t>Vitis vinifera</t>
   </si>
   <si>
     <t xml:space="preserve">* Eveillard S, Jollard C, Labroussaa F, Khalil D, Perrin M, Desqué D, Salar P, Razan F, Hévin C, Bordenave L, Foissac X, Masson JE, Malembic-Maher S (2016) Contrasting susceptibilities to Flavescence dorée in Vitis vinifera, rootstocks and wild Vitis species. Frontiers in Plant Science 7, 1762. doi: 10.3389/fpls.2016.01762
 * Malembic-Maher S, Desqué D, Khalil D, Salar P, Bergey B, Danet J-L, Duret S, (...), Foissac X (2020) When a Palearctic bacterium meets a Nearctic insect vector: Genetic and ecological insights into the emergence of the grapevine Flavescence dorée epidemics in Europe. PLOS Pathogens 16(3), e1007967. https://doi.org/10.1371/journal.ppat.1007967
 ------- Confirmed host.
@@ -70,50 +70,59 @@
   </si>
   <si>
     <t>Clematis vitalba</t>
   </si>
   <si>
     <t>* Angelini E, Squizzato F, Luccheta G, Borgo M (2004) Detection of a phytoplasma associated with grapevine ‘Flavescence dorée’ in Clematis vitalba.- European Journal of Plant Pathology 110, 193-201.
 * Genov N, Angelini E, Filippin L (2018) First report of Clematis vitalba and Ailanthus altissima infected with 16SV-C subgroup phytoplasmas in Bulgaria. Proceedings of the 19th Congress of ICVG (Santiago, CL, 2018-04-09/12), 152-153.
 ------- Confirmed host (flavescence dorée type 16SrV-C).
 * Malembic-Maher S, Desqué D, Khalil D, Salar P, Bergey B, Danet J-L, Duret S, (...), Foissac X (2020) When a Palearctic bacterium meets a Nearctic insect vector: Genetic and ecological insights into the emergence of the grapevine Flavescence dorée epidemics in Europe. PLOS Pathogens 16(3), e1007967. https://doi.org/10.1371/journal.ppat.1007967
 ------- Confirmed host.</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>AILAL</t>
   </si>
   <si>
     <t>Ailanthus altissima</t>
   </si>
   <si>
     <t>* Filippin L, De Pra V, Zottini M, Borgo M, Angelini E (2011) Nucleotide sequencing of imp gene in phytoplasmas associated to 'flavescence dorée' from Ailanthus altissima. Bulletin of Insectology, 64(Suppl), S49-50.
 ------- Confirmed host (flavescence dorée type 16SrV-C).
 * Genov N, Angelini E, Filippin L (2018) First report of Clematis vitalba and Ailanthus altissima infected with 16SV-C subgroup phytoplasmas in Bulgaria. Proceedings of the 19th Congress of ICVG (Santiago, CL, 2018-04-09/12), 152-153.
 ------- Confirmed host (flavescence dorée type 16SrV-C).</t>
+  </si>
+  <si>
+    <t>1ALUG</t>
+  </si>
+  <si>
+    <t>Alnus</t>
+  </si>
+  <si>
+    <t>* Jarausch B, Abidon C, Biancu S, Salar P, Desqué D, Roques M, Runne M, Jarausch W, Markheiser A, Maixner M, Meistermann E (2026) The role of reservoir plants and alternative vectors for the spread of Flavescence dorée (FD) phytoplasmas in FD-free regions: Lamprotettix nitidulus identified as a new vector. Journal of Pest Science 99(1), 35.</t>
   </si>
   <si>
     <t>ALUGL</t>
   </si>
   <si>
     <t>Alnus glutinosa</t>
   </si>
   <si>
     <t xml:space="preserve">* Malembic-Maher S, Desqué D, Khalil D, Salar P, Bergey B, Danet J-L, Duret S, (...), Foissac X (2020) When a Palearctic bacterium meets a Nearctic insect vector: Genetic and ecological insights into the emergence of the grapevine Flavescence dorée epidemics in Europe. PLOS Pathogens 16(3), e1007967. https://doi.org/10.1371/journal.ppat.1007967
 ------- Confirmed host.
 * Radonjic S, Hrncic S, Krstic O, Cvrkovic T, Mitrovic M, Jovic J &amp; Tosevski I (2013) First report of Alder yellows phytoplasma infecting common and grey alder (Alnus glutinosa and A. incana) in Montenegro. Plant Disease 97, 686-686. </t>
   </si>
   <si>
     <t>ALUIN</t>
   </si>
   <si>
     <t>Alnus incana</t>
   </si>
   <si>
     <t xml:space="preserve">* Mehle N, Rupar M, Seljak G, Ravnikar M, Dermastia M (2011) Molecular diversity of 'flavescence doree' phytoplasma strains in Slovenia. Bulletin of Insectology 64, S29-S30.
 * Radonjic S, Hrncic S, Krstic O, Cvrkovic T, Mitrovic M, Jovic J &amp; Tosevski I (2013) First report of Alder yellows phytoplasma infecting common and grey alder (Alnus glutinosa and A. incana) in Montenegro. Plant Disease 97, 686-686. 
 </t>
   </si>
   <si>
     <t>CYLAV</t>
@@ -581,51 +590,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D23"/>
+  <dimension ref="A1:D24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="429.324" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -746,219 +755,233 @@
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>12</v>
       </c>
       <c r="B10" t="s">
         <v>31</v>
       </c>
       <c r="C10" t="s">
         <v>32</v>
       </c>
       <c r="D10" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>12</v>
       </c>
       <c r="B11" t="s">
         <v>34</v>
       </c>
       <c r="C11" t="s">
         <v>35</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>12</v>
       </c>
       <c r="B12" t="s">
+        <v>37</v>
+      </c>
+      <c r="C12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D12" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D13" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" t="s">
         <v>41</v>
       </c>
       <c r="C14" t="s">
         <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>12</v>
       </c>
       <c r="B15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>12</v>
       </c>
       <c r="B16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C16" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>12</v>
       </c>
       <c r="B17" t="s">
         <v>48</v>
       </c>
       <c r="C17" t="s">
         <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="B18" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C18" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="B19" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C19" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D19" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>12</v>
       </c>
       <c r="B20" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C20" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D20" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="B21" t="s">
         <v>57</v>
       </c>
       <c r="C21" t="s">
         <v>58</v>
       </c>
       <c r="D21" t="s">
-        <v>59</v>
+        <v>36</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B22" t="s">
         <v>60</v>
       </c>
       <c r="C22" t="s">
         <v>61</v>
       </c>
       <c r="D22" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
+        <v>59</v>
+      </c>
+      <c r="B23" t="s">
         <v>63</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
         <v>64</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D23" t="s">
         <v>65</v>
       </c>
-      <c r="D23" t="s">
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" t="s">
         <v>66</v>
+      </c>
+      <c r="B24" t="s">
+        <v>67</v>
+      </c>
+      <c r="C24" t="s">
+        <v>68</v>
+      </c>
+      <c r="D24" t="s">
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">