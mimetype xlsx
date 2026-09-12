--- v2 (2026-04-23)
+++ v3 (2026-09-12)
@@ -841,51 +841,51 @@
       <c r="B15" t="s">
         <v>40</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
         <v>41</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>42</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
         <v>43</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>15</v>
       </c>
       <c r="B17" t="s">
         <v>44</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
         <v>45</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>15</v>
       </c>
       <c r="B18" t="s">
         <v>46</v>
       </c>