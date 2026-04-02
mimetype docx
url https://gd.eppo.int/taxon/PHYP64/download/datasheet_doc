--- v6 (2026-03-12)
+++ v7 (2026-04-02)
@@ -269,51 +269,51 @@
               <w:t xml:space="preserve"> Firrao et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacco 22A disease, flavescence dorée of grapevine, flavescence dorée phytoplasma</w:t>
             </w:r>
-            <w:hyperlink r:id="rId734769b3320f21c61" w:history="1">
+            <w:hyperlink r:id="rId220069cdd4f7d96e3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -329,51 +329,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259169b3320f21d1f" w:history="1">
+            <w:hyperlink r:id="rId959769cdd4f7d9757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYP64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="3832610" name="name929569b3320f224ac" descr="1194.jpg"/>
+                  <wp:docPr id="47287315" name="name416069cdd4f7d9ef8" descr="1194.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1194.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId844969b3320f224aa" cstate="print"/>
+                          <a:blip r:embed="rId255869cdd4f7d9ef6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId645269b3320f225ef" w:history="1">
+            <w:hyperlink r:id="rId335269cdd4f7da02b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1843,63 +1843,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.; therefore, its presence is strictly connected to that of grapevines.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="74213880" name="name806369b3320f23be2" descr="PHYP64_distribution_map.jpg"/>
+            <wp:docPr id="24591894" name="name406269cdd4f7db7a8" descr="PHYP64_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYP64_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId504569b3320f23bdf" cstate="print"/>
+                    <a:blip r:embed="rId488469cdd4f7db7a5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4945,51 +4945,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4001-4010. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId682069b3320f2520d" w:history="1">
+      <w:hyperlink r:id="rId865169cdd4f7dcd63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.02323-06</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5026,51 +5026,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1268-1268. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId248369b3320f2529a" w:history="1">
+      <w:hyperlink r:id="rId491769cdd4f7dcdfa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis-03-14-0315-pdn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5145,51 +5145,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Applied Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2325-2330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId950369b3320f25360" w:history="1">
+      <w:hyperlink r:id="rId807569cdd4f7dcebf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2672.2007.03467.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5264,51 +5264,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">171</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 37-51. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId183569b3320f25423" w:history="1">
+      <w:hyperlink r:id="rId323169cdd4f7dcf8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12359</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5392,51 +5392,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 655-663. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId477069b3320f254f1" w:history="1">
+      <w:hyperlink r:id="rId650869cdd4f7dd05e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1051/agro:19900806</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5602,51 +5602,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 21-25. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId930669b3320f25643" w:history="1">
+      <w:hyperlink r:id="rId585369cdd4f7dd1b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1755-0238.1997.tb00112.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5701,51 +5701,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plos One </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0175247. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId983369b3320f256e8" w:history="1">
+      <w:hyperlink r:id="rId634169cdd4f7dd256" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0175247</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5853,51 +5853,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 422-429. doi:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId131169b3320f257da" w:history="1">
+      <w:hyperlink r:id="rId831769cdd4f7dd346" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYP64/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5923,51 +5923,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 490-492. doi:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId251869b3320f2584b" w:history="1">
+      <w:hyperlink r:id="rId320569cdd4f7dd3b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYP64/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5993,51 +5993,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-423. doi:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId612369b3320f258ba" w:history="1">
+      <w:hyperlink r:id="rId635769cdd4f7dd428" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6121,51 +6121,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId727569b3320f25986" w:history="1">
+      <w:hyperlink r:id="rId699869cdd4f7dd4f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6280,51 +6280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Plant Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId518169b3320f25a87" w:history="1">
+      <w:hyperlink r:id="rId651069cdd4f7dd5f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2016.01762</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6439,51 +6439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 826-837. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId971969b3320f25b83" w:history="1">
+      <w:hyperlink r:id="rId363269cdd4f7dd6f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2009.02092.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6533,51 +6533,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 11-21. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId826169b3320f25c19" w:history="1">
+      <w:hyperlink r:id="rId907869cdd4f7dd787" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12206</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6723,51 +6723,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 105(10), 3285</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId442569b3320f25d54" w:history="1">
+      <w:hyperlink r:id="rId629169cdd4f7dd8c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis-02-21-0330-pdn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6793,51 +6793,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4603. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId579269b3320f25dc8" w:history="1">
+      <w:hyperlink r:id="rId154669cdd4f7dd938" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2016.4603</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6863,51 +6863,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId200469b3320f25e3b" w:history="1">
+      <w:hyperlink r:id="rId375269cdd4f7dd9ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy12020448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7392,51 +7392,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId927969b3320f261a5" w:history="1">
+      <w:hyperlink r:id="rId373469cdd4f7ddd1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.ppat.1007967</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7647,51 +7647,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 925-930. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId157269b3320f26343" w:history="1">
+      <w:hyperlink r:id="rId589169cdd4f7ddeb9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis.1999.83.10.925</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7737,51 +7737,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">155</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1117-1132.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId807669b3320f263d4" w:history="1">
+      <w:hyperlink r:id="rId862369cdd4f7ddf49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://doi.org/10.1007/s10658-019-01839-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7994,51 +7994,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plos One </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId678469b3320f26578" w:history="1">
+      <w:hyperlink r:id="rId211969cdd4f7de0ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0036882</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8133,51 +8133,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 18-30. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId207869b3320f26659" w:history="1">
+      <w:hyperlink r:id="rId403969cdd4f7de1c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12934</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8223,51 +8223,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 686-686.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId124269b3320f266e9" w:history="1">
+      <w:hyperlink r:id="rId724969cdd4f7de258" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://doi.org/10.1094/pdis-11-12-1087-pdn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8304,51 +8304,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insects </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId907469b3320f2676b" w:history="1">
+      <w:hyperlink r:id="rId492169cdd4f7de2d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects11050301</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8365,51 +8365,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Applied and Environmental Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId578969b3320f267cf" w:history="1">
+      <w:hyperlink r:id="rId401769cdd4f7de33c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.03123-18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8573,51 +8573,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and EFSA resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agriculture and Bioscience International), 2019. Grapevine flavescence dorée phytoplasma (flavescence dorée of grapevine). Crop Protection Compendium. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId714869b3320f26949" w:history="1">
+      <w:hyperlink r:id="rId210469cdd4f7de4cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/26184</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8643,51 +8643,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3851, 31 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId515569b3320f269bc" w:history="1">
+      <w:hyperlink r:id="rId769369cdd4f7de582" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3851</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8713,51 +8713,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EN-1909</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 36 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId229369b3320f26a2e" w:history="1">
+      <w:hyperlink r:id="rId346369cdd4f7de5f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1909</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8823,51 +8823,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grapevine flavescence dorée phytoplasma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId681769b3320f26ae6" w:history="1">
+      <w:hyperlink r:id="rId997469cdd4f7de6b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9038,90 +9038,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId569569b3320f26c3a" w:history="1">
+      <w:hyperlink r:id="rId187669cdd4f7de805" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01723.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="79771609" name="name576069b3320f26cb3" descr="eu_funding_250.png"/>
+            <wp:docPr id="74104929" name="name902469cdd4f7ded0d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId999969b3320f26cb2" cstate="print"/>
+                    <a:blip r:embed="rId587169cdd4f7ded0c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9219,137 +9219,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="87636462">
+  <w:abstractNum w:abstractNumId="73137697">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36025919">
+    <w:lvl w:ilvl="0" w:tplc="79504437">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="36025919" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="79504437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="36025919" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="79504437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="36025919" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="79504437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="36025919" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="79504437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="36025919" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="79504437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="36025919" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="79504437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="36025919" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="79504437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="36025919" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="79504437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87636461">
+  <w:abstractNum w:abstractNumId="73137696">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54410461">
+    <w:lvl w:ilvl="0" w:tplc="94275371">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10101,55 +10101,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="87636461">
-    <w:abstractNumId w:val="87636461"/>
+  <w:num w:numId="73137696">
+    <w:abstractNumId w:val="73137696"/>
   </w:num>
-  <w:num w:numId="87636462">
-    <w:abstractNumId w:val="87636462"/>
+  <w:num w:numId="73137697">
+    <w:abstractNumId w:val="73137697"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21699,51 +21699,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId655333527" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId789759492" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId734769b3320f21c61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/" TargetMode="External"/><Relationship Id="rId259169b3320f21d1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/categorization" TargetMode="External"/><Relationship Id="rId645269b3320f225ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/photos" TargetMode="External"/><Relationship Id="rId682069b3320f2520d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.02323-06" TargetMode="External"/><Relationship Id="rId248369b3320f2529a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-03-14-0315-pdn" TargetMode="External"/><Relationship Id="rId950369b3320f25360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2007.03467.x" TargetMode="External"/><Relationship Id="rId183569b3320f25423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12359" TargetMode="External"/><Relationship Id="rId477069b3320f254f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1051/agro:19900806" TargetMode="External"/><Relationship Id="rId930669b3320f25643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1755-0238.1997.tb00112.x" TargetMode="External"/><Relationship Id="rId983369b3320f256e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0175247" TargetMode="External"/><Relationship Id="rId131169b3320f257da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/documents" TargetMode="External"/><Relationship Id="rId251869b3320f2584b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/documents" TargetMode="External"/><Relationship Id="rId612369b3320f258ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId727569b3320f25986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId518169b3320f25a87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2016.01762" TargetMode="External"/><Relationship Id="rId971969b3320f25b83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2009.02092.x" TargetMode="External"/><Relationship Id="rId826169b3320f25c19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12206" TargetMode="External"/><Relationship Id="rId442569b3320f25d54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-02-21-0330-pdn" TargetMode="External"/><Relationship Id="rId579269b3320f25dc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2016.4603" TargetMode="External"/><Relationship Id="rId200469b3320f25e3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12020448" TargetMode="External"/><Relationship Id="rId927969b3320f261a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.ppat.1007967" TargetMode="External"/><Relationship Id="rId157269b3320f26343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis.1999.83.10.925" TargetMode="External"/><Relationship Id="rId807669b3320f263d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-019-01839-3" TargetMode="External"/><Relationship Id="rId678469b3320f26578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0036882" TargetMode="External"/><Relationship Id="rId207869b3320f26659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12934" TargetMode="External"/><Relationship Id="rId124269b3320f266e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-11-12-1087-pdn" TargetMode="External"/><Relationship Id="rId907469b3320f2676b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11050301" TargetMode="External"/><Relationship Id="rId578969b3320f267cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.03123-18" TargetMode="External"/><Relationship Id="rId714869b3320f26949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/26184" TargetMode="External"/><Relationship Id="rId515569b3320f269bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3851" TargetMode="External"/><Relationship Id="rId229369b3320f26a2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1909" TargetMode="External"/><Relationship Id="rId681769b3320f26ae6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId569569b3320f26c3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01723.x" TargetMode="External"/><Relationship Id="rId844969b3320f224aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId844969b3320f224aa.jpg"/><Relationship Id="rId504569b3320f23bdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId504569b3320f23bdf.jpg"/><Relationship Id="rId999969b3320f26cb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId999969b3320f26cb2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId751658084" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId299090971" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId220069cdd4f7d96e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/" TargetMode="External"/><Relationship Id="rId959769cdd4f7d9757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/categorization" TargetMode="External"/><Relationship Id="rId335269cdd4f7da02b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/photos" TargetMode="External"/><Relationship Id="rId865169cdd4f7dcd63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.02323-06" TargetMode="External"/><Relationship Id="rId491769cdd4f7dcdfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-03-14-0315-pdn" TargetMode="External"/><Relationship Id="rId807569cdd4f7dcebf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2007.03467.x" TargetMode="External"/><Relationship Id="rId323169cdd4f7dcf8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12359" TargetMode="External"/><Relationship Id="rId650869cdd4f7dd05e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1051/agro:19900806" TargetMode="External"/><Relationship Id="rId585369cdd4f7dd1b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1755-0238.1997.tb00112.x" TargetMode="External"/><Relationship Id="rId634169cdd4f7dd256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0175247" TargetMode="External"/><Relationship Id="rId831769cdd4f7dd346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/documents" TargetMode="External"/><Relationship Id="rId320569cdd4f7dd3b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/documents" TargetMode="External"/><Relationship Id="rId635769cdd4f7dd428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId699869cdd4f7dd4f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId651069cdd4f7dd5f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2016.01762" TargetMode="External"/><Relationship Id="rId363269cdd4f7dd6f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2009.02092.x" TargetMode="External"/><Relationship Id="rId907869cdd4f7dd787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12206" TargetMode="External"/><Relationship Id="rId629169cdd4f7dd8c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-02-21-0330-pdn" TargetMode="External"/><Relationship Id="rId154669cdd4f7dd938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2016.4603" TargetMode="External"/><Relationship Id="rId375269cdd4f7dd9ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12020448" TargetMode="External"/><Relationship Id="rId373469cdd4f7ddd1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.ppat.1007967" TargetMode="External"/><Relationship Id="rId589169cdd4f7ddeb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis.1999.83.10.925" TargetMode="External"/><Relationship Id="rId862369cdd4f7ddf49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-019-01839-3" TargetMode="External"/><Relationship Id="rId211969cdd4f7de0ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0036882" TargetMode="External"/><Relationship Id="rId403969cdd4f7de1c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12934" TargetMode="External"/><Relationship Id="rId724969cdd4f7de258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-11-12-1087-pdn" TargetMode="External"/><Relationship Id="rId492169cdd4f7de2d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11050301" TargetMode="External"/><Relationship Id="rId401769cdd4f7de33c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.03123-18" TargetMode="External"/><Relationship Id="rId210469cdd4f7de4cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/26184" TargetMode="External"/><Relationship Id="rId769369cdd4f7de582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3851" TargetMode="External"/><Relationship Id="rId346369cdd4f7de5f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1909" TargetMode="External"/><Relationship Id="rId997469cdd4f7de6b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId187669cdd4f7de805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01723.x" TargetMode="External"/><Relationship Id="rId255869cdd4f7d9ef6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId255869cdd4f7d9ef6.jpg"/><Relationship Id="rId488469cdd4f7db7a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId488469cdd4f7db7a5.jpg"/><Relationship Id="rId587169cdd4f7ded0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId587169cdd4f7ded0c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>