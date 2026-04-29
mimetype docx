--- v7 (2026-04-02)
+++ v8 (2026-04-29)
@@ -269,51 +269,51 @@
               <w:t xml:space="preserve"> Firrao et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacco 22A disease, flavescence dorée of grapevine, flavescence dorée phytoplasma</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220069cdd4f7d96e3" w:history="1">
+            <w:hyperlink r:id="rId318769f1bd1b3a12c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -329,51 +329,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId959769cdd4f7d9757" w:history="1">
+            <w:hyperlink r:id="rId235369f1bd1b3a197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYP64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="47287315" name="name416069cdd4f7d9ef8" descr="1194.jpg"/>
+                  <wp:docPr id="23489452" name="name911269f1bd1b3a73c" descr="1194.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1194.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId255869cdd4f7d9ef6" cstate="print"/>
+                          <a:blip r:embed="rId353269f1bd1b3a73b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId335269cdd4f7da02b" w:history="1">
+            <w:hyperlink r:id="rId150569f1bd1b3a844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1843,105 +1843,105 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.; therefore, its presence is strictly connected to that of grapevines.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="24591894" name="name406269cdd4f7db7a8" descr="PHYP64_distribution_map.jpg"/>
+            <wp:docPr id="71727382" name="name409169f1bd1b3bf86" descr="PHYP64_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYP64_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId488469cdd4f7db7a5" cstate="print"/>
+                    <a:blip r:embed="rId106569f1bd1b3bf83" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Austria, Bulgaria, Croatia, Czechia, France (mainland, Corse), Hungary, Italy (mainland), Montenegro, Portugal (mainland), Romania, Serbia, Slovakia, Slovenia, Spain (mainland), Switzerland</w:t>
+        <w:t xml:space="preserve"> Austria, Bulgaria, Croatia, Czechia, France (mainland, Corse), Germany, Hungary, Italy (mainland), Montenegro, Portugal (mainland), Romania, Serbia, Slovakia, Slovenia, Spain (mainland), Switzerland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">BIOLOGY</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4945,51 +4945,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4001-4010. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId865169cdd4f7dcd63" w:history="1">
+      <w:hyperlink r:id="rId877769f1bd1b3d507" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.02323-06</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5026,51 +5026,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1268-1268. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId491769cdd4f7dcdfa" w:history="1">
+      <w:hyperlink r:id="rId658669f1bd1b3d592" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis-03-14-0315-pdn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5145,51 +5145,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Applied Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2325-2330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId807569cdd4f7dcebf" w:history="1">
+      <w:hyperlink r:id="rId205069f1bd1b3d655" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2672.2007.03467.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5264,51 +5264,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">171</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 37-51. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId323169cdd4f7dcf8b" w:history="1">
+      <w:hyperlink r:id="rId574769f1bd1b3d717" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12359</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5392,51 +5392,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 655-663. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId650869cdd4f7dd05e" w:history="1">
+      <w:hyperlink r:id="rId965569f1bd1b3d7e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1051/agro:19900806</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5602,51 +5602,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 21-25. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId585369cdd4f7dd1b2" w:history="1">
+      <w:hyperlink r:id="rId576969f1bd1b3d9cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1755-0238.1997.tb00112.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5701,51 +5701,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plos One </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0175247. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId634169cdd4f7dd256" w:history="1">
+      <w:hyperlink r:id="rId972269f1bd1b3da73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0175247</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5853,51 +5853,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 422-429. doi:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId831769cdd4f7dd346" w:history="1">
+      <w:hyperlink r:id="rId215369f1bd1b3db6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYP64/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5923,51 +5923,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 490-492. doi:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId320569cdd4f7dd3b8" w:history="1">
+      <w:hyperlink r:id="rId616769f1bd1b3dbe9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYP64/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5993,51 +5993,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-423. doi:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId635769cdd4f7dd428" w:history="1">
+      <w:hyperlink r:id="rId805569f1bd1b3dc5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6121,51 +6121,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId699869cdd4f7dd4f3" w:history="1">
+      <w:hyperlink r:id="rId347169f1bd1b3dd28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6280,51 +6280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Plant Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId651069cdd4f7dd5f5" w:history="1">
+      <w:hyperlink r:id="rId255869f1bd1b3de2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2016.01762</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6439,51 +6439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 826-837. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId363269cdd4f7dd6f2" w:history="1">
+      <w:hyperlink r:id="rId508069f1bd1b3df29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2009.02092.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6533,51 +6533,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 11-21. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId907869cdd4f7dd787" w:history="1">
+      <w:hyperlink r:id="rId373869f1bd1b3dfbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12206</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6723,51 +6723,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 105(10), 3285</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId629169cdd4f7dd8c3" w:history="1">
+      <w:hyperlink r:id="rId195269f1bd1b3e0ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis-02-21-0330-pdn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6793,51 +6793,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4603. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId154669cdd4f7dd938" w:history="1">
+      <w:hyperlink r:id="rId613069f1bd1b3e161" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2016.4603</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6863,51 +6863,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId375269cdd4f7dd9ac" w:history="1">
+      <w:hyperlink r:id="rId124769f1bd1b3e1d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy12020448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7392,51 +7392,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId373469cdd4f7ddd1f" w:history="1">
+      <w:hyperlink r:id="rId858169f1bd1b3e52a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.ppat.1007967</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7647,51 +7647,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 925-930. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId589169cdd4f7ddeb9" w:history="1">
+      <w:hyperlink r:id="rId269069f1bd1b3e6c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis.1999.83.10.925</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7737,51 +7737,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">155</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1117-1132.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId862369cdd4f7ddf49" w:history="1">
+      <w:hyperlink r:id="rId596569f1bd1b3e756" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://doi.org/10.1007/s10658-019-01839-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7994,51 +7994,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plos One </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId211969cdd4f7de0ea" w:history="1">
+      <w:hyperlink r:id="rId591369f1bd1b3e910" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0036882</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8133,51 +8133,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 18-30. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId403969cdd4f7de1c8" w:history="1">
+      <w:hyperlink r:id="rId458469f1bd1b3e9f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12934</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8223,51 +8223,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 686-686.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId724969cdd4f7de258" w:history="1">
+      <w:hyperlink r:id="rId343469f1bd1b3ea82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://doi.org/10.1094/pdis-11-12-1087-pdn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8304,51 +8304,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insects </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId492169cdd4f7de2d8" w:history="1">
+      <w:hyperlink r:id="rId747469f1bd1b3eb05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects11050301</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8365,51 +8365,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Applied and Environmental Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId401769cdd4f7de33c" w:history="1">
+      <w:hyperlink r:id="rId257969f1bd1b3eb6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.03123-18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8573,51 +8573,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and EFSA resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agriculture and Bioscience International), 2019. Grapevine flavescence dorée phytoplasma (flavescence dorée of grapevine). Crop Protection Compendium. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId210469cdd4f7de4cd" w:history="1">
+      <w:hyperlink r:id="rId490569f1bd1b3ecc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/26184</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8643,51 +8643,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3851, 31 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId769369cdd4f7de582" w:history="1">
+      <w:hyperlink r:id="rId128169f1bd1b3ed33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3851</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8713,51 +8713,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EN-1909</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 36 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId346369cdd4f7de5f5" w:history="1">
+      <w:hyperlink r:id="rId700469f1bd1b3eda2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1909</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8823,51 +8823,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grapevine flavescence dorée phytoplasma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId997469cdd4f7de6b0" w:history="1">
+      <w:hyperlink r:id="rId793769f1bd1b3ee57" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9038,90 +9038,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId187669cdd4f7de805" w:history="1">
+      <w:hyperlink r:id="rId664369f1bd1b3efa9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01723.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="74104929" name="name902469cdd4f7ded0d" descr="eu_funding_250.png"/>
+            <wp:docPr id="34219997" name="name959969f1bd1b3f059" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId587169cdd4f7ded0c" cstate="print"/>
+                    <a:blip r:embed="rId609869f1bd1b3f058" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9219,137 +9219,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="73137697">
+  <w:abstractNum w:abstractNumId="57982280">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79504437">
+    <w:lvl w:ilvl="0" w:tplc="54229035">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79504437" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54229035" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79504437" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54229035" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79504437" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54229035" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79504437" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54229035" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79504437" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54229035" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79504437" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54229035" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79504437" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54229035" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79504437" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54229035" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73137696">
+  <w:abstractNum w:abstractNumId="57982279">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94275371">
+    <w:lvl w:ilvl="0" w:tplc="35720710">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10101,55 +10101,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="73137696">
-    <w:abstractNumId w:val="73137696"/>
+  <w:num w:numId="57982279">
+    <w:abstractNumId w:val="57982279"/>
   </w:num>
-  <w:num w:numId="73137697">
-    <w:abstractNumId w:val="73137697"/>
+  <w:num w:numId="57982280">
+    <w:abstractNumId w:val="57982280"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21699,51 +21699,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId751658084" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId299090971" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId220069cdd4f7d96e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/" TargetMode="External"/><Relationship Id="rId959769cdd4f7d9757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/categorization" TargetMode="External"/><Relationship Id="rId335269cdd4f7da02b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/photos" TargetMode="External"/><Relationship Id="rId865169cdd4f7dcd63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.02323-06" TargetMode="External"/><Relationship Id="rId491769cdd4f7dcdfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-03-14-0315-pdn" TargetMode="External"/><Relationship Id="rId807569cdd4f7dcebf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2007.03467.x" TargetMode="External"/><Relationship Id="rId323169cdd4f7dcf8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12359" TargetMode="External"/><Relationship Id="rId650869cdd4f7dd05e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1051/agro:19900806" TargetMode="External"/><Relationship Id="rId585369cdd4f7dd1b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1755-0238.1997.tb00112.x" TargetMode="External"/><Relationship Id="rId634169cdd4f7dd256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0175247" TargetMode="External"/><Relationship Id="rId831769cdd4f7dd346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/documents" TargetMode="External"/><Relationship Id="rId320569cdd4f7dd3b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/documents" TargetMode="External"/><Relationship Id="rId635769cdd4f7dd428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId699869cdd4f7dd4f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId651069cdd4f7dd5f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2016.01762" TargetMode="External"/><Relationship Id="rId363269cdd4f7dd6f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2009.02092.x" TargetMode="External"/><Relationship Id="rId907869cdd4f7dd787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12206" TargetMode="External"/><Relationship Id="rId629169cdd4f7dd8c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-02-21-0330-pdn" TargetMode="External"/><Relationship Id="rId154669cdd4f7dd938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2016.4603" TargetMode="External"/><Relationship Id="rId375269cdd4f7dd9ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12020448" TargetMode="External"/><Relationship Id="rId373469cdd4f7ddd1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.ppat.1007967" TargetMode="External"/><Relationship Id="rId589169cdd4f7ddeb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis.1999.83.10.925" TargetMode="External"/><Relationship Id="rId862369cdd4f7ddf49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-019-01839-3" TargetMode="External"/><Relationship Id="rId211969cdd4f7de0ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0036882" TargetMode="External"/><Relationship Id="rId403969cdd4f7de1c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12934" TargetMode="External"/><Relationship Id="rId724969cdd4f7de258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-11-12-1087-pdn" TargetMode="External"/><Relationship Id="rId492169cdd4f7de2d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11050301" TargetMode="External"/><Relationship Id="rId401769cdd4f7de33c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.03123-18" TargetMode="External"/><Relationship Id="rId210469cdd4f7de4cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/26184" TargetMode="External"/><Relationship Id="rId769369cdd4f7de582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3851" TargetMode="External"/><Relationship Id="rId346369cdd4f7de5f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1909" TargetMode="External"/><Relationship Id="rId997469cdd4f7de6b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId187669cdd4f7de805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01723.x" TargetMode="External"/><Relationship Id="rId255869cdd4f7d9ef6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId255869cdd4f7d9ef6.jpg"/><Relationship Id="rId488469cdd4f7db7a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId488469cdd4f7db7a5.jpg"/><Relationship Id="rId587169cdd4f7ded0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId587169cdd4f7ded0c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId882230038" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId735231649" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId318769f1bd1b3a12c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/" TargetMode="External"/><Relationship Id="rId235369f1bd1b3a197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/categorization" TargetMode="External"/><Relationship Id="rId150569f1bd1b3a844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/photos" TargetMode="External"/><Relationship Id="rId877769f1bd1b3d507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.02323-06" TargetMode="External"/><Relationship Id="rId658669f1bd1b3d592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-03-14-0315-pdn" TargetMode="External"/><Relationship Id="rId205069f1bd1b3d655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2007.03467.x" TargetMode="External"/><Relationship Id="rId574769f1bd1b3d717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12359" TargetMode="External"/><Relationship Id="rId965569f1bd1b3d7e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1051/agro:19900806" TargetMode="External"/><Relationship Id="rId576969f1bd1b3d9cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1755-0238.1997.tb00112.x" TargetMode="External"/><Relationship Id="rId972269f1bd1b3da73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0175247" TargetMode="External"/><Relationship Id="rId215369f1bd1b3db6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/documents" TargetMode="External"/><Relationship Id="rId616769f1bd1b3dbe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/documents" TargetMode="External"/><Relationship Id="rId805569f1bd1b3dc5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId347169f1bd1b3dd28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId255869f1bd1b3de2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2016.01762" TargetMode="External"/><Relationship Id="rId508069f1bd1b3df29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2009.02092.x" TargetMode="External"/><Relationship Id="rId373869f1bd1b3dfbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12206" TargetMode="External"/><Relationship Id="rId195269f1bd1b3e0ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-02-21-0330-pdn" TargetMode="External"/><Relationship Id="rId613069f1bd1b3e161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2016.4603" TargetMode="External"/><Relationship Id="rId124769f1bd1b3e1d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12020448" TargetMode="External"/><Relationship Id="rId858169f1bd1b3e52a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.ppat.1007967" TargetMode="External"/><Relationship Id="rId269069f1bd1b3e6c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis.1999.83.10.925" TargetMode="External"/><Relationship Id="rId596569f1bd1b3e756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-019-01839-3" TargetMode="External"/><Relationship Id="rId591369f1bd1b3e910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0036882" TargetMode="External"/><Relationship Id="rId458469f1bd1b3e9f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12934" TargetMode="External"/><Relationship Id="rId343469f1bd1b3ea82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-11-12-1087-pdn" TargetMode="External"/><Relationship Id="rId747469f1bd1b3eb05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11050301" TargetMode="External"/><Relationship Id="rId257969f1bd1b3eb6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.03123-18" TargetMode="External"/><Relationship Id="rId490569f1bd1b3ecc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/26184" TargetMode="External"/><Relationship Id="rId128169f1bd1b3ed33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3851" TargetMode="External"/><Relationship Id="rId700469f1bd1b3eda2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1909" TargetMode="External"/><Relationship Id="rId793769f1bd1b3ee57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId664369f1bd1b3efa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01723.x" TargetMode="External"/><Relationship Id="rId353269f1bd1b3a73b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId353269f1bd1b3a73b.jpg"/><Relationship Id="rId106569f1bd1b3bf83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId106569f1bd1b3bf83.jpg"/><Relationship Id="rId609869f1bd1b3f058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId609869f1bd1b3f058.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>