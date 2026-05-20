--- v8 (2026-04-29)
+++ v9 (2026-05-20)
@@ -269,51 +269,51 @@
               <w:t xml:space="preserve"> Firrao et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacco 22A disease, flavescence dorée of grapevine, flavescence dorée phytoplasma</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318769f1bd1b3a12c" w:history="1">
+            <w:hyperlink r:id="rId70246a0dc04f54530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -329,51 +329,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235369f1bd1b3a197" w:history="1">
+            <w:hyperlink r:id="rId18246a0dc04f5459a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYP64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="23489452" name="name911269f1bd1b3a73c" descr="1194.jpg"/>
+                  <wp:docPr id="55071504" name="name75106a0dc04f54b34" descr="1194.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1194.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId353269f1bd1b3a73b" cstate="print"/>
+                          <a:blip r:embed="rId77756a0dc04f54b32" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId150569f1bd1b3a844" w:history="1">
+            <w:hyperlink r:id="rId86746a0dc04f54c2f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1267,50 +1267,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alnus incana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Alnus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Clematis vitalba</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Corylus avellana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1843,63 +1863,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.; therefore, its presence is strictly connected to that of grapevines.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="71727382" name="name409169f1bd1b3bf86" descr="PHYP64_distribution_map.jpg"/>
+            <wp:docPr id="5817198" name="name31286a0dc04f56446" descr="PHYP64_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYP64_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId106569f1bd1b3bf83" cstate="print"/>
+                    <a:blip r:embed="rId84606a0dc04f56443" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4945,51 +4965,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4001-4010. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId877769f1bd1b3d507" w:history="1">
+      <w:hyperlink r:id="rId49386a0dc04f57a1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.02323-06</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5026,51 +5046,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1268-1268. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId658669f1bd1b3d592" w:history="1">
+      <w:hyperlink r:id="rId26486a0dc04f57ab1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis-03-14-0315-pdn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5145,51 +5165,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Applied Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2325-2330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId205069f1bd1b3d655" w:history="1">
+      <w:hyperlink r:id="rId12446a0dc04f57b79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2672.2007.03467.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5264,51 +5284,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">171</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 37-51. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId574769f1bd1b3d717" w:history="1">
+      <w:hyperlink r:id="rId40516a0dc04f57c3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12359</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5392,51 +5412,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 655-663. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId965569f1bd1b3d7e3" w:history="1">
+      <w:hyperlink r:id="rId18656a0dc04f57d0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1051/agro:19900806</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5602,51 +5622,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 21-25. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId576969f1bd1b3d9cc" w:history="1">
+      <w:hyperlink r:id="rId64376a0dc04f57e74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1755-0238.1997.tb00112.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5701,51 +5721,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plos One </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0175247. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId972269f1bd1b3da73" w:history="1">
+      <w:hyperlink r:id="rId15656a0dc04f57f1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0175247</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5853,51 +5873,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 422-429. doi:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId215369f1bd1b3db6a" w:history="1">
+      <w:hyperlink r:id="rId58916a0dc04f5800f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYP64/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5923,51 +5943,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 490-492. doi:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId616769f1bd1b3dbe9" w:history="1">
+      <w:hyperlink r:id="rId57426a0dc04f58080" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYP64/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5993,51 +6013,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-423. doi:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId805569f1bd1b3dc5a" w:history="1">
+      <w:hyperlink r:id="rId54376a0dc04f580f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6121,51 +6141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId347169f1bd1b3dd28" w:history="1">
+      <w:hyperlink r:id="rId23176a0dc04f581bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6280,51 +6300,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Plant Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId255869f1bd1b3de2b" w:history="1">
+      <w:hyperlink r:id="rId74936a0dc04f582bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2016.01762</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6439,51 +6459,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 826-837. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId508069f1bd1b3df29" w:history="1">
+      <w:hyperlink r:id="rId59106a0dc04f583bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2009.02092.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6533,51 +6553,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 11-21. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId373869f1bd1b3dfbe" w:history="1">
+      <w:hyperlink r:id="rId78696a0dc04f584a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12206</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6723,51 +6743,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 105(10), 3285</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId195269f1bd1b3e0ef" w:history="1">
+      <w:hyperlink r:id="rId30146a0dc04f58629" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis-02-21-0330-pdn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6793,51 +6813,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4603. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId613069f1bd1b3e161" w:history="1">
+      <w:hyperlink r:id="rId17516a0dc04f586c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2016.4603</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6863,51 +6883,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId124769f1bd1b3e1d2" w:history="1">
+      <w:hyperlink r:id="rId91326a0dc04f58745" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy12020448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7392,51 +7412,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId858169f1bd1b3e52a" w:history="1">
+      <w:hyperlink r:id="rId41256a0dc04f58bbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.ppat.1007967</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7647,51 +7667,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 925-930. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId269069f1bd1b3e6c5" w:history="1">
+      <w:hyperlink r:id="rId18526a0dc04f58d66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis.1999.83.10.925</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7737,51 +7757,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">155</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1117-1132.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId596569f1bd1b3e756" w:history="1">
+      <w:hyperlink r:id="rId41496a0dc04f58e10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://doi.org/10.1007/s10658-019-01839-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7994,51 +8014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plos One </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId591369f1bd1b3e910" w:history="1">
+      <w:hyperlink r:id="rId98466a0dc04f58fc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0036882</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8133,51 +8153,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 18-30. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId458469f1bd1b3e9f1" w:history="1">
+      <w:hyperlink r:id="rId62626a0dc04f590a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12934</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8223,51 +8243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 686-686.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId343469f1bd1b3ea82" w:history="1">
+      <w:hyperlink r:id="rId77546a0dc04f5913a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://doi.org/10.1094/pdis-11-12-1087-pdn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8304,51 +8324,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insects </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId747469f1bd1b3eb05" w:history="1">
+      <w:hyperlink r:id="rId75886a0dc04f591c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects11050301</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8365,51 +8385,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Applied and Environmental Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId257969f1bd1b3eb6a" w:history="1">
+      <w:hyperlink r:id="rId86596a0dc04f59229" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.03123-18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8573,51 +8593,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and EFSA resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agriculture and Bioscience International), 2019. Grapevine flavescence dorée phytoplasma (flavescence dorée of grapevine). Crop Protection Compendium. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId490569f1bd1b3ecc2" w:history="1">
+      <w:hyperlink r:id="rId83166a0dc04f59384" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/26184</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8643,51 +8663,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3851, 31 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId128169f1bd1b3ed33" w:history="1">
+      <w:hyperlink r:id="rId41936a0dc04f593f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3851</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8713,51 +8733,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EN-1909</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 36 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId700469f1bd1b3eda2" w:history="1">
+      <w:hyperlink r:id="rId79396a0dc04f59469" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1909</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8823,51 +8843,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grapevine flavescence dorée phytoplasma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId793769f1bd1b3ee57" w:history="1">
+      <w:hyperlink r:id="rId65786a0dc04f59528" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9038,90 +9058,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId664369f1bd1b3efa9" w:history="1">
+      <w:hyperlink r:id="rId57226a0dc04f5968f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01723.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="34219997" name="name959969f1bd1b3f059" descr="eu_funding_250.png"/>
+            <wp:docPr id="69551487" name="name98036a0dc04f59703" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId609869f1bd1b3f058" cstate="print"/>
+                    <a:blip r:embed="rId94806a0dc04f59702" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9219,137 +9239,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="57982280">
+  <w:abstractNum w:abstractNumId="39755503">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54229035">
+    <w:lvl w:ilvl="0" w:tplc="94021577">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="54229035" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="94021577" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="54229035" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94021577" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="54229035" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94021577" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="54229035" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94021577" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="54229035" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="94021577" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="54229035" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94021577" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="54229035" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94021577" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="54229035" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="94021577" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57982279">
+  <w:abstractNum w:abstractNumId="39755502">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35720710">
+    <w:lvl w:ilvl="0" w:tplc="97448459">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10101,55 +10121,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57982279">
-    <w:abstractNumId w:val="57982279"/>
+  <w:num w:numId="39755502">
+    <w:abstractNumId w:val="39755502"/>
   </w:num>
-  <w:num w:numId="57982280">
-    <w:abstractNumId w:val="57982280"/>
+  <w:num w:numId="39755503">
+    <w:abstractNumId w:val="39755503"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21699,51 +21719,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId882230038" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId735231649" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId318769f1bd1b3a12c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/" TargetMode="External"/><Relationship Id="rId235369f1bd1b3a197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/categorization" TargetMode="External"/><Relationship Id="rId150569f1bd1b3a844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/photos" TargetMode="External"/><Relationship Id="rId877769f1bd1b3d507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.02323-06" TargetMode="External"/><Relationship Id="rId658669f1bd1b3d592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-03-14-0315-pdn" TargetMode="External"/><Relationship Id="rId205069f1bd1b3d655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2007.03467.x" TargetMode="External"/><Relationship Id="rId574769f1bd1b3d717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12359" TargetMode="External"/><Relationship Id="rId965569f1bd1b3d7e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1051/agro:19900806" TargetMode="External"/><Relationship Id="rId576969f1bd1b3d9cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1755-0238.1997.tb00112.x" TargetMode="External"/><Relationship Id="rId972269f1bd1b3da73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0175247" TargetMode="External"/><Relationship Id="rId215369f1bd1b3db6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/documents" TargetMode="External"/><Relationship Id="rId616769f1bd1b3dbe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/documents" TargetMode="External"/><Relationship Id="rId805569f1bd1b3dc5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId347169f1bd1b3dd28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId255869f1bd1b3de2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2016.01762" TargetMode="External"/><Relationship Id="rId508069f1bd1b3df29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2009.02092.x" TargetMode="External"/><Relationship Id="rId373869f1bd1b3dfbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12206" TargetMode="External"/><Relationship Id="rId195269f1bd1b3e0ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-02-21-0330-pdn" TargetMode="External"/><Relationship Id="rId613069f1bd1b3e161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2016.4603" TargetMode="External"/><Relationship Id="rId124769f1bd1b3e1d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12020448" TargetMode="External"/><Relationship Id="rId858169f1bd1b3e52a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.ppat.1007967" TargetMode="External"/><Relationship Id="rId269069f1bd1b3e6c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis.1999.83.10.925" TargetMode="External"/><Relationship Id="rId596569f1bd1b3e756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-019-01839-3" TargetMode="External"/><Relationship Id="rId591369f1bd1b3e910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0036882" TargetMode="External"/><Relationship Id="rId458469f1bd1b3e9f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12934" TargetMode="External"/><Relationship Id="rId343469f1bd1b3ea82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-11-12-1087-pdn" TargetMode="External"/><Relationship Id="rId747469f1bd1b3eb05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11050301" TargetMode="External"/><Relationship Id="rId257969f1bd1b3eb6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.03123-18" TargetMode="External"/><Relationship Id="rId490569f1bd1b3ecc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/26184" TargetMode="External"/><Relationship Id="rId128169f1bd1b3ed33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3851" TargetMode="External"/><Relationship Id="rId700469f1bd1b3eda2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1909" TargetMode="External"/><Relationship Id="rId793769f1bd1b3ee57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId664369f1bd1b3efa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01723.x" TargetMode="External"/><Relationship Id="rId353269f1bd1b3a73b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId353269f1bd1b3a73b.jpg"/><Relationship Id="rId106569f1bd1b3bf83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId106569f1bd1b3bf83.jpg"/><Relationship Id="rId609869f1bd1b3f058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId609869f1bd1b3f058.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId984226676" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId859937848" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70246a0dc04f54530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/" TargetMode="External"/><Relationship Id="rId18246a0dc04f5459a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/categorization" TargetMode="External"/><Relationship Id="rId86746a0dc04f54c2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/photos" TargetMode="External"/><Relationship Id="rId49386a0dc04f57a1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.02323-06" TargetMode="External"/><Relationship Id="rId26486a0dc04f57ab1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-03-14-0315-pdn" TargetMode="External"/><Relationship Id="rId12446a0dc04f57b79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2007.03467.x" TargetMode="External"/><Relationship Id="rId40516a0dc04f57c3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12359" TargetMode="External"/><Relationship Id="rId18656a0dc04f57d0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1051/agro:19900806" TargetMode="External"/><Relationship Id="rId64376a0dc04f57e74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1755-0238.1997.tb00112.x" TargetMode="External"/><Relationship Id="rId15656a0dc04f57f1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0175247" TargetMode="External"/><Relationship Id="rId58916a0dc04f5800f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/documents" TargetMode="External"/><Relationship Id="rId57426a0dc04f58080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/documents" TargetMode="External"/><Relationship Id="rId54376a0dc04f580f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId23176a0dc04f581bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId74936a0dc04f582bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2016.01762" TargetMode="External"/><Relationship Id="rId59106a0dc04f583bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2009.02092.x" TargetMode="External"/><Relationship Id="rId78696a0dc04f584a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12206" TargetMode="External"/><Relationship Id="rId30146a0dc04f58629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-02-21-0330-pdn" TargetMode="External"/><Relationship Id="rId17516a0dc04f586c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2016.4603" TargetMode="External"/><Relationship Id="rId91326a0dc04f58745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12020448" TargetMode="External"/><Relationship Id="rId41256a0dc04f58bbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.ppat.1007967" TargetMode="External"/><Relationship Id="rId18526a0dc04f58d66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis.1999.83.10.925" TargetMode="External"/><Relationship Id="rId41496a0dc04f58e10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-019-01839-3" TargetMode="External"/><Relationship Id="rId98466a0dc04f58fc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0036882" TargetMode="External"/><Relationship Id="rId62626a0dc04f590a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12934" TargetMode="External"/><Relationship Id="rId77546a0dc04f5913a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-11-12-1087-pdn" TargetMode="External"/><Relationship Id="rId75886a0dc04f591c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11050301" TargetMode="External"/><Relationship Id="rId86596a0dc04f59229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.03123-18" TargetMode="External"/><Relationship Id="rId83166a0dc04f59384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/26184" TargetMode="External"/><Relationship Id="rId41936a0dc04f593f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3851" TargetMode="External"/><Relationship Id="rId79396a0dc04f59469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1909" TargetMode="External"/><Relationship Id="rId65786a0dc04f59528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57226a0dc04f5968f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01723.x" TargetMode="External"/><Relationship Id="rId77756a0dc04f54b32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77756a0dc04f54b32.jpg"/><Relationship Id="rId84606a0dc04f56443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84606a0dc04f56443.jpg"/><Relationship Id="rId94806a0dc04f59702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94806a0dc04f59702.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>