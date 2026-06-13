--- v9 (2026-05-20)
+++ v10 (2026-06-13)
@@ -269,51 +269,51 @@
               <w:t xml:space="preserve"> Firrao et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacco 22A disease, flavescence dorée of grapevine, flavescence dorée phytoplasma</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70246a0dc04f54530" w:history="1">
+            <w:hyperlink r:id="rId57696a2d4bd9cf07a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -329,51 +329,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18246a0dc04f5459a" w:history="1">
+            <w:hyperlink r:id="rId14116a2d4bd9cf0e9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYP64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="55071504" name="name75106a0dc04f54b34" descr="1194.jpg"/>
+                  <wp:docPr id="12648328" name="name12086a2d4bd9cf79d" descr="1194.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1194.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId77756a0dc04f54b32" cstate="print"/>
+                          <a:blip r:embed="rId77306a2d4bd9cf79b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId86746a0dc04f54c2f" w:history="1">
+            <w:hyperlink r:id="rId18416a2d4bd9cf8c0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1863,63 +1863,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.; therefore, its presence is strictly connected to that of grapevines.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="5817198" name="name31286a0dc04f56446" descr="PHYP64_distribution_map.jpg"/>
+            <wp:docPr id="73038295" name="name78766a2d4bd9d0c69" descr="PHYP64_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYP64_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84606a0dc04f56443" cstate="print"/>
+                    <a:blip r:embed="rId51186a2d4bd9d0c66" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4965,51 +4965,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4001-4010. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49386a0dc04f57a1c" w:history="1">
+      <w:hyperlink r:id="rId37166a2d4bd9d2322" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.02323-06</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5046,51 +5046,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1268-1268. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26486a0dc04f57ab1" w:history="1">
+      <w:hyperlink r:id="rId14486a2d4bd9d23b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis-03-14-0315-pdn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5165,51 +5165,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Applied Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2325-2330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12446a0dc04f57b79" w:history="1">
+      <w:hyperlink r:id="rId18956a2d4bd9d247e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2672.2007.03467.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5284,51 +5284,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">171</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 37-51. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40516a0dc04f57c3f" w:history="1">
+      <w:hyperlink r:id="rId70486a2d4bd9d2548" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12359</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5412,51 +5412,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 655-663. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18656a0dc04f57d0c" w:history="1">
+      <w:hyperlink r:id="rId41576a2d4bd9d261b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1051/agro:19900806</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5622,51 +5622,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 21-25. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64376a0dc04f57e74" w:history="1">
+      <w:hyperlink r:id="rId32146a2d4bd9d2795" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1755-0238.1997.tb00112.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5721,51 +5721,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plos One </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0175247. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15656a0dc04f57f1b" w:history="1">
+      <w:hyperlink r:id="rId15656a2d4bd9d283f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0175247</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5873,51 +5873,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 422-429. doi:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId58916a0dc04f5800f" w:history="1">
+      <w:hyperlink r:id="rId13146a2d4bd9d2935" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYP64/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5943,51 +5943,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 490-492. doi:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId57426a0dc04f58080" w:history="1">
+      <w:hyperlink r:id="rId75576a2d4bd9d29a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYP64/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6013,51 +6013,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-423. doi:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId54376a0dc04f580f1" w:history="1">
+      <w:hyperlink r:id="rId79176a2d4bd9d2a17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6141,51 +6141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23176a0dc04f581bc" w:history="1">
+      <w:hyperlink r:id="rId66816a2d4bd9d2ae4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6300,51 +6300,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Plant Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74936a0dc04f582bf" w:history="1">
+      <w:hyperlink r:id="rId73216a2d4bd9d2be6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2016.01762</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6459,51 +6459,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 826-837. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59106a0dc04f583bd" w:history="1">
+      <w:hyperlink r:id="rId59026a2d4bd9d2ce5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2009.02092.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6553,51 +6553,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 11-21. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78696a0dc04f584a0" w:history="1">
+      <w:hyperlink r:id="rId97426a2d4bd9d2d7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12206</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6743,51 +6743,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 105(10), 3285</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30146a0dc04f58629" w:history="1">
+      <w:hyperlink r:id="rId24616a2d4bd9d2eab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis-02-21-0330-pdn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6813,51 +6813,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4603. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17516a0dc04f586c9" w:history="1">
+      <w:hyperlink r:id="rId78866a2d4bd9d2f3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2016.4603</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6883,51 +6883,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91326a0dc04f58745" w:history="1">
+      <w:hyperlink r:id="rId60686a2d4bd9d2fb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy12020448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7412,51 +7412,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41256a0dc04f58bbb" w:history="1">
+      <w:hyperlink r:id="rId44446a2d4bd9d330d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.ppat.1007967</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7667,51 +7667,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 925-930. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18526a0dc04f58d66" w:history="1">
+      <w:hyperlink r:id="rId45076a2d4bd9d34a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis.1999.83.10.925</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7757,51 +7757,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">155</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1117-1132.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId41496a0dc04f58e10" w:history="1">
+      <w:hyperlink r:id="rId47946a2d4bd9d3534" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://doi.org/10.1007/s10658-019-01839-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8014,51 +8014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plos One </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98466a0dc04f58fc1" w:history="1">
+      <w:hyperlink r:id="rId20116a2d4bd9d36d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0036882</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8153,51 +8153,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 18-30. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62626a0dc04f590a9" w:history="1">
+      <w:hyperlink r:id="rId70026a2d4bd9d37b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12934</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8243,51 +8243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 686-686.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId77546a0dc04f5913a" w:history="1">
+      <w:hyperlink r:id="rId23656a2d4bd9d3841" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://doi.org/10.1094/pdis-11-12-1087-pdn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8324,51 +8324,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insects </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75886a0dc04f591c2" w:history="1">
+      <w:hyperlink r:id="rId11466a2d4bd9d38c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects11050301</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8385,51 +8385,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Applied and Environmental Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86596a0dc04f59229" w:history="1">
+      <w:hyperlink r:id="rId11446a2d4bd9d3926" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.03123-18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8593,51 +8593,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and EFSA resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agriculture and Bioscience International), 2019. Grapevine flavescence dorée phytoplasma (flavescence dorée of grapevine). Crop Protection Compendium. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83166a0dc04f59384" w:history="1">
+      <w:hyperlink r:id="rId76356a2d4bd9d3a78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/26184</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8663,51 +8663,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3851, 31 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41936a0dc04f593f8" w:history="1">
+      <w:hyperlink r:id="rId81876a2d4bd9d3af2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3851</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8733,51 +8733,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EN-1909</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 36 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79396a0dc04f59469" w:history="1">
+      <w:hyperlink r:id="rId12226a2d4bd9d3b67" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1909</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8843,51 +8843,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grapevine flavescence dorée phytoplasma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65786a0dc04f59528" w:history="1">
+      <w:hyperlink r:id="rId83046a2d4bd9d3c20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9058,90 +9058,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57226a0dc04f5968f" w:history="1">
+      <w:hyperlink r:id="rId47346a2d4bd9d3d74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01723.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="69551487" name="name98036a0dc04f59703" descr="eu_funding_250.png"/>
+            <wp:docPr id="56732793" name="name89796a2d4bd9d3e22" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId94806a0dc04f59702" cstate="print"/>
+                    <a:blip r:embed="rId69756a2d4bd9d3e21" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9239,137 +9239,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39755503">
+  <w:abstractNum w:abstractNumId="47410343">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94021577">
+    <w:lvl w:ilvl="0" w:tplc="88601130">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="94021577" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="88601130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="94021577" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="88601130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="94021577" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="88601130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="94021577" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="88601130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="94021577" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="88601130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="94021577" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="88601130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="94021577" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="88601130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="94021577" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="88601130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39755502">
+  <w:abstractNum w:abstractNumId="47410342">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97448459">
+    <w:lvl w:ilvl="0" w:tplc="82579419">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10121,55 +10121,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39755502">
-    <w:abstractNumId w:val="39755502"/>
+  <w:num w:numId="47410342">
+    <w:abstractNumId w:val="47410342"/>
   </w:num>
-  <w:num w:numId="39755503">
-    <w:abstractNumId w:val="39755503"/>
+  <w:num w:numId="47410343">
+    <w:abstractNumId w:val="47410343"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21719,51 +21719,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId984226676" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId859937848" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70246a0dc04f54530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/" TargetMode="External"/><Relationship Id="rId18246a0dc04f5459a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/categorization" TargetMode="External"/><Relationship Id="rId86746a0dc04f54c2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/photos" TargetMode="External"/><Relationship Id="rId49386a0dc04f57a1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.02323-06" TargetMode="External"/><Relationship Id="rId26486a0dc04f57ab1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-03-14-0315-pdn" TargetMode="External"/><Relationship Id="rId12446a0dc04f57b79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2007.03467.x" TargetMode="External"/><Relationship Id="rId40516a0dc04f57c3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12359" TargetMode="External"/><Relationship Id="rId18656a0dc04f57d0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1051/agro:19900806" TargetMode="External"/><Relationship Id="rId64376a0dc04f57e74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1755-0238.1997.tb00112.x" TargetMode="External"/><Relationship Id="rId15656a0dc04f57f1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0175247" TargetMode="External"/><Relationship Id="rId58916a0dc04f5800f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/documents" TargetMode="External"/><Relationship Id="rId57426a0dc04f58080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/documents" TargetMode="External"/><Relationship Id="rId54376a0dc04f580f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId23176a0dc04f581bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId74936a0dc04f582bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2016.01762" TargetMode="External"/><Relationship Id="rId59106a0dc04f583bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2009.02092.x" TargetMode="External"/><Relationship Id="rId78696a0dc04f584a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12206" TargetMode="External"/><Relationship Id="rId30146a0dc04f58629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-02-21-0330-pdn" TargetMode="External"/><Relationship Id="rId17516a0dc04f586c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2016.4603" TargetMode="External"/><Relationship Id="rId91326a0dc04f58745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12020448" TargetMode="External"/><Relationship Id="rId41256a0dc04f58bbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.ppat.1007967" TargetMode="External"/><Relationship Id="rId18526a0dc04f58d66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis.1999.83.10.925" TargetMode="External"/><Relationship Id="rId41496a0dc04f58e10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-019-01839-3" TargetMode="External"/><Relationship Id="rId98466a0dc04f58fc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0036882" TargetMode="External"/><Relationship Id="rId62626a0dc04f590a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12934" TargetMode="External"/><Relationship Id="rId77546a0dc04f5913a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-11-12-1087-pdn" TargetMode="External"/><Relationship Id="rId75886a0dc04f591c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11050301" TargetMode="External"/><Relationship Id="rId86596a0dc04f59229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.03123-18" TargetMode="External"/><Relationship Id="rId83166a0dc04f59384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/26184" TargetMode="External"/><Relationship Id="rId41936a0dc04f593f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3851" TargetMode="External"/><Relationship Id="rId79396a0dc04f59469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1909" TargetMode="External"/><Relationship Id="rId65786a0dc04f59528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57226a0dc04f5968f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01723.x" TargetMode="External"/><Relationship Id="rId77756a0dc04f54b32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77756a0dc04f54b32.jpg"/><Relationship Id="rId84606a0dc04f56443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84606a0dc04f56443.jpg"/><Relationship Id="rId94806a0dc04f59702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94806a0dc04f59702.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId211460338" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId330134876" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57696a2d4bd9cf07a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/" TargetMode="External"/><Relationship Id="rId14116a2d4bd9cf0e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/categorization" TargetMode="External"/><Relationship Id="rId18416a2d4bd9cf8c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/photos" TargetMode="External"/><Relationship Id="rId37166a2d4bd9d2322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.02323-06" TargetMode="External"/><Relationship Id="rId14486a2d4bd9d23b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-03-14-0315-pdn" TargetMode="External"/><Relationship Id="rId18956a2d4bd9d247e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2007.03467.x" TargetMode="External"/><Relationship Id="rId70486a2d4bd9d2548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12359" TargetMode="External"/><Relationship Id="rId41576a2d4bd9d261b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1051/agro:19900806" TargetMode="External"/><Relationship Id="rId32146a2d4bd9d2795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1755-0238.1997.tb00112.x" TargetMode="External"/><Relationship Id="rId15656a2d4bd9d283f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0175247" TargetMode="External"/><Relationship Id="rId13146a2d4bd9d2935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/documents" TargetMode="External"/><Relationship Id="rId75576a2d4bd9d29a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/documents" TargetMode="External"/><Relationship Id="rId79176a2d4bd9d2a17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId66816a2d4bd9d2ae4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId73216a2d4bd9d2be6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2016.01762" TargetMode="External"/><Relationship Id="rId59026a2d4bd9d2ce5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2009.02092.x" TargetMode="External"/><Relationship Id="rId97426a2d4bd9d2d7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12206" TargetMode="External"/><Relationship Id="rId24616a2d4bd9d2eab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-02-21-0330-pdn" TargetMode="External"/><Relationship Id="rId78866a2d4bd9d2f3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2016.4603" TargetMode="External"/><Relationship Id="rId60686a2d4bd9d2fb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12020448" TargetMode="External"/><Relationship Id="rId44446a2d4bd9d330d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.ppat.1007967" TargetMode="External"/><Relationship Id="rId45076a2d4bd9d34a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis.1999.83.10.925" TargetMode="External"/><Relationship Id="rId47946a2d4bd9d3534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-019-01839-3" TargetMode="External"/><Relationship Id="rId20116a2d4bd9d36d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0036882" TargetMode="External"/><Relationship Id="rId70026a2d4bd9d37b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12934" TargetMode="External"/><Relationship Id="rId23656a2d4bd9d3841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-11-12-1087-pdn" TargetMode="External"/><Relationship Id="rId11466a2d4bd9d38c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11050301" TargetMode="External"/><Relationship Id="rId11446a2d4bd9d3926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.03123-18" TargetMode="External"/><Relationship Id="rId76356a2d4bd9d3a78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/26184" TargetMode="External"/><Relationship Id="rId81876a2d4bd9d3af2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3851" TargetMode="External"/><Relationship Id="rId12226a2d4bd9d3b67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1909" TargetMode="External"/><Relationship Id="rId83046a2d4bd9d3c20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47346a2d4bd9d3d74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01723.x" TargetMode="External"/><Relationship Id="rId77306a2d4bd9cf79b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77306a2d4bd9cf79b.jpg"/><Relationship Id="rId51186a2d4bd9d0c66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51186a2d4bd9d0c66.jpg"/><Relationship Id="rId69756a2d4bd9d3e21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69756a2d4bd9d3e21.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>