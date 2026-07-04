--- v10 (2026-06-13)
+++ v11 (2026-07-04)
@@ -269,51 +269,51 @@
               <w:t xml:space="preserve"> Firrao et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacco 22A disease, flavescence dorée of grapevine, flavescence dorée phytoplasma</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57696a2d4bd9cf07a" w:history="1">
+            <w:hyperlink r:id="rId32136a48d8f4449b3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -329,51 +329,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14116a2d4bd9cf0e9" w:history="1">
+            <w:hyperlink r:id="rId13776a48d8f444a1e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYP64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="12648328" name="name12086a2d4bd9cf79d" descr="1194.jpg"/>
+                  <wp:docPr id="3155428" name="name66666a48d8f44502c" descr="1194.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1194.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId77306a2d4bd9cf79b" cstate="print"/>
+                          <a:blip r:embed="rId97036a48d8f44502a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId18416a2d4bd9cf8c0" w:history="1">
+            <w:hyperlink r:id="rId64096a48d8f44518e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1863,63 +1863,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.; therefore, its presence is strictly connected to that of grapevines.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="73038295" name="name78766a2d4bd9d0c69" descr="PHYP64_distribution_map.jpg"/>
+            <wp:docPr id="86739511" name="name55496a48d8f4465ae" descr="PHYP64_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYP64_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51186a2d4bd9d0c66" cstate="print"/>
+                    <a:blip r:embed="rId25436a48d8f4465ab" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4965,51 +4965,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4001-4010. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37166a2d4bd9d2322" w:history="1">
+      <w:hyperlink r:id="rId98406a48d8f447b84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.02323-06</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5046,51 +5046,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1268-1268. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14486a2d4bd9d23b7" w:history="1">
+      <w:hyperlink r:id="rId24506a48d8f447c11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis-03-14-0315-pdn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5165,51 +5165,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Applied Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2325-2330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18956a2d4bd9d247e" w:history="1">
+      <w:hyperlink r:id="rId64216a48d8f447ce2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2672.2007.03467.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5284,51 +5284,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">171</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 37-51. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70486a2d4bd9d2548" w:history="1">
+      <w:hyperlink r:id="rId11186a48d8f447da6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12359</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5412,51 +5412,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 655-663. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41576a2d4bd9d261b" w:history="1">
+      <w:hyperlink r:id="rId36986a48d8f447e75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1051/agro:19900806</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5622,51 +5622,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 21-25. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32146a2d4bd9d2795" w:history="1">
+      <w:hyperlink r:id="rId55906a48d8f447fc8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1755-0238.1997.tb00112.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5721,51 +5721,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plos One </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0175247. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15656a2d4bd9d283f" w:history="1">
+      <w:hyperlink r:id="rId56556a48d8f44806e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0175247</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5873,51 +5873,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 422-429. doi:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13146a2d4bd9d2935" w:history="1">
+      <w:hyperlink r:id="rId33656a48d8f448163" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYP64/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5943,51 +5943,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 490-492. doi:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId75576a2d4bd9d29a7" w:history="1">
+      <w:hyperlink r:id="rId87486a48d8f4481d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYP64/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6013,51 +6013,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-423. doi:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId79176a2d4bd9d2a17" w:history="1">
+      <w:hyperlink r:id="rId65096a48d8f448245" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6141,51 +6141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66816a2d4bd9d2ae4" w:history="1">
+      <w:hyperlink r:id="rId14916a48d8f448311" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6300,51 +6300,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Plant Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73216a2d4bd9d2be6" w:history="1">
+      <w:hyperlink r:id="rId63906a48d8f448428" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2016.01762</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6459,51 +6459,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 826-837. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59026a2d4bd9d2ce5" w:history="1">
+      <w:hyperlink r:id="rId20246a48d8f44852a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2009.02092.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6553,51 +6553,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 11-21. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97426a2d4bd9d2d7b" w:history="1">
+      <w:hyperlink r:id="rId28696a48d8f4485c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12206</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6743,51 +6743,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 105(10), 3285</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24616a2d4bd9d2eab" w:history="1">
+      <w:hyperlink r:id="rId13826a48d8f4486f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis-02-21-0330-pdn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6813,51 +6813,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4603. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78866a2d4bd9d2f3f" w:history="1">
+      <w:hyperlink r:id="rId39186a48d8f448763" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2016.4603</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6883,51 +6883,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60686a2d4bd9d2fb6" w:history="1">
+      <w:hyperlink r:id="rId29876a48d8f4487dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy12020448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7412,51 +7412,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44446a2d4bd9d330d" w:history="1">
+      <w:hyperlink r:id="rId58696a48d8f448b3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.ppat.1007967</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7667,51 +7667,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 925-930. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45076a2d4bd9d34a6" w:history="1">
+      <w:hyperlink r:id="rId71926a48d8f448cd8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis.1999.83.10.925</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7757,51 +7757,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">155</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1117-1132.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId47946a2d4bd9d3534" w:history="1">
+      <w:hyperlink r:id="rId51556a48d8f448d66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://doi.org/10.1007/s10658-019-01839-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8014,51 +8014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plos One </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20116a2d4bd9d36d3" w:history="1">
+      <w:hyperlink r:id="rId76246a48d8f448f03" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0036882</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8153,51 +8153,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 18-30. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70026a2d4bd9d37b2" w:history="1">
+      <w:hyperlink r:id="rId73956a48d8f448fe0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12934</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8243,51 +8243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 686-686.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId23656a2d4bd9d3841" w:history="1">
+      <w:hyperlink r:id="rId47116a48d8f44906f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://doi.org/10.1094/pdis-11-12-1087-pdn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8324,51 +8324,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insects </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11466a2d4bd9d38c3" w:history="1">
+      <w:hyperlink r:id="rId32026a48d8f4490f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects11050301</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8385,51 +8385,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Applied and Environmental Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11446a2d4bd9d3926" w:history="1">
+      <w:hyperlink r:id="rId23446a48d8f449154" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.03123-18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8593,51 +8593,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and EFSA resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agriculture and Bioscience International), 2019. Grapevine flavescence dorée phytoplasma (flavescence dorée of grapevine). Crop Protection Compendium. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76356a2d4bd9d3a78" w:history="1">
+      <w:hyperlink r:id="rId49206a48d8f4492a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/26184</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8663,51 +8663,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3851, 31 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81876a2d4bd9d3af2" w:history="1">
+      <w:hyperlink r:id="rId97826a48d8f449313" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3851</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8733,51 +8733,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EN-1909</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 36 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12226a2d4bd9d3b67" w:history="1">
+      <w:hyperlink r:id="rId53506a48d8f449382" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1909</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8843,51 +8843,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grapevine flavescence dorée phytoplasma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83046a2d4bd9d3c20" w:history="1">
+      <w:hyperlink r:id="rId89606a48d8f449457" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9058,90 +9058,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47346a2d4bd9d3d74" w:history="1">
+      <w:hyperlink r:id="rId99246a48d8f4495a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01723.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="56732793" name="name89796a2d4bd9d3e22" descr="eu_funding_250.png"/>
+            <wp:docPr id="75314638" name="name37656a48d8f4497cf" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69756a2d4bd9d3e21" cstate="print"/>
+                    <a:blip r:embed="rId97876a48d8f4497ce" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9239,137 +9239,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="47410343">
+  <w:abstractNum w:abstractNumId="69899096">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88601130">
+    <w:lvl w:ilvl="0" w:tplc="94981338">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="88601130" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="94981338" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="88601130" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94981338" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="88601130" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94981338" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="88601130" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94981338" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="88601130" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="94981338" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="88601130" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94981338" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="88601130" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94981338" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="88601130" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="94981338" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47410342">
+  <w:abstractNum w:abstractNumId="69899095">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82579419">
+    <w:lvl w:ilvl="0" w:tplc="94720825">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10121,55 +10121,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="47410342">
-    <w:abstractNumId w:val="47410342"/>
+  <w:num w:numId="69899095">
+    <w:abstractNumId w:val="69899095"/>
   </w:num>
-  <w:num w:numId="47410343">
-    <w:abstractNumId w:val="47410343"/>
+  <w:num w:numId="69899096">
+    <w:abstractNumId w:val="69899096"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21719,51 +21719,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId211460338" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId330134876" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57696a2d4bd9cf07a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/" TargetMode="External"/><Relationship Id="rId14116a2d4bd9cf0e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/categorization" TargetMode="External"/><Relationship Id="rId18416a2d4bd9cf8c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/photos" TargetMode="External"/><Relationship Id="rId37166a2d4bd9d2322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.02323-06" TargetMode="External"/><Relationship Id="rId14486a2d4bd9d23b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-03-14-0315-pdn" TargetMode="External"/><Relationship Id="rId18956a2d4bd9d247e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2007.03467.x" TargetMode="External"/><Relationship Id="rId70486a2d4bd9d2548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12359" TargetMode="External"/><Relationship Id="rId41576a2d4bd9d261b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1051/agro:19900806" TargetMode="External"/><Relationship Id="rId32146a2d4bd9d2795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1755-0238.1997.tb00112.x" TargetMode="External"/><Relationship Id="rId15656a2d4bd9d283f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0175247" TargetMode="External"/><Relationship Id="rId13146a2d4bd9d2935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/documents" TargetMode="External"/><Relationship Id="rId75576a2d4bd9d29a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/documents" TargetMode="External"/><Relationship Id="rId79176a2d4bd9d2a17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId66816a2d4bd9d2ae4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId73216a2d4bd9d2be6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2016.01762" TargetMode="External"/><Relationship Id="rId59026a2d4bd9d2ce5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2009.02092.x" TargetMode="External"/><Relationship Id="rId97426a2d4bd9d2d7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12206" TargetMode="External"/><Relationship Id="rId24616a2d4bd9d2eab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-02-21-0330-pdn" TargetMode="External"/><Relationship Id="rId78866a2d4bd9d2f3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2016.4603" TargetMode="External"/><Relationship Id="rId60686a2d4bd9d2fb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12020448" TargetMode="External"/><Relationship Id="rId44446a2d4bd9d330d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.ppat.1007967" TargetMode="External"/><Relationship Id="rId45076a2d4bd9d34a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis.1999.83.10.925" TargetMode="External"/><Relationship Id="rId47946a2d4bd9d3534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-019-01839-3" TargetMode="External"/><Relationship Id="rId20116a2d4bd9d36d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0036882" TargetMode="External"/><Relationship Id="rId70026a2d4bd9d37b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12934" TargetMode="External"/><Relationship Id="rId23656a2d4bd9d3841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-11-12-1087-pdn" TargetMode="External"/><Relationship Id="rId11466a2d4bd9d38c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11050301" TargetMode="External"/><Relationship Id="rId11446a2d4bd9d3926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.03123-18" TargetMode="External"/><Relationship Id="rId76356a2d4bd9d3a78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/26184" TargetMode="External"/><Relationship Id="rId81876a2d4bd9d3af2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3851" TargetMode="External"/><Relationship Id="rId12226a2d4bd9d3b67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1909" TargetMode="External"/><Relationship Id="rId83046a2d4bd9d3c20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47346a2d4bd9d3d74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01723.x" TargetMode="External"/><Relationship Id="rId77306a2d4bd9cf79b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77306a2d4bd9cf79b.jpg"/><Relationship Id="rId51186a2d4bd9d0c66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51186a2d4bd9d0c66.jpg"/><Relationship Id="rId69756a2d4bd9d3e21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69756a2d4bd9d3e21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId412732071" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId298578024" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32136a48d8f4449b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/" TargetMode="External"/><Relationship Id="rId13776a48d8f444a1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/categorization" TargetMode="External"/><Relationship Id="rId64096a48d8f44518e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/photos" TargetMode="External"/><Relationship Id="rId98406a48d8f447b84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.02323-06" TargetMode="External"/><Relationship Id="rId24506a48d8f447c11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-03-14-0315-pdn" TargetMode="External"/><Relationship Id="rId64216a48d8f447ce2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2007.03467.x" TargetMode="External"/><Relationship Id="rId11186a48d8f447da6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12359" TargetMode="External"/><Relationship Id="rId36986a48d8f447e75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1051/agro:19900806" TargetMode="External"/><Relationship Id="rId55906a48d8f447fc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1755-0238.1997.tb00112.x" TargetMode="External"/><Relationship Id="rId56556a48d8f44806e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0175247" TargetMode="External"/><Relationship Id="rId33656a48d8f448163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/documents" TargetMode="External"/><Relationship Id="rId87486a48d8f4481d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/documents" TargetMode="External"/><Relationship Id="rId65096a48d8f448245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId14916a48d8f448311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId63906a48d8f448428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2016.01762" TargetMode="External"/><Relationship Id="rId20246a48d8f44852a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2009.02092.x" TargetMode="External"/><Relationship Id="rId28696a48d8f4485c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12206" TargetMode="External"/><Relationship Id="rId13826a48d8f4486f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-02-21-0330-pdn" TargetMode="External"/><Relationship Id="rId39186a48d8f448763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2016.4603" TargetMode="External"/><Relationship Id="rId29876a48d8f4487dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12020448" TargetMode="External"/><Relationship Id="rId58696a48d8f448b3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.ppat.1007967" TargetMode="External"/><Relationship Id="rId71926a48d8f448cd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis.1999.83.10.925" TargetMode="External"/><Relationship Id="rId51556a48d8f448d66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-019-01839-3" TargetMode="External"/><Relationship Id="rId76246a48d8f448f03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0036882" TargetMode="External"/><Relationship Id="rId73956a48d8f448fe0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12934" TargetMode="External"/><Relationship Id="rId47116a48d8f44906f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-11-12-1087-pdn" TargetMode="External"/><Relationship Id="rId32026a48d8f4490f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11050301" TargetMode="External"/><Relationship Id="rId23446a48d8f449154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.03123-18" TargetMode="External"/><Relationship Id="rId49206a48d8f4492a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/26184" TargetMode="External"/><Relationship Id="rId97826a48d8f449313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3851" TargetMode="External"/><Relationship Id="rId53506a48d8f449382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1909" TargetMode="External"/><Relationship Id="rId89606a48d8f449457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99246a48d8f4495a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01723.x" TargetMode="External"/><Relationship Id="rId97036a48d8f44502a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97036a48d8f44502a.jpg"/><Relationship Id="rId25436a48d8f4465ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25436a48d8f4465ab.jpg"/><Relationship Id="rId97876a48d8f4497ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97876a48d8f4497ce.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>