--- v11 (2026-07-04)
+++ v12 (2026-07-25)
@@ -269,51 +269,51 @@
               <w:t xml:space="preserve"> Firrao et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacco 22A disease, flavescence dorée of grapevine, flavescence dorée phytoplasma</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32136a48d8f4449b3" w:history="1">
+            <w:hyperlink r:id="rId97096a6404ac3fd65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -329,51 +329,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13776a48d8f444a1e" w:history="1">
+            <w:hyperlink r:id="rId78576a6404ac3fdcf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYP64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="3155428" name="name66666a48d8f44502c" descr="1194.jpg"/>
+                  <wp:docPr id="95435362" name="name64136a6404ac40414" descr="1194.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1194.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId97036a48d8f44502a" cstate="print"/>
+                          <a:blip r:embed="rId39076a6404ac40412" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId64096a48d8f44518e" w:history="1">
+            <w:hyperlink r:id="rId91676a6404ac40542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1863,63 +1863,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.; therefore, its presence is strictly connected to that of grapevines.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="86739511" name="name55496a48d8f4465ae" descr="PHYP64_distribution_map.jpg"/>
+            <wp:docPr id="75853481" name="name94676a6404ac41678" descr="PHYP64_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYP64_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25436a48d8f4465ab" cstate="print"/>
+                    <a:blip r:embed="rId43636a6404ac41676" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4965,51 +4965,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4001-4010. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98406a48d8f447b84" w:history="1">
+      <w:hyperlink r:id="rId11356a6404ac42de8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.02323-06</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5046,51 +5046,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1268-1268. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24506a48d8f447c11" w:history="1">
+      <w:hyperlink r:id="rId95366a6404ac42e73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis-03-14-0315-pdn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5165,51 +5165,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Applied Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2325-2330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64216a48d8f447ce2" w:history="1">
+      <w:hyperlink r:id="rId73886a6404ac42f38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2672.2007.03467.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5284,51 +5284,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">171</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 37-51. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11186a48d8f447da6" w:history="1">
+      <w:hyperlink r:id="rId61066a6404ac42ffc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12359</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5412,51 +5412,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 655-663. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36986a48d8f447e75" w:history="1">
+      <w:hyperlink r:id="rId86366a6404ac430e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1051/agro:19900806</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5622,51 +5622,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 21-25. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55906a48d8f447fc8" w:history="1">
+      <w:hyperlink r:id="rId21566a6404ac4323c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1755-0238.1997.tb00112.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5721,51 +5721,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plos One </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0175247. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56556a48d8f44806e" w:history="1">
+      <w:hyperlink r:id="rId49816a6404ac432e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0175247</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5873,51 +5873,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 422-429. doi:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId33656a48d8f448163" w:history="1">
+      <w:hyperlink r:id="rId81696a6404ac433d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYP64/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5943,51 +5943,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 490-492. doi:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId87486a48d8f4481d5" w:history="1">
+      <w:hyperlink r:id="rId10226a6404ac43444" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYP64/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6013,51 +6013,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-423. doi:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId65096a48d8f448245" w:history="1">
+      <w:hyperlink r:id="rId78926a6404ac434b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6141,51 +6141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14916a48d8f448311" w:history="1">
+      <w:hyperlink r:id="rId75926a6404ac4357f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6300,51 +6300,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Plant Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63906a48d8f448428" w:history="1">
+      <w:hyperlink r:id="rId33876a6404ac4369d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2016.01762</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6459,51 +6459,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 826-837. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20246a48d8f44852a" w:history="1">
+      <w:hyperlink r:id="rId97636a6404ac437a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2009.02092.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6553,51 +6553,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 11-21. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28696a48d8f4485c0" w:history="1">
+      <w:hyperlink r:id="rId81156a6404ac43848" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12206</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6743,51 +6743,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 105(10), 3285</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13826a48d8f4486f1" w:history="1">
+      <w:hyperlink r:id="rId53556a6404ac4398b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis-02-21-0330-pdn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6813,51 +6813,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4603. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39186a48d8f448763" w:history="1">
+      <w:hyperlink r:id="rId27126a6404ac43a02" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2016.4603</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6883,51 +6883,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29876a48d8f4487dd" w:history="1">
+      <w:hyperlink r:id="rId69676a6404ac43a76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy12020448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7412,51 +7412,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58696a48d8f448b3d" w:history="1">
+      <w:hyperlink r:id="rId83326a6404ac43dc4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.ppat.1007967</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7667,51 +7667,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 925-930. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71926a48d8f448cd8" w:history="1">
+      <w:hyperlink r:id="rId60086a6404ac43f5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis.1999.83.10.925</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7757,51 +7757,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">155</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1117-1132.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId51556a48d8f448d66" w:history="1">
+      <w:hyperlink r:id="rId57886a6404ac43fec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://doi.org/10.1007/s10658-019-01839-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8014,51 +8014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plos One </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76246a48d8f448f03" w:history="1">
+      <w:hyperlink r:id="rId32026a6404ac44188" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0036882</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8153,51 +8153,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 18-30. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73956a48d8f448fe0" w:history="1">
+      <w:hyperlink r:id="rId53916a6404ac44268" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12934</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8243,51 +8243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 686-686.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId47116a48d8f44906f" w:history="1">
+      <w:hyperlink r:id="rId57406a6404ac442f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://doi.org/10.1094/pdis-11-12-1087-pdn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8324,51 +8324,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insects </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32026a48d8f4490f0" w:history="1">
+      <w:hyperlink r:id="rId24706a6404ac44378" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects11050301</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8385,51 +8385,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Applied and Environmental Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23446a48d8f449154" w:history="1">
+      <w:hyperlink r:id="rId83926a6404ac443dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.03123-18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8593,51 +8593,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and EFSA resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agriculture and Bioscience International), 2019. Grapevine flavescence dorée phytoplasma (flavescence dorée of grapevine). Crop Protection Compendium. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49206a48d8f4492a3" w:history="1">
+      <w:hyperlink r:id="rId86486a6404ac445c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/26184</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8663,51 +8663,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3851, 31 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97826a48d8f449313" w:history="1">
+      <w:hyperlink r:id="rId14116a6404ac44638" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3851</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8733,51 +8733,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EN-1909</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 36 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53506a48d8f449382" w:history="1">
+      <w:hyperlink r:id="rId45346a6404ac446ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1909</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8843,51 +8843,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grapevine flavescence dorée phytoplasma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89606a48d8f449457" w:history="1">
+      <w:hyperlink r:id="rId17016a6404ac44786" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9058,90 +9058,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99246a48d8f4495a9" w:history="1">
+      <w:hyperlink r:id="rId27486a6404ac448e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01723.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="75314638" name="name37656a48d8f4497cf" descr="eu_funding_250.png"/>
+            <wp:docPr id="78905959" name="name39606a6404ac44b2e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97876a48d8f4497ce" cstate="print"/>
+                    <a:blip r:embed="rId66956a6404ac44b2c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9239,137 +9239,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="69899096">
+  <w:abstractNum w:abstractNumId="26560863">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94981338">
+    <w:lvl w:ilvl="0" w:tplc="79413785">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="94981338" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="79413785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="94981338" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="79413785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="94981338" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="79413785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="94981338" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="79413785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="94981338" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="79413785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="94981338" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="79413785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="94981338" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="79413785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="94981338" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="79413785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69899095">
+  <w:abstractNum w:abstractNumId="26560862">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94720825">
+    <w:lvl w:ilvl="0" w:tplc="71344685">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10121,55 +10121,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="69899095">
-    <w:abstractNumId w:val="69899095"/>
+  <w:num w:numId="26560862">
+    <w:abstractNumId w:val="26560862"/>
   </w:num>
-  <w:num w:numId="69899096">
-    <w:abstractNumId w:val="69899096"/>
+  <w:num w:numId="26560863">
+    <w:abstractNumId w:val="26560863"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21719,51 +21719,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId412732071" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId298578024" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32136a48d8f4449b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/" TargetMode="External"/><Relationship Id="rId13776a48d8f444a1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/categorization" TargetMode="External"/><Relationship Id="rId64096a48d8f44518e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/photos" TargetMode="External"/><Relationship Id="rId98406a48d8f447b84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.02323-06" TargetMode="External"/><Relationship Id="rId24506a48d8f447c11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-03-14-0315-pdn" TargetMode="External"/><Relationship Id="rId64216a48d8f447ce2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2007.03467.x" TargetMode="External"/><Relationship Id="rId11186a48d8f447da6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12359" TargetMode="External"/><Relationship Id="rId36986a48d8f447e75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1051/agro:19900806" TargetMode="External"/><Relationship Id="rId55906a48d8f447fc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1755-0238.1997.tb00112.x" TargetMode="External"/><Relationship Id="rId56556a48d8f44806e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0175247" TargetMode="External"/><Relationship Id="rId33656a48d8f448163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/documents" TargetMode="External"/><Relationship Id="rId87486a48d8f4481d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/documents" TargetMode="External"/><Relationship Id="rId65096a48d8f448245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId14916a48d8f448311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId63906a48d8f448428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2016.01762" TargetMode="External"/><Relationship Id="rId20246a48d8f44852a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2009.02092.x" TargetMode="External"/><Relationship Id="rId28696a48d8f4485c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12206" TargetMode="External"/><Relationship Id="rId13826a48d8f4486f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-02-21-0330-pdn" TargetMode="External"/><Relationship Id="rId39186a48d8f448763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2016.4603" TargetMode="External"/><Relationship Id="rId29876a48d8f4487dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12020448" TargetMode="External"/><Relationship Id="rId58696a48d8f448b3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.ppat.1007967" TargetMode="External"/><Relationship Id="rId71926a48d8f448cd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis.1999.83.10.925" TargetMode="External"/><Relationship Id="rId51556a48d8f448d66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-019-01839-3" TargetMode="External"/><Relationship Id="rId76246a48d8f448f03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0036882" TargetMode="External"/><Relationship Id="rId73956a48d8f448fe0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12934" TargetMode="External"/><Relationship Id="rId47116a48d8f44906f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-11-12-1087-pdn" TargetMode="External"/><Relationship Id="rId32026a48d8f4490f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11050301" TargetMode="External"/><Relationship Id="rId23446a48d8f449154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.03123-18" TargetMode="External"/><Relationship Id="rId49206a48d8f4492a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/26184" TargetMode="External"/><Relationship Id="rId97826a48d8f449313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3851" TargetMode="External"/><Relationship Id="rId53506a48d8f449382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1909" TargetMode="External"/><Relationship Id="rId89606a48d8f449457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99246a48d8f4495a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01723.x" TargetMode="External"/><Relationship Id="rId97036a48d8f44502a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97036a48d8f44502a.jpg"/><Relationship Id="rId25436a48d8f4465ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25436a48d8f4465ab.jpg"/><Relationship Id="rId97876a48d8f4497ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97876a48d8f4497ce.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId619631055" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId827778113" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId97096a6404ac3fd65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/" TargetMode="External"/><Relationship Id="rId78576a6404ac3fdcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/categorization" TargetMode="External"/><Relationship Id="rId91676a6404ac40542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/photos" TargetMode="External"/><Relationship Id="rId11356a6404ac42de8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.02323-06" TargetMode="External"/><Relationship Id="rId95366a6404ac42e73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-03-14-0315-pdn" TargetMode="External"/><Relationship Id="rId73886a6404ac42f38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2007.03467.x" TargetMode="External"/><Relationship Id="rId61066a6404ac42ffc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12359" TargetMode="External"/><Relationship Id="rId86366a6404ac430e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1051/agro:19900806" TargetMode="External"/><Relationship Id="rId21566a6404ac4323c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1755-0238.1997.tb00112.x" TargetMode="External"/><Relationship Id="rId49816a6404ac432e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0175247" TargetMode="External"/><Relationship Id="rId81696a6404ac433d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/documents" TargetMode="External"/><Relationship Id="rId10226a6404ac43444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/documents" TargetMode="External"/><Relationship Id="rId78926a6404ac434b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId75926a6404ac4357f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId33876a6404ac4369d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2016.01762" TargetMode="External"/><Relationship Id="rId97636a6404ac437a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2009.02092.x" TargetMode="External"/><Relationship Id="rId81156a6404ac43848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12206" TargetMode="External"/><Relationship Id="rId53556a6404ac4398b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-02-21-0330-pdn" TargetMode="External"/><Relationship Id="rId27126a6404ac43a02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2016.4603" TargetMode="External"/><Relationship Id="rId69676a6404ac43a76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12020448" TargetMode="External"/><Relationship Id="rId83326a6404ac43dc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.ppat.1007967" TargetMode="External"/><Relationship Id="rId60086a6404ac43f5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis.1999.83.10.925" TargetMode="External"/><Relationship Id="rId57886a6404ac43fec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-019-01839-3" TargetMode="External"/><Relationship Id="rId32026a6404ac44188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0036882" TargetMode="External"/><Relationship Id="rId53916a6404ac44268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12934" TargetMode="External"/><Relationship Id="rId57406a6404ac442f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-11-12-1087-pdn" TargetMode="External"/><Relationship Id="rId24706a6404ac44378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11050301" TargetMode="External"/><Relationship Id="rId83926a6404ac443dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.03123-18" TargetMode="External"/><Relationship Id="rId86486a6404ac445c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/26184" TargetMode="External"/><Relationship Id="rId14116a6404ac44638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3851" TargetMode="External"/><Relationship Id="rId45346a6404ac446ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1909" TargetMode="External"/><Relationship Id="rId17016a6404ac44786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27486a6404ac448e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01723.x" TargetMode="External"/><Relationship Id="rId39076a6404ac40412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39076a6404ac40412.jpg"/><Relationship Id="rId43636a6404ac41676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43636a6404ac41676.jpg"/><Relationship Id="rId66956a6404ac44b2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66956a6404ac44b2c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>