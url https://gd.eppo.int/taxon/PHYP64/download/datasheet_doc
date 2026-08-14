--- v12 (2026-07-25)
+++ v13 (2026-08-14)
@@ -269,51 +269,51 @@
               <w:t xml:space="preserve"> Firrao et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacco 22A disease, flavescence dorée of grapevine, flavescence dorée phytoplasma</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97096a6404ac3fd65" w:history="1">
+            <w:hyperlink r:id="rId16786a7f32c55493d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -329,51 +329,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78576a6404ac3fdcf" w:history="1">
+            <w:hyperlink r:id="rId95326a7f32c5549a6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYP64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="95435362" name="name64136a6404ac40414" descr="1194.jpg"/>
+                  <wp:docPr id="21656104" name="name80926a7f32c55516a" descr="1194.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1194.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId39076a6404ac40412" cstate="print"/>
+                          <a:blip r:embed="rId12256a7f32c555168" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId91676a6404ac40542" w:history="1">
+            <w:hyperlink r:id="rId15926a7f32c55528c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1863,63 +1863,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.; therefore, its presence is strictly connected to that of grapevines.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="75853481" name="name94676a6404ac41678" descr="PHYP64_distribution_map.jpg"/>
+            <wp:docPr id="10806124" name="name66276a7f32c55674e" descr="PHYP64_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYP64_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43636a6404ac41676" cstate="print"/>
+                    <a:blip r:embed="rId73336a7f32c55674b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4965,51 +4965,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4001-4010. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11356a6404ac42de8" w:history="1">
+      <w:hyperlink r:id="rId26176a7f32c557ebc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.02323-06</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5046,51 +5046,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1268-1268. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95366a6404ac42e73" w:history="1">
+      <w:hyperlink r:id="rId63656a7f32c557f5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis-03-14-0315-pdn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5165,51 +5165,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Applied Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2325-2330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73886a6404ac42f38" w:history="1">
+      <w:hyperlink r:id="rId50986a7f32c558043" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2672.2007.03467.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5284,51 +5284,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">171</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 37-51. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61066a6404ac42ffc" w:history="1">
+      <w:hyperlink r:id="rId64466a7f32c558130" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12359</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5412,51 +5412,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 655-663. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86366a6404ac430e0" w:history="1">
+      <w:hyperlink r:id="rId92996a7f32c55820b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1051/agro:19900806</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5622,51 +5622,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 21-25. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21566a6404ac4323c" w:history="1">
+      <w:hyperlink r:id="rId84606a7f32c558383" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1755-0238.1997.tb00112.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5721,51 +5721,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plos One </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0175247. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49816a6404ac432e1" w:history="1">
+      <w:hyperlink r:id="rId31836a7f32c55842f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0175247</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5873,51 +5873,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 422-429. doi:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId81696a6404ac433d2" w:history="1">
+      <w:hyperlink r:id="rId90606a7f32c55852a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYP64/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5943,51 +5943,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 490-492. doi:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10226a6404ac43444" w:history="1">
+      <w:hyperlink r:id="rId48716a7f32c55859f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYP64/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6013,51 +6013,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-423. doi:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId78926a6404ac434b4" w:history="1">
+      <w:hyperlink r:id="rId87466a7f32c55861f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6141,51 +6141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75926a6404ac4357f" w:history="1">
+      <w:hyperlink r:id="rId52146a7f32c558703" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6300,51 +6300,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Plant Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33876a6404ac4369d" w:history="1">
+      <w:hyperlink r:id="rId26106a7f32c558829" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2016.01762</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6459,51 +6459,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 826-837. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97636a6404ac437a1" w:history="1">
+      <w:hyperlink r:id="rId31946a7f32c55894d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2009.02092.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6553,51 +6553,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 11-21. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81156a6404ac43848" w:history="1">
+      <w:hyperlink r:id="rId48046a7f32c5589eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12206</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6743,51 +6743,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 105(10), 3285</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53556a6404ac4398b" w:history="1">
+      <w:hyperlink r:id="rId81556a7f32c558b2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis-02-21-0330-pdn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6813,51 +6813,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4603. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27126a6404ac43a02" w:history="1">
+      <w:hyperlink r:id="rId75406a7f32c558ba4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2016.4603</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6883,51 +6883,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69676a6404ac43a76" w:history="1">
+      <w:hyperlink r:id="rId88646a7f32c558c1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy12020448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7412,51 +7412,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83326a6404ac43dc4" w:history="1">
+      <w:hyperlink r:id="rId24736a7f32c558fbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.ppat.1007967</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7667,51 +7667,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 925-930. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60086a6404ac43f5d" w:history="1">
+      <w:hyperlink r:id="rId50616a7f32c559169" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis.1999.83.10.925</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7757,51 +7757,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">155</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1117-1132.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId57886a6404ac43fec" w:history="1">
+      <w:hyperlink r:id="rId52106a7f32c5591fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://doi.org/10.1007/s10658-019-01839-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8014,51 +8014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plos One </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32026a6404ac44188" w:history="1">
+      <w:hyperlink r:id="rId96846a7f32c5593a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0036882</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8153,51 +8153,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 18-30. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53916a6404ac44268" w:history="1">
+      <w:hyperlink r:id="rId86646a7f32c55948b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12934</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8243,51 +8243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 686-686.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId57406a6404ac442f6" w:history="1">
+      <w:hyperlink r:id="rId40606a7f32c55951c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://doi.org/10.1094/pdis-11-12-1087-pdn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8324,51 +8324,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insects </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24706a6404ac44378" w:history="1">
+      <w:hyperlink r:id="rId15646a7f32c5595a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects11050301</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8385,51 +8385,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Applied and Environmental Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83926a6404ac443dc" w:history="1">
+      <w:hyperlink r:id="rId65736a7f32c559608" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.03123-18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8593,51 +8593,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and EFSA resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agriculture and Bioscience International), 2019. Grapevine flavescence dorée phytoplasma (flavescence dorée of grapevine). Crop Protection Compendium. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86486a6404ac445c3" w:history="1">
+      <w:hyperlink r:id="rId50096a7f32c559763" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/26184</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8663,51 +8663,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3851, 31 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14116a6404ac44638" w:history="1">
+      <w:hyperlink r:id="rId42666a7f32c5597d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3851</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8733,51 +8733,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EN-1909</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 36 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45346a6404ac446ca" w:history="1">
+      <w:hyperlink r:id="rId78396a7f32c559849" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1909</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8843,51 +8843,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grapevine flavescence dorée phytoplasma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17016a6404ac44786" w:history="1">
+      <w:hyperlink r:id="rId35326a7f32c559910" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9058,90 +9058,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27486a6404ac448e0" w:history="1">
+      <w:hyperlink r:id="rId84846a7f32c559a6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01723.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="78905959" name="name39606a6404ac44b2e" descr="eu_funding_250.png"/>
+            <wp:docPr id="97734152" name="name30386a7f32c559d2d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66956a6404ac44b2c" cstate="print"/>
+                    <a:blip r:embed="rId57066a7f32c559d2c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9239,137 +9239,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="26560863">
+  <w:abstractNum w:abstractNumId="82096389">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79413785">
+    <w:lvl w:ilvl="0" w:tplc="19524312">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79413785" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="19524312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79413785" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="19524312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79413785" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="19524312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79413785" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="19524312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79413785" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="19524312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79413785" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="19524312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79413785" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="19524312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79413785" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="19524312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26560862">
+  <w:abstractNum w:abstractNumId="82096388">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71344685">
+    <w:lvl w:ilvl="0" w:tplc="60099623">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10121,55 +10121,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="26560862">
-    <w:abstractNumId w:val="26560862"/>
+  <w:num w:numId="82096388">
+    <w:abstractNumId w:val="82096388"/>
   </w:num>
-  <w:num w:numId="26560863">
-    <w:abstractNumId w:val="26560863"/>
+  <w:num w:numId="82096389">
+    <w:abstractNumId w:val="82096389"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21719,51 +21719,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId619631055" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId827778113" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId97096a6404ac3fd65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/" TargetMode="External"/><Relationship Id="rId78576a6404ac3fdcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/categorization" TargetMode="External"/><Relationship Id="rId91676a6404ac40542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/photos" TargetMode="External"/><Relationship Id="rId11356a6404ac42de8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.02323-06" TargetMode="External"/><Relationship Id="rId95366a6404ac42e73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-03-14-0315-pdn" TargetMode="External"/><Relationship Id="rId73886a6404ac42f38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2007.03467.x" TargetMode="External"/><Relationship Id="rId61066a6404ac42ffc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12359" TargetMode="External"/><Relationship Id="rId86366a6404ac430e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1051/agro:19900806" TargetMode="External"/><Relationship Id="rId21566a6404ac4323c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1755-0238.1997.tb00112.x" TargetMode="External"/><Relationship Id="rId49816a6404ac432e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0175247" TargetMode="External"/><Relationship Id="rId81696a6404ac433d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/documents" TargetMode="External"/><Relationship Id="rId10226a6404ac43444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/documents" TargetMode="External"/><Relationship Id="rId78926a6404ac434b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId75926a6404ac4357f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId33876a6404ac4369d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2016.01762" TargetMode="External"/><Relationship Id="rId97636a6404ac437a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2009.02092.x" TargetMode="External"/><Relationship Id="rId81156a6404ac43848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12206" TargetMode="External"/><Relationship Id="rId53556a6404ac4398b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-02-21-0330-pdn" TargetMode="External"/><Relationship Id="rId27126a6404ac43a02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2016.4603" TargetMode="External"/><Relationship Id="rId69676a6404ac43a76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12020448" TargetMode="External"/><Relationship Id="rId83326a6404ac43dc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.ppat.1007967" TargetMode="External"/><Relationship Id="rId60086a6404ac43f5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis.1999.83.10.925" TargetMode="External"/><Relationship Id="rId57886a6404ac43fec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-019-01839-3" TargetMode="External"/><Relationship Id="rId32026a6404ac44188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0036882" TargetMode="External"/><Relationship Id="rId53916a6404ac44268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12934" TargetMode="External"/><Relationship Id="rId57406a6404ac442f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-11-12-1087-pdn" TargetMode="External"/><Relationship Id="rId24706a6404ac44378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11050301" TargetMode="External"/><Relationship Id="rId83926a6404ac443dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.03123-18" TargetMode="External"/><Relationship Id="rId86486a6404ac445c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/26184" TargetMode="External"/><Relationship Id="rId14116a6404ac44638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3851" TargetMode="External"/><Relationship Id="rId45346a6404ac446ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1909" TargetMode="External"/><Relationship Id="rId17016a6404ac44786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27486a6404ac448e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01723.x" TargetMode="External"/><Relationship Id="rId39076a6404ac40412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39076a6404ac40412.jpg"/><Relationship Id="rId43636a6404ac41676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43636a6404ac41676.jpg"/><Relationship Id="rId66956a6404ac44b2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66956a6404ac44b2c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId486068693" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId753785337" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16786a7f32c55493d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/" TargetMode="External"/><Relationship Id="rId95326a7f32c5549a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/categorization" TargetMode="External"/><Relationship Id="rId15926a7f32c55528c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/photos" TargetMode="External"/><Relationship Id="rId26176a7f32c557ebc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.02323-06" TargetMode="External"/><Relationship Id="rId63656a7f32c557f5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-03-14-0315-pdn" TargetMode="External"/><Relationship Id="rId50986a7f32c558043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2007.03467.x" TargetMode="External"/><Relationship Id="rId64466a7f32c558130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12359" TargetMode="External"/><Relationship Id="rId92996a7f32c55820b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1051/agro:19900806" TargetMode="External"/><Relationship Id="rId84606a7f32c558383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1755-0238.1997.tb00112.x" TargetMode="External"/><Relationship Id="rId31836a7f32c55842f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0175247" TargetMode="External"/><Relationship Id="rId90606a7f32c55852a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/documents" TargetMode="External"/><Relationship Id="rId48716a7f32c55859f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/documents" TargetMode="External"/><Relationship Id="rId87466a7f32c55861f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId52146a7f32c558703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId26106a7f32c558829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2016.01762" TargetMode="External"/><Relationship Id="rId31946a7f32c55894d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2009.02092.x" TargetMode="External"/><Relationship Id="rId48046a7f32c5589eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12206" TargetMode="External"/><Relationship Id="rId81556a7f32c558b2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-02-21-0330-pdn" TargetMode="External"/><Relationship Id="rId75406a7f32c558ba4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2016.4603" TargetMode="External"/><Relationship Id="rId88646a7f32c558c1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12020448" TargetMode="External"/><Relationship Id="rId24736a7f32c558fbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.ppat.1007967" TargetMode="External"/><Relationship Id="rId50616a7f32c559169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis.1999.83.10.925" TargetMode="External"/><Relationship Id="rId52106a7f32c5591fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-019-01839-3" TargetMode="External"/><Relationship Id="rId96846a7f32c5593a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0036882" TargetMode="External"/><Relationship Id="rId86646a7f32c55948b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12934" TargetMode="External"/><Relationship Id="rId40606a7f32c55951c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-11-12-1087-pdn" TargetMode="External"/><Relationship Id="rId15646a7f32c5595a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11050301" TargetMode="External"/><Relationship Id="rId65736a7f32c559608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.03123-18" TargetMode="External"/><Relationship Id="rId50096a7f32c559763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/26184" TargetMode="External"/><Relationship Id="rId42666a7f32c5597d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3851" TargetMode="External"/><Relationship Id="rId78396a7f32c559849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1909" TargetMode="External"/><Relationship Id="rId35326a7f32c559910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84846a7f32c559a6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01723.x" TargetMode="External"/><Relationship Id="rId12256a7f32c555168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12256a7f32c555168.jpg"/><Relationship Id="rId73336a7f32c55674b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73336a7f32c55674b.jpg"/><Relationship Id="rId57066a7f32c559d2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57066a7f32c559d2c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>