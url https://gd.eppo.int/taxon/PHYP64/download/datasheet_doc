--- v13 (2026-08-14)
+++ v14 (2026-09-03)
@@ -269,51 +269,51 @@
               <w:t xml:space="preserve"> Firrao et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacco 22A disease, flavescence dorée of grapevine, flavescence dorée phytoplasma</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16786a7f32c55493d" w:history="1">
+            <w:hyperlink r:id="rId88116a99d6313672b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -329,51 +329,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95326a7f32c5549a6" w:history="1">
+            <w:hyperlink r:id="rId17696a99d63136796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYP64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="21656104" name="name80926a7f32c55516a" descr="1194.jpg"/>
+                  <wp:docPr id="28661706" name="name49176a99d63136fe0" descr="1194.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1194.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12256a7f32c555168" cstate="print"/>
+                          <a:blip r:embed="rId46656a99d63136fde" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId15926a7f32c55528c" w:history="1">
+            <w:hyperlink r:id="rId77786a99d63137101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1863,63 +1863,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.; therefore, its presence is strictly connected to that of grapevines.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="10806124" name="name66276a7f32c55674e" descr="PHYP64_distribution_map.jpg"/>
+            <wp:docPr id="69108750" name="name52416a99d63138860" descr="PHYP64_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYP64_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId73336a7f32c55674b" cstate="print"/>
+                    <a:blip r:embed="rId12476a99d6313885d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4965,51 +4965,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4001-4010. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26176a7f32c557ebc" w:history="1">
+      <w:hyperlink r:id="rId85726a99d63139e9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.02323-06</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5046,51 +5046,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1268-1268. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63656a7f32c557f5f" w:history="1">
+      <w:hyperlink r:id="rId68256a99d63139f28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis-03-14-0315-pdn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5165,51 +5165,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Applied Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2325-2330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50986a7f32c558043" w:history="1">
+      <w:hyperlink r:id="rId78456a99d63139ff1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2672.2007.03467.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5284,51 +5284,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">171</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 37-51. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64466a7f32c558130" w:history="1">
+      <w:hyperlink r:id="rId49366a99d6313a0c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12359</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5412,51 +5412,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 655-663. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92996a7f32c55820b" w:history="1">
+      <w:hyperlink r:id="rId78886a99d6313a19d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1051/agro:19900806</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5622,51 +5622,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 21-25. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84606a7f32c558383" w:history="1">
+      <w:hyperlink r:id="rId96016a99d6313a2fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1755-0238.1997.tb00112.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5721,51 +5721,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plos One </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0175247. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31836a7f32c55842f" w:history="1">
+      <w:hyperlink r:id="rId18496a99d6313a3a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0175247</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5873,51 +5873,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 422-429. doi:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId90606a7f32c55852a" w:history="1">
+      <w:hyperlink r:id="rId89556a99d6313a49b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYP64/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5943,51 +5943,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 490-492. doi:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId48716a7f32c55859f" w:history="1">
+      <w:hyperlink r:id="rId66296a99d6313a50f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYP64/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6013,51 +6013,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-423. doi:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId87466a7f32c55861f" w:history="1">
+      <w:hyperlink r:id="rId81806a99d6313a582" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6141,51 +6141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52146a7f32c558703" w:history="1">
+      <w:hyperlink r:id="rId78936a99d6313a654" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6300,51 +6300,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Plant Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26106a7f32c558829" w:history="1">
+      <w:hyperlink r:id="rId10636a99d6313a75e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2016.01762</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6459,51 +6459,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 826-837. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31946a7f32c55894d" w:history="1">
+      <w:hyperlink r:id="rId72196a99d6313a866" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2009.02092.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6553,51 +6553,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 11-21. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48046a7f32c5589eb" w:history="1">
+      <w:hyperlink r:id="rId56986a99d6313a912" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12206</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6743,51 +6743,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 105(10), 3285</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81556a7f32c558b2e" w:history="1">
+      <w:hyperlink r:id="rId75416a99d6313aa4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis-02-21-0330-pdn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6813,51 +6813,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4603. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75406a7f32c558ba4" w:history="1">
+      <w:hyperlink r:id="rId10216a99d6313aac3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2016.4603</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6883,51 +6883,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88646a7f32c558c1b" w:history="1">
+      <w:hyperlink r:id="rId10416a99d6313ab3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy12020448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7412,51 +7412,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24736a7f32c558fbe" w:history="1">
+      <w:hyperlink r:id="rId76826a99d6313aec0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.ppat.1007967</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7667,51 +7667,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 925-930. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50616a7f32c559169" w:history="1">
+      <w:hyperlink r:id="rId80026a99d6313b068" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis.1999.83.10.925</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7757,51 +7757,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">155</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1117-1132.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId52106a7f32c5591fa" w:history="1">
+      <w:hyperlink r:id="rId33876a99d6313b0fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://doi.org/10.1007/s10658-019-01839-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8014,51 +8014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plos One </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96846a7f32c5593a5" w:history="1">
+      <w:hyperlink r:id="rId33136a99d6313b2a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0036882</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8153,51 +8153,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 18-30. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86646a7f32c55948b" w:history="1">
+      <w:hyperlink r:id="rId64136a99d6313b38b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12934</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8243,51 +8243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 686-686.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId40606a7f32c55951c" w:history="1">
+      <w:hyperlink r:id="rId71736a99d6313b41c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://doi.org/10.1094/pdis-11-12-1087-pdn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8324,51 +8324,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insects </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15646a7f32c5595a2" w:history="1">
+      <w:hyperlink r:id="rId73886a99d6313b4a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects11050301</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8385,51 +8385,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Applied and Environmental Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65736a7f32c559608" w:history="1">
+      <w:hyperlink r:id="rId52046a99d6313b50b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.03123-18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8593,51 +8593,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and EFSA resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agriculture and Bioscience International), 2019. Grapevine flavescence dorée phytoplasma (flavescence dorée of grapevine). Crop Protection Compendium. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50096a7f32c559763" w:history="1">
+      <w:hyperlink r:id="rId82286a99d6313b66b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/26184</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8663,51 +8663,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3851, 31 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42666a7f32c5597d8" w:history="1">
+      <w:hyperlink r:id="rId30096a99d6313b6e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3851</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8733,51 +8733,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EN-1909</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 36 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78396a7f32c559849" w:history="1">
+      <w:hyperlink r:id="rId50806a99d6313b753" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1909</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8843,51 +8843,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grapevine flavescence dorée phytoplasma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35326a7f32c559910" w:history="1">
+      <w:hyperlink r:id="rId96636a99d6313b81f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9058,90 +9058,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84846a7f32c559a6b" w:history="1">
+      <w:hyperlink r:id="rId71906a99d6313b996" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01723.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="97734152" name="name30386a7f32c559d2d" descr="eu_funding_250.png"/>
+            <wp:docPr id="79656890" name="name91986a99d6313ba33" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57066a7f32c559d2c" cstate="print"/>
+                    <a:blip r:embed="rId90516a99d6313ba32" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9239,137 +9239,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="82096389">
+  <w:abstractNum w:abstractNumId="99869322">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19524312">
+    <w:lvl w:ilvl="0" w:tplc="72427919">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="19524312" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72427919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="19524312" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72427919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="19524312" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72427919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="19524312" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72427919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="19524312" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72427919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="19524312" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72427919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="19524312" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72427919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="19524312" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72427919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82096388">
+  <w:abstractNum w:abstractNumId="99869321">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60099623">
+    <w:lvl w:ilvl="0" w:tplc="94544020">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10121,55 +10121,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="82096388">
-    <w:abstractNumId w:val="82096388"/>
+  <w:num w:numId="99869321">
+    <w:abstractNumId w:val="99869321"/>
   </w:num>
-  <w:num w:numId="82096389">
-    <w:abstractNumId w:val="82096389"/>
+  <w:num w:numId="99869322">
+    <w:abstractNumId w:val="99869322"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21719,51 +21719,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId486068693" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId753785337" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16786a7f32c55493d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/" TargetMode="External"/><Relationship Id="rId95326a7f32c5549a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/categorization" TargetMode="External"/><Relationship Id="rId15926a7f32c55528c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/photos" TargetMode="External"/><Relationship Id="rId26176a7f32c557ebc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.02323-06" TargetMode="External"/><Relationship Id="rId63656a7f32c557f5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-03-14-0315-pdn" TargetMode="External"/><Relationship Id="rId50986a7f32c558043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2007.03467.x" TargetMode="External"/><Relationship Id="rId64466a7f32c558130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12359" TargetMode="External"/><Relationship Id="rId92996a7f32c55820b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1051/agro:19900806" TargetMode="External"/><Relationship Id="rId84606a7f32c558383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1755-0238.1997.tb00112.x" TargetMode="External"/><Relationship Id="rId31836a7f32c55842f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0175247" TargetMode="External"/><Relationship Id="rId90606a7f32c55852a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/documents" TargetMode="External"/><Relationship Id="rId48716a7f32c55859f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/documents" TargetMode="External"/><Relationship Id="rId87466a7f32c55861f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId52146a7f32c558703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId26106a7f32c558829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2016.01762" TargetMode="External"/><Relationship Id="rId31946a7f32c55894d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2009.02092.x" TargetMode="External"/><Relationship Id="rId48046a7f32c5589eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12206" TargetMode="External"/><Relationship Id="rId81556a7f32c558b2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-02-21-0330-pdn" TargetMode="External"/><Relationship Id="rId75406a7f32c558ba4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2016.4603" TargetMode="External"/><Relationship Id="rId88646a7f32c558c1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12020448" TargetMode="External"/><Relationship Id="rId24736a7f32c558fbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.ppat.1007967" TargetMode="External"/><Relationship Id="rId50616a7f32c559169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis.1999.83.10.925" TargetMode="External"/><Relationship Id="rId52106a7f32c5591fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-019-01839-3" TargetMode="External"/><Relationship Id="rId96846a7f32c5593a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0036882" TargetMode="External"/><Relationship Id="rId86646a7f32c55948b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12934" TargetMode="External"/><Relationship Id="rId40606a7f32c55951c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-11-12-1087-pdn" TargetMode="External"/><Relationship Id="rId15646a7f32c5595a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11050301" TargetMode="External"/><Relationship Id="rId65736a7f32c559608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.03123-18" TargetMode="External"/><Relationship Id="rId50096a7f32c559763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/26184" TargetMode="External"/><Relationship Id="rId42666a7f32c5597d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3851" TargetMode="External"/><Relationship Id="rId78396a7f32c559849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1909" TargetMode="External"/><Relationship Id="rId35326a7f32c559910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84846a7f32c559a6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01723.x" TargetMode="External"/><Relationship Id="rId12256a7f32c555168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12256a7f32c555168.jpg"/><Relationship Id="rId73336a7f32c55674b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73336a7f32c55674b.jpg"/><Relationship Id="rId57066a7f32c559d2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57066a7f32c559d2c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId941844642" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId126734420" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88116a99d6313672b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/" TargetMode="External"/><Relationship Id="rId17696a99d63136796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/categorization" TargetMode="External"/><Relationship Id="rId77786a99d63137101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/photos" TargetMode="External"/><Relationship Id="rId85726a99d63139e9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.02323-06" TargetMode="External"/><Relationship Id="rId68256a99d63139f28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-03-14-0315-pdn" TargetMode="External"/><Relationship Id="rId78456a99d63139ff1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2007.03467.x" TargetMode="External"/><Relationship Id="rId49366a99d6313a0c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12359" TargetMode="External"/><Relationship Id="rId78886a99d6313a19d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1051/agro:19900806" TargetMode="External"/><Relationship Id="rId96016a99d6313a2fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1755-0238.1997.tb00112.x" TargetMode="External"/><Relationship Id="rId18496a99d6313a3a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0175247" TargetMode="External"/><Relationship Id="rId89556a99d6313a49b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/documents" TargetMode="External"/><Relationship Id="rId66296a99d6313a50f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/documents" TargetMode="External"/><Relationship Id="rId81806a99d6313a582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId78936a99d6313a654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId10636a99d6313a75e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2016.01762" TargetMode="External"/><Relationship Id="rId72196a99d6313a866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2009.02092.x" TargetMode="External"/><Relationship Id="rId56986a99d6313a912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12206" TargetMode="External"/><Relationship Id="rId75416a99d6313aa4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-02-21-0330-pdn" TargetMode="External"/><Relationship Id="rId10216a99d6313aac3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2016.4603" TargetMode="External"/><Relationship Id="rId10416a99d6313ab3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12020448" TargetMode="External"/><Relationship Id="rId76826a99d6313aec0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.ppat.1007967" TargetMode="External"/><Relationship Id="rId80026a99d6313b068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis.1999.83.10.925" TargetMode="External"/><Relationship Id="rId33876a99d6313b0fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-019-01839-3" TargetMode="External"/><Relationship Id="rId33136a99d6313b2a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0036882" TargetMode="External"/><Relationship Id="rId64136a99d6313b38b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12934" TargetMode="External"/><Relationship Id="rId71736a99d6313b41c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-11-12-1087-pdn" TargetMode="External"/><Relationship Id="rId73886a99d6313b4a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11050301" TargetMode="External"/><Relationship Id="rId52046a99d6313b50b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.03123-18" TargetMode="External"/><Relationship Id="rId82286a99d6313b66b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/26184" TargetMode="External"/><Relationship Id="rId30096a99d6313b6e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3851" TargetMode="External"/><Relationship Id="rId50806a99d6313b753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1909" TargetMode="External"/><Relationship Id="rId96636a99d6313b81f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71906a99d6313b996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01723.x" TargetMode="External"/><Relationship Id="rId46656a99d63136fde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46656a99d63136fde.jpg"/><Relationship Id="rId12476a99d6313885d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12476a99d6313885d.jpg"/><Relationship Id="rId90516a99d6313ba32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90516a99d6313ba32.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>