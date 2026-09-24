--- v14 (2026-09-03)
+++ v15 (2026-09-24)
@@ -269,51 +269,51 @@
               <w:t xml:space="preserve"> Firrao et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacco 22A disease, flavescence dorée of grapevine, flavescence dorée phytoplasma</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88116a99d6313672b" w:history="1">
+            <w:hyperlink r:id="rId57516ab4eac5371b6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -329,51 +329,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17696a99d63136796" w:history="1">
+            <w:hyperlink r:id="rId68766ab4eac537221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYP64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="28661706" name="name49176a99d63136fe0" descr="1194.jpg"/>
+                  <wp:docPr id="67479352" name="name88346ab4eac537337" descr="1194.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1194.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId46656a99d63136fde" cstate="print"/>
+                          <a:blip r:embed="rId92256ab4eac537336" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId77786a99d63137101" w:history="1">
+            <w:hyperlink r:id="rId73016ab4eac537472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1863,105 +1863,105 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.; therefore, its presence is strictly connected to that of grapevines.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="69108750" name="name52416a99d63138860" descr="PHYP64_distribution_map.jpg"/>
+            <wp:docPr id="40546595" name="name36386ab4eac537f02" descr="PHYP64_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYP64_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12476a99d6313885d" cstate="print"/>
+                    <a:blip r:embed="rId32236ab4eac537f00" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Austria, Bulgaria, Croatia, Czechia, France (mainland, Corse), Germany, Hungary, Italy (mainland), Montenegro, Portugal (mainland), Romania, Serbia, Slovakia, Slovenia, Spain (mainland), Switzerland</w:t>
+        <w:t xml:space="preserve"> Austria, Bulgaria, Croatia, Czechia, France (mainland, Corse), Germany, Hungary, Italy (mainland), Moldova, Republic of, Montenegro, Portugal (mainland), Romania, Serbia, Slovakia, Slovenia, Spain (mainland), Switzerland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">BIOLOGY</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4965,51 +4965,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4001-4010. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85726a99d63139e9b" w:history="1">
+      <w:hyperlink r:id="rId65836ab4eac539518" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.02323-06</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5046,51 +5046,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1268-1268. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68256a99d63139f28" w:history="1">
+      <w:hyperlink r:id="rId80906ab4eac5395a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis-03-14-0315-pdn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5165,51 +5165,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Applied Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2325-2330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78456a99d63139ff1" w:history="1">
+      <w:hyperlink r:id="rId63236ab4eac53966c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2672.2007.03467.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5284,51 +5284,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">171</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 37-51. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49366a99d6313a0c9" w:history="1">
+      <w:hyperlink r:id="rId31366ab4eac539735" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12359</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5412,51 +5412,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 655-663. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78886a99d6313a19d" w:history="1">
+      <w:hyperlink r:id="rId28926ab4eac539806" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1051/agro:19900806</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5622,51 +5622,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 21-25. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96016a99d6313a2fa" w:history="1">
+      <w:hyperlink r:id="rId10556ab4eac539976" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1755-0238.1997.tb00112.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5721,51 +5721,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plos One </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0175247. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18496a99d6313a3a2" w:history="1">
+      <w:hyperlink r:id="rId16996ab4eac539a21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0175247</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5873,51 +5873,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 422-429. doi:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId89556a99d6313a49b" w:history="1">
+      <w:hyperlink r:id="rId31426ab4eac539b19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYP64/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5943,51 +5943,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 490-492. doi:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId66296a99d6313a50f" w:history="1">
+      <w:hyperlink r:id="rId65866ab4eac539b8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYP64/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6013,51 +6013,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-423. doi:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId81806a99d6313a582" w:history="1">
+      <w:hyperlink r:id="rId72266ab4eac539bff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6141,51 +6141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78936a99d6313a654" w:history="1">
+      <w:hyperlink r:id="rId47916ab4eac539cd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6300,51 +6300,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Plant Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10636a99d6313a75e" w:history="1">
+      <w:hyperlink r:id="rId24486ab4eac539ddc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2016.01762</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6459,51 +6459,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 826-837. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72196a99d6313a866" w:history="1">
+      <w:hyperlink r:id="rId14956ab4eac539ee0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2009.02092.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6553,51 +6553,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 11-21. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56986a99d6313a912" w:history="1">
+      <w:hyperlink r:id="rId41646ab4eac539f84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12206</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6743,51 +6743,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 105(10), 3285</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75416a99d6313aa4e" w:history="1">
+      <w:hyperlink r:id="rId82396ab4eac53a0bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis-02-21-0330-pdn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6813,51 +6813,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4603. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10216a99d6313aac3" w:history="1">
+      <w:hyperlink r:id="rId73856ab4eac53a134" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2016.4603</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6883,51 +6883,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10416a99d6313ab3e" w:history="1">
+      <w:hyperlink r:id="rId29296ab4eac53a1ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy12020448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7412,51 +7412,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76826a99d6313aec0" w:history="1">
+      <w:hyperlink r:id="rId98886ab4eac53a50d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.ppat.1007967</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7667,51 +7667,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 925-930. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80026a99d6313b068" w:history="1">
+      <w:hyperlink r:id="rId67796ab4eac53a6b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis.1999.83.10.925</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7757,51 +7757,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">155</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1117-1132.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId33876a99d6313b0fa" w:history="1">
+      <w:hyperlink r:id="rId66776ab4eac53a742" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://doi.org/10.1007/s10658-019-01839-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8014,51 +8014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plos One </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33136a99d6313b2a5" w:history="1">
+      <w:hyperlink r:id="rId40756ab4eac53a910" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0036882</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8153,51 +8153,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 18-30. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64136a99d6313b38b" w:history="1">
+      <w:hyperlink r:id="rId65906ab4eac53a9fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12934</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8243,51 +8243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 686-686.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId71736a99d6313b41c" w:history="1">
+      <w:hyperlink r:id="rId93736ab4eac53aa8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://doi.org/10.1094/pdis-11-12-1087-pdn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8324,51 +8324,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insects </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73886a99d6313b4a5" w:history="1">
+      <w:hyperlink r:id="rId95986ab4eac53b28c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects11050301</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8385,51 +8385,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Applied and Environmental Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52046a99d6313b50b" w:history="1">
+      <w:hyperlink r:id="rId24326ab4eac53b312" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.03123-18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8593,51 +8593,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and EFSA resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agriculture and Bioscience International), 2019. Grapevine flavescence dorée phytoplasma (flavescence dorée of grapevine). Crop Protection Compendium. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82286a99d6313b66b" w:history="1">
+      <w:hyperlink r:id="rId56076ab4eac53b47c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/26184</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8663,51 +8663,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3851, 31 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30096a99d6313b6e1" w:history="1">
+      <w:hyperlink r:id="rId74576ab4eac53b4f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3851</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8733,51 +8733,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EN-1909</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 36 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50806a99d6313b753" w:history="1">
+      <w:hyperlink r:id="rId81856ab4eac53b567" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1909</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8843,51 +8843,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grapevine flavescence dorée phytoplasma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96636a99d6313b81f" w:history="1">
+      <w:hyperlink r:id="rId51076ab4eac53b630" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9058,90 +9058,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71906a99d6313b996" w:history="1">
+      <w:hyperlink r:id="rId43046ab4eac53ba62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01723.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="79656890" name="name91986a99d6313ba33" descr="eu_funding_250.png"/>
+            <wp:docPr id="79995747" name="name80246ab4eac53baf5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId90516a99d6313ba32" cstate="print"/>
+                    <a:blip r:embed="rId58986ab4eac53baf4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9239,137 +9239,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="99869322">
+  <w:abstractNum w:abstractNumId="40332742">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72427919">
+    <w:lvl w:ilvl="0" w:tplc="47261954">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72427919" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="47261954" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72427919" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="47261954" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72427919" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="47261954" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72427919" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="47261954" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72427919" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="47261954" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72427919" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="47261954" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72427919" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="47261954" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72427919" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="47261954" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99869321">
+  <w:abstractNum w:abstractNumId="40332741">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94544020">
+    <w:lvl w:ilvl="0" w:tplc="97563379">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10121,55 +10121,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="99869321">
-    <w:abstractNumId w:val="99869321"/>
+  <w:num w:numId="40332741">
+    <w:abstractNumId w:val="40332741"/>
   </w:num>
-  <w:num w:numId="99869322">
-    <w:abstractNumId w:val="99869322"/>
+  <w:num w:numId="40332742">
+    <w:abstractNumId w:val="40332742"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21719,51 +21719,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId941844642" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId126734420" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88116a99d6313672b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/" TargetMode="External"/><Relationship Id="rId17696a99d63136796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/categorization" TargetMode="External"/><Relationship Id="rId77786a99d63137101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/photos" TargetMode="External"/><Relationship Id="rId85726a99d63139e9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.02323-06" TargetMode="External"/><Relationship Id="rId68256a99d63139f28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-03-14-0315-pdn" TargetMode="External"/><Relationship Id="rId78456a99d63139ff1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2007.03467.x" TargetMode="External"/><Relationship Id="rId49366a99d6313a0c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12359" TargetMode="External"/><Relationship Id="rId78886a99d6313a19d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1051/agro:19900806" TargetMode="External"/><Relationship Id="rId96016a99d6313a2fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1755-0238.1997.tb00112.x" TargetMode="External"/><Relationship Id="rId18496a99d6313a3a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0175247" TargetMode="External"/><Relationship Id="rId89556a99d6313a49b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/documents" TargetMode="External"/><Relationship Id="rId66296a99d6313a50f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/documents" TargetMode="External"/><Relationship Id="rId81806a99d6313a582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId78936a99d6313a654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId10636a99d6313a75e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2016.01762" TargetMode="External"/><Relationship Id="rId72196a99d6313a866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2009.02092.x" TargetMode="External"/><Relationship Id="rId56986a99d6313a912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12206" TargetMode="External"/><Relationship Id="rId75416a99d6313aa4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-02-21-0330-pdn" TargetMode="External"/><Relationship Id="rId10216a99d6313aac3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2016.4603" TargetMode="External"/><Relationship Id="rId10416a99d6313ab3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12020448" TargetMode="External"/><Relationship Id="rId76826a99d6313aec0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.ppat.1007967" TargetMode="External"/><Relationship Id="rId80026a99d6313b068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis.1999.83.10.925" TargetMode="External"/><Relationship Id="rId33876a99d6313b0fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-019-01839-3" TargetMode="External"/><Relationship Id="rId33136a99d6313b2a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0036882" TargetMode="External"/><Relationship Id="rId64136a99d6313b38b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12934" TargetMode="External"/><Relationship Id="rId71736a99d6313b41c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-11-12-1087-pdn" TargetMode="External"/><Relationship Id="rId73886a99d6313b4a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11050301" TargetMode="External"/><Relationship Id="rId52046a99d6313b50b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.03123-18" TargetMode="External"/><Relationship Id="rId82286a99d6313b66b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/26184" TargetMode="External"/><Relationship Id="rId30096a99d6313b6e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3851" TargetMode="External"/><Relationship Id="rId50806a99d6313b753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1909" TargetMode="External"/><Relationship Id="rId96636a99d6313b81f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71906a99d6313b996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01723.x" TargetMode="External"/><Relationship Id="rId46656a99d63136fde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46656a99d63136fde.jpg"/><Relationship Id="rId12476a99d6313885d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12476a99d6313885d.jpg"/><Relationship Id="rId90516a99d6313ba32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90516a99d6313ba32.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId374231830" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId424075459" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57516ab4eac5371b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/" TargetMode="External"/><Relationship Id="rId68766ab4eac537221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/categorization" TargetMode="External"/><Relationship Id="rId73016ab4eac537472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/photos" TargetMode="External"/><Relationship Id="rId65836ab4eac539518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.02323-06" TargetMode="External"/><Relationship Id="rId80906ab4eac5395a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-03-14-0315-pdn" TargetMode="External"/><Relationship Id="rId63236ab4eac53966c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2007.03467.x" TargetMode="External"/><Relationship Id="rId31366ab4eac539735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12359" TargetMode="External"/><Relationship Id="rId28926ab4eac539806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1051/agro:19900806" TargetMode="External"/><Relationship Id="rId10556ab4eac539976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1755-0238.1997.tb00112.x" TargetMode="External"/><Relationship Id="rId16996ab4eac539a21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0175247" TargetMode="External"/><Relationship Id="rId31426ab4eac539b19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/documents" TargetMode="External"/><Relationship Id="rId65866ab4eac539b8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP64/documents" TargetMode="External"/><Relationship Id="rId72266ab4eac539bff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId47916ab4eac539cd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId24486ab4eac539ddc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2016.01762" TargetMode="External"/><Relationship Id="rId14956ab4eac539ee0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2009.02092.x" TargetMode="External"/><Relationship Id="rId41646ab4eac539f84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12206" TargetMode="External"/><Relationship Id="rId82396ab4eac53a0bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-02-21-0330-pdn" TargetMode="External"/><Relationship Id="rId73856ab4eac53a134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2016.4603" TargetMode="External"/><Relationship Id="rId29296ab4eac53a1ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12020448" TargetMode="External"/><Relationship Id="rId98886ab4eac53a50d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.ppat.1007967" TargetMode="External"/><Relationship Id="rId67796ab4eac53a6b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis.1999.83.10.925" TargetMode="External"/><Relationship Id="rId66776ab4eac53a742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-019-01839-3" TargetMode="External"/><Relationship Id="rId40756ab4eac53a910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0036882" TargetMode="External"/><Relationship Id="rId65906ab4eac53a9fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12934" TargetMode="External"/><Relationship Id="rId93736ab4eac53aa8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-11-12-1087-pdn" TargetMode="External"/><Relationship Id="rId95986ab4eac53b28c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11050301" TargetMode="External"/><Relationship Id="rId24326ab4eac53b312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.03123-18" TargetMode="External"/><Relationship Id="rId56076ab4eac53b47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/26184" TargetMode="External"/><Relationship Id="rId74576ab4eac53b4f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3851" TargetMode="External"/><Relationship Id="rId81856ab4eac53b567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1909" TargetMode="External"/><Relationship Id="rId51076ab4eac53b630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId43046ab4eac53ba62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01723.x" TargetMode="External"/><Relationship Id="rId92256ab4eac537336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92256ab4eac537336.jpg"/><Relationship Id="rId32236ab4eac537f00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32236ab4eac537f00.jpg"/><Relationship Id="rId58986ab4eac53baf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58986ab4eac53baf4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>