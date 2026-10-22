--- v0 (2025-10-17)
+++ v1 (2026-10-22)
@@ -12,74 +12,76 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PHYP56" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>CCNNU</t>
   </si>
   <si>
     <t>Cocos nucifera</t>
   </si>
   <si>
     <t>* Rosete YA, Diallo HA, Konan Konan JL, Yankey N, Saleh M, Pilet F, Contaldo N, Paltrinieri S, Bertaccini A, Scott J (2017) Detection and differentiation of the coconut lethal yellowing phytoplasma in coconut-growing villages of Grand-Lahou, Côte d'Ivoire. Annals of Applied Biology 170(3), 33-347.
+* Pilet F, Rakotoariosa E, Rakotomalala M, Sisterson S, Razakamanana HN, Ravemiafara L (2021) First report of strains related to the phytoplasma associated with Tanzanian lethal decline on Cocos nucifera on the western coast of Madagascar. Plant Disease 105, 4146. https://doi.org/10.1094/PDIS-03-21-0623-PDN
+------- ‘Candidatus Phytoplasma katsepyensis’
 * Soto N, Helmick EE, Harrison NA, Bahder BW (2021) Genetic variability of palm lethal decline phytoplasmas in the Caribbean basin and Florida, USA, based on a multilocus analysis. Phytopathology 111(12), 2203-2212. https://doi.org/10.1094/PHYTO-04-21-0130-R
 ------- host of 16SrIV A, B, D, E</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>BASFL</t>
   </si>
   <si>
     <t>Borassus flabellifer</t>
   </si>
   <si>
     <t>* Soto N, Helmick EE, Harrison NA, Bahder BW (2021) Genetic variability of palm lethal decline phytoplasmas in the Caribbean basin and Florida, USA, based on a multilocus analysis. Phytopathology 111(12), 2203-2212. https://doi.org/10.1094/PHYTO-04-21-0130-R
 ------- host of 16SrIV A</t>
   </si>
   <si>
     <t>CAWUR</t>
   </si>
   <si>
     <t>Caryota urens</t>
   </si>
   <si>
     <t>CLERT</t>
   </si>
@@ -140,50 +142,54 @@
 ------- 16SrIV A, B</t>
   </si>
   <si>
     <t>VTHME</t>
   </si>
   <si>
     <t>Adonidia merrillii</t>
   </si>
   <si>
     <t>* Soto N, Helmick EE, Harrison NA, Bahder BW (2021) Genetic variability of palm lethal decline phytoplasmas in the Caribbean basin and Florida, USA, based on a multilocus analysis. Phytopathology 111(12), 2203-2212. https://doi.org/10.1094/PHYTO-04-21-0130-R
 ------- host of 16SrIV A, B, D</t>
   </si>
   <si>
     <t>AHNAL</t>
   </si>
   <si>
     <t>Aiphanes horrida</t>
   </si>
   <si>
     <t>AHNAC</t>
   </si>
   <si>
     <t>Aiphanes minima</t>
   </si>
   <si>
+    <t>* Simbaña-Carrera LL, Rivera-Vargas LI, Segarra-Carmona AE, Serrato-Diaz LM, Contaldo N, Satta E, Bertaccini A (2024) Detection of different groups of phytoplasma in palm species of Puerto Rico| Detección de diferentes grupos de fitoplasmas en especies de palmas de Puerto Rico. The journal of agriculture of the University of Puerto Rico 108(2), 67-88.
+------- host of 16SrIV-D</t>
+  </si>
+  <si>
     <t>AGAAR</t>
   </si>
   <si>
     <t>Allagoptera arenaria</t>
   </si>
   <si>
     <t>ARMCA</t>
   </si>
   <si>
     <t>Areca catechu</t>
   </si>
   <si>
     <t>1PALF</t>
   </si>
   <si>
     <t>Arecaceae</t>
   </si>
   <si>
     <t>1AGBG</t>
   </si>
   <si>
     <t>Arenga</t>
   </si>
   <si>
     <t>AGBEN</t>
@@ -223,96 +229,111 @@
     <t>* Poghosyan A, Hernandez-Gonzalez J, Lebsky V, Oropeza C, Narvaez M, Leon de La Luz JL (2019) First report of 16SrIV palm lethal yellowing group phytoplasma ('Candidatus Phytoplasma palmae') in palmilla de taco (Brahea brandegeei) and palma colorada (Washingtonia robusta) in the state of Baja California Sur, Mexico. Plant Disease 103(8), p 2122.
 ------- 16SrIV-D.</t>
   </si>
   <si>
     <t>BUJOD</t>
   </si>
   <si>
     <t>Butia odorata</t>
   </si>
   <si>
     <t>CVFPA</t>
   </si>
   <si>
     <t>Carludovica palmata</t>
   </si>
   <si>
     <t>* Gurr GM, Johnson AC, Ash GJ, Wilson BA, Ero MM, Pilotti CA, Dewhurst CF, You MS (2016) Coconut lethal yellowing diseases: a phytoplasma threat to palms of global economic and social significance. Frontiers in plant science 7, 1521. https://doi.org/10.3389/fpls.2016.01521</t>
   </si>
   <si>
     <t>KPAAC</t>
   </si>
   <si>
     <t>Carpentaria acuminata</t>
   </si>
   <si>
+    <t>* Soto N, Helmick EE, Harrison NA, Bahder BW (2021) Genetic variability of palm lethal decline phytoplasmas in the Caribbean basin and Florida, USA, based on a multilocus analysis. Phytopathology 111(12), 2203-2212. https://doi.org/10.1094/PHYTO-04-21-0130-R
+------- host of 16SrIV-D
+* Simbaña-Carrera LL, Rivera-Vargas LI, Segarra-Carmona AE, Serrato-Diaz LM, Contaldo N, Satta E, Bertaccini A (2024) Detection of different groups of phytoplasma in palm species of Puerto Rico| Detección de diferentes grupos de fitoplasmas en especies de palmas de Puerto Rico. The journal of agriculture of the University of Puerto Rico 108(2), 67-88.</t>
+  </si>
+  <si>
     <t>CAWMI</t>
   </si>
   <si>
     <t>Caryota mitis</t>
+  </si>
+  <si>
+    <t>* Soto N, Helmick EE, Harrison NA, Bahder BW (2021) Genetic variability of palm lethal decline phytoplasmas in the Caribbean basin and Florida, USA, based on a multilocus analysis. Phytopathology 111(12), 2203-2212. https://doi.org/10.1094/PHYTO-04-21-0130-R
+------- host of 16SrIV-A
+ * Simbaña-Carrera LL, Rivera-Vargas LI, Segarra-Carmona AE, Serrato-Diaz LM, Contaldo N, Satta E, Bertaccini A (2024) Detection of different groups of phytoplasma in palm species of Puerto Rico| Detección de diferentes grupos de fitoplasmas en especies de palmas de Puerto Rico. The journal of agriculture of the University of Puerto Rico 108(2), 67-88.
+------- host of 16SrIV</t>
+  </si>
+  <si>
+    <t>CAWRU</t>
+  </si>
+  <si>
+    <t>Caryota rumphiana</t>
   </si>
   <si>
     <t>* Soto N, Helmick EE, Harrison NA, Bahder BW (2021) Genetic variability of palm lethal decline phytoplasmas in the Caribbean basin and Florida, USA, based on a multilocus analysis. Phytopathology 111(12), 2203-2212. https://doi.org/10.1094/PHYTO-04-21-0130-R
 ------- host of 16SrIV-A</t>
   </si>
   <si>
-    <t>CAWRU</t>
-[...4 lines deleted...]
-  <si>
     <t>KHKCH</t>
   </si>
   <si>
     <t>Chelyocarpus chuco</t>
   </si>
   <si>
     <t>DYQCA</t>
   </si>
   <si>
     <t>Chrysalidocarpus cabadae</t>
   </si>
   <si>
     <t>DYQDE</t>
   </si>
   <si>
     <t>Chrysalidocarpus decaryi</t>
   </si>
   <si>
     <t>NEDLE</t>
   </si>
   <si>
     <t>Chrysalidocarpus leptocheilos</t>
   </si>
   <si>
     <t>CWCLU</t>
   </si>
   <si>
     <t>Chrysalidocarpus lutescens</t>
   </si>
   <si>
+    <t>* Simbaña-Carrera LL, Rivera-Vargas LI, Segarra-Carmona AE, Serrato-Diaz LM, Contaldo N, Satta E, Bertaccini A (2024) Detection of different groups of phytoplasma in palm species of Puerto Rico| Detección de diferentes grupos de fitoplasmas en especies de palmas de Puerto Rico. The journal of agriculture of the University of Puerto Rico 108(2), 67-88.
+------- host of 16SrIV-D (as Dyspsis lutescens)</t>
+  </si>
+  <si>
     <t>1CCNG</t>
   </si>
   <si>
     <t>Cocos</t>
   </si>
   <si>
     <t>1CPYG</t>
   </si>
   <si>
     <t>Corypha</t>
   </si>
   <si>
     <t>CPYUM</t>
   </si>
   <si>
     <t>Corypha umbraculifera</t>
   </si>
   <si>
     <t>CPYUT</t>
   </si>
   <si>
     <t>Corypha utan</t>
   </si>
   <si>
     <t>QOHWA</t>
@@ -351,50 +372,59 @@
     <t>Howea belmoreana</t>
   </si>
   <si>
     <t>HOWFO</t>
   </si>
   <si>
     <t>Howea forsteriana</t>
   </si>
   <si>
     <t>1HFBG</t>
   </si>
   <si>
     <t>Hyophorbe</t>
   </si>
   <si>
     <t>HFBVE</t>
   </si>
   <si>
     <t>Hyophorbe verschaffeltii</t>
   </si>
   <si>
     <t>LTALO</t>
   </si>
   <si>
     <t>Latania lontaroides</t>
+  </si>
+  <si>
+    <t>THXMO</t>
+  </si>
+  <si>
+    <t>Leucothrinax morrisii</t>
+  </si>
+  <si>
+    <t>* Simbaña-Carrera LL, Rivera-Vargas LI, Segarra-Carmona AE, Serrato-Diaz LM, Contaldo N, Satta E, Bertaccini A (2024) Detection of different groups of phytoplasma in palm species of Puerto Rico| Detección de diferentes grupos de fitoplasmas en especies de palmas de Puerto Rico. The journal of agriculture of the University of Puerto Rico 108(2), 67-88.</t>
   </si>
   <si>
     <t>LIVAU</t>
   </si>
   <si>
     <t>Livistona australis</t>
   </si>
   <si>
     <t>LIVCH</t>
   </si>
   <si>
     <t>Livistona chinensis</t>
   </si>
   <si>
     <t>* Gurr GM, Johnson AC, Ash GJ, Wilson BA, Ero MM, Pilotti CA, Dewhurst CF, You MS (2016) Coconut lethal yellowing diseases: a phytoplasma threat to palms of global economic and social significance. Frontiers in plant science 7, 1521. https://doi.org/10.3389/fpls.2016.01521
 ------- host in Florida.</t>
   </si>
   <si>
     <t>NNORI</t>
   </si>
   <si>
     <t>Nannorrhops ritchieana</t>
   </si>
   <si>
     <t>1PHXG</t>
@@ -848,62 +878,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D70"/>
+  <dimension ref="A1:D71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="410.471" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="418.755" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
@@ -1056,788 +1086,806 @@
         <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>29</v>
       </c>
       <c r="B14" t="s">
         <v>36</v>
       </c>
       <c r="C14" t="s">
         <v>37</v>
       </c>
       <c r="D14"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>29</v>
       </c>
       <c r="B15" t="s">
         <v>38</v>
       </c>
       <c r="C15" t="s">
         <v>39</v>
       </c>
-      <c r="D15"/>
+      <c r="D15" t="s">
+        <v>40</v>
+      </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D16"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>29</v>
       </c>
       <c r="B17" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D17"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>29</v>
       </c>
       <c r="B18" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D18"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>29</v>
       </c>
       <c r="B19" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C19" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D19"/>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C21" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D21"/>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C22" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D22" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23" t="s">
+        <v>56</v>
+      </c>
+      <c r="C23" t="s">
+        <v>57</v>
+      </c>
+      <c r="D23" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>29</v>
       </c>
       <c r="B24" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C24" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D24" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>29</v>
       </c>
       <c r="B25" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C25" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D25" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>29</v>
       </c>
       <c r="B26" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C26" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D26" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>29</v>
       </c>
       <c r="B27" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C27" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D27" t="s">
-        <v>54</v>
+        <v>68</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>29</v>
       </c>
       <c r="B28" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C28" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D28" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>29</v>
       </c>
       <c r="B29" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C29" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D29" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="C30" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="D30" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>29</v>
       </c>
       <c r="B31" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C31" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D31" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>29</v>
       </c>
       <c r="B32" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C32" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D32" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>29</v>
       </c>
       <c r="B33" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C33" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D33"/>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>29</v>
       </c>
       <c r="B34" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C34" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="D34"/>
+        <v>84</v>
+      </c>
+      <c r="D34" t="s">
+        <v>85</v>
+      </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>29</v>
       </c>
       <c r="B35" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="C35" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="D35"/>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>29</v>
       </c>
       <c r="B36" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="C36" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="D36"/>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>29</v>
       </c>
       <c r="B37" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="C37" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="D37"/>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>29</v>
       </c>
       <c r="B38" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="C38" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="D38"/>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>29</v>
       </c>
       <c r="B39" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="C39" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="D39" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>29</v>
       </c>
       <c r="B40" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C40" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="D40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>29</v>
       </c>
       <c r="B41" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="C41" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="D41"/>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>29</v>
       </c>
       <c r="B42" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C42" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="D42"/>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>29</v>
       </c>
       <c r="B43" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="C43" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="D43" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>29</v>
       </c>
       <c r="B44" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="C44" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="D44" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>29</v>
       </c>
       <c r="B45" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="C45" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="D45" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>29</v>
       </c>
       <c r="B46" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="C46" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="D46"/>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>29</v>
       </c>
       <c r="B47" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="C47" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="D47" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>29</v>
       </c>
       <c r="B48" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="C48" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="D48" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>29</v>
       </c>
       <c r="B49" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="C49" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="D49"/>
+        <v>115</v>
+      </c>
+      <c r="D49" t="s">
+        <v>116</v>
+      </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>29</v>
       </c>
       <c r="B50" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="C50" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      </c>
+        <v>118</v>
+      </c>
+      <c r="D50"/>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>29</v>
       </c>
       <c r="B51" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="C51" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="D51" t="s">
-        <v>64</v>
+        <v>121</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>29</v>
       </c>
       <c r="B52" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="C52" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="D52"/>
+        <v>123</v>
+      </c>
+      <c r="D52" t="s">
+        <v>65</v>
+      </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>29</v>
       </c>
       <c r="B53" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="C53" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>125</v>
+      </c>
+      <c r="D53"/>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>29</v>
       </c>
       <c r="B54" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C54" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="D54" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>29</v>
       </c>
       <c r="B55" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="C55" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="D55" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>29</v>
       </c>
       <c r="B56" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="C56" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="D56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>29</v>
       </c>
       <c r="B57" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="C57" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="D57" t="s">
-        <v>129</v>
+        <v>65</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>29</v>
       </c>
       <c r="B58" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C58" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="D58" t="s">
-        <v>64</v>
+        <v>136</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>29</v>
       </c>
       <c r="B59" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="C59" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="D59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>29</v>
       </c>
       <c r="B60" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="C60" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="D60" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>29</v>
       </c>
       <c r="B61" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="C61" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="D61" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>29</v>
       </c>
       <c r="B62" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="C62" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="D62" t="s">
-        <v>140</v>
+        <v>65</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>29</v>
       </c>
       <c r="B63" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="C63" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="D63" t="s">
-        <v>64</v>
+        <v>147</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>29</v>
       </c>
       <c r="B64" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="C64" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="D64" t="s">
-        <v>145</v>
+        <v>65</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>29</v>
       </c>
       <c r="B65" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="C65" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="D65" t="s">
-        <v>64</v>
+        <v>152</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>29</v>
       </c>
       <c r="B66" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="C66" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="D66" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>29</v>
       </c>
       <c r="B67" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="C67" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="D67" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>29</v>
       </c>
       <c r="B68" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="C68" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="D68" t="s">
-        <v>154</v>
+        <v>65</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>29</v>
       </c>
       <c r="B69" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="C69" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="D69" t="s">
-        <v>64</v>
+        <v>161</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
         <v>29</v>
       </c>
       <c r="B70" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="C70" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="D70" t="s">
-        <v>59</v>
+        <v>65</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4">
+      <c r="A71" t="s">
+        <v>29</v>
+      </c>
+      <c r="B71" t="s">
+        <v>164</v>
+      </c>
+      <c r="C71" t="s">
+        <v>165</v>
+      </c>
+      <c r="D71" t="s">
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">