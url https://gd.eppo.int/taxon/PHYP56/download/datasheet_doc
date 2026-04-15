--- v7 (2026-03-04)
+++ v8 (2026-04-15)
@@ -259,51 +259,51 @@
               <w:t xml:space="preserve">Palm lethal yellowing disease</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Awka wilt disease, Bogia coconut syndrome, Cape St Paul wilt of coconut, Palm lethal yellowing disease, bronze leaf wilt of coconut (JM), kaincope disease of coconut, kribi disease of coconut, lethal yellowing of coconut, lethal yellowing syndromes of coconut, lethal yellowing type syndromes</w:t>
             </w:r>
-            <w:hyperlink r:id="rId696869a7f27e5dee5" w:history="1">
+            <w:hyperlink r:id="rId559969def0164f42f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -319,51 +319,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589169a7f27e5df55" w:history="1">
+            <w:hyperlink r:id="rId479369def0164f499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -377,86 +377,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYP56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="81721677" name="name273269a7f27e5f8d2" descr="17163.jpg"/>
+                  <wp:docPr id="78295623" name="name492269def0164fb2d" descr="17163.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17163.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId754569a7f27e5f8cf" cstate="print"/>
+                          <a:blip r:embed="rId114169def0164fb2c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId330169a7f27e5fa4b" w:history="1">
+            <w:hyperlink r:id="rId937469def0164fc53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2836,63 +2836,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution maps for each phytoplasma species is available in EPPO Global Database. The global distribution of lethal yellowing type syndromes of palms is as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="2750167" name="name277269a7f27e61966" descr="PHYP56_distribution_map.jpg"/>
+            <wp:docPr id="80394929" name="name973569def01651f6c" descr="PHYP56_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYP56_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId147969a7f27e61962" cstate="print"/>
+                    <a:blip r:embed="rId338969def01651f69" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4953,51 +4953,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">183</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 262-270. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId690869a7f27e6296b" w:history="1">
+      <w:hyperlink r:id="rId868969def01652ee7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12854</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5422,101 +5422,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 5028, 27 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId215869a7f27e62caa" w:history="1">
+      <w:hyperlink r:id="rId600469def016531f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Haplaxius crudus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId811469a7f27e62cfd" w:history="1">
+      <w:hyperlink r:id="rId700669def0165324b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-02-06).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5562,51 +5562,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Brazilian Journal of Biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Article e257470. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId437569a7f27e62db4" w:history="1">
+      <w:hyperlink r:id="rId723369def016532dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/1519-6984.25</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5632,51 +5632,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1521. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId347069a7f27e62e2b" w:history="1">
+      <w:hyperlink r:id="rId140569def0165334c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2016.01521</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6170,51 +6170,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId120169a7f27e63243" w:history="1">
+      <w:hyperlink r:id="rId169269def016536a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijsem.0.004818</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6793,51 +6793,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agro Productividad.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId442769a7f27e63bb9" w:history="1">
+      <w:hyperlink r:id="rId205269def01653a7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.32854/agrop.v16i4.2488</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6968,51 +6968,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e7065. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId884669a7f27e63d89" w:history="1">
+      <w:hyperlink r:id="rId333069def01653b9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.25100/socolen.v46i2.7065</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7038,141 +7038,141 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 2203-2212. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId192569a7f27e63e05" w:history="1">
+      <w:hyperlink r:id="rId484669def01653c09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-04-21-0130-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tropicsafe (2021a) Rapid infield detection of coconut phytoplasma in Africa. Final Handbook with innovation Factsheets. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId242169a7f27e63e3b" w:history="1">
+      <w:hyperlink r:id="rId316769def01653c3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tropicsafe.eu/wp-content/uploads/2022/02/RAPID-IN-FIELD-DETECTION-OF-COCO-PHYTO-AF.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tropicsafe (2021b) Coconut sector: market analysis and socioeconomic aspects -A general framework of the coconut sector in Jamaica, Ghana, and Mexico. Final Handbook with innovation Factsheets. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId995369a7f27e63e9f" w:history="1">
+      <w:hyperlink r:id="rId714169def01653c6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-SECTOR-MARKET.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tropicsafe (2021c) Coconut lethal yellowing resistance screening and disease management - The use of lethal yellowing resistant germplasm. Final Handbook with innovation Factsheets. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId583169a7f27e63ee5" w:history="1">
+      <w:hyperlink r:id="rId904769def01653c9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-LETHAL-YELLOWING-RESISTANCE.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7189,51 +7189,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1855-1867. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId891269a7f27e63f54" w:history="1">
+      <w:hyperlink r:id="rId159569def01653d03" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.65000-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7357,51 +7357,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Palm lethal yellowing type syndromes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId878669a7f27e640f3" w:history="1">
+      <w:hyperlink r:id="rId767469def01653e12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7484,81 +7484,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 61-66. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId592469a7f27e64211" w:history="1">
+      <w:hyperlink r:id="rId311369def01653ee2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01138.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="36614480" name="name954369a7f27e64281" descr="eu_funding_250.png"/>
+            <wp:docPr id="9857446" name="name792969def01653f3f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId821469a7f27e64280" cstate="print"/>
+                    <a:blip r:embed="rId668769def01653f3e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7656,137 +7656,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="75941857">
+  <w:abstractNum w:abstractNumId="77376136">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77431114">
+    <w:lvl w:ilvl="0" w:tplc="44153589">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="77431114" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="44153589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="77431114" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="44153589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="77431114" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="44153589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="77431114" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="44153589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="77431114" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="44153589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="77431114" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="44153589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="77431114" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="44153589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="77431114" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="44153589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75941856">
+  <w:abstractNum w:abstractNumId="77376135">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96565128">
+    <w:lvl w:ilvl="0" w:tplc="67149180">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8538,55 +8538,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="75941856">
-    <w:abstractNumId w:val="75941856"/>
+  <w:num w:numId="77376135">
+    <w:abstractNumId w:val="77376135"/>
   </w:num>
-  <w:num w:numId="75941857">
-    <w:abstractNumId w:val="75941857"/>
+  <w:num w:numId="77376136">
+    <w:abstractNumId w:val="77376136"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20136,51 +20136,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId432917630" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId355894679" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId696869a7f27e5dee5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/" TargetMode="External"/><Relationship Id="rId589169a7f27e5df55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/categorization" TargetMode="External"/><Relationship Id="rId330169a7f27e5fa4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/photos" TargetMode="External"/><Relationship Id="rId690869a7f27e6296b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12854" TargetMode="External"/><Relationship Id="rId215869a7f27e62caa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5028" TargetMode="External"/><Relationship Id="rId811469a7f27e62cfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId437569a7f27e62db4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/1519-6984.25" TargetMode="External"/><Relationship Id="rId347069a7f27e62e2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2016.01521" TargetMode="External"/><Relationship Id="rId120169a7f27e63243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.004818" TargetMode="External"/><Relationship Id="rId442769a7f27e63bb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32854/agrop.v16i4.2488" TargetMode="External"/><Relationship Id="rId884669a7f27e63d89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.25100/socolen.v46i2.7065" TargetMode="External"/><Relationship Id="rId192569a7f27e63e05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-21-0130-R" TargetMode="External"/><Relationship Id="rId242169a7f27e63e3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tropicsafe.eu/wp-content/uploads/2022/02/RAPID-IN-FIELD-DETECTION-OF-COCO-PHYTO-AF.pdf" TargetMode="External"/><Relationship Id="rId995369a7f27e63e9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-SECTOR-MARKET.pdf" TargetMode="External"/><Relationship Id="rId583169a7f27e63ee5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-LETHAL-YELLOWING-RESISTANCE.pdf" TargetMode="External"/><Relationship Id="rId891269a7f27e63f54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65000-0" TargetMode="External"/><Relationship Id="rId878669a7f27e640f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId592469a7f27e64211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01138.x" TargetMode="External"/><Relationship Id="rId754569a7f27e5f8cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId754569a7f27e5f8cf.jpg"/><Relationship Id="rId147969a7f27e61962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId147969a7f27e61962.jpg"/><Relationship Id="rId821469a7f27e64280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId821469a7f27e64280.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId710614948" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId888077158" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId559969def0164f42f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/" TargetMode="External"/><Relationship Id="rId479369def0164f499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/categorization" TargetMode="External"/><Relationship Id="rId937469def0164fc53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/photos" TargetMode="External"/><Relationship Id="rId868969def01652ee7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12854" TargetMode="External"/><Relationship Id="rId600469def016531f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5028" TargetMode="External"/><Relationship Id="rId700669def0165324b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId723369def016532dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/1519-6984.25" TargetMode="External"/><Relationship Id="rId140569def0165334c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2016.01521" TargetMode="External"/><Relationship Id="rId169269def016536a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.004818" TargetMode="External"/><Relationship Id="rId205269def01653a7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32854/agrop.v16i4.2488" TargetMode="External"/><Relationship Id="rId333069def01653b9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.25100/socolen.v46i2.7065" TargetMode="External"/><Relationship Id="rId484669def01653c09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-21-0130-R" TargetMode="External"/><Relationship Id="rId316769def01653c3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tropicsafe.eu/wp-content/uploads/2022/02/RAPID-IN-FIELD-DETECTION-OF-COCO-PHYTO-AF.pdf" TargetMode="External"/><Relationship Id="rId714169def01653c6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-SECTOR-MARKET.pdf" TargetMode="External"/><Relationship Id="rId904769def01653c9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-LETHAL-YELLOWING-RESISTANCE.pdf" TargetMode="External"/><Relationship Id="rId159569def01653d03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65000-0" TargetMode="External"/><Relationship Id="rId767469def01653e12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId311369def01653ee2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01138.x" TargetMode="External"/><Relationship Id="rId114169def0164fb2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId114169def0164fb2c.jpg"/><Relationship Id="rId338969def01651f69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId338969def01651f69.jpg"/><Relationship Id="rId668769def01653f3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId668769def01653f3e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>