--- v8 (2026-04-15)
+++ v9 (2026-05-06)
@@ -259,51 +259,51 @@
               <w:t xml:space="preserve">Palm lethal yellowing disease</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Awka wilt disease, Bogia coconut syndrome, Cape St Paul wilt of coconut, Palm lethal yellowing disease, bronze leaf wilt of coconut (JM), kaincope disease of coconut, kribi disease of coconut, lethal yellowing of coconut, lethal yellowing syndromes of coconut, lethal yellowing type syndromes</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559969def0164f42f" w:history="1">
+            <w:hyperlink r:id="rId584669fb4e5951d10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -319,51 +319,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479369def0164f499" w:history="1">
+            <w:hyperlink r:id="rId316269fb4e5951d7d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -377,86 +377,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYP56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="78295623" name="name492269def0164fb2d" descr="17163.jpg"/>
+                  <wp:docPr id="71667383" name="name153769fb4e59524fb" descr="17163.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17163.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId114169def0164fb2c" cstate="print"/>
+                          <a:blip r:embed="rId112569fb4e59524f9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId937469def0164fc53" w:history="1">
+            <w:hyperlink r:id="rId114669fb4e595263e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2836,63 +2836,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution maps for each phytoplasma species is available in EPPO Global Database. The global distribution of lethal yellowing type syndromes of palms is as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="80394929" name="name973569def01651f6c" descr="PHYP56_distribution_map.jpg"/>
+            <wp:docPr id="25503689" name="name822969fb4e595450f" descr="PHYP56_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYP56_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId338969def01651f69" cstate="print"/>
+                    <a:blip r:embed="rId413269fb4e595450b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4953,51 +4953,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">183</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 262-270. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId868969def01652ee7" w:history="1">
+      <w:hyperlink r:id="rId126769fb4e59554c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12854</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5422,101 +5422,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 5028, 27 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId600469def016531f9" w:history="1">
+      <w:hyperlink r:id="rId252669fb4e59558a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Haplaxius crudus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId700669def0165324b" w:history="1">
+      <w:hyperlink r:id="rId227769fb4e59558fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-02-06).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5562,51 +5562,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Brazilian Journal of Biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Article e257470. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId723369def016532dc" w:history="1">
+      <w:hyperlink r:id="rId435669fb4e5955990" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/1519-6984.25</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5632,51 +5632,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1521. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId140569def0165334c" w:history="1">
+      <w:hyperlink r:id="rId151569fb4e5955a02" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2016.01521</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6170,51 +6170,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId169269def016536a7" w:history="1">
+      <w:hyperlink r:id="rId867669fb4e5955d73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijsem.0.004818</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6793,51 +6793,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agro Productividad.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId205269def01653a7d" w:history="1">
+      <w:hyperlink r:id="rId943269fb4e5956186" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.32854/agrop.v16i4.2488</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6968,51 +6968,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e7065. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId333069def01653b9a" w:history="1">
+      <w:hyperlink r:id="rId918569fb4e59562ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.25100/socolen.v46i2.7065</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7038,141 +7038,141 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 2203-2212. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId484669def01653c09" w:history="1">
+      <w:hyperlink r:id="rId298069fb4e595631e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-04-21-0130-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tropicsafe (2021a) Rapid infield detection of coconut phytoplasma in Africa. Final Handbook with innovation Factsheets. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId316769def01653c3a" w:history="1">
+      <w:hyperlink r:id="rId875969fb4e5956351" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tropicsafe.eu/wp-content/uploads/2022/02/RAPID-IN-FIELD-DETECTION-OF-COCO-PHYTO-AF.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tropicsafe (2021b) Coconut sector: market analysis and socioeconomic aspects -A general framework of the coconut sector in Jamaica, Ghana, and Mexico. Final Handbook with innovation Factsheets. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId714169def01653c6d" w:history="1">
+      <w:hyperlink r:id="rId123769fb4e5956384" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-SECTOR-MARKET.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tropicsafe (2021c) Coconut lethal yellowing resistance screening and disease management - The use of lethal yellowing resistant germplasm. Final Handbook with innovation Factsheets. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId904769def01653c9f" w:history="1">
+      <w:hyperlink r:id="rId767169fb4e59563b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-LETHAL-YELLOWING-RESISTANCE.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7189,51 +7189,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1855-1867. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId159569def01653d03" w:history="1">
+      <w:hyperlink r:id="rId280169fb4e595641e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.65000-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7357,51 +7357,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Palm lethal yellowing type syndromes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId767469def01653e12" w:history="1">
+      <w:hyperlink r:id="rId853369fb4e5956534" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7484,81 +7484,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 61-66. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId311369def01653ee2" w:history="1">
+      <w:hyperlink r:id="rId328369fb4e5956608" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01138.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="9857446" name="name792969def01653f3f" descr="eu_funding_250.png"/>
+            <wp:docPr id="74375762" name="name705269fb4e59566a2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId668769def01653f3e" cstate="print"/>
+                    <a:blip r:embed="rId776069fb4e59566a1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7656,137 +7656,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="77376136">
+  <w:abstractNum w:abstractNumId="52266290">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44153589">
+    <w:lvl w:ilvl="0" w:tplc="60409207">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="44153589" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60409207" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="44153589" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60409207" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="44153589" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60409207" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="44153589" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60409207" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="44153589" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60409207" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="44153589" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60409207" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="44153589" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60409207" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="44153589" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60409207" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77376135">
+  <w:abstractNum w:abstractNumId="52266289">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67149180">
+    <w:lvl w:ilvl="0" w:tplc="73117059">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8538,55 +8538,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="77376135">
-    <w:abstractNumId w:val="77376135"/>
+  <w:num w:numId="52266289">
+    <w:abstractNumId w:val="52266289"/>
   </w:num>
-  <w:num w:numId="77376136">
-    <w:abstractNumId w:val="77376136"/>
+  <w:num w:numId="52266290">
+    <w:abstractNumId w:val="52266290"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20136,51 +20136,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId710614948" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId888077158" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId559969def0164f42f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/" TargetMode="External"/><Relationship Id="rId479369def0164f499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/categorization" TargetMode="External"/><Relationship Id="rId937469def0164fc53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/photos" TargetMode="External"/><Relationship Id="rId868969def01652ee7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12854" TargetMode="External"/><Relationship Id="rId600469def016531f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5028" TargetMode="External"/><Relationship Id="rId700669def0165324b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId723369def016532dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/1519-6984.25" TargetMode="External"/><Relationship Id="rId140569def0165334c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2016.01521" TargetMode="External"/><Relationship Id="rId169269def016536a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.004818" TargetMode="External"/><Relationship Id="rId205269def01653a7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32854/agrop.v16i4.2488" TargetMode="External"/><Relationship Id="rId333069def01653b9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.25100/socolen.v46i2.7065" TargetMode="External"/><Relationship Id="rId484669def01653c09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-21-0130-R" TargetMode="External"/><Relationship Id="rId316769def01653c3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tropicsafe.eu/wp-content/uploads/2022/02/RAPID-IN-FIELD-DETECTION-OF-COCO-PHYTO-AF.pdf" TargetMode="External"/><Relationship Id="rId714169def01653c6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-SECTOR-MARKET.pdf" TargetMode="External"/><Relationship Id="rId904769def01653c9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-LETHAL-YELLOWING-RESISTANCE.pdf" TargetMode="External"/><Relationship Id="rId159569def01653d03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65000-0" TargetMode="External"/><Relationship Id="rId767469def01653e12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId311369def01653ee2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01138.x" TargetMode="External"/><Relationship Id="rId114169def0164fb2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId114169def0164fb2c.jpg"/><Relationship Id="rId338969def01651f69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId338969def01651f69.jpg"/><Relationship Id="rId668769def01653f3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId668769def01653f3e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId796988816" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId559907431" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId584669fb4e5951d10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/" TargetMode="External"/><Relationship Id="rId316269fb4e5951d7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/categorization" TargetMode="External"/><Relationship Id="rId114669fb4e595263e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/photos" TargetMode="External"/><Relationship Id="rId126769fb4e59554c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12854" TargetMode="External"/><Relationship Id="rId252669fb4e59558a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5028" TargetMode="External"/><Relationship Id="rId227769fb4e59558fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId435669fb4e5955990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/1519-6984.25" TargetMode="External"/><Relationship Id="rId151569fb4e5955a02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2016.01521" TargetMode="External"/><Relationship Id="rId867669fb4e5955d73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.004818" TargetMode="External"/><Relationship Id="rId943269fb4e5956186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32854/agrop.v16i4.2488" TargetMode="External"/><Relationship Id="rId918569fb4e59562ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.25100/socolen.v46i2.7065" TargetMode="External"/><Relationship Id="rId298069fb4e595631e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-21-0130-R" TargetMode="External"/><Relationship Id="rId875969fb4e5956351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tropicsafe.eu/wp-content/uploads/2022/02/RAPID-IN-FIELD-DETECTION-OF-COCO-PHYTO-AF.pdf" TargetMode="External"/><Relationship Id="rId123769fb4e5956384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-SECTOR-MARKET.pdf" TargetMode="External"/><Relationship Id="rId767169fb4e59563b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-LETHAL-YELLOWING-RESISTANCE.pdf" TargetMode="External"/><Relationship Id="rId280169fb4e595641e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65000-0" TargetMode="External"/><Relationship Id="rId853369fb4e5956534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId328369fb4e5956608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01138.x" TargetMode="External"/><Relationship Id="rId112569fb4e59524f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId112569fb4e59524f9.jpg"/><Relationship Id="rId413269fb4e595450b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId413269fb4e595450b.jpg"/><Relationship Id="rId776069fb4e59566a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId776069fb4e59566a1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>