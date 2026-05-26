--- v9 (2026-05-06)
+++ v10 (2026-05-26)
@@ -259,51 +259,51 @@
               <w:t xml:space="preserve">Palm lethal yellowing disease</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Awka wilt disease, Bogia coconut syndrome, Cape St Paul wilt of coconut, Palm lethal yellowing disease, bronze leaf wilt of coconut (JM), kaincope disease of coconut, kribi disease of coconut, lethal yellowing of coconut, lethal yellowing syndromes of coconut, lethal yellowing type syndromes</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584669fb4e5951d10" w:history="1">
+            <w:hyperlink r:id="rId36116a15eae254a0d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -319,51 +319,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316269fb4e5951d7d" w:history="1">
+            <w:hyperlink r:id="rId65706a15eae254a7f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -377,86 +377,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYP56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="71667383" name="name153769fb4e59524fb" descr="17163.jpg"/>
+                  <wp:docPr id="91447606" name="name34336a15eae254b7e" descr="17163.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17163.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId112569fb4e59524f9" cstate="print"/>
+                          <a:blip r:embed="rId82806a15eae254b7d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId114669fb4e595263e" w:history="1">
+            <w:hyperlink r:id="rId23406a15eae254ffb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2836,63 +2836,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution maps for each phytoplasma species is available in EPPO Global Database. The global distribution of lethal yellowing type syndromes of palms is as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="25503689" name="name822969fb4e595450f" descr="PHYP56_distribution_map.jpg"/>
+            <wp:docPr id="666576" name="name98186a15eae25662c" descr="PHYP56_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYP56_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId413269fb4e595450b" cstate="print"/>
+                    <a:blip r:embed="rId60236a15eae256629" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4953,51 +4953,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">183</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 262-270. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId126769fb4e59554c1" w:history="1">
+      <w:hyperlink r:id="rId17176a15eae257626" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12854</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5422,101 +5422,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 5028, 27 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId252669fb4e59558a5" w:history="1">
+      <w:hyperlink r:id="rId80386a15eae257940" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Haplaxius crudus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId227769fb4e59558fb" w:history="1">
+      <w:hyperlink r:id="rId83726a15eae257994" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-02-06).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5562,51 +5562,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Brazilian Journal of Biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Article e257470. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId435669fb4e5955990" w:history="1">
+      <w:hyperlink r:id="rId50566a15eae257a2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/1519-6984.25</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5632,51 +5632,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1521. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId151569fb4e5955a02" w:history="1">
+      <w:hyperlink r:id="rId36196a15eae257a9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2016.01521</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6170,51 +6170,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId867669fb4e5955d73" w:history="1">
+      <w:hyperlink r:id="rId68826a15eae257e42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijsem.0.004818</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6793,51 +6793,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agro Productividad.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId943269fb4e5956186" w:history="1">
+      <w:hyperlink r:id="rId35776a15eae258266" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.32854/agrop.v16i4.2488</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6968,51 +6968,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e7065. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId918569fb4e59562ab" w:history="1">
+      <w:hyperlink r:id="rId95086a15eae25838a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.25100/socolen.v46i2.7065</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7038,141 +7038,141 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 2203-2212. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId298069fb4e595631e" w:history="1">
+      <w:hyperlink r:id="rId65266a15eae2583ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-04-21-0130-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tropicsafe (2021a) Rapid infield detection of coconut phytoplasma in Africa. Final Handbook with innovation Factsheets. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId875969fb4e5956351" w:history="1">
+      <w:hyperlink r:id="rId98026a15eae258432" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tropicsafe.eu/wp-content/uploads/2022/02/RAPID-IN-FIELD-DETECTION-OF-COCO-PHYTO-AF.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tropicsafe (2021b) Coconut sector: market analysis and socioeconomic aspects -A general framework of the coconut sector in Jamaica, Ghana, and Mexico. Final Handbook with innovation Factsheets. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId123769fb4e5956384" w:history="1">
+      <w:hyperlink r:id="rId15596a15eae258465" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-SECTOR-MARKET.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tropicsafe (2021c) Coconut lethal yellowing resistance screening and disease management - The use of lethal yellowing resistant germplasm. Final Handbook with innovation Factsheets. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId767169fb4e59563b9" w:history="1">
+      <w:hyperlink r:id="rId36516a15eae25849c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-LETHAL-YELLOWING-RESISTANCE.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7189,51 +7189,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1855-1867. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId280169fb4e595641e" w:history="1">
+      <w:hyperlink r:id="rId35516a15eae258503" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.65000-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7357,51 +7357,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Palm lethal yellowing type syndromes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId853369fb4e5956534" w:history="1">
+      <w:hyperlink r:id="rId45156a15eae25861d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7484,81 +7484,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 61-66. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId328369fb4e5956608" w:history="1">
+      <w:hyperlink r:id="rId27936a15eae2586f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01138.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="74375762" name="name705269fb4e59566a2" descr="eu_funding_250.png"/>
+            <wp:docPr id="41766194" name="name35206a15eae258783" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId776069fb4e59566a1" cstate="print"/>
+                    <a:blip r:embed="rId62226a15eae258782" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7656,137 +7656,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="52266290">
+  <w:abstractNum w:abstractNumId="98716088">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60409207">
+    <w:lvl w:ilvl="0" w:tplc="56534902">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60409207" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56534902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60409207" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56534902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60409207" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56534902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60409207" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56534902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60409207" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56534902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60409207" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56534902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60409207" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56534902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60409207" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56534902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52266289">
+  <w:abstractNum w:abstractNumId="98716087">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73117059">
+    <w:lvl w:ilvl="0" w:tplc="18575639">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8538,55 +8538,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="52266289">
-    <w:abstractNumId w:val="52266289"/>
+  <w:num w:numId="98716087">
+    <w:abstractNumId w:val="98716087"/>
   </w:num>
-  <w:num w:numId="52266290">
-    <w:abstractNumId w:val="52266290"/>
+  <w:num w:numId="98716088">
+    <w:abstractNumId w:val="98716088"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20136,51 +20136,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId796988816" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId559907431" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId584669fb4e5951d10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/" TargetMode="External"/><Relationship Id="rId316269fb4e5951d7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/categorization" TargetMode="External"/><Relationship Id="rId114669fb4e595263e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/photos" TargetMode="External"/><Relationship Id="rId126769fb4e59554c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12854" TargetMode="External"/><Relationship Id="rId252669fb4e59558a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5028" TargetMode="External"/><Relationship Id="rId227769fb4e59558fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId435669fb4e5955990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/1519-6984.25" TargetMode="External"/><Relationship Id="rId151569fb4e5955a02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2016.01521" TargetMode="External"/><Relationship Id="rId867669fb4e5955d73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.004818" TargetMode="External"/><Relationship Id="rId943269fb4e5956186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32854/agrop.v16i4.2488" TargetMode="External"/><Relationship Id="rId918569fb4e59562ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.25100/socolen.v46i2.7065" TargetMode="External"/><Relationship Id="rId298069fb4e595631e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-21-0130-R" TargetMode="External"/><Relationship Id="rId875969fb4e5956351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tropicsafe.eu/wp-content/uploads/2022/02/RAPID-IN-FIELD-DETECTION-OF-COCO-PHYTO-AF.pdf" TargetMode="External"/><Relationship Id="rId123769fb4e5956384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-SECTOR-MARKET.pdf" TargetMode="External"/><Relationship Id="rId767169fb4e59563b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-LETHAL-YELLOWING-RESISTANCE.pdf" TargetMode="External"/><Relationship Id="rId280169fb4e595641e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65000-0" TargetMode="External"/><Relationship Id="rId853369fb4e5956534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId328369fb4e5956608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01138.x" TargetMode="External"/><Relationship Id="rId112569fb4e59524f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId112569fb4e59524f9.jpg"/><Relationship Id="rId413269fb4e595450b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId413269fb4e595450b.jpg"/><Relationship Id="rId776069fb4e59566a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId776069fb4e59566a1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId462651107" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId799654202" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId36116a15eae254a0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/" TargetMode="External"/><Relationship Id="rId65706a15eae254a7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/categorization" TargetMode="External"/><Relationship Id="rId23406a15eae254ffb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/photos" TargetMode="External"/><Relationship Id="rId17176a15eae257626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12854" TargetMode="External"/><Relationship Id="rId80386a15eae257940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5028" TargetMode="External"/><Relationship Id="rId83726a15eae257994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50566a15eae257a2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/1519-6984.25" TargetMode="External"/><Relationship Id="rId36196a15eae257a9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2016.01521" TargetMode="External"/><Relationship Id="rId68826a15eae257e42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.004818" TargetMode="External"/><Relationship Id="rId35776a15eae258266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32854/agrop.v16i4.2488" TargetMode="External"/><Relationship Id="rId95086a15eae25838a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.25100/socolen.v46i2.7065" TargetMode="External"/><Relationship Id="rId65266a15eae2583ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-21-0130-R" TargetMode="External"/><Relationship Id="rId98026a15eae258432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tropicsafe.eu/wp-content/uploads/2022/02/RAPID-IN-FIELD-DETECTION-OF-COCO-PHYTO-AF.pdf" TargetMode="External"/><Relationship Id="rId15596a15eae258465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-SECTOR-MARKET.pdf" TargetMode="External"/><Relationship Id="rId36516a15eae25849c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-LETHAL-YELLOWING-RESISTANCE.pdf" TargetMode="External"/><Relationship Id="rId35516a15eae258503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65000-0" TargetMode="External"/><Relationship Id="rId45156a15eae25861d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27936a15eae2586f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01138.x" TargetMode="External"/><Relationship Id="rId82806a15eae254b7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82806a15eae254b7d.jpg"/><Relationship Id="rId60236a15eae256629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60236a15eae256629.jpg"/><Relationship Id="rId62226a15eae258782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62226a15eae258782.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>