--- v10 (2026-05-26)
+++ v11 (2026-06-16)
@@ -259,51 +259,51 @@
               <w:t xml:space="preserve">Palm lethal yellowing disease</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Awka wilt disease, Bogia coconut syndrome, Cape St Paul wilt of coconut, Palm lethal yellowing disease, bronze leaf wilt of coconut (JM), kaincope disease of coconut, kribi disease of coconut, lethal yellowing of coconut, lethal yellowing syndromes of coconut, lethal yellowing type syndromes</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36116a15eae254a0d" w:history="1">
+            <w:hyperlink r:id="rId65216a30a657792e6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -319,51 +319,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65706a15eae254a7f" w:history="1">
+            <w:hyperlink r:id="rId73276a30a65779354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -377,86 +377,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYP56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="91447606" name="name34336a15eae254b7e" descr="17163.jpg"/>
+                  <wp:docPr id="53988360" name="name65106a30a65779a30" descr="17163.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17163.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId82806a15eae254b7d" cstate="print"/>
+                          <a:blip r:embed="rId48656a30a65779a2e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId23406a15eae254ffb" w:history="1">
+            <w:hyperlink r:id="rId50896a30a65779b75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2836,63 +2836,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution maps for each phytoplasma species is available in EPPO Global Database. The global distribution of lethal yellowing type syndromes of palms is as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="666576" name="name98186a15eae25662c" descr="PHYP56_distribution_map.jpg"/>
+            <wp:docPr id="78998130" name="name92496a30a6577b5b2" descr="PHYP56_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYP56_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId60236a15eae256629" cstate="print"/>
+                    <a:blip r:embed="rId43806a30a6577b5af" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4953,51 +4953,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">183</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 262-270. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17176a15eae257626" w:history="1">
+      <w:hyperlink r:id="rId48906a30a6577c5c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12854</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5422,101 +5422,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 5028, 27 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80386a15eae257940" w:history="1">
+      <w:hyperlink r:id="rId48996a30a6577c8cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Haplaxius crudus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83726a15eae257994" w:history="1">
+      <w:hyperlink r:id="rId21216a30a6577c91f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-02-06).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5562,51 +5562,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Brazilian Journal of Biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Article e257470. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50566a15eae257a2b" w:history="1">
+      <w:hyperlink r:id="rId41306a30a6577c9b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/1519-6984.25</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5632,51 +5632,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1521. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36196a15eae257a9e" w:history="1">
+      <w:hyperlink r:id="rId18496a30a6577ca25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2016.01521</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6170,51 +6170,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68826a15eae257e42" w:history="1">
+      <w:hyperlink r:id="rId32226a30a6577cdbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijsem.0.004818</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6793,51 +6793,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agro Productividad.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35776a15eae258266" w:history="1">
+      <w:hyperlink r:id="rId15676a30a6577d1e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.32854/agrop.v16i4.2488</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6968,51 +6968,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e7065. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95086a15eae25838a" w:history="1">
+      <w:hyperlink r:id="rId97136a30a6577d315" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.25100/socolen.v46i2.7065</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7038,141 +7038,141 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 2203-2212. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65266a15eae2583ff" w:history="1">
+      <w:hyperlink r:id="rId57086a30a6577d388" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-04-21-0130-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tropicsafe (2021a) Rapid infield detection of coconut phytoplasma in Africa. Final Handbook with innovation Factsheets. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98026a15eae258432" w:history="1">
+      <w:hyperlink r:id="rId14886a30a6577d3ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tropicsafe.eu/wp-content/uploads/2022/02/RAPID-IN-FIELD-DETECTION-OF-COCO-PHYTO-AF.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tropicsafe (2021b) Coconut sector: market analysis and socioeconomic aspects -A general framework of the coconut sector in Jamaica, Ghana, and Mexico. Final Handbook with innovation Factsheets. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15596a15eae258465" w:history="1">
+      <w:hyperlink r:id="rId88436a30a6577d3ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-SECTOR-MARKET.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tropicsafe (2021c) Coconut lethal yellowing resistance screening and disease management - The use of lethal yellowing resistant germplasm. Final Handbook with innovation Factsheets. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36516a15eae25849c" w:history="1">
+      <w:hyperlink r:id="rId47096a30a6577d421" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-LETHAL-YELLOWING-RESISTANCE.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7189,51 +7189,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1855-1867. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35516a15eae258503" w:history="1">
+      <w:hyperlink r:id="rId64926a30a6577d487" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.65000-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7357,51 +7357,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Palm lethal yellowing type syndromes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45156a15eae25861d" w:history="1">
+      <w:hyperlink r:id="rId75756a30a6577d59a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7484,81 +7484,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 61-66. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27936a15eae2586f5" w:history="1">
+      <w:hyperlink r:id="rId51616a30a6577d676" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01138.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="41766194" name="name35206a15eae258783" descr="eu_funding_250.png"/>
+            <wp:docPr id="71323952" name="name10506a30a6577dafc" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62226a15eae258782" cstate="print"/>
+                    <a:blip r:embed="rId82246a30a6577dafa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7656,137 +7656,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="98716088">
+  <w:abstractNum w:abstractNumId="51784514">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56534902">
+    <w:lvl w:ilvl="0" w:tplc="44885276">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56534902" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="44885276" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56534902" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="44885276" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56534902" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="44885276" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56534902" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="44885276" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56534902" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="44885276" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56534902" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="44885276" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56534902" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="44885276" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56534902" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="44885276" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98716087">
+  <w:abstractNum w:abstractNumId="51784513">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18575639">
+    <w:lvl w:ilvl="0" w:tplc="46750529">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8538,55 +8538,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="98716087">
-    <w:abstractNumId w:val="98716087"/>
+  <w:num w:numId="51784513">
+    <w:abstractNumId w:val="51784513"/>
   </w:num>
-  <w:num w:numId="98716088">
-    <w:abstractNumId w:val="98716088"/>
+  <w:num w:numId="51784514">
+    <w:abstractNumId w:val="51784514"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20136,51 +20136,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId462651107" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId799654202" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId36116a15eae254a0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/" TargetMode="External"/><Relationship Id="rId65706a15eae254a7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/categorization" TargetMode="External"/><Relationship Id="rId23406a15eae254ffb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/photos" TargetMode="External"/><Relationship Id="rId17176a15eae257626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12854" TargetMode="External"/><Relationship Id="rId80386a15eae257940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5028" TargetMode="External"/><Relationship Id="rId83726a15eae257994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50566a15eae257a2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/1519-6984.25" TargetMode="External"/><Relationship Id="rId36196a15eae257a9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2016.01521" TargetMode="External"/><Relationship Id="rId68826a15eae257e42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.004818" TargetMode="External"/><Relationship Id="rId35776a15eae258266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32854/agrop.v16i4.2488" TargetMode="External"/><Relationship Id="rId95086a15eae25838a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.25100/socolen.v46i2.7065" TargetMode="External"/><Relationship Id="rId65266a15eae2583ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-21-0130-R" TargetMode="External"/><Relationship Id="rId98026a15eae258432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tropicsafe.eu/wp-content/uploads/2022/02/RAPID-IN-FIELD-DETECTION-OF-COCO-PHYTO-AF.pdf" TargetMode="External"/><Relationship Id="rId15596a15eae258465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-SECTOR-MARKET.pdf" TargetMode="External"/><Relationship Id="rId36516a15eae25849c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-LETHAL-YELLOWING-RESISTANCE.pdf" TargetMode="External"/><Relationship Id="rId35516a15eae258503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65000-0" TargetMode="External"/><Relationship Id="rId45156a15eae25861d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27936a15eae2586f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01138.x" TargetMode="External"/><Relationship Id="rId82806a15eae254b7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82806a15eae254b7d.jpg"/><Relationship Id="rId60236a15eae256629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60236a15eae256629.jpg"/><Relationship Id="rId62226a15eae258782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62226a15eae258782.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId921185029" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId136107425" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId65216a30a657792e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/" TargetMode="External"/><Relationship Id="rId73276a30a65779354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/categorization" TargetMode="External"/><Relationship Id="rId50896a30a65779b75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/photos" TargetMode="External"/><Relationship Id="rId48906a30a6577c5c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12854" TargetMode="External"/><Relationship Id="rId48996a30a6577c8cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5028" TargetMode="External"/><Relationship Id="rId21216a30a6577c91f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41306a30a6577c9b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/1519-6984.25" TargetMode="External"/><Relationship Id="rId18496a30a6577ca25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2016.01521" TargetMode="External"/><Relationship Id="rId32226a30a6577cdbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.004818" TargetMode="External"/><Relationship Id="rId15676a30a6577d1e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32854/agrop.v16i4.2488" TargetMode="External"/><Relationship Id="rId97136a30a6577d315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.25100/socolen.v46i2.7065" TargetMode="External"/><Relationship Id="rId57086a30a6577d388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-21-0130-R" TargetMode="External"/><Relationship Id="rId14886a30a6577d3ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tropicsafe.eu/wp-content/uploads/2022/02/RAPID-IN-FIELD-DETECTION-OF-COCO-PHYTO-AF.pdf" TargetMode="External"/><Relationship Id="rId88436a30a6577d3ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-SECTOR-MARKET.pdf" TargetMode="External"/><Relationship Id="rId47096a30a6577d421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-LETHAL-YELLOWING-RESISTANCE.pdf" TargetMode="External"/><Relationship Id="rId64926a30a6577d487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65000-0" TargetMode="External"/><Relationship Id="rId75756a30a6577d59a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51616a30a6577d676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01138.x" TargetMode="External"/><Relationship Id="rId48656a30a65779a2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48656a30a65779a2e.jpg"/><Relationship Id="rId43806a30a6577b5af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43806a30a6577b5af.jpg"/><Relationship Id="rId82246a30a6577dafa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82246a30a6577dafa.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>