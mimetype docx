--- v11 (2026-06-16)
+++ v12 (2026-07-06)
@@ -259,51 +259,51 @@
               <w:t xml:space="preserve">Palm lethal yellowing disease</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Awka wilt disease, Bogia coconut syndrome, Cape St Paul wilt of coconut, Palm lethal yellowing disease, bronze leaf wilt of coconut (JM), kaincope disease of coconut, kribi disease of coconut, lethal yellowing of coconut, lethal yellowing syndromes of coconut, lethal yellowing type syndromes</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65216a30a657792e6" w:history="1">
+            <w:hyperlink r:id="rId42756a4b21664bf2b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -319,51 +319,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73276a30a65779354" w:history="1">
+            <w:hyperlink r:id="rId16906a4b21664bf94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -377,86 +377,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYP56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="53988360" name="name65106a30a65779a30" descr="17163.jpg"/>
+                  <wp:docPr id="45549868" name="name51366a4b21664c54e" descr="17163.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17163.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId48656a30a65779a2e" cstate="print"/>
+                          <a:blip r:embed="rId93206a4b21664c54c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId50896a30a65779b75" w:history="1">
+            <w:hyperlink r:id="rId23846a4b21664c687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2836,63 +2836,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution maps for each phytoplasma species is available in EPPO Global Database. The global distribution of lethal yellowing type syndromes of palms is as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="78998130" name="name92496a30a6577b5b2" descr="PHYP56_distribution_map.jpg"/>
+            <wp:docPr id="43731013" name="name14506a4b21664e2a2" descr="PHYP56_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYP56_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43806a30a6577b5af" cstate="print"/>
+                    <a:blip r:embed="rId59716a4b21664e29f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4953,51 +4953,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">183</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 262-270. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48906a30a6577c5c1" w:history="1">
+      <w:hyperlink r:id="rId26926a4b21664f208" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12854</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5422,101 +5422,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 5028, 27 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48996a30a6577c8cd" w:history="1">
+      <w:hyperlink r:id="rId47446a4b21664f50c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Haplaxius crudus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21216a30a6577c91f" w:history="1">
+      <w:hyperlink r:id="rId58466a4b21664f566" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-02-06).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5562,51 +5562,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Brazilian Journal of Biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Article e257470. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41306a30a6577c9b3" w:history="1">
+      <w:hyperlink r:id="rId20156a4b21664f5fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/1519-6984.25</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5632,51 +5632,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1521. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18496a30a6577ca25" w:history="1">
+      <w:hyperlink r:id="rId80346a4b21664f66d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2016.01521</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6170,51 +6170,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32226a30a6577cdbb" w:history="1">
+      <w:hyperlink r:id="rId25156a4b21664f9dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijsem.0.004818</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6793,51 +6793,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agro Productividad.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15676a30a6577d1e6" w:history="1">
+      <w:hyperlink r:id="rId97136a4b21664fdc8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.32854/agrop.v16i4.2488</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6968,51 +6968,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e7065. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97136a30a6577d315" w:history="1">
+      <w:hyperlink r:id="rId49666a4b21664feeb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.25100/socolen.v46i2.7065</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7038,141 +7038,141 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 2203-2212. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57086a30a6577d388" w:history="1">
+      <w:hyperlink r:id="rId39236a4b21664ff5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-04-21-0130-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tropicsafe (2021a) Rapid infield detection of coconut phytoplasma in Africa. Final Handbook with innovation Factsheets. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14886a30a6577d3ba" w:history="1">
+      <w:hyperlink r:id="rId29586a4b21664ff90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tropicsafe.eu/wp-content/uploads/2022/02/RAPID-IN-FIELD-DETECTION-OF-COCO-PHYTO-AF.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tropicsafe (2021b) Coconut sector: market analysis and socioeconomic aspects -A general framework of the coconut sector in Jamaica, Ghana, and Mexico. Final Handbook with innovation Factsheets. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88436a30a6577d3ee" w:history="1">
+      <w:hyperlink r:id="rId23426a4b21664ffc4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-SECTOR-MARKET.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tropicsafe (2021c) Coconut lethal yellowing resistance screening and disease management - The use of lethal yellowing resistant germplasm. Final Handbook with innovation Factsheets. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47096a30a6577d421" w:history="1">
+      <w:hyperlink r:id="rId98396a4b21664fff7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-LETHAL-YELLOWING-RESISTANCE.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7189,51 +7189,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1855-1867. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64926a30a6577d487" w:history="1">
+      <w:hyperlink r:id="rId58666a4b21665005c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.65000-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7357,51 +7357,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Palm lethal yellowing type syndromes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75756a30a6577d59a" w:history="1">
+      <w:hyperlink r:id="rId36276a4b216650186" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7484,81 +7484,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 61-66. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51616a30a6577d676" w:history="1">
+      <w:hyperlink r:id="rId29786a4b21665025b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01138.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="71323952" name="name10506a30a6577dafc" descr="eu_funding_250.png"/>
+            <wp:docPr id="97837023" name="name87716a4b2166502c4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82246a30a6577dafa" cstate="print"/>
+                    <a:blip r:embed="rId84196a4b2166502c2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7656,137 +7656,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="51784514">
+  <w:abstractNum w:abstractNumId="86163284">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44885276">
+    <w:lvl w:ilvl="0" w:tplc="61162160">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="44885276" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="61162160" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="44885276" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="61162160" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="44885276" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="61162160" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="44885276" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="61162160" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="44885276" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="61162160" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="44885276" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="61162160" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="44885276" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="61162160" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="44885276" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="61162160" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51784513">
+  <w:abstractNum w:abstractNumId="86163283">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46750529">
+    <w:lvl w:ilvl="0" w:tplc="71473821">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8538,55 +8538,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="51784513">
-    <w:abstractNumId w:val="51784513"/>
+  <w:num w:numId="86163283">
+    <w:abstractNumId w:val="86163283"/>
   </w:num>
-  <w:num w:numId="51784514">
-    <w:abstractNumId w:val="51784514"/>
+  <w:num w:numId="86163284">
+    <w:abstractNumId w:val="86163284"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20136,51 +20136,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId921185029" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId136107425" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId65216a30a657792e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/" TargetMode="External"/><Relationship Id="rId73276a30a65779354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/categorization" TargetMode="External"/><Relationship Id="rId50896a30a65779b75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/photos" TargetMode="External"/><Relationship Id="rId48906a30a6577c5c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12854" TargetMode="External"/><Relationship Id="rId48996a30a6577c8cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5028" TargetMode="External"/><Relationship Id="rId21216a30a6577c91f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41306a30a6577c9b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/1519-6984.25" TargetMode="External"/><Relationship Id="rId18496a30a6577ca25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2016.01521" TargetMode="External"/><Relationship Id="rId32226a30a6577cdbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.004818" TargetMode="External"/><Relationship Id="rId15676a30a6577d1e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32854/agrop.v16i4.2488" TargetMode="External"/><Relationship Id="rId97136a30a6577d315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.25100/socolen.v46i2.7065" TargetMode="External"/><Relationship Id="rId57086a30a6577d388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-21-0130-R" TargetMode="External"/><Relationship Id="rId14886a30a6577d3ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tropicsafe.eu/wp-content/uploads/2022/02/RAPID-IN-FIELD-DETECTION-OF-COCO-PHYTO-AF.pdf" TargetMode="External"/><Relationship Id="rId88436a30a6577d3ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-SECTOR-MARKET.pdf" TargetMode="External"/><Relationship Id="rId47096a30a6577d421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-LETHAL-YELLOWING-RESISTANCE.pdf" TargetMode="External"/><Relationship Id="rId64926a30a6577d487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65000-0" TargetMode="External"/><Relationship Id="rId75756a30a6577d59a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51616a30a6577d676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01138.x" TargetMode="External"/><Relationship Id="rId48656a30a65779a2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48656a30a65779a2e.jpg"/><Relationship Id="rId43806a30a6577b5af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43806a30a6577b5af.jpg"/><Relationship Id="rId82246a30a6577dafa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82246a30a6577dafa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId417250141" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId218269329" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId42756a4b21664bf2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/" TargetMode="External"/><Relationship Id="rId16906a4b21664bf94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/categorization" TargetMode="External"/><Relationship Id="rId23846a4b21664c687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/photos" TargetMode="External"/><Relationship Id="rId26926a4b21664f208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12854" TargetMode="External"/><Relationship Id="rId47446a4b21664f50c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5028" TargetMode="External"/><Relationship Id="rId58466a4b21664f566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20156a4b21664f5fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/1519-6984.25" TargetMode="External"/><Relationship Id="rId80346a4b21664f66d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2016.01521" TargetMode="External"/><Relationship Id="rId25156a4b21664f9dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.004818" TargetMode="External"/><Relationship Id="rId97136a4b21664fdc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32854/agrop.v16i4.2488" TargetMode="External"/><Relationship Id="rId49666a4b21664feeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.25100/socolen.v46i2.7065" TargetMode="External"/><Relationship Id="rId39236a4b21664ff5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-21-0130-R" TargetMode="External"/><Relationship Id="rId29586a4b21664ff90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tropicsafe.eu/wp-content/uploads/2022/02/RAPID-IN-FIELD-DETECTION-OF-COCO-PHYTO-AF.pdf" TargetMode="External"/><Relationship Id="rId23426a4b21664ffc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-SECTOR-MARKET.pdf" TargetMode="External"/><Relationship Id="rId98396a4b21664fff7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-LETHAL-YELLOWING-RESISTANCE.pdf" TargetMode="External"/><Relationship Id="rId58666a4b21665005c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65000-0" TargetMode="External"/><Relationship Id="rId36276a4b216650186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29786a4b21665025b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01138.x" TargetMode="External"/><Relationship Id="rId93206a4b21664c54c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93206a4b21664c54c.jpg"/><Relationship Id="rId59716a4b21664e29f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59716a4b21664e29f.jpg"/><Relationship Id="rId84196a4b2166502c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84196a4b2166502c2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>