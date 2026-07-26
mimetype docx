--- v12 (2026-07-06)
+++ v13 (2026-07-26)
@@ -259,51 +259,51 @@
               <w:t xml:space="preserve">Palm lethal yellowing disease</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Awka wilt disease, Bogia coconut syndrome, Cape St Paul wilt of coconut, Palm lethal yellowing disease, bronze leaf wilt of coconut (JM), kaincope disease of coconut, kribi disease of coconut, lethal yellowing of coconut, lethal yellowing syndromes of coconut, lethal yellowing type syndromes</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42756a4b21664bf2b" w:history="1">
+            <w:hyperlink r:id="rId90686a65a713649f6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -319,51 +319,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16906a4b21664bf94" w:history="1">
+            <w:hyperlink r:id="rId62816a65a71364a6f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -377,86 +377,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYP56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="45549868" name="name51366a4b21664c54e" descr="17163.jpg"/>
+                  <wp:docPr id="20105614" name="name50706a65a71365088" descr="17163.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17163.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId93206a4b21664c54c" cstate="print"/>
+                          <a:blip r:embed="rId38326a65a71365086" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId23846a4b21664c687" w:history="1">
+            <w:hyperlink r:id="rId24706a65a713651d2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2836,63 +2836,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution maps for each phytoplasma species is available in EPPO Global Database. The global distribution of lethal yellowing type syndromes of palms is as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="43731013" name="name14506a4b21664e2a2" descr="PHYP56_distribution_map.jpg"/>
+            <wp:docPr id="43611812" name="name21986a65a71366bcd" descr="PHYP56_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYP56_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59716a4b21664e29f" cstate="print"/>
+                    <a:blip r:embed="rId31906a65a71366bca" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4953,51 +4953,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">183</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 262-270. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26926a4b21664f208" w:history="1">
+      <w:hyperlink r:id="rId11796a65a71367b23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12854</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5422,101 +5422,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 5028, 27 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47446a4b21664f50c" w:history="1">
+      <w:hyperlink r:id="rId56826a65a71367e74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Haplaxius crudus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58466a4b21664f566" w:history="1">
+      <w:hyperlink r:id="rId36226a65a71367ec9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-02-06).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5562,51 +5562,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Brazilian Journal of Biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Article e257470. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20156a4b21664f5fb" w:history="1">
+      <w:hyperlink r:id="rId91436a65a71367f5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/1519-6984.25</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5632,51 +5632,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1521. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80346a4b21664f66d" w:history="1">
+      <w:hyperlink r:id="rId94556a65a71367fcd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2016.01521</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6170,51 +6170,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25156a4b21664f9dd" w:history="1">
+      <w:hyperlink r:id="rId28366a65a71368336" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijsem.0.004818</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6793,51 +6793,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agro Productividad.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97136a4b21664fdc8" w:history="1">
+      <w:hyperlink r:id="rId21446a65a71368718" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.32854/agrop.v16i4.2488</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6968,51 +6968,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e7065. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49666a4b21664feeb" w:history="1">
+      <w:hyperlink r:id="rId61606a65a71368852" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.25100/socolen.v46i2.7065</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7038,141 +7038,141 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 2203-2212. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39236a4b21664ff5e" w:history="1">
+      <w:hyperlink r:id="rId18546a65a713688c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-04-21-0130-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tropicsafe (2021a) Rapid infield detection of coconut phytoplasma in Africa. Final Handbook with innovation Factsheets. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29586a4b21664ff90" w:history="1">
+      <w:hyperlink r:id="rId18556a65a713688f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tropicsafe.eu/wp-content/uploads/2022/02/RAPID-IN-FIELD-DETECTION-OF-COCO-PHYTO-AF.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tropicsafe (2021b) Coconut sector: market analysis and socioeconomic aspects -A general framework of the coconut sector in Jamaica, Ghana, and Mexico. Final Handbook with innovation Factsheets. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23426a4b21664ffc4" w:history="1">
+      <w:hyperlink r:id="rId23766a65a7136892d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-SECTOR-MARKET.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tropicsafe (2021c) Coconut lethal yellowing resistance screening and disease management - The use of lethal yellowing resistant germplasm. Final Handbook with innovation Factsheets. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98396a4b21664fff7" w:history="1">
+      <w:hyperlink r:id="rId49106a65a71368960" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-LETHAL-YELLOWING-RESISTANCE.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7189,51 +7189,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1855-1867. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58666a4b21665005c" w:history="1">
+      <w:hyperlink r:id="rId62686a65a713689c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.65000-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7357,51 +7357,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Palm lethal yellowing type syndromes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36276a4b216650186" w:history="1">
+      <w:hyperlink r:id="rId69896a65a71368ae0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7484,81 +7484,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 61-66. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29786a4b21665025b" w:history="1">
+      <w:hyperlink r:id="rId88646a65a71368bb1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01138.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="97837023" name="name87716a4b2166502c4" descr="eu_funding_250.png"/>
+            <wp:docPr id="31523420" name="name80026a65a71368c3c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84196a4b2166502c2" cstate="print"/>
+                    <a:blip r:embed="rId93926a65a71368c3b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7656,137 +7656,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86163284">
+  <w:abstractNum w:abstractNumId="69907622">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61162160">
+    <w:lvl w:ilvl="0" w:tplc="31584795">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="61162160" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="31584795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="61162160" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="31584795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="61162160" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="31584795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="61162160" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="31584795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="61162160" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="31584795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="61162160" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="31584795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="61162160" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="31584795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="61162160" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="31584795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86163283">
+  <w:abstractNum w:abstractNumId="69907621">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71473821">
+    <w:lvl w:ilvl="0" w:tplc="26888967">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8538,55 +8538,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86163283">
-    <w:abstractNumId w:val="86163283"/>
+  <w:num w:numId="69907621">
+    <w:abstractNumId w:val="69907621"/>
   </w:num>
-  <w:num w:numId="86163284">
-    <w:abstractNumId w:val="86163284"/>
+  <w:num w:numId="69907622">
+    <w:abstractNumId w:val="69907622"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20136,51 +20136,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId417250141" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId218269329" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId42756a4b21664bf2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/" TargetMode="External"/><Relationship Id="rId16906a4b21664bf94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/categorization" TargetMode="External"/><Relationship Id="rId23846a4b21664c687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/photos" TargetMode="External"/><Relationship Id="rId26926a4b21664f208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12854" TargetMode="External"/><Relationship Id="rId47446a4b21664f50c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5028" TargetMode="External"/><Relationship Id="rId58466a4b21664f566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20156a4b21664f5fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/1519-6984.25" TargetMode="External"/><Relationship Id="rId80346a4b21664f66d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2016.01521" TargetMode="External"/><Relationship Id="rId25156a4b21664f9dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.004818" TargetMode="External"/><Relationship Id="rId97136a4b21664fdc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32854/agrop.v16i4.2488" TargetMode="External"/><Relationship Id="rId49666a4b21664feeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.25100/socolen.v46i2.7065" TargetMode="External"/><Relationship Id="rId39236a4b21664ff5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-21-0130-R" TargetMode="External"/><Relationship Id="rId29586a4b21664ff90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tropicsafe.eu/wp-content/uploads/2022/02/RAPID-IN-FIELD-DETECTION-OF-COCO-PHYTO-AF.pdf" TargetMode="External"/><Relationship Id="rId23426a4b21664ffc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-SECTOR-MARKET.pdf" TargetMode="External"/><Relationship Id="rId98396a4b21664fff7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-LETHAL-YELLOWING-RESISTANCE.pdf" TargetMode="External"/><Relationship Id="rId58666a4b21665005c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65000-0" TargetMode="External"/><Relationship Id="rId36276a4b216650186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29786a4b21665025b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01138.x" TargetMode="External"/><Relationship Id="rId93206a4b21664c54c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93206a4b21664c54c.jpg"/><Relationship Id="rId59716a4b21664e29f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59716a4b21664e29f.jpg"/><Relationship Id="rId84196a4b2166502c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84196a4b2166502c2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId830522919" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId950974637" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90686a65a713649f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/" TargetMode="External"/><Relationship Id="rId62816a65a71364a6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/categorization" TargetMode="External"/><Relationship Id="rId24706a65a713651d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/photos" TargetMode="External"/><Relationship Id="rId11796a65a71367b23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12854" TargetMode="External"/><Relationship Id="rId56826a65a71367e74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5028" TargetMode="External"/><Relationship Id="rId36226a65a71367ec9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91436a65a71367f5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/1519-6984.25" TargetMode="External"/><Relationship Id="rId94556a65a71367fcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2016.01521" TargetMode="External"/><Relationship Id="rId28366a65a71368336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.004818" TargetMode="External"/><Relationship Id="rId21446a65a71368718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32854/agrop.v16i4.2488" TargetMode="External"/><Relationship Id="rId61606a65a71368852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.25100/socolen.v46i2.7065" TargetMode="External"/><Relationship Id="rId18546a65a713688c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-21-0130-R" TargetMode="External"/><Relationship Id="rId18556a65a713688f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tropicsafe.eu/wp-content/uploads/2022/02/RAPID-IN-FIELD-DETECTION-OF-COCO-PHYTO-AF.pdf" TargetMode="External"/><Relationship Id="rId23766a65a7136892d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-SECTOR-MARKET.pdf" TargetMode="External"/><Relationship Id="rId49106a65a71368960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-LETHAL-YELLOWING-RESISTANCE.pdf" TargetMode="External"/><Relationship Id="rId62686a65a713689c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65000-0" TargetMode="External"/><Relationship Id="rId69896a65a71368ae0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88646a65a71368bb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01138.x" TargetMode="External"/><Relationship Id="rId38326a65a71365086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38326a65a71365086.jpg"/><Relationship Id="rId31906a65a71366bca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31906a65a71366bca.jpg"/><Relationship Id="rId93926a65a71368c3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93926a65a71368c3b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>