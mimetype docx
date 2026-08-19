--- v13 (2026-07-26)
+++ v14 (2026-08-19)
@@ -259,51 +259,51 @@
               <w:t xml:space="preserve">Palm lethal yellowing disease</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Awka wilt disease, Bogia coconut syndrome, Cape St Paul wilt of coconut, Palm lethal yellowing disease, bronze leaf wilt of coconut (JM), kaincope disease of coconut, kribi disease of coconut, lethal yellowing of coconut, lethal yellowing syndromes of coconut, lethal yellowing type syndromes</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90686a65a713649f6" w:history="1">
+            <w:hyperlink r:id="rId54256a84fc0765c92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -319,51 +319,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62816a65a71364a6f" w:history="1">
+            <w:hyperlink r:id="rId54276a84fc0765d02" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -377,86 +377,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYP56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="20105614" name="name50706a65a71365088" descr="17163.jpg"/>
+                  <wp:docPr id="72324934" name="name40546a84fc0766609" descr="17163.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17163.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId38326a65a71365086" cstate="print"/>
+                          <a:blip r:embed="rId64776a84fc0766607" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId24706a65a713651d2" w:history="1">
+            <w:hyperlink r:id="rId46076a84fc0766743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2836,63 +2836,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution maps for each phytoplasma species is available in EPPO Global Database. The global distribution of lethal yellowing type syndromes of palms is as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="43611812" name="name21986a65a71366bcd" descr="PHYP56_distribution_map.jpg"/>
+            <wp:docPr id="22245716" name="name59916a84fc076877d" descr="PHYP56_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYP56_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31906a65a71366bca" cstate="print"/>
+                    <a:blip r:embed="rId71916a84fc076877a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4953,51 +4953,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">183</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 262-270. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11796a65a71367b23" w:history="1">
+      <w:hyperlink r:id="rId53676a84fc07696b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12854</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5422,101 +5422,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 5028, 27 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56826a65a71367e74" w:history="1">
+      <w:hyperlink r:id="rId56156a84fc07699ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Haplaxius crudus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36226a65a71367ec9" w:history="1">
+      <w:hyperlink r:id="rId12566a84fc0769a3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-02-06).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5562,51 +5562,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Brazilian Journal of Biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Article e257470. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91436a65a71367f5b" w:history="1">
+      <w:hyperlink r:id="rId42116a84fc0769ad3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/1519-6984.25</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5632,51 +5632,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1521. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94556a65a71367fcd" w:history="1">
+      <w:hyperlink r:id="rId62136a84fc0769b45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2016.01521</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6170,51 +6170,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28366a65a71368336" w:history="1">
+      <w:hyperlink r:id="rId93296a84fc0769eb3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijsem.0.004818</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6793,51 +6793,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agro Productividad.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21446a65a71368718" w:history="1">
+      <w:hyperlink r:id="rId33866a84fc076a2ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.32854/agrop.v16i4.2488</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6968,51 +6968,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e7065. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61606a65a71368852" w:history="1">
+      <w:hyperlink r:id="rId31796a84fc076a3cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.25100/socolen.v46i2.7065</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7038,141 +7038,141 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 2203-2212. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18546a65a713688c6" w:history="1">
+      <w:hyperlink r:id="rId89146a84fc076a441" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-04-21-0130-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tropicsafe (2021a) Rapid infield detection of coconut phytoplasma in Africa. Final Handbook with innovation Factsheets. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18556a65a713688f9" w:history="1">
+      <w:hyperlink r:id="rId17546a84fc076a473" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tropicsafe.eu/wp-content/uploads/2022/02/RAPID-IN-FIELD-DETECTION-OF-COCO-PHYTO-AF.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tropicsafe (2021b) Coconut sector: market analysis and socioeconomic aspects -A general framework of the coconut sector in Jamaica, Ghana, and Mexico. Final Handbook with innovation Factsheets. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23766a65a7136892d" w:history="1">
+      <w:hyperlink r:id="rId54036a84fc076a4a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-SECTOR-MARKET.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tropicsafe (2021c) Coconut lethal yellowing resistance screening and disease management - The use of lethal yellowing resistant germplasm. Final Handbook with innovation Factsheets. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49106a65a71368960" w:history="1">
+      <w:hyperlink r:id="rId92216a84fc076a4da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-LETHAL-YELLOWING-RESISTANCE.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7189,51 +7189,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1855-1867. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62686a65a713689c5" w:history="1">
+      <w:hyperlink r:id="rId40896a84fc076a540" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.65000-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7357,51 +7357,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Palm lethal yellowing type syndromes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69896a65a71368ae0" w:history="1">
+      <w:hyperlink r:id="rId94886a84fc076a654" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7484,81 +7484,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 61-66. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88646a65a71368bb1" w:history="1">
+      <w:hyperlink r:id="rId44456a84fc076a73a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01138.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="31523420" name="name80026a65a71368c3c" descr="eu_funding_250.png"/>
+            <wp:docPr id="81766695" name="name68156a84fc076a795" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId93926a65a71368c3b" cstate="print"/>
+                    <a:blip r:embed="rId39176a84fc076a794" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7656,137 +7656,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="69907622">
+  <w:abstractNum w:abstractNumId="35102641">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31584795">
+    <w:lvl w:ilvl="0" w:tplc="58932831">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="31584795" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="58932831" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="31584795" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="58932831" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="31584795" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="58932831" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="31584795" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="58932831" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="31584795" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="58932831" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="31584795" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="58932831" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="31584795" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="58932831" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="31584795" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="58932831" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69907621">
+  <w:abstractNum w:abstractNumId="35102640">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26888967">
+    <w:lvl w:ilvl="0" w:tplc="51127913">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8538,55 +8538,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="69907621">
-    <w:abstractNumId w:val="69907621"/>
+  <w:num w:numId="35102640">
+    <w:abstractNumId w:val="35102640"/>
   </w:num>
-  <w:num w:numId="69907622">
-    <w:abstractNumId w:val="69907622"/>
+  <w:num w:numId="35102641">
+    <w:abstractNumId w:val="35102641"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20136,51 +20136,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId830522919" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId950974637" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90686a65a713649f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/" TargetMode="External"/><Relationship Id="rId62816a65a71364a6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/categorization" TargetMode="External"/><Relationship Id="rId24706a65a713651d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/photos" TargetMode="External"/><Relationship Id="rId11796a65a71367b23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12854" TargetMode="External"/><Relationship Id="rId56826a65a71367e74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5028" TargetMode="External"/><Relationship Id="rId36226a65a71367ec9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91436a65a71367f5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/1519-6984.25" TargetMode="External"/><Relationship Id="rId94556a65a71367fcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2016.01521" TargetMode="External"/><Relationship Id="rId28366a65a71368336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.004818" TargetMode="External"/><Relationship Id="rId21446a65a71368718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32854/agrop.v16i4.2488" TargetMode="External"/><Relationship Id="rId61606a65a71368852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.25100/socolen.v46i2.7065" TargetMode="External"/><Relationship Id="rId18546a65a713688c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-21-0130-R" TargetMode="External"/><Relationship Id="rId18556a65a713688f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tropicsafe.eu/wp-content/uploads/2022/02/RAPID-IN-FIELD-DETECTION-OF-COCO-PHYTO-AF.pdf" TargetMode="External"/><Relationship Id="rId23766a65a7136892d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-SECTOR-MARKET.pdf" TargetMode="External"/><Relationship Id="rId49106a65a71368960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-LETHAL-YELLOWING-RESISTANCE.pdf" TargetMode="External"/><Relationship Id="rId62686a65a713689c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65000-0" TargetMode="External"/><Relationship Id="rId69896a65a71368ae0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88646a65a71368bb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01138.x" TargetMode="External"/><Relationship Id="rId38326a65a71365086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38326a65a71365086.jpg"/><Relationship Id="rId31906a65a71366bca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31906a65a71366bca.jpg"/><Relationship Id="rId93926a65a71368c3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93926a65a71368c3b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId480038589" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId921020984" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54256a84fc0765c92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/" TargetMode="External"/><Relationship Id="rId54276a84fc0765d02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/categorization" TargetMode="External"/><Relationship Id="rId46076a84fc0766743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/photos" TargetMode="External"/><Relationship Id="rId53676a84fc07696b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12854" TargetMode="External"/><Relationship Id="rId56156a84fc07699ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5028" TargetMode="External"/><Relationship Id="rId12566a84fc0769a3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42116a84fc0769ad3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/1519-6984.25" TargetMode="External"/><Relationship Id="rId62136a84fc0769b45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2016.01521" TargetMode="External"/><Relationship Id="rId93296a84fc0769eb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.004818" TargetMode="External"/><Relationship Id="rId33866a84fc076a2ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32854/agrop.v16i4.2488" TargetMode="External"/><Relationship Id="rId31796a84fc076a3cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.25100/socolen.v46i2.7065" TargetMode="External"/><Relationship Id="rId89146a84fc076a441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-21-0130-R" TargetMode="External"/><Relationship Id="rId17546a84fc076a473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tropicsafe.eu/wp-content/uploads/2022/02/RAPID-IN-FIELD-DETECTION-OF-COCO-PHYTO-AF.pdf" TargetMode="External"/><Relationship Id="rId54036a84fc076a4a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-SECTOR-MARKET.pdf" TargetMode="External"/><Relationship Id="rId92216a84fc076a4da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-LETHAL-YELLOWING-RESISTANCE.pdf" TargetMode="External"/><Relationship Id="rId40896a84fc076a540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65000-0" TargetMode="External"/><Relationship Id="rId94886a84fc076a654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44456a84fc076a73a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01138.x" TargetMode="External"/><Relationship Id="rId64776a84fc0766607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64776a84fc0766607.jpg"/><Relationship Id="rId71916a84fc076877a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71916a84fc076877a.jpg"/><Relationship Id="rId39176a84fc076a794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39176a84fc076a794.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>