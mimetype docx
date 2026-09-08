--- v14 (2026-08-19)
+++ v15 (2026-09-08)
@@ -259,51 +259,51 @@
               <w:t xml:space="preserve">Palm lethal yellowing disease</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Awka wilt disease, Bogia coconut syndrome, Cape St Paul wilt of coconut, Palm lethal yellowing disease, bronze leaf wilt of coconut (JM), kaincope disease of coconut, kribi disease of coconut, lethal yellowing of coconut, lethal yellowing syndromes of coconut, lethal yellowing type syndromes</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54256a84fc0765c92" w:history="1">
+            <w:hyperlink r:id="rId51366a9fb0c96c18d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -319,51 +319,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54276a84fc0765d02" w:history="1">
+            <w:hyperlink r:id="rId34856a9fb0c96c1f8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -377,86 +377,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYP56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="72324934" name="name40546a84fc0766609" descr="17163.jpg"/>
+                  <wp:docPr id="30914377" name="name87316a9fb0c96c2af" descr="17163.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17163.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId64776a84fc0766607" cstate="print"/>
+                          <a:blip r:embed="rId89196a9fb0c96c2ae" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId46076a84fc0766743" w:history="1">
+            <w:hyperlink r:id="rId51046a9fb0c96c3dc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2836,63 +2836,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution maps for each phytoplasma species is available in EPPO Global Database. The global distribution of lethal yellowing type syndromes of palms is as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="22245716" name="name59916a84fc076877d" descr="PHYP56_distribution_map.jpg"/>
+            <wp:docPr id="56665210" name="name19676a9fb0c96da99" descr="PHYP56_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYP56_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId71916a84fc076877a" cstate="print"/>
+                    <a:blip r:embed="rId33786a9fb0c96da96" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4953,51 +4953,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">183</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 262-270. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53676a84fc07696b8" w:history="1">
+      <w:hyperlink r:id="rId23876a9fb0c96ea34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12854</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5422,101 +5422,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 5028, 27 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56156a84fc07699ea" w:history="1">
+      <w:hyperlink r:id="rId85696a9fb0c96ed29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Haplaxius crudus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12566a84fc0769a3f" w:history="1">
+      <w:hyperlink r:id="rId78456a9fb0c96ed7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-02-06).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5562,51 +5562,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Brazilian Journal of Biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Article e257470. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42116a84fc0769ad3" w:history="1">
+      <w:hyperlink r:id="rId21376a9fb0c96ee0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/1519-6984.25</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5632,51 +5632,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1521. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62136a84fc0769b45" w:history="1">
+      <w:hyperlink r:id="rId57466a9fb0c96ee7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2016.01521</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6170,51 +6170,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93296a84fc0769eb3" w:history="1">
+      <w:hyperlink r:id="rId68596a9fb0c96f1e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijsem.0.004818</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6793,51 +6793,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agro Productividad.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33866a84fc076a2ac" w:history="1">
+      <w:hyperlink r:id="rId26766a9fb0c96f5f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.32854/agrop.v16i4.2488</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6968,51 +6968,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e7065. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31796a84fc076a3cf" w:history="1">
+      <w:hyperlink r:id="rId60556a9fb0c96f716" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.25100/socolen.v46i2.7065</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7038,141 +7038,141 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 2203-2212. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89146a84fc076a441" w:history="1">
+      <w:hyperlink r:id="rId14486a9fb0c96f789" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-04-21-0130-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tropicsafe (2021a) Rapid infield detection of coconut phytoplasma in Africa. Final Handbook with innovation Factsheets. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17546a84fc076a473" w:history="1">
+      <w:hyperlink r:id="rId51086a9fb0c96f7bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tropicsafe.eu/wp-content/uploads/2022/02/RAPID-IN-FIELD-DETECTION-OF-COCO-PHYTO-AF.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tropicsafe (2021b) Coconut sector: market analysis and socioeconomic aspects -A general framework of the coconut sector in Jamaica, Ghana, and Mexico. Final Handbook with innovation Factsheets. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54036a84fc076a4a6" w:history="1">
+      <w:hyperlink r:id="rId74176a9fb0c96f7ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-SECTOR-MARKET.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tropicsafe (2021c) Coconut lethal yellowing resistance screening and disease management - The use of lethal yellowing resistant germplasm. Final Handbook with innovation Factsheets. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92216a84fc076a4da" w:history="1">
+      <w:hyperlink r:id="rId80256a9fb0c96f822" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-LETHAL-YELLOWING-RESISTANCE.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7189,51 +7189,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1855-1867. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40896a84fc076a540" w:history="1">
+      <w:hyperlink r:id="rId88096a9fb0c96f889" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.65000-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7357,51 +7357,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Palm lethal yellowing type syndromes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94886a84fc076a654" w:history="1">
+      <w:hyperlink r:id="rId26646a9fb0c96f99d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7484,81 +7484,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 61-66. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44456a84fc076a73a" w:history="1">
+      <w:hyperlink r:id="rId47786a9fb0c96fa71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01138.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="81766695" name="name68156a84fc076a795" descr="eu_funding_250.png"/>
+            <wp:docPr id="8206750" name="name64946a9fb0c96fd2c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39176a84fc076a794" cstate="print"/>
+                    <a:blip r:embed="rId55396a9fb0c96fd2b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7656,137 +7656,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="35102641">
+  <w:abstractNum w:abstractNumId="62510664">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58932831">
+    <w:lvl w:ilvl="0" w:tplc="65869621">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="58932831" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65869621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="58932831" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65869621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="58932831" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65869621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="58932831" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65869621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="58932831" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65869621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="58932831" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65869621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="58932831" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65869621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="58932831" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65869621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35102640">
+  <w:abstractNum w:abstractNumId="62510663">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51127913">
+    <w:lvl w:ilvl="0" w:tplc="66697391">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8538,55 +8538,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="35102640">
-    <w:abstractNumId w:val="35102640"/>
+  <w:num w:numId="62510663">
+    <w:abstractNumId w:val="62510663"/>
   </w:num>
-  <w:num w:numId="35102641">
-    <w:abstractNumId w:val="35102641"/>
+  <w:num w:numId="62510664">
+    <w:abstractNumId w:val="62510664"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20136,51 +20136,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId480038589" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId921020984" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54256a84fc0765c92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/" TargetMode="External"/><Relationship Id="rId54276a84fc0765d02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/categorization" TargetMode="External"/><Relationship Id="rId46076a84fc0766743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/photos" TargetMode="External"/><Relationship Id="rId53676a84fc07696b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12854" TargetMode="External"/><Relationship Id="rId56156a84fc07699ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5028" TargetMode="External"/><Relationship Id="rId12566a84fc0769a3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42116a84fc0769ad3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/1519-6984.25" TargetMode="External"/><Relationship Id="rId62136a84fc0769b45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2016.01521" TargetMode="External"/><Relationship Id="rId93296a84fc0769eb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.004818" TargetMode="External"/><Relationship Id="rId33866a84fc076a2ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32854/agrop.v16i4.2488" TargetMode="External"/><Relationship Id="rId31796a84fc076a3cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.25100/socolen.v46i2.7065" TargetMode="External"/><Relationship Id="rId89146a84fc076a441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-21-0130-R" TargetMode="External"/><Relationship Id="rId17546a84fc076a473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tropicsafe.eu/wp-content/uploads/2022/02/RAPID-IN-FIELD-DETECTION-OF-COCO-PHYTO-AF.pdf" TargetMode="External"/><Relationship Id="rId54036a84fc076a4a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-SECTOR-MARKET.pdf" TargetMode="External"/><Relationship Id="rId92216a84fc076a4da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-LETHAL-YELLOWING-RESISTANCE.pdf" TargetMode="External"/><Relationship Id="rId40896a84fc076a540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65000-0" TargetMode="External"/><Relationship Id="rId94886a84fc076a654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44456a84fc076a73a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01138.x" TargetMode="External"/><Relationship Id="rId64776a84fc0766607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64776a84fc0766607.jpg"/><Relationship Id="rId71916a84fc076877a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71916a84fc076877a.jpg"/><Relationship Id="rId39176a84fc076a794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39176a84fc076a794.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId153205312" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId249888956" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51366a9fb0c96c18d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/" TargetMode="External"/><Relationship Id="rId34856a9fb0c96c1f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/categorization" TargetMode="External"/><Relationship Id="rId51046a9fb0c96c3dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/photos" TargetMode="External"/><Relationship Id="rId23876a9fb0c96ea34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12854" TargetMode="External"/><Relationship Id="rId85696a9fb0c96ed29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5028" TargetMode="External"/><Relationship Id="rId78456a9fb0c96ed7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId21376a9fb0c96ee0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/1519-6984.25" TargetMode="External"/><Relationship Id="rId57466a9fb0c96ee7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2016.01521" TargetMode="External"/><Relationship Id="rId68596a9fb0c96f1e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.004818" TargetMode="External"/><Relationship Id="rId26766a9fb0c96f5f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32854/agrop.v16i4.2488" TargetMode="External"/><Relationship Id="rId60556a9fb0c96f716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.25100/socolen.v46i2.7065" TargetMode="External"/><Relationship Id="rId14486a9fb0c96f789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-21-0130-R" TargetMode="External"/><Relationship Id="rId51086a9fb0c96f7bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tropicsafe.eu/wp-content/uploads/2022/02/RAPID-IN-FIELD-DETECTION-OF-COCO-PHYTO-AF.pdf" TargetMode="External"/><Relationship Id="rId74176a9fb0c96f7ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-SECTOR-MARKET.pdf" TargetMode="External"/><Relationship Id="rId80256a9fb0c96f822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-LETHAL-YELLOWING-RESISTANCE.pdf" TargetMode="External"/><Relationship Id="rId88096a9fb0c96f889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65000-0" TargetMode="External"/><Relationship Id="rId26646a9fb0c96f99d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47786a9fb0c96fa71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01138.x" TargetMode="External"/><Relationship Id="rId89196a9fb0c96c2ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89196a9fb0c96c2ae.jpg"/><Relationship Id="rId33786a9fb0c96da96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33786a9fb0c96da96.jpg"/><Relationship Id="rId55396a9fb0c96fd2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55396a9fb0c96fd2b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>