--- v15 (2026-09-08)
+++ v16 (2026-09-28)
@@ -259,51 +259,51 @@
               <w:t xml:space="preserve">Palm lethal yellowing disease</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Awka wilt disease, Bogia coconut syndrome, Cape St Paul wilt of coconut, Palm lethal yellowing disease, bronze leaf wilt of coconut (JM), kaincope disease of coconut, kribi disease of coconut, lethal yellowing of coconut, lethal yellowing syndromes of coconut, lethal yellowing type syndromes</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51366a9fb0c96c18d" w:history="1">
+            <w:hyperlink r:id="rId71336aba8b831a163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -319,51 +319,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34856a9fb0c96c1f8" w:history="1">
+            <w:hyperlink r:id="rId87336aba8b831a1cd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -377,86 +377,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYP56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="30914377" name="name87316a9fb0c96c2af" descr="17163.jpg"/>
+                  <wp:docPr id="25556333" name="name45076aba8b831a909" descr="17163.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17163.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId89196a9fb0c96c2ae" cstate="print"/>
+                          <a:blip r:embed="rId37856aba8b831a907" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId51046a9fb0c96c3dc" w:history="1">
+            <w:hyperlink r:id="rId33856aba8b831aa39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2836,63 +2836,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution maps for each phytoplasma species is available in EPPO Global Database. The global distribution of lethal yellowing type syndromes of palms is as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="56665210" name="name19676a9fb0c96da99" descr="PHYP56_distribution_map.jpg"/>
+            <wp:docPr id="95838240" name="name13616aba8b831c5ea" descr="PHYP56_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYP56_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33786a9fb0c96da96" cstate="print"/>
+                    <a:blip r:embed="rId57456aba8b831c5e7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4953,51 +4953,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">183</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 262-270. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23876a9fb0c96ea34" w:history="1">
+      <w:hyperlink r:id="rId74266aba8b831d505" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12854</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5422,101 +5422,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 5028, 27 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85696a9fb0c96ed29" w:history="1">
+      <w:hyperlink r:id="rId46896aba8b831d802" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Haplaxius crudus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78456a9fb0c96ed7b" w:history="1">
+      <w:hyperlink r:id="rId99046aba8b831d856" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-02-06).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5562,51 +5562,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Brazilian Journal of Biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Article e257470. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21376a9fb0c96ee0c" w:history="1">
+      <w:hyperlink r:id="rId90666aba8b831d8e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/1519-6984.25</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5632,51 +5632,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1521. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57466a9fb0c96ee7e" w:history="1">
+      <w:hyperlink r:id="rId35366aba8b831d959" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2016.01521</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6170,51 +6170,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68596a9fb0c96f1e5" w:history="1">
+      <w:hyperlink r:id="rId39506aba8b831dcc4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijsem.0.004818</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6793,51 +6793,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agro Productividad.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26766a9fb0c96f5f4" w:history="1">
+      <w:hyperlink r:id="rId87356aba8b831e0b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.32854/agrop.v16i4.2488</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6968,51 +6968,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e7065. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60556a9fb0c96f716" w:history="1">
+      <w:hyperlink r:id="rId39596aba8b831e1d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.25100/socolen.v46i2.7065</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7038,141 +7038,141 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 2203-2212. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14486a9fb0c96f789" w:history="1">
+      <w:hyperlink r:id="rId12016aba8b831e24c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-04-21-0130-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tropicsafe (2021a) Rapid infield detection of coconut phytoplasma in Africa. Final Handbook with innovation Factsheets. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51086a9fb0c96f7bc" w:history="1">
+      <w:hyperlink r:id="rId59616aba8b831e27e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tropicsafe.eu/wp-content/uploads/2022/02/RAPID-IN-FIELD-DETECTION-OF-COCO-PHYTO-AF.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tropicsafe (2021b) Coconut sector: market analysis and socioeconomic aspects -A general framework of the coconut sector in Jamaica, Ghana, and Mexico. Final Handbook with innovation Factsheets. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74176a9fb0c96f7ef" w:history="1">
+      <w:hyperlink r:id="rId11656aba8b831e2b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-SECTOR-MARKET.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tropicsafe (2021c) Coconut lethal yellowing resistance screening and disease management - The use of lethal yellowing resistant germplasm. Final Handbook with innovation Factsheets. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80256a9fb0c96f822" w:history="1">
+      <w:hyperlink r:id="rId79796aba8b831e2e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-LETHAL-YELLOWING-RESISTANCE.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7189,51 +7189,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1855-1867. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88096a9fb0c96f889" w:history="1">
+      <w:hyperlink r:id="rId39246aba8b831e34b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.65000-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7357,51 +7357,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Palm lethal yellowing type syndromes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26646a9fb0c96f99d" w:history="1">
+      <w:hyperlink r:id="rId68806aba8b831e47f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7484,81 +7484,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 61-66. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47786a9fb0c96fa71" w:history="1">
+      <w:hyperlink r:id="rId77636aba8b831e552" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01138.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="8206750" name="name64946a9fb0c96fd2c" descr="eu_funding_250.png"/>
+            <wp:docPr id="73759478" name="name52286aba8b831e682" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55396a9fb0c96fd2b" cstate="print"/>
+                    <a:blip r:embed="rId36446aba8b831e680" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7656,137 +7656,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="62510664">
+  <w:abstractNum w:abstractNumId="79666071">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65869621">
+    <w:lvl w:ilvl="0" w:tplc="41448178">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65869621" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41448178" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65869621" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="41448178" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65869621" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41448178" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65869621" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41448178" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65869621" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41448178" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65869621" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41448178" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65869621" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41448178" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65869621" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41448178" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62510663">
+  <w:abstractNum w:abstractNumId="79666070">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66697391">
+    <w:lvl w:ilvl="0" w:tplc="46507540">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8538,55 +8538,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="62510663">
-    <w:abstractNumId w:val="62510663"/>
+  <w:num w:numId="79666070">
+    <w:abstractNumId w:val="79666070"/>
   </w:num>
-  <w:num w:numId="62510664">
-    <w:abstractNumId w:val="62510664"/>
+  <w:num w:numId="79666071">
+    <w:abstractNumId w:val="79666071"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20136,51 +20136,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId153205312" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId249888956" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51366a9fb0c96c18d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/" TargetMode="External"/><Relationship Id="rId34856a9fb0c96c1f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/categorization" TargetMode="External"/><Relationship Id="rId51046a9fb0c96c3dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/photos" TargetMode="External"/><Relationship Id="rId23876a9fb0c96ea34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12854" TargetMode="External"/><Relationship Id="rId85696a9fb0c96ed29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5028" TargetMode="External"/><Relationship Id="rId78456a9fb0c96ed7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId21376a9fb0c96ee0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/1519-6984.25" TargetMode="External"/><Relationship Id="rId57466a9fb0c96ee7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2016.01521" TargetMode="External"/><Relationship Id="rId68596a9fb0c96f1e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.004818" TargetMode="External"/><Relationship Id="rId26766a9fb0c96f5f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32854/agrop.v16i4.2488" TargetMode="External"/><Relationship Id="rId60556a9fb0c96f716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.25100/socolen.v46i2.7065" TargetMode="External"/><Relationship Id="rId14486a9fb0c96f789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-21-0130-R" TargetMode="External"/><Relationship Id="rId51086a9fb0c96f7bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tropicsafe.eu/wp-content/uploads/2022/02/RAPID-IN-FIELD-DETECTION-OF-COCO-PHYTO-AF.pdf" TargetMode="External"/><Relationship Id="rId74176a9fb0c96f7ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-SECTOR-MARKET.pdf" TargetMode="External"/><Relationship Id="rId80256a9fb0c96f822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-LETHAL-YELLOWING-RESISTANCE.pdf" TargetMode="External"/><Relationship Id="rId88096a9fb0c96f889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65000-0" TargetMode="External"/><Relationship Id="rId26646a9fb0c96f99d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47786a9fb0c96fa71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01138.x" TargetMode="External"/><Relationship Id="rId89196a9fb0c96c2ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89196a9fb0c96c2ae.jpg"/><Relationship Id="rId33786a9fb0c96da96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33786a9fb0c96da96.jpg"/><Relationship Id="rId55396a9fb0c96fd2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55396a9fb0c96fd2b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId252734680" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId509666782" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71336aba8b831a163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/" TargetMode="External"/><Relationship Id="rId87336aba8b831a1cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/categorization" TargetMode="External"/><Relationship Id="rId33856aba8b831aa39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP56/photos" TargetMode="External"/><Relationship Id="rId74266aba8b831d505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12854" TargetMode="External"/><Relationship Id="rId46896aba8b831d802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5028" TargetMode="External"/><Relationship Id="rId99046aba8b831d856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90666aba8b831d8e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/1519-6984.25" TargetMode="External"/><Relationship Id="rId35366aba8b831d959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2016.01521" TargetMode="External"/><Relationship Id="rId39506aba8b831dcc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.004818" TargetMode="External"/><Relationship Id="rId87356aba8b831e0b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32854/agrop.v16i4.2488" TargetMode="External"/><Relationship Id="rId39596aba8b831e1d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.25100/socolen.v46i2.7065" TargetMode="External"/><Relationship Id="rId12016aba8b831e24c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-21-0130-R" TargetMode="External"/><Relationship Id="rId59616aba8b831e27e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tropicsafe.eu/wp-content/uploads/2022/02/RAPID-IN-FIELD-DETECTION-OF-COCO-PHYTO-AF.pdf" TargetMode="External"/><Relationship Id="rId11656aba8b831e2b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-SECTOR-MARKET.pdf" TargetMode="External"/><Relationship Id="rId79796aba8b831e2e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tropicsafe.eu/wp-content/uploads/2022/02/COCONUT-LETHAL-YELLOWING-RESISTANCE.pdf" TargetMode="External"/><Relationship Id="rId39246aba8b831e34b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65000-0" TargetMode="External"/><Relationship Id="rId68806aba8b831e47f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId77636aba8b831e552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01138.x" TargetMode="External"/><Relationship Id="rId37856aba8b831a907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37856aba8b831a907.jpg"/><Relationship Id="rId57456aba8b831c5e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57456aba8b831c5e7.jpg"/><Relationship Id="rId36446aba8b831e680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36446aba8b831e680.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>