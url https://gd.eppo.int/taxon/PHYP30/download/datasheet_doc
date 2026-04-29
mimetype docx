--- v6 (2026-03-23)
+++ v7 (2026-04-29)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Bacteria: Tenericutes: Mollicutes: Acholeplasmatales: Acholeplasmataceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rosette of peach</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654869c0a2e8c5ee8" w:history="1">
+            <w:hyperlink r:id="rId818969f28cfb462a2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291869c0a2e8c5f2c" w:history="1">
+            <w:hyperlink r:id="rId477569f28cfb462e7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1086,63 +1086,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="92010592" name="name634069c0a2e8c7620" descr="PHYP30_distribution_map.jpg"/>
+            <wp:docPr id="53617250" name="name979269f28cfb47640" descr="PHYP30_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYP30_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId598169c0a2e8c761c" cstate="print"/>
+                    <a:blip r:embed="rId608569f28cfb4763d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2924,51 +2924,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Peach rosette phytoplasma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId200269c0a2e8c8ba9" w:history="1">
+      <w:hyperlink r:id="rId232169f28cfb4843a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3139,81 +3139,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 29-30. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId815969c0a2e8c8d08" w:history="1">
+      <w:hyperlink r:id="rId782169f28cfb485a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01131.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="68448436" name="name965269c0a2e8c8f97" descr="eu_funding_250.png"/>
+            <wp:docPr id="16313791" name="name495269f28cfb488b5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId512069c0a2e8c8f95" cstate="print"/>
+                    <a:blip r:embed="rId215169f28cfb488b3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3311,137 +3311,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="12613201">
+  <w:abstractNum w:abstractNumId="86654131">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38032313">
+    <w:lvl w:ilvl="0" w:tplc="44149185">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="38032313" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="44149185" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38032313" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="44149185" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="38032313" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="44149185" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38032313" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="44149185" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="38032313" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="44149185" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="38032313" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="44149185" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38032313" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="44149185" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38032313" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="44149185" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12613200">
+  <w:abstractNum w:abstractNumId="86654130">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35233976">
+    <w:lvl w:ilvl="0" w:tplc="10505966">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4193,55 +4193,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12613200">
-    <w:abstractNumId w:val="12613200"/>
+  <w:num w:numId="86654130">
+    <w:abstractNumId w:val="86654130"/>
   </w:num>
-  <w:num w:numId="12613201">
-    <w:abstractNumId w:val="12613201"/>
+  <w:num w:numId="86654131">
+    <w:abstractNumId w:val="86654131"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15791,51 +15791,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId739721155" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId189833472" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId654869c0a2e8c5ee8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP30/" TargetMode="External"/><Relationship Id="rId291869c0a2e8c5f2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP30/categorization" TargetMode="External"/><Relationship Id="rId200269c0a2e8c8ba9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId815969c0a2e8c8d08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01131.x" TargetMode="External"/><Relationship Id="rId598169c0a2e8c761c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId598169c0a2e8c761c.jpg"/><Relationship Id="rId512069c0a2e8c8f95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId512069c0a2e8c8f95.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId741390577" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId942789292" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId818969f28cfb462a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP30/" TargetMode="External"/><Relationship Id="rId477569f28cfb462e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP30/categorization" TargetMode="External"/><Relationship Id="rId232169f28cfb4843a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId782169f28cfb485a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01131.x" TargetMode="External"/><Relationship Id="rId608569f28cfb4763d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId608569f28cfb4763d.jpg"/><Relationship Id="rId215169f28cfb488b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId215169f28cfb488b3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>