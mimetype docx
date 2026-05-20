--- v7 (2026-04-29)
+++ v8 (2026-05-20)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Bacteria: Tenericutes: Mollicutes: Acholeplasmatales: Acholeplasmataceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rosette of peach</w:t>
             </w:r>
-            <w:hyperlink r:id="rId818969f28cfb462a2" w:history="1">
+            <w:hyperlink r:id="rId66956a0db874829d6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477569f28cfb462e7" w:history="1">
+            <w:hyperlink r:id="rId73186a0db87482a19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1086,63 +1086,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="53617250" name="name979269f28cfb47640" descr="PHYP30_distribution_map.jpg"/>
+            <wp:docPr id="99402039" name="name27106a0db8748420e" descr="PHYP30_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYP30_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId608569f28cfb4763d" cstate="print"/>
+                    <a:blip r:embed="rId11976a0db8748420a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2924,51 +2924,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Peach rosette phytoplasma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId232169f28cfb4843a" w:history="1">
+      <w:hyperlink r:id="rId78036a0db874850fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3139,81 +3139,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 29-30. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId782169f28cfb485a1" w:history="1">
+      <w:hyperlink r:id="rId30976a0db8748525a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01131.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="16313791" name="name495269f28cfb488b5" descr="eu_funding_250.png"/>
+            <wp:docPr id="85247434" name="name38046a0db874852f2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId215169f28cfb488b3" cstate="print"/>
+                    <a:blip r:embed="rId67766a0db874852f1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3311,137 +3311,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86654131">
+  <w:abstractNum w:abstractNumId="45092894">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44149185">
+    <w:lvl w:ilvl="0" w:tplc="71633982">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="44149185" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="71633982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="44149185" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71633982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="44149185" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71633982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="44149185" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71633982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="44149185" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="71633982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="44149185" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71633982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="44149185" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="71633982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="44149185" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71633982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86654130">
+  <w:abstractNum w:abstractNumId="45092893">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10505966">
+    <w:lvl w:ilvl="0" w:tplc="21364507">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4193,55 +4193,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86654130">
-    <w:abstractNumId w:val="86654130"/>
+  <w:num w:numId="45092893">
+    <w:abstractNumId w:val="45092893"/>
   </w:num>
-  <w:num w:numId="86654131">
-    <w:abstractNumId w:val="86654131"/>
+  <w:num w:numId="45092894">
+    <w:abstractNumId w:val="45092894"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15791,51 +15791,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId741390577" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId942789292" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId818969f28cfb462a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP30/" TargetMode="External"/><Relationship Id="rId477569f28cfb462e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP30/categorization" TargetMode="External"/><Relationship Id="rId232169f28cfb4843a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId782169f28cfb485a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01131.x" TargetMode="External"/><Relationship Id="rId608569f28cfb4763d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId608569f28cfb4763d.jpg"/><Relationship Id="rId215169f28cfb488b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId215169f28cfb488b3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId473197328" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId646596853" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66956a0db874829d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP30/" TargetMode="External"/><Relationship Id="rId73186a0db87482a19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP30/categorization" TargetMode="External"/><Relationship Id="rId78036a0db874850fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30976a0db8748525a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01131.x" TargetMode="External"/><Relationship Id="rId11976a0db8748420a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11976a0db8748420a.jpg"/><Relationship Id="rId67766a0db874852f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67766a0db874852f1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>