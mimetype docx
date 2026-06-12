--- v8 (2026-05-20)
+++ v9 (2026-06-12)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Bacteria: Tenericutes: Mollicutes: Acholeplasmatales: Acholeplasmataceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rosette of peach</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66956a0db874829d6" w:history="1">
+            <w:hyperlink r:id="rId93886a2bd80414968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73186a0db87482a19" w:history="1">
+            <w:hyperlink r:id="rId18416a2bd804149ad" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1086,63 +1086,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="99402039" name="name27106a0db8748420e" descr="PHYP30_distribution_map.jpg"/>
+            <wp:docPr id="57246793" name="name94846a2bd80415ef2" descr="PHYP30_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYP30_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11976a0db8748420a" cstate="print"/>
+                    <a:blip r:embed="rId86536a2bd80415eea" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2924,51 +2924,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Peach rosette phytoplasma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78036a0db874850fb" w:history="1">
+      <w:hyperlink r:id="rId43926a2bd804173be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3139,81 +3139,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 29-30. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30976a0db8748525a" w:history="1">
+      <w:hyperlink r:id="rId11316a2bd8041751e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01131.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="85247434" name="name38046a0db874852f2" descr="eu_funding_250.png"/>
+            <wp:docPr id="52084041" name="name77986a2bd80417585" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId67766a0db874852f1" cstate="print"/>
+                    <a:blip r:embed="rId62756a2bd80417584" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3311,137 +3311,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="45092894">
+  <w:abstractNum w:abstractNumId="83117448">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71633982">
+    <w:lvl w:ilvl="0" w:tplc="60977495">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71633982" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60977495" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71633982" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60977495" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71633982" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60977495" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71633982" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60977495" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71633982" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60977495" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71633982" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60977495" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71633982" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60977495" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71633982" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60977495" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45092893">
+  <w:abstractNum w:abstractNumId="83117447">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21364507">
+    <w:lvl w:ilvl="0" w:tplc="17157003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4193,55 +4193,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="45092893">
-    <w:abstractNumId w:val="45092893"/>
+  <w:num w:numId="83117447">
+    <w:abstractNumId w:val="83117447"/>
   </w:num>
-  <w:num w:numId="45092894">
-    <w:abstractNumId w:val="45092894"/>
+  <w:num w:numId="83117448">
+    <w:abstractNumId w:val="83117448"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15791,51 +15791,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId473197328" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId646596853" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66956a0db874829d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP30/" TargetMode="External"/><Relationship Id="rId73186a0db87482a19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP30/categorization" TargetMode="External"/><Relationship Id="rId78036a0db874850fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30976a0db8748525a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01131.x" TargetMode="External"/><Relationship Id="rId11976a0db8748420a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11976a0db8748420a.jpg"/><Relationship Id="rId67766a0db874852f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67766a0db874852f1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId470847282" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId816885082" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93886a2bd80414968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP30/" TargetMode="External"/><Relationship Id="rId18416a2bd804149ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP30/categorization" TargetMode="External"/><Relationship Id="rId43926a2bd804173be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11316a2bd8041751e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01131.x" TargetMode="External"/><Relationship Id="rId86536a2bd80415eea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86536a2bd80415eea.jpg"/><Relationship Id="rId62756a2bd80417584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62756a2bd80417584.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>