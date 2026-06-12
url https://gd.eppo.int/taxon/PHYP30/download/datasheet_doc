--- v9 (2026-06-12)
+++ v10 (2026-06-12)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Bacteria: Tenericutes: Mollicutes: Acholeplasmatales: Acholeplasmataceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rosette of peach</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93886a2bd80414968" w:history="1">
+            <w:hyperlink r:id="rId13956a2be821103cb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18416a2bd804149ad" w:history="1">
+            <w:hyperlink r:id="rId44086a2be82110410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1086,63 +1086,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="57246793" name="name94846a2bd80415ef2" descr="PHYP30_distribution_map.jpg"/>
+            <wp:docPr id="30502648" name="name81886a2be821119b8" descr="PHYP30_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYP30_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86536a2bd80415eea" cstate="print"/>
+                    <a:blip r:embed="rId54826a2be821119b3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2924,51 +2924,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Peach rosette phytoplasma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43926a2bd804173be" w:history="1">
+      <w:hyperlink r:id="rId56916a2be821137e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3139,81 +3139,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 29-30. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11316a2bd8041751e" w:history="1">
+      <w:hyperlink r:id="rId18576a2be821139b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01131.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="52084041" name="name77986a2bd80417585" descr="eu_funding_250.png"/>
+            <wp:docPr id="29688694" name="name58216a2be82113a17" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62756a2bd80417584" cstate="print"/>
+                    <a:blip r:embed="rId25836a2be82113a16" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3311,137 +3311,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="83117448">
+  <w:abstractNum w:abstractNumId="59968724">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60977495">
+    <w:lvl w:ilvl="0" w:tplc="96692727">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60977495" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="96692727" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60977495" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="96692727" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60977495" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="96692727" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60977495" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="96692727" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60977495" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="96692727" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60977495" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96692727" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60977495" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="96692727" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60977495" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="96692727" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="83117447">
+  <w:abstractNum w:abstractNumId="59968723">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17157003">
+    <w:lvl w:ilvl="0" w:tplc="30553775">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4193,55 +4193,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="83117447">
-    <w:abstractNumId w:val="83117447"/>
+  <w:num w:numId="59968723">
+    <w:abstractNumId w:val="59968723"/>
   </w:num>
-  <w:num w:numId="83117448">
-    <w:abstractNumId w:val="83117448"/>
+  <w:num w:numId="59968724">
+    <w:abstractNumId w:val="59968724"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15791,51 +15791,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId470847282" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId816885082" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93886a2bd80414968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP30/" TargetMode="External"/><Relationship Id="rId18416a2bd804149ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP30/categorization" TargetMode="External"/><Relationship Id="rId43926a2bd804173be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11316a2bd8041751e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01131.x" TargetMode="External"/><Relationship Id="rId86536a2bd80415eea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86536a2bd80415eea.jpg"/><Relationship Id="rId62756a2bd80417584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62756a2bd80417584.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId786033793" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId785475103" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId13956a2be821103cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP30/" TargetMode="External"/><Relationship Id="rId44086a2be82110410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP30/categorization" TargetMode="External"/><Relationship Id="rId56916a2be821137e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18576a2be821139b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01131.x" TargetMode="External"/><Relationship Id="rId54826a2be821119b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54826a2be821119b3.jpg"/><Relationship Id="rId25836a2be82113a16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25836a2be82113a16.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>