--- v10 (2026-06-12)
+++ v11 (2026-07-02)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Bacteria: Tenericutes: Mollicutes: Acholeplasmatales: Acholeplasmataceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rosette of peach</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13956a2be821103cb" w:history="1">
+            <w:hyperlink r:id="rId51216a46614ac9e58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44086a2be82110410" w:history="1">
+            <w:hyperlink r:id="rId45256a46614ac9e9c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1086,63 +1086,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="30502648" name="name81886a2be821119b8" descr="PHYP30_distribution_map.jpg"/>
+            <wp:docPr id="86753935" name="name84726a46614acaffa" descr="PHYP30_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYP30_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54826a2be821119b3" cstate="print"/>
+                    <a:blip r:embed="rId19506a46614acaff8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2924,51 +2924,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Peach rosette phytoplasma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56916a2be821137e4" w:history="1">
+      <w:hyperlink r:id="rId70776a46614acbedf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3139,81 +3139,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 29-30. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18576a2be821139b2" w:history="1">
+      <w:hyperlink r:id="rId55086a46614acc041" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01131.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="29688694" name="name58216a2be82113a17" descr="eu_funding_250.png"/>
+            <wp:docPr id="70618177" name="name38096a46614acc0c2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25836a2be82113a16" cstate="print"/>
+                    <a:blip r:embed="rId90366a46614acc0c0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3311,137 +3311,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="59968724">
+  <w:abstractNum w:abstractNumId="41198262">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96692727">
+    <w:lvl w:ilvl="0" w:tplc="30072788">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="96692727" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="30072788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="96692727" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="30072788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="96692727" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="30072788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="96692727" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="30072788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="96692727" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="30072788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="96692727" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="30072788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="96692727" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="30072788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="96692727" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="30072788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59968723">
+  <w:abstractNum w:abstractNumId="41198261">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30553775">
+    <w:lvl w:ilvl="0" w:tplc="76780132">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4193,55 +4193,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59968723">
-    <w:abstractNumId w:val="59968723"/>
+  <w:num w:numId="41198261">
+    <w:abstractNumId w:val="41198261"/>
   </w:num>
-  <w:num w:numId="59968724">
-    <w:abstractNumId w:val="59968724"/>
+  <w:num w:numId="41198262">
+    <w:abstractNumId w:val="41198262"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15791,51 +15791,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId786033793" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId785475103" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId13956a2be821103cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP30/" TargetMode="External"/><Relationship Id="rId44086a2be82110410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP30/categorization" TargetMode="External"/><Relationship Id="rId56916a2be821137e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18576a2be821139b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01131.x" TargetMode="External"/><Relationship Id="rId54826a2be821119b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54826a2be821119b3.jpg"/><Relationship Id="rId25836a2be82113a16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25836a2be82113a16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId531737666" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId830687891" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51216a46614ac9e58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP30/" TargetMode="External"/><Relationship Id="rId45256a46614ac9e9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP30/categorization" TargetMode="External"/><Relationship Id="rId70776a46614acbedf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55086a46614acc041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01131.x" TargetMode="External"/><Relationship Id="rId19506a46614acaff8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19506a46614acaff8.jpg"/><Relationship Id="rId90366a46614acc0c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90366a46614acc0c0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>