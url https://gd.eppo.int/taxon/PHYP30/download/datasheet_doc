--- v11 (2026-07-02)
+++ v12 (2026-07-22)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Bacteria: Tenericutes: Mollicutes: Acholeplasmatales: Acholeplasmataceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rosette of peach</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51216a46614ac9e58" w:history="1">
+            <w:hyperlink r:id="rId23836a6110801c87c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45256a46614ac9e9c" w:history="1">
+            <w:hyperlink r:id="rId13486a6110801c8c0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1086,63 +1086,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="86753935" name="name84726a46614acaffa" descr="PHYP30_distribution_map.jpg"/>
+            <wp:docPr id="83022432" name="name15336a6110801d6ff" descr="PHYP30_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYP30_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19506a46614acaff8" cstate="print"/>
+                    <a:blip r:embed="rId95556a6110801d6fc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2924,51 +2924,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Peach rosette phytoplasma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70776a46614acbedf" w:history="1">
+      <w:hyperlink r:id="rId93736a6110801e60d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3139,81 +3139,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 29-30. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55086a46614acc041" w:history="1">
+      <w:hyperlink r:id="rId35416a6110801e794" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01131.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="70618177" name="name38096a46614acc0c2" descr="eu_funding_250.png"/>
+            <wp:docPr id="73144382" name="name29746a6110801e837" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId90366a46614acc0c0" cstate="print"/>
+                    <a:blip r:embed="rId15956a6110801e836" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3311,137 +3311,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="41198262">
+  <w:abstractNum w:abstractNumId="95905206">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30072788">
+    <w:lvl w:ilvl="0" w:tplc="60457532">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30072788" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60457532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="30072788" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60457532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="30072788" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60457532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="30072788" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60457532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="30072788" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60457532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="30072788" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60457532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="30072788" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60457532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="30072788" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60457532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41198261">
+  <w:abstractNum w:abstractNumId="95905205">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76780132">
+    <w:lvl w:ilvl="0" w:tplc="18164673">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4193,55 +4193,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41198261">
-    <w:abstractNumId w:val="41198261"/>
+  <w:num w:numId="95905205">
+    <w:abstractNumId w:val="95905205"/>
   </w:num>
-  <w:num w:numId="41198262">
-    <w:abstractNumId w:val="41198262"/>
+  <w:num w:numId="95905206">
+    <w:abstractNumId w:val="95905206"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15791,51 +15791,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId531737666" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId830687891" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51216a46614ac9e58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP30/" TargetMode="External"/><Relationship Id="rId45256a46614ac9e9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP30/categorization" TargetMode="External"/><Relationship Id="rId70776a46614acbedf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55086a46614acc041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01131.x" TargetMode="External"/><Relationship Id="rId19506a46614acaff8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19506a46614acaff8.jpg"/><Relationship Id="rId90366a46614acc0c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90366a46614acc0c0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId558898558" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId514498451" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23836a6110801c87c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP30/" TargetMode="External"/><Relationship Id="rId13486a6110801c8c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP30/categorization" TargetMode="External"/><Relationship Id="rId93736a6110801e60d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35416a6110801e794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01131.x" TargetMode="External"/><Relationship Id="rId95556a6110801d6fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95556a6110801d6fc.jpg"/><Relationship Id="rId15956a6110801e836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15956a6110801e836.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>