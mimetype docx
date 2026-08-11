--- v12 (2026-07-22)
+++ v13 (2026-08-11)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Bacteria: Tenericutes: Mollicutes: Acholeplasmatales: Acholeplasmataceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rosette of peach</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23836a6110801c87c" w:history="1">
+            <w:hyperlink r:id="rId14316a7b8a58f042a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13486a6110801c8c0" w:history="1">
+            <w:hyperlink r:id="rId97786a7b8a58f0470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1086,63 +1086,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="83022432" name="name15336a6110801d6ff" descr="PHYP30_distribution_map.jpg"/>
+            <wp:docPr id="43036822" name="name37066a7b8a58f1da3" descr="PHYP30_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYP30_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95556a6110801d6fc" cstate="print"/>
+                    <a:blip r:embed="rId59276a7b8a58f1d9f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2924,51 +2924,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Peach rosette phytoplasma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93736a6110801e60d" w:history="1">
+      <w:hyperlink r:id="rId18926a7b8a58f2be4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3139,81 +3139,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 29-30. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35416a6110801e794" w:history="1">
+      <w:hyperlink r:id="rId45876a7b8a58f2d50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01131.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="73144382" name="name29746a6110801e837" descr="eu_funding_250.png"/>
+            <wp:docPr id="85775091" name="name43156a7b8a58f2dd3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15956a6110801e836" cstate="print"/>
+                    <a:blip r:embed="rId91286a7b8a58f2dd1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3311,137 +3311,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="95905206">
+  <w:abstractNum w:abstractNumId="18061634">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60457532">
+    <w:lvl w:ilvl="0" w:tplc="64320144">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60457532" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="64320144" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60457532" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="64320144" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60457532" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="64320144" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60457532" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="64320144" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60457532" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="64320144" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60457532" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="64320144" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60457532" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="64320144" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60457532" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="64320144" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95905205">
+  <w:abstractNum w:abstractNumId="18061633">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18164673">
+    <w:lvl w:ilvl="0" w:tplc="23651890">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4193,55 +4193,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="95905205">
-    <w:abstractNumId w:val="95905205"/>
+  <w:num w:numId="18061633">
+    <w:abstractNumId w:val="18061633"/>
   </w:num>
-  <w:num w:numId="95905206">
-    <w:abstractNumId w:val="95905206"/>
+  <w:num w:numId="18061634">
+    <w:abstractNumId w:val="18061634"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15791,51 +15791,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId558898558" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId514498451" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23836a6110801c87c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP30/" TargetMode="External"/><Relationship Id="rId13486a6110801c8c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP30/categorization" TargetMode="External"/><Relationship Id="rId93736a6110801e60d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35416a6110801e794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01131.x" TargetMode="External"/><Relationship Id="rId95556a6110801d6fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95556a6110801d6fc.jpg"/><Relationship Id="rId15956a6110801e836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15956a6110801e836.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId285095078" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId982833079" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14316a7b8a58f042a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP30/" TargetMode="External"/><Relationship Id="rId97786a7b8a58f0470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP30/categorization" TargetMode="External"/><Relationship Id="rId18926a7b8a58f2be4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45876a7b8a58f2d50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01131.x" TargetMode="External"/><Relationship Id="rId59276a7b8a58f1d9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59276a7b8a58f1d9f.jpg"/><Relationship Id="rId91286a7b8a58f2dd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91286a7b8a58f2dd1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>