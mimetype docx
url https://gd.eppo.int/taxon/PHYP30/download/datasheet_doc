--- v13 (2026-08-11)
+++ v14 (2026-09-01)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Bacteria: Tenericutes: Mollicutes: Acholeplasmatales: Acholeplasmataceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rosette of peach</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14316a7b8a58f042a" w:history="1">
+            <w:hyperlink r:id="rId44526a961b3910db9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97786a7b8a58f0470" w:history="1">
+            <w:hyperlink r:id="rId54986a961b3910dff" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1086,63 +1086,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="43036822" name="name37066a7b8a58f1da3" descr="PHYP30_distribution_map.jpg"/>
+            <wp:docPr id="12807190" name="name64236a961b391233b" descr="PHYP30_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYP30_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59276a7b8a58f1d9f" cstate="print"/>
+                    <a:blip r:embed="rId90416a961b3912338" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2924,51 +2924,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Peach rosette phytoplasma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18926a7b8a58f2be4" w:history="1">
+      <w:hyperlink r:id="rId90356a961b3913181" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3139,81 +3139,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 29-30. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45876a7b8a58f2d50" w:history="1">
+      <w:hyperlink r:id="rId45686a961b39132e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01131.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="85775091" name="name43156a7b8a58f2dd3" descr="eu_funding_250.png"/>
+            <wp:docPr id="42483893" name="name96066a961b3913368" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91286a7b8a58f2dd1" cstate="print"/>
+                    <a:blip r:embed="rId71186a961b3913367" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3311,137 +3311,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="18061634">
+  <w:abstractNum w:abstractNumId="83382722">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64320144">
+    <w:lvl w:ilvl="0" w:tplc="96961662">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64320144" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="96961662" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64320144" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="96961662" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64320144" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="96961662" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64320144" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="96961662" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64320144" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="96961662" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64320144" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96961662" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64320144" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="96961662" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64320144" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="96961662" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18061633">
+  <w:abstractNum w:abstractNumId="83382721">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23651890">
+    <w:lvl w:ilvl="0" w:tplc="50592890">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4193,55 +4193,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18061633">
-    <w:abstractNumId w:val="18061633"/>
+  <w:num w:numId="83382721">
+    <w:abstractNumId w:val="83382721"/>
   </w:num>
-  <w:num w:numId="18061634">
-    <w:abstractNumId w:val="18061634"/>
+  <w:num w:numId="83382722">
+    <w:abstractNumId w:val="83382722"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15791,51 +15791,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId285095078" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId982833079" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14316a7b8a58f042a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP30/" TargetMode="External"/><Relationship Id="rId97786a7b8a58f0470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP30/categorization" TargetMode="External"/><Relationship Id="rId18926a7b8a58f2be4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45876a7b8a58f2d50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01131.x" TargetMode="External"/><Relationship Id="rId59276a7b8a58f1d9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59276a7b8a58f1d9f.jpg"/><Relationship Id="rId91286a7b8a58f2dd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91286a7b8a58f2dd1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId545141826" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId500263415" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44526a961b3910db9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP30/" TargetMode="External"/><Relationship Id="rId54986a961b3910dff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP30/categorization" TargetMode="External"/><Relationship Id="rId90356a961b3913181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45686a961b39132e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1986.tb01131.x" TargetMode="External"/><Relationship Id="rId90416a961b3912338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90416a961b3912338.jpg"/><Relationship Id="rId71186a961b3913367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71186a961b3913367.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>