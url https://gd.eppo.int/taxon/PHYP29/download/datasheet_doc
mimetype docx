--- v5 (2026-03-17)
+++ v6 (2026-04-15)
@@ -259,88 +259,88 @@
               <w:t xml:space="preserve">Peach red suture phytoplasma</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> little peach, peach red suture, peach yellows</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645569b8e4b63771b" w:history="1">
+            <w:hyperlink r:id="rId929269def685ec428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId950469b8e4b63779d" w:history="1">
+            <w:hyperlink r:id="rId234669def685ec46b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -830,63 +830,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2011).</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="71980250" name="name852469b8e4b6389bf" descr="PHYP29_distribution_map.jpg"/>
+            <wp:docPr id="52654566" name="name937469def685ed612" descr="PHYP29_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYP29_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId843769b8e4b6389bc" cstate="print"/>
+                    <a:blip r:embed="rId618369def685ed60f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2652,51 +2652,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Peach yellows phytoplasma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId269469b8e4b63995e" w:history="1">
+      <w:hyperlink r:id="rId480769def685ee4d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2867,81 +2867,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 31-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId693369b8e4b639af4" w:history="1">
+      <w:hyperlink r:id="rId504669def685ee633" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1986.tb01132.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="40176086" name="name110169b8e4b639d84" descr="eu_funding_250.png"/>
+            <wp:docPr id="52401214" name="name752469def685ee6bd" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId261569b8e4b639d82" cstate="print"/>
+                    <a:blip r:embed="rId597869def685ee6bc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3039,137 +3039,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="93456577">
+  <w:abstractNum w:abstractNumId="91100401">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57626966">
+    <w:lvl w:ilvl="0" w:tplc="97173980">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="57626966" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="97173980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="57626966" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97173980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="57626966" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="97173980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="57626966" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="97173980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="57626966" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97173980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="57626966" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="97173980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="57626966" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="97173980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="57626966" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="97173980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="93456576">
+  <w:abstractNum w:abstractNumId="91100400">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14060882">
+    <w:lvl w:ilvl="0" w:tplc="45219554">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3921,55 +3921,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="93456576">
-    <w:abstractNumId w:val="93456576"/>
+  <w:num w:numId="91100400">
+    <w:abstractNumId w:val="91100400"/>
   </w:num>
-  <w:num w:numId="93456577">
-    <w:abstractNumId w:val="93456577"/>
+  <w:num w:numId="91100401">
+    <w:abstractNumId w:val="91100401"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15519,51 +15519,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId967361186" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId251416807" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId645569b8e4b63771b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP29/" TargetMode="External"/><Relationship Id="rId950469b8e4b63779d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP29/categorization" TargetMode="External"/><Relationship Id="rId269469b8e4b63995e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId693369b8e4b639af4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01132.x" TargetMode="External"/><Relationship Id="rId843769b8e4b6389bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId843769b8e4b6389bc.jpg"/><Relationship Id="rId261569b8e4b639d82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId261569b8e4b639d82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId383877550" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId472749062" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId929269def685ec428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP29/" TargetMode="External"/><Relationship Id="rId234669def685ec46b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP29/categorization" TargetMode="External"/><Relationship Id="rId480769def685ee4d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId504669def685ee633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01132.x" TargetMode="External"/><Relationship Id="rId618369def685ed60f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId618369def685ed60f.jpg"/><Relationship Id="rId597869def685ee6bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId597869def685ee6bc.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>