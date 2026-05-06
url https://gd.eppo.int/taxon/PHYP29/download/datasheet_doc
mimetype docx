--- v6 (2026-04-15)
+++ v7 (2026-05-06)
@@ -259,88 +259,88 @@
               <w:t xml:space="preserve">Peach red suture phytoplasma</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> little peach, peach red suture, peach yellows</w:t>
             </w:r>
-            <w:hyperlink r:id="rId929269def685ec428" w:history="1">
+            <w:hyperlink r:id="rId848769faf6d77d30c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234669def685ec46b" w:history="1">
+            <w:hyperlink r:id="rId768769faf6d77d351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -830,63 +830,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2011).</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="52654566" name="name937469def685ed612" descr="PHYP29_distribution_map.jpg"/>
+            <wp:docPr id="50888916" name="name657969faf6d77e4eb" descr="PHYP29_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYP29_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId618369def685ed60f" cstate="print"/>
+                    <a:blip r:embed="rId966969faf6d77e4e7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2652,51 +2652,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Peach yellows phytoplasma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId480769def685ee4d2" w:history="1">
+      <w:hyperlink r:id="rId427969faf6d77f4be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2867,81 +2867,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 31-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId504669def685ee633" w:history="1">
+      <w:hyperlink r:id="rId563169faf6d77f61e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1986.tb01132.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="52401214" name="name752469def685ee6bd" descr="eu_funding_250.png"/>
+            <wp:docPr id="81556516" name="name665269faf6d77f6c9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId597869def685ee6bc" cstate="print"/>
+                    <a:blip r:embed="rId830269faf6d77f6c8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3039,137 +3039,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="91100401">
+  <w:abstractNum w:abstractNumId="84196821">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97173980">
+    <w:lvl w:ilvl="0" w:tplc="38549090">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="97173980" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="38549090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97173980" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="38549090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="97173980" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="38549090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="97173980" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="38549090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97173980" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="38549090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97173980" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="38549090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="97173980" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="38549090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="97173980" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="38549090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91100400">
+  <w:abstractNum w:abstractNumId="84196820">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45219554">
+    <w:lvl w:ilvl="0" w:tplc="47284015">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3921,55 +3921,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="91100400">
-    <w:abstractNumId w:val="91100400"/>
+  <w:num w:numId="84196820">
+    <w:abstractNumId w:val="84196820"/>
   </w:num>
-  <w:num w:numId="91100401">
-    <w:abstractNumId w:val="91100401"/>
+  <w:num w:numId="84196821">
+    <w:abstractNumId w:val="84196821"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15519,51 +15519,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId383877550" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId472749062" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId929269def685ec428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP29/" TargetMode="External"/><Relationship Id="rId234669def685ec46b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP29/categorization" TargetMode="External"/><Relationship Id="rId480769def685ee4d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId504669def685ee633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01132.x" TargetMode="External"/><Relationship Id="rId618369def685ed60f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId618369def685ed60f.jpg"/><Relationship Id="rId597869def685ee6bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId597869def685ee6bc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId129966115" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId127761015" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId848769faf6d77d30c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP29/" TargetMode="External"/><Relationship Id="rId768769faf6d77d351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP29/categorization" TargetMode="External"/><Relationship Id="rId427969faf6d77f4be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId563169faf6d77f61e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01132.x" TargetMode="External"/><Relationship Id="rId966969faf6d77e4e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId966969faf6d77e4e7.jpg"/><Relationship Id="rId830269faf6d77f6c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId830269faf6d77f6c8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>