--- v7 (2026-05-06)
+++ v8 (2026-05-26)
@@ -259,88 +259,88 @@
               <w:t xml:space="preserve">Peach red suture phytoplasma</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> little peach, peach red suture, peach yellows</w:t>
             </w:r>
-            <w:hyperlink r:id="rId848769faf6d77d30c" w:history="1">
+            <w:hyperlink r:id="rId65436a15943459e06" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId768769faf6d77d351" w:history="1">
+            <w:hyperlink r:id="rId46156a15943459e4d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -830,63 +830,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2011).</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="50888916" name="name657969faf6d77e4eb" descr="PHYP29_distribution_map.jpg"/>
+            <wp:docPr id="84078318" name="name39226a1594345b169" descr="PHYP29_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYP29_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId966969faf6d77e4e7" cstate="print"/>
+                    <a:blip r:embed="rId31976a1594345b165" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2652,51 +2652,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Peach yellows phytoplasma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId427969faf6d77f4be" w:history="1">
+      <w:hyperlink r:id="rId35256a1594345c0a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2867,81 +2867,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 31-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId563169faf6d77f61e" w:history="1">
+      <w:hyperlink r:id="rId41516a1594345c227" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1986.tb01132.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="81556516" name="name665269faf6d77f6c9" descr="eu_funding_250.png"/>
+            <wp:docPr id="67862451" name="name88946a1594345c2b8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId830269faf6d77f6c8" cstate="print"/>
+                    <a:blip r:embed="rId29166a1594345c2b7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3039,137 +3039,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="84196821">
+  <w:abstractNum w:abstractNumId="44615998">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38549090">
+    <w:lvl w:ilvl="0" w:tplc="79342272">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="38549090" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="79342272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38549090" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="79342272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="38549090" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="79342272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38549090" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="79342272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="38549090" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="79342272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="38549090" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="79342272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38549090" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="79342272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38549090" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="79342272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="84196820">
+  <w:abstractNum w:abstractNumId="44615997">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47284015">
+    <w:lvl w:ilvl="0" w:tplc="47318788">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3921,55 +3921,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="84196820">
-    <w:abstractNumId w:val="84196820"/>
+  <w:num w:numId="44615997">
+    <w:abstractNumId w:val="44615997"/>
   </w:num>
-  <w:num w:numId="84196821">
-    <w:abstractNumId w:val="84196821"/>
+  <w:num w:numId="44615998">
+    <w:abstractNumId w:val="44615998"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15519,51 +15519,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId129966115" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId127761015" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId848769faf6d77d30c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP29/" TargetMode="External"/><Relationship Id="rId768769faf6d77d351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP29/categorization" TargetMode="External"/><Relationship Id="rId427969faf6d77f4be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId563169faf6d77f61e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01132.x" TargetMode="External"/><Relationship Id="rId966969faf6d77e4e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId966969faf6d77e4e7.jpg"/><Relationship Id="rId830269faf6d77f6c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId830269faf6d77f6c8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId805575215" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId707350772" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId65436a15943459e06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP29/" TargetMode="External"/><Relationship Id="rId46156a15943459e4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP29/categorization" TargetMode="External"/><Relationship Id="rId35256a1594345c0a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41516a1594345c227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01132.x" TargetMode="External"/><Relationship Id="rId31976a1594345b165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31976a1594345b165.jpg"/><Relationship Id="rId29166a1594345c2b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29166a1594345c2b7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>