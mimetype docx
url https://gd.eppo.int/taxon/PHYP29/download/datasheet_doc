--- v8 (2026-05-26)
+++ v9 (2026-06-17)
@@ -259,88 +259,88 @@
               <w:t xml:space="preserve">Peach red suture phytoplasma</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> little peach, peach red suture, peach yellows</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65436a15943459e06" w:history="1">
+            <w:hyperlink r:id="rId76126a327c2825f41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46156a15943459e4d" w:history="1">
+            <w:hyperlink r:id="rId66066a327c2825f87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -830,63 +830,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2011).</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="84078318" name="name39226a1594345b169" descr="PHYP29_distribution_map.jpg"/>
+            <wp:docPr id="54477868" name="name64416a327c28271b6" descr="PHYP29_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYP29_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31976a1594345b165" cstate="print"/>
+                    <a:blip r:embed="rId15476a327c28271b3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2652,51 +2652,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Peach yellows phytoplasma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35256a1594345c0a3" w:history="1">
+      <w:hyperlink r:id="rId86116a327c28280cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2867,81 +2867,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 31-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41516a1594345c227" w:history="1">
+      <w:hyperlink r:id="rId78386a327c282824f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1986.tb01132.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="67862451" name="name88946a1594345c2b8" descr="eu_funding_250.png"/>
+            <wp:docPr id="35010224" name="name38116a327c28282ad" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29166a1594345c2b7" cstate="print"/>
+                    <a:blip r:embed="rId14956a327c28282ac" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3039,137 +3039,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="44615998">
+  <w:abstractNum w:abstractNumId="51783122">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79342272">
+    <w:lvl w:ilvl="0" w:tplc="82555200">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79342272" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="82555200" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79342272" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="82555200" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79342272" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="82555200" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79342272" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="82555200" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79342272" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="82555200" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79342272" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="82555200" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79342272" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="82555200" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79342272" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="82555200" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44615997">
+  <w:abstractNum w:abstractNumId="51783121">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47318788">
+    <w:lvl w:ilvl="0" w:tplc="71909703">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3921,55 +3921,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="44615997">
-    <w:abstractNumId w:val="44615997"/>
+  <w:num w:numId="51783121">
+    <w:abstractNumId w:val="51783121"/>
   </w:num>
-  <w:num w:numId="44615998">
-    <w:abstractNumId w:val="44615998"/>
+  <w:num w:numId="51783122">
+    <w:abstractNumId w:val="51783122"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15519,51 +15519,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId805575215" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId707350772" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId65436a15943459e06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP29/" TargetMode="External"/><Relationship Id="rId46156a15943459e4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP29/categorization" TargetMode="External"/><Relationship Id="rId35256a1594345c0a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41516a1594345c227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01132.x" TargetMode="External"/><Relationship Id="rId31976a1594345b165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31976a1594345b165.jpg"/><Relationship Id="rId29166a1594345c2b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29166a1594345c2b7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId698194759" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId721390890" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76126a327c2825f41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP29/" TargetMode="External"/><Relationship Id="rId66066a327c2825f87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP29/categorization" TargetMode="External"/><Relationship Id="rId86116a327c28280cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78386a327c282824f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01132.x" TargetMode="External"/><Relationship Id="rId15476a327c28271b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15476a327c28271b3.jpg"/><Relationship Id="rId14956a327c28282ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14956a327c28282ac.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>