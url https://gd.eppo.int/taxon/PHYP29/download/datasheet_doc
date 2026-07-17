--- v9 (2026-06-17)
+++ v10 (2026-07-17)
@@ -259,88 +259,88 @@
               <w:t xml:space="preserve">Peach red suture phytoplasma</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> little peach, peach red suture, peach yellows</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76126a327c2825f41" w:history="1">
+            <w:hyperlink r:id="rId92386a5a935f9abc7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66066a327c2825f87" w:history="1">
+            <w:hyperlink r:id="rId37456a5a935f9ac0c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -830,63 +830,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2011).</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="54477868" name="name64416a327c28271b6" descr="PHYP29_distribution_map.jpg"/>
+            <wp:docPr id="46526139" name="name11786a5a935f9bcb6" descr="PHYP29_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYP29_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15476a327c28271b3" cstate="print"/>
+                    <a:blip r:embed="rId96976a5a935f9bcb2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2652,51 +2652,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Peach yellows phytoplasma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86116a327c28280cd" w:history="1">
+      <w:hyperlink r:id="rId53046a5a935f9cc95" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2867,81 +2867,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 31-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78386a327c282824f" w:history="1">
+      <w:hyperlink r:id="rId47556a5a935f9cdf2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1986.tb01132.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="35010224" name="name38116a327c28282ad" descr="eu_funding_250.png"/>
+            <wp:docPr id="21244826" name="name45636a5a935f9ce50" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14956a327c28282ac" cstate="print"/>
+                    <a:blip r:embed="rId13046a5a935f9ce4f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3039,137 +3039,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="51783122">
+  <w:abstractNum w:abstractNumId="77839788">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82555200">
+    <w:lvl w:ilvl="0" w:tplc="33069513">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="82555200" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="33069513" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="82555200" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="33069513" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="82555200" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="33069513" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="82555200" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="33069513" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="82555200" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="33069513" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="82555200" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="33069513" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="82555200" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="33069513" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="82555200" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="33069513" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51783121">
+  <w:abstractNum w:abstractNumId="77839787">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71909703">
+    <w:lvl w:ilvl="0" w:tplc="53312236">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3921,55 +3921,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="51783121">
-    <w:abstractNumId w:val="51783121"/>
+  <w:num w:numId="77839787">
+    <w:abstractNumId w:val="77839787"/>
   </w:num>
-  <w:num w:numId="51783122">
-    <w:abstractNumId w:val="51783122"/>
+  <w:num w:numId="77839788">
+    <w:abstractNumId w:val="77839788"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15519,51 +15519,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId698194759" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId721390890" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76126a327c2825f41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP29/" TargetMode="External"/><Relationship Id="rId66066a327c2825f87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP29/categorization" TargetMode="External"/><Relationship Id="rId86116a327c28280cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78386a327c282824f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01132.x" TargetMode="External"/><Relationship Id="rId15476a327c28271b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15476a327c28271b3.jpg"/><Relationship Id="rId14956a327c28282ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14956a327c28282ac.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId223580359" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId186113316" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId92386a5a935f9abc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP29/" TargetMode="External"/><Relationship Id="rId37456a5a935f9ac0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP29/categorization" TargetMode="External"/><Relationship Id="rId53046a5a935f9cc95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47556a5a935f9cdf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01132.x" TargetMode="External"/><Relationship Id="rId96976a5a935f9bcb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96976a5a935f9bcb2.jpg"/><Relationship Id="rId13046a5a935f9ce4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13046a5a935f9ce4f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>