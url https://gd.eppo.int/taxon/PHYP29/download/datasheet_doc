--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -259,88 +259,88 @@
               <w:t xml:space="preserve">Peach red suture phytoplasma</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> little peach, peach red suture, peach yellows</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92386a5a935f9abc7" w:history="1">
+            <w:hyperlink r:id="rId69136a751a0a66853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37456a5a935f9ac0c" w:history="1">
+            <w:hyperlink r:id="rId39446a751a0a668e9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -830,63 +830,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2011).</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="46526139" name="name11786a5a935f9bcb6" descr="PHYP29_distribution_map.jpg"/>
+            <wp:docPr id="50088655" name="name89676a751a0a67f97" descr="PHYP29_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYP29_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96976a5a935f9bcb2" cstate="print"/>
+                    <a:blip r:embed="rId27886a751a0a67f95" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2652,51 +2652,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Peach yellows phytoplasma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53046a5a935f9cc95" w:history="1">
+      <w:hyperlink r:id="rId17536a751a0a68ef8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2867,81 +2867,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 31-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47556a5a935f9cdf2" w:history="1">
+      <w:hyperlink r:id="rId33466a751a0a69054" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1986.tb01132.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="21244826" name="name45636a5a935f9ce50" descr="eu_funding_250.png"/>
+            <wp:docPr id="22634120" name="name36706a751a0a69287" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13046a5a935f9ce4f" cstate="print"/>
+                    <a:blip r:embed="rId48346a751a0a69285" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3039,137 +3039,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="77839788">
+  <w:abstractNum w:abstractNumId="60442168">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33069513">
+    <w:lvl w:ilvl="0" w:tplc="71548146">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="33069513" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="71548146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="33069513" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71548146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="33069513" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71548146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="33069513" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71548146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="33069513" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="71548146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="33069513" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71548146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="33069513" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="71548146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="33069513" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71548146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77839787">
+  <w:abstractNum w:abstractNumId="60442167">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53312236">
+    <w:lvl w:ilvl="0" w:tplc="28768088">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3921,55 +3921,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="77839787">
-    <w:abstractNumId w:val="77839787"/>
+  <w:num w:numId="60442167">
+    <w:abstractNumId w:val="60442167"/>
   </w:num>
-  <w:num w:numId="77839788">
-    <w:abstractNumId w:val="77839788"/>
+  <w:num w:numId="60442168">
+    <w:abstractNumId w:val="60442168"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15519,51 +15519,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId223580359" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId186113316" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId92386a5a935f9abc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP29/" TargetMode="External"/><Relationship Id="rId37456a5a935f9ac0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP29/categorization" TargetMode="External"/><Relationship Id="rId53046a5a935f9cc95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47556a5a935f9cdf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01132.x" TargetMode="External"/><Relationship Id="rId96976a5a935f9bcb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96976a5a935f9bcb2.jpg"/><Relationship Id="rId13046a5a935f9ce4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13046a5a935f9ce4f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId570412206" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId561352847" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69136a751a0a66853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP29/" TargetMode="External"/><Relationship Id="rId39446a751a0a668e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP29/categorization" TargetMode="External"/><Relationship Id="rId17536a751a0a68ef8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33466a751a0a69054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01132.x" TargetMode="External"/><Relationship Id="rId27886a751a0a67f95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27886a751a0a67f95.jpg"/><Relationship Id="rId48346a751a0a69285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48346a751a0a69285.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>