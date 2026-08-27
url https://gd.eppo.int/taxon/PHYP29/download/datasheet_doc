--- v11 (2026-08-06)
+++ v12 (2026-08-27)
@@ -259,88 +259,88 @@
               <w:t xml:space="preserve">Peach red suture phytoplasma</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> little peach, peach red suture, peach yellows</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69136a751a0a66853" w:history="1">
+            <w:hyperlink r:id="rId14196a8f92e9b1c2e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39446a751a0a668e9" w:history="1">
+            <w:hyperlink r:id="rId70936a8f92e9b1c75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -830,63 +830,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2011).</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="50088655" name="name89676a751a0a67f97" descr="PHYP29_distribution_map.jpg"/>
+            <wp:docPr id="12266871" name="name84496a8f92e9b2dcf" descr="PHYP29_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYP29_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27886a751a0a67f95" cstate="print"/>
+                    <a:blip r:embed="rId69496a8f92e9b2dcd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2652,51 +2652,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Peach yellows phytoplasma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17536a751a0a68ef8" w:history="1">
+      <w:hyperlink r:id="rId38946a8f92e9b3bf6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2867,81 +2867,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 31-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33466a751a0a69054" w:history="1">
+      <w:hyperlink r:id="rId54376a8f92e9b3d54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1986.tb01132.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="22634120" name="name36706a751a0a69287" descr="eu_funding_250.png"/>
+            <wp:docPr id="50474646" name="name32896a8f92e9b3dfd" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48346a751a0a69285" cstate="print"/>
+                    <a:blip r:embed="rId39786a8f92e9b3dfc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3039,137 +3039,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="60442168">
+  <w:abstractNum w:abstractNumId="97455326">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71548146">
+    <w:lvl w:ilvl="0" w:tplc="83623807">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71548146" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="83623807" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71548146" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="83623807" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71548146" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="83623807" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71548146" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="83623807" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71548146" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="83623807" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71548146" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="83623807" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71548146" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="83623807" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71548146" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="83623807" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60442167">
+  <w:abstractNum w:abstractNumId="97455325">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28768088">
+    <w:lvl w:ilvl="0" w:tplc="71873049">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3921,55 +3921,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="60442167">
-    <w:abstractNumId w:val="60442167"/>
+  <w:num w:numId="97455325">
+    <w:abstractNumId w:val="97455325"/>
   </w:num>
-  <w:num w:numId="60442168">
-    <w:abstractNumId w:val="60442168"/>
+  <w:num w:numId="97455326">
+    <w:abstractNumId w:val="97455326"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15519,51 +15519,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId570412206" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId561352847" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69136a751a0a66853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP29/" TargetMode="External"/><Relationship Id="rId39446a751a0a668e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP29/categorization" TargetMode="External"/><Relationship Id="rId17536a751a0a68ef8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33466a751a0a69054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01132.x" TargetMode="External"/><Relationship Id="rId27886a751a0a67f95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27886a751a0a67f95.jpg"/><Relationship Id="rId48346a751a0a69285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48346a751a0a69285.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId858932448" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId656855809" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14196a8f92e9b1c2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP29/" TargetMode="External"/><Relationship Id="rId70936a8f92e9b1c75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP29/categorization" TargetMode="External"/><Relationship Id="rId38946a8f92e9b3bf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54376a8f92e9b3d54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01132.x" TargetMode="External"/><Relationship Id="rId69496a8f92e9b2dcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69496a8f92e9b2dcd.jpg"/><Relationship Id="rId39786a8f92e9b3dfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39786a8f92e9b3dfc.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>