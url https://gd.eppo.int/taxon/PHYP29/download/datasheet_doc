--- v12 (2026-08-27)
+++ v13 (2026-09-16)
@@ -259,88 +259,88 @@
               <w:t xml:space="preserve">Peach red suture phytoplasma</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> little peach, peach red suture, peach yellows</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14196a8f92e9b1c2e" w:history="1">
+            <w:hyperlink r:id="rId35966aaa6d5e24411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70936a8f92e9b1c75" w:history="1">
+            <w:hyperlink r:id="rId46576aaa6d5e24455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -830,63 +830,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2011).</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="12266871" name="name84496a8f92e9b2dcf" descr="PHYP29_distribution_map.jpg"/>
+            <wp:docPr id="78652857" name="name88486aaa6d5e2593d" descr="PHYP29_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYP29_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69496a8f92e9b2dcd" cstate="print"/>
+                    <a:blip r:embed="rId88766aaa6d5e2593b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2652,51 +2652,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Peach yellows phytoplasma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38946a8f92e9b3bf6" w:history="1">
+      <w:hyperlink r:id="rId48716aaa6d5e26702" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2867,81 +2867,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 31-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54376a8f92e9b3d54" w:history="1">
+      <w:hyperlink r:id="rId64316aaa6d5e2685d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1986.tb01132.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="50474646" name="name32896a8f92e9b3dfd" descr="eu_funding_250.png"/>
+            <wp:docPr id="1273097" name="name99276aaa6d5e268b5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39786a8f92e9b3dfc" cstate="print"/>
+                    <a:blip r:embed="rId83456aaa6d5e268b4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3039,137 +3039,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="97455326">
+  <w:abstractNum w:abstractNumId="65919519">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83623807">
+    <w:lvl w:ilvl="0" w:tplc="82090811">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="83623807" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="82090811" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="83623807" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="82090811" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="83623807" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="82090811" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="83623807" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="82090811" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="83623807" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="82090811" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="83623807" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="82090811" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="83623807" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="82090811" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="83623807" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="82090811" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97455325">
+  <w:abstractNum w:abstractNumId="65919518">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71873049">
+    <w:lvl w:ilvl="0" w:tplc="70666447">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3921,55 +3921,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="97455325">
-    <w:abstractNumId w:val="97455325"/>
+  <w:num w:numId="65919518">
+    <w:abstractNumId w:val="65919518"/>
   </w:num>
-  <w:num w:numId="97455326">
-    <w:abstractNumId w:val="97455326"/>
+  <w:num w:numId="65919519">
+    <w:abstractNumId w:val="65919519"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15519,51 +15519,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId858932448" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId656855809" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14196a8f92e9b1c2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP29/" TargetMode="External"/><Relationship Id="rId70936a8f92e9b1c75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP29/categorization" TargetMode="External"/><Relationship Id="rId38946a8f92e9b3bf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54376a8f92e9b3d54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01132.x" TargetMode="External"/><Relationship Id="rId69496a8f92e9b2dcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69496a8f92e9b2dcd.jpg"/><Relationship Id="rId39786a8f92e9b3dfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39786a8f92e9b3dfc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId159376308" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId594521414" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId35966aaa6d5e24411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP29/" TargetMode="External"/><Relationship Id="rId46576aaa6d5e24455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYP29/categorization" TargetMode="External"/><Relationship Id="rId48716aaa6d5e26702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64316aaa6d5e2685d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01132.x" TargetMode="External"/><Relationship Id="rId88766aaa6d5e2593b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88766aaa6d5e2593b.jpg"/><Relationship Id="rId83456aaa6d5e268b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83456aaa6d5e268b4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>