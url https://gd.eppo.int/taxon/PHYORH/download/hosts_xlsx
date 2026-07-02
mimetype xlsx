--- v0 (2025-10-08)
+++ v1 (2026-07-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PHYORH" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>1ALLG</t>
   </si>
   <si>
     <t>Allium</t>
   </si>
   <si>
     <t>ANAOC</t>
   </si>
   <si>
@@ -119,50 +119,59 @@
   </si>
   <si>
     <t>Koelreuteria paniculata</t>
   </si>
   <si>
     <t>* Baysal-Gurel F, Avin FA, Oksel C,  Simmons T (2020) First Report of Stem Canker of Goldenrain Tree Caused by Lasiodiplodia theobromae in Tennessee and the United States. Plant Disease 104(11), 3062</t>
   </si>
   <si>
     <t>MABSD</t>
   </si>
   <si>
     <t>Malus domestica</t>
   </si>
   <si>
     <t>* Valdez-Tenezaca AV, Covarrubias SA, Murillo Carrasco AG, Peñalosa MI, Figueroa JF, Delgado Fernández ME, Corona-Gómez JA, A. Díaz Ulloa G (2025) Genome De Novo (WGS) Sequence Resource of the Lasiodiplodia theobromae Bot-2018-LT45 Isolate Causing Dieback in Apple. International Journal of Plant Biology 16(1), 10. https://doi.org/10.3390/ijpb16010010</t>
   </si>
   <si>
     <t>MNGIN</t>
   </si>
   <si>
     <t>Mangifera indica</t>
   </si>
   <si>
     <t>* Sharma G, Elazar M, Maymon M, Meshram V, Freeman S (2024) Identification and pathogenicity of Lasiodiplodia and Neoscytalidium species associated with mango (Mangifera indica) dieback disease in Israel. Phytoparasitica 52(1), 8.
 ------- Confirmed host (Koch's postulates were fulfilled).</t>
+  </si>
+  <si>
+    <t>MUBAC</t>
+  </si>
+  <si>
+    <t>Musa acuminata</t>
+  </si>
+  <si>
+    <t>* Xue Qin LC, Zailan AF, James JE, Bharudin I (2026) First report of Lasiodiplodia theobromae causing postharvest fruit crown rot on Musa acuminata in Malaysia. Plant Disease (early view)</t>
   </si>
   <si>
     <t>PAZEL</t>
   </si>
   <si>
     <t>Paulownia elongata</t>
   </si>
   <si>
     <t>* Rodríguez‐Solís M, Guevara‐Bonilla M, Méndez‐Álvarez D, Esquivel‐Segura E (2025) First report of Lasiodiplodia theobromae causing Paulownia elongata dieback in Costa Rica. New Disease Reports. 51 (1), e70015.</t>
   </si>
   <si>
     <t>PEBAM</t>
   </si>
   <si>
     <t>Persea americana</t>
   </si>
   <si>
     <t>* Wanjiku EK, Waceke JW, Wanjala BW, Mbaka JN (2020) Identification and pathogenicity of fungal pathogens associated with stem end rots of avocado fruits in Kenya. International Journal of Microbiology. https://doi.org/10.1155/2020/4063697</t>
   </si>
   <si>
     <t>PKZVO</t>
   </si>
   <si>
     <t>Plukenetia volubilis</t>
   </si>
@@ -531,51 +540,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D21"/>
+  <dimension ref="A1:D22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="416.327" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -767,102 +776,116 @@
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>4</v>
       </c>
       <c r="B16" t="s">
         <v>41</v>
       </c>
       <c r="C16" t="s">
         <v>42</v>
       </c>
       <c r="D16" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>4</v>
       </c>
       <c r="B17" t="s">
         <v>44</v>
       </c>
       <c r="C17" t="s">
         <v>45</v>
       </c>
-      <c r="D17"/>
+      <c r="D17" t="s">
+        <v>46</v>
+      </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C18" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D18"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C19" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D19"/>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>4</v>
       </c>
       <c r="B20" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C20" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="D20" t="s">
         <v>52</v>
       </c>
+      <c r="D20"/>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>4</v>
       </c>
       <c r="B21" t="s">
         <v>53</v>
       </c>
       <c r="C21" t="s">
         <v>54</v>
       </c>
       <c r="D21" t="s">
         <v>55</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B22" t="s">
+        <v>56</v>
+      </c>
+      <c r="C22" t="s">
+        <v>57</v>
+      </c>
+      <c r="D22" t="s">
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">