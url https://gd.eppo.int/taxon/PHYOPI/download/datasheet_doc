--- v4 (2026-02-02)
+++ v5 (2026-04-06)
@@ -358,88 +358,88 @@
               <w:t xml:space="preserve"> Nose</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blister canker of pome fruits, physalospora canker of pome fruits, ring rot of apple, wart bark of apple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17296980d063c32fe" w:history="1">
+            <w:hyperlink r:id="rId579169d3a875eb55a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66646980d063c3341" w:history="1">
+            <w:hyperlink r:id="rId193669d3a875eb5b3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1622,63 +1622,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. dothidea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="23044175" name="name46926980d063c486e" descr="PHYOPI_distribution_map.jpg"/>
+            <wp:docPr id="89151755" name="name970069d3a875ecfb5" descr="PHYOPI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYOPI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34246980d063c486a" cstate="print"/>
+                    <a:blip r:embed="rId902869d3a875ecfaa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3842,51 +3842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 708-718. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65176980d063c58ae" w:history="1">
+      <w:hyperlink r:id="rId506369d3a875ee895" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.12972/kjhst.20160074</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4106,51 +4106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1551-1559. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87766980d063c5a5c" w:history="1">
+      <w:hyperlink r:id="rId988369d3a875eea81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-12-20-0551-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4196,51 +4196,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15(11)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05035. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78506980d063c5aec" w:history="1">
+      <w:hyperlink r:id="rId722269d3a875eeb25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5035</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4304,51 +4304,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3–18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93156980d063c5ba1" w:history="1">
+      <w:hyperlink r:id="rId967469d3a875eebed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13225-015-0351-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4530,51 +4530,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">150</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 271–276. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21186980d063c5d07" w:history="1">
+      <w:hyperlink r:id="rId118469d3a875eed5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1439-0434.2002.00754.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4910,51 +4910,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 175-184. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51216980d063c608b" w:history="1">
+      <w:hyperlink r:id="rId835069d3a875eefc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S1671-2927(09)60304-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5078,51 +5078,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 331–337. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14396980d063c61a3" w:history="1">
+      <w:hyperlink r:id="rId537869d3a875ef0cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02463946</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5273,51 +5273,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 307–321. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99646980d063c62e6" w:history="1">
+      <w:hyperlink r:id="rId911369d3a875ef242" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2017.02.002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5383,51 +5383,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 243–257. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32626980d063c6394" w:history="1">
+      <w:hyperlink r:id="rId645169d3a875ef2fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5598/imafungus.2018.09.02.02</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5473,51 +5473,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 5320–5333. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60636980d063c643f" w:history="1">
+      <w:hyperlink r:id="rId754669d3a875ef390" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1462-2920.15608</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5719,51 +5719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">146</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 507–518. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63876980d063c65f0" w:history="1">
+      <w:hyperlink r:id="rId347769d3a875ef52f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-016-0935-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -5829,51 +5829,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15(11)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05035. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90826980d063c66ba" w:history="1">
+      <w:hyperlink r:id="rId616869d3a875ef5ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5035</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5939,51 +5939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Botryosphaeria kuwatsukai</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28406980d063c6786" w:history="1">
+      <w:hyperlink r:id="rId670969d3a875ef6af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6054,63 +6054,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="36038808" name="name40476980d063c68b9" descr="eu_funding_250.png"/>
+            <wp:docPr id="66391590" name="name534069d3a875ef7dc" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56406980d063c68b8" cstate="print"/>
+                    <a:blip r:embed="rId135469d3a875ef7da" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6208,137 +6208,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="64128531">
+  <w:abstractNum w:abstractNumId="89865126">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53826697">
+    <w:lvl w:ilvl="0" w:tplc="45472556">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="53826697" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="45472556" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="53826697" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="45472556" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="53826697" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="45472556" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="53826697" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="45472556" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="53826697" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45472556" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="53826697" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="45472556" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="53826697" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="45472556" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="53826697" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="45472556" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64128530">
+  <w:abstractNum w:abstractNumId="89865125">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89875475">
+    <w:lvl w:ilvl="0" w:tplc="28136127">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7090,55 +7090,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64128530">
-    <w:abstractNumId w:val="64128530"/>
+  <w:num w:numId="89865125">
+    <w:abstractNumId w:val="89865125"/>
   </w:num>
-  <w:num w:numId="64128531">
-    <w:abstractNumId w:val="64128531"/>
+  <w:num w:numId="89865126">
+    <w:abstractNumId w:val="89865126"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18688,51 +18688,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId126786757" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId889046644" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17296980d063c32fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYOPI/" TargetMode="External"/><Relationship Id="rId66646980d063c3341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYOPI/categorization" TargetMode="External"/><Relationship Id="rId65176980d063c58ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12972/kjhst.20160074" TargetMode="External"/><Relationship Id="rId87766980d063c5a5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-20-0551-R" TargetMode="External"/><Relationship Id="rId78506980d063c5aec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5035" TargetMode="External"/><Relationship Id="rId93156980d063c5ba1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13225-015-0351-8" TargetMode="External"/><Relationship Id="rId21186980d063c5d07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0434.2002.00754.x" TargetMode="External"/><Relationship Id="rId51216980d063c608b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1671-2927(09)60304-7" TargetMode="External"/><Relationship Id="rId14396980d063c61a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02463946" TargetMode="External"/><Relationship Id="rId99646980d063c62e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2017.02.002" TargetMode="External"/><Relationship Id="rId32626980d063c6394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5598/imafungus.2018.09.02.02" TargetMode="External"/><Relationship Id="rId60636980d063c643f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.15608" TargetMode="External"/><Relationship Id="rId63876980d063c65f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-016-0935-5" TargetMode="External"/><Relationship Id="rId90826980d063c66ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5035" TargetMode="External"/><Relationship Id="rId28406980d063c6786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId34246980d063c486a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34246980d063c486a.jpg"/><Relationship Id="rId56406980d063c68b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56406980d063c68b8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId282123846" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId134449558" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId579169d3a875eb55a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYOPI/" TargetMode="External"/><Relationship Id="rId193669d3a875eb5b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYOPI/categorization" TargetMode="External"/><Relationship Id="rId506369d3a875ee895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12972/kjhst.20160074" TargetMode="External"/><Relationship Id="rId988369d3a875eea81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-20-0551-R" TargetMode="External"/><Relationship Id="rId722269d3a875eeb25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5035" TargetMode="External"/><Relationship Id="rId967469d3a875eebed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13225-015-0351-8" TargetMode="External"/><Relationship Id="rId118469d3a875eed5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0434.2002.00754.x" TargetMode="External"/><Relationship Id="rId835069d3a875eefc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1671-2927(09)60304-7" TargetMode="External"/><Relationship Id="rId537869d3a875ef0cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02463946" TargetMode="External"/><Relationship Id="rId911369d3a875ef242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2017.02.002" TargetMode="External"/><Relationship Id="rId645169d3a875ef2fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5598/imafungus.2018.09.02.02" TargetMode="External"/><Relationship Id="rId754669d3a875ef390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.15608" TargetMode="External"/><Relationship Id="rId347769d3a875ef52f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-016-0935-5" TargetMode="External"/><Relationship Id="rId616869d3a875ef5ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5035" TargetMode="External"/><Relationship Id="rId670969d3a875ef6af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId902869d3a875ecfaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId902869d3a875ecfaa.jpg"/><Relationship Id="rId135469d3a875ef7da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId135469d3a875ef7da.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>