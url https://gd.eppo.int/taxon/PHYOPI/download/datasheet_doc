--- v5 (2026-04-06)
+++ v6 (2026-04-28)
@@ -358,88 +358,88 @@
               <w:t xml:space="preserve"> Nose</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blister canker of pome fruits, physalospora canker of pome fruits, ring rot of apple, wart bark of apple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579169d3a875eb55a" w:history="1">
+            <w:hyperlink r:id="rId665169f0062c1338d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193669d3a875eb5b3" w:history="1">
+            <w:hyperlink r:id="rId847869f0062c133d0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1622,63 +1622,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. dothidea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="89151755" name="name970069d3a875ecfb5" descr="PHYOPI_distribution_map.jpg"/>
+            <wp:docPr id="77306612" name="name937569f0062c14a2c" descr="PHYOPI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYOPI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId902869d3a875ecfaa" cstate="print"/>
+                    <a:blip r:embed="rId254069f0062c14a29" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3842,51 +3842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 708-718. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId506369d3a875ee895" w:history="1">
+      <w:hyperlink r:id="rId998969f0062c15aad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.12972/kjhst.20160074</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4106,51 +4106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1551-1559. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId988369d3a875eea81" w:history="1">
+      <w:hyperlink r:id="rId909469f0062c15c5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-12-20-0551-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4196,51 +4196,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15(11)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05035. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId722269d3a875eeb25" w:history="1">
+      <w:hyperlink r:id="rId330469f0062c15cef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5035</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4304,51 +4304,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3–18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId967469d3a875eebed" w:history="1">
+      <w:hyperlink r:id="rId969269f0062c15da7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13225-015-0351-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4530,51 +4530,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">150</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 271–276. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId118469d3a875eed5f" w:history="1">
+      <w:hyperlink r:id="rId526969f0062c15f22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1439-0434.2002.00754.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4910,51 +4910,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 175-184. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId835069d3a875eefc1" w:history="1">
+      <w:hyperlink r:id="rId963669f0062c16184" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S1671-2927(09)60304-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5078,51 +5078,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 331–337. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId537869d3a875ef0cb" w:history="1">
+      <w:hyperlink r:id="rId887569f0062c16291" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02463946</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5273,51 +5273,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 307–321. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId911369d3a875ef242" w:history="1">
+      <w:hyperlink r:id="rId925369f0062c163cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2017.02.002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5383,51 +5383,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 243–257. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId645169d3a875ef2fe" w:history="1">
+      <w:hyperlink r:id="rId552469f0062c1647d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5598/imafungus.2018.09.02.02</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5473,51 +5473,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 5320–5333. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId754669d3a875ef390" w:history="1">
+      <w:hyperlink r:id="rId766469f0062c1650f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1462-2920.15608</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5719,51 +5719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">146</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 507–518. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId347769d3a875ef52f" w:history="1">
+      <w:hyperlink r:id="rId107069f0062c16695" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-016-0935-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -5829,51 +5829,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15(11)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05035. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId616869d3a875ef5ee" w:history="1">
+      <w:hyperlink r:id="rId694069f0062c1675f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5035</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5939,51 +5939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Botryosphaeria kuwatsukai</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId670969d3a875ef6af" w:history="1">
+      <w:hyperlink r:id="rId938569f0062c1681b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6054,63 +6054,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="66391590" name="name534069d3a875ef7dc" descr="eu_funding_250.png"/>
+            <wp:docPr id="70083060" name="name264169f0062c16920" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId135469d3a875ef7da" cstate="print"/>
+                    <a:blip r:embed="rId689469f0062c1691f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6208,137 +6208,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="89865126">
+  <w:abstractNum w:abstractNumId="40107894">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45472556">
+    <w:lvl w:ilvl="0" w:tplc="75693101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45472556" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="75693101" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45472556" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="75693101" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45472556" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="75693101" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45472556" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="75693101" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45472556" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="75693101" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45472556" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="75693101" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45472556" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="75693101" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45472556" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="75693101" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="89865125">
+  <w:abstractNum w:abstractNumId="40107893">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28136127">
+    <w:lvl w:ilvl="0" w:tplc="18976150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7090,55 +7090,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="89865125">
-    <w:abstractNumId w:val="89865125"/>
+  <w:num w:numId="40107893">
+    <w:abstractNumId w:val="40107893"/>
   </w:num>
-  <w:num w:numId="89865126">
-    <w:abstractNumId w:val="89865126"/>
+  <w:num w:numId="40107894">
+    <w:abstractNumId w:val="40107894"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18688,51 +18688,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId282123846" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId134449558" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId579169d3a875eb55a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYOPI/" TargetMode="External"/><Relationship Id="rId193669d3a875eb5b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYOPI/categorization" TargetMode="External"/><Relationship Id="rId506369d3a875ee895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12972/kjhst.20160074" TargetMode="External"/><Relationship Id="rId988369d3a875eea81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-20-0551-R" TargetMode="External"/><Relationship Id="rId722269d3a875eeb25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5035" TargetMode="External"/><Relationship Id="rId967469d3a875eebed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13225-015-0351-8" TargetMode="External"/><Relationship Id="rId118469d3a875eed5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0434.2002.00754.x" TargetMode="External"/><Relationship Id="rId835069d3a875eefc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1671-2927(09)60304-7" TargetMode="External"/><Relationship Id="rId537869d3a875ef0cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02463946" TargetMode="External"/><Relationship Id="rId911369d3a875ef242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2017.02.002" TargetMode="External"/><Relationship Id="rId645169d3a875ef2fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5598/imafungus.2018.09.02.02" TargetMode="External"/><Relationship Id="rId754669d3a875ef390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.15608" TargetMode="External"/><Relationship Id="rId347769d3a875ef52f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-016-0935-5" TargetMode="External"/><Relationship Id="rId616869d3a875ef5ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5035" TargetMode="External"/><Relationship Id="rId670969d3a875ef6af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId902869d3a875ecfaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId902869d3a875ecfaa.jpg"/><Relationship Id="rId135469d3a875ef7da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId135469d3a875ef7da.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId778401900" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId778758457" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId665169f0062c1338d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYOPI/" TargetMode="External"/><Relationship Id="rId847869f0062c133d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYOPI/categorization" TargetMode="External"/><Relationship Id="rId998969f0062c15aad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12972/kjhst.20160074" TargetMode="External"/><Relationship Id="rId909469f0062c15c5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-20-0551-R" TargetMode="External"/><Relationship Id="rId330469f0062c15cef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5035" TargetMode="External"/><Relationship Id="rId969269f0062c15da7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13225-015-0351-8" TargetMode="External"/><Relationship Id="rId526969f0062c15f22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0434.2002.00754.x" TargetMode="External"/><Relationship Id="rId963669f0062c16184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1671-2927(09)60304-7" TargetMode="External"/><Relationship Id="rId887569f0062c16291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02463946" TargetMode="External"/><Relationship Id="rId925369f0062c163cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2017.02.002" TargetMode="External"/><Relationship Id="rId552469f0062c1647d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5598/imafungus.2018.09.02.02" TargetMode="External"/><Relationship Id="rId766469f0062c1650f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.15608" TargetMode="External"/><Relationship Id="rId107069f0062c16695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-016-0935-5" TargetMode="External"/><Relationship Id="rId694069f0062c1675f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5035" TargetMode="External"/><Relationship Id="rId938569f0062c1681b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId254069f0062c14a29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId254069f0062c14a29.jpg"/><Relationship Id="rId689469f0062c1691f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId689469f0062c1691f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>