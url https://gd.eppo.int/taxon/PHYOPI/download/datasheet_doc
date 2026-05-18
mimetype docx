--- v6 (2026-04-28)
+++ v7 (2026-05-18)
@@ -358,88 +358,88 @@
               <w:t xml:space="preserve"> Nose</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blister canker of pome fruits, physalospora canker of pome fruits, ring rot of apple, wart bark of apple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665169f0062c1338d" w:history="1">
+            <w:hyperlink r:id="rId40326a0ace9d66e68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId847869f0062c133d0" w:history="1">
+            <w:hyperlink r:id="rId98156a0ace9d66eae" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1622,63 +1622,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. dothidea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="77306612" name="name937569f0062c14a2c" descr="PHYOPI_distribution_map.jpg"/>
+            <wp:docPr id="99953982" name="name68556a0ace9d683ec" descr="PHYOPI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYOPI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId254069f0062c14a29" cstate="print"/>
+                    <a:blip r:embed="rId18736a0ace9d683e8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3842,51 +3842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 708-718. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId998969f0062c15aad" w:history="1">
+      <w:hyperlink r:id="rId12676a0ace9d694e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.12972/kjhst.20160074</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4106,51 +4106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1551-1559. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId909469f0062c15c5d" w:history="1">
+      <w:hyperlink r:id="rId59026a0ace9d69692" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-12-20-0551-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4196,51 +4196,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15(11)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05035. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId330469f0062c15cef" w:history="1">
+      <w:hyperlink r:id="rId31066a0ace9d69722" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5035</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4304,51 +4304,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3–18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId969269f0062c15da7" w:history="1">
+      <w:hyperlink r:id="rId64196a0ace9d697f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13225-015-0351-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4530,51 +4530,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">150</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 271–276. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId526969f0062c15f22" w:history="1">
+      <w:hyperlink r:id="rId21106a0ace9d69965" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1439-0434.2002.00754.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4910,51 +4910,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 175-184. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId963669f0062c16184" w:history="1">
+      <w:hyperlink r:id="rId21256a0ace9d69bd6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S1671-2927(09)60304-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5078,51 +5078,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 331–337. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId887569f0062c16291" w:history="1">
+      <w:hyperlink r:id="rId99886a0ace9d69ce0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02463946</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5273,51 +5273,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 307–321. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId925369f0062c163cd" w:history="1">
+      <w:hyperlink r:id="rId29656a0ace9d69e19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2017.02.002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5383,51 +5383,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 243–257. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId552469f0062c1647d" w:history="1">
+      <w:hyperlink r:id="rId81356a0ace9d69ec7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5598/imafungus.2018.09.02.02</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5473,51 +5473,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 5320–5333. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId766469f0062c1650f" w:history="1">
+      <w:hyperlink r:id="rId65386a0ace9d69f57" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1462-2920.15608</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5719,51 +5719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">146</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 507–518. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId107069f0062c16695" w:history="1">
+      <w:hyperlink r:id="rId79096a0ace9d6a0dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-016-0935-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -5829,51 +5829,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15(11)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05035. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId694069f0062c1675f" w:history="1">
+      <w:hyperlink r:id="rId63356a0ace9d6a18e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5035</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5939,51 +5939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Botryosphaeria kuwatsukai</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId938569f0062c1681b" w:history="1">
+      <w:hyperlink r:id="rId12736a0ace9d6a243" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6054,63 +6054,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="70083060" name="name264169f0062c16920" descr="eu_funding_250.png"/>
+            <wp:docPr id="17172106" name="name15806a0ace9d6a358" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId689469f0062c1691f" cstate="print"/>
+                    <a:blip r:embed="rId91546a0ace9d6a356" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6208,137 +6208,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="40107894">
+  <w:abstractNum w:abstractNumId="37698656">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75693101">
+    <w:lvl w:ilvl="0" w:tplc="13778239">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75693101" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="13778239" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75693101" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="13778239" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75693101" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="13778239" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="75693101" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="13778239" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75693101" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="13778239" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75693101" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="13778239" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75693101" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="13778239" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75693101" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="13778239" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40107893">
+  <w:abstractNum w:abstractNumId="37698655">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18976150">
+    <w:lvl w:ilvl="0" w:tplc="51985550">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7090,55 +7090,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="40107893">
-    <w:abstractNumId w:val="40107893"/>
+  <w:num w:numId="37698655">
+    <w:abstractNumId w:val="37698655"/>
   </w:num>
-  <w:num w:numId="40107894">
-    <w:abstractNumId w:val="40107894"/>
+  <w:num w:numId="37698656">
+    <w:abstractNumId w:val="37698656"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18688,51 +18688,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId778401900" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId778758457" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId665169f0062c1338d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYOPI/" TargetMode="External"/><Relationship Id="rId847869f0062c133d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYOPI/categorization" TargetMode="External"/><Relationship Id="rId998969f0062c15aad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12972/kjhst.20160074" TargetMode="External"/><Relationship Id="rId909469f0062c15c5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-20-0551-R" TargetMode="External"/><Relationship Id="rId330469f0062c15cef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5035" TargetMode="External"/><Relationship Id="rId969269f0062c15da7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13225-015-0351-8" TargetMode="External"/><Relationship Id="rId526969f0062c15f22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0434.2002.00754.x" TargetMode="External"/><Relationship Id="rId963669f0062c16184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1671-2927(09)60304-7" TargetMode="External"/><Relationship Id="rId887569f0062c16291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02463946" TargetMode="External"/><Relationship Id="rId925369f0062c163cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2017.02.002" TargetMode="External"/><Relationship Id="rId552469f0062c1647d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5598/imafungus.2018.09.02.02" TargetMode="External"/><Relationship Id="rId766469f0062c1650f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.15608" TargetMode="External"/><Relationship Id="rId107069f0062c16695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-016-0935-5" TargetMode="External"/><Relationship Id="rId694069f0062c1675f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5035" TargetMode="External"/><Relationship Id="rId938569f0062c1681b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId254069f0062c14a29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId254069f0062c14a29.jpg"/><Relationship Id="rId689469f0062c1691f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId689469f0062c1691f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId635644830" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId963764382" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40326a0ace9d66e68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYOPI/" TargetMode="External"/><Relationship Id="rId98156a0ace9d66eae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYOPI/categorization" TargetMode="External"/><Relationship Id="rId12676a0ace9d694e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12972/kjhst.20160074" TargetMode="External"/><Relationship Id="rId59026a0ace9d69692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-20-0551-R" TargetMode="External"/><Relationship Id="rId31066a0ace9d69722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5035" TargetMode="External"/><Relationship Id="rId64196a0ace9d697f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13225-015-0351-8" TargetMode="External"/><Relationship Id="rId21106a0ace9d69965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0434.2002.00754.x" TargetMode="External"/><Relationship Id="rId21256a0ace9d69bd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1671-2927(09)60304-7" TargetMode="External"/><Relationship Id="rId99886a0ace9d69ce0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02463946" TargetMode="External"/><Relationship Id="rId29656a0ace9d69e19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2017.02.002" TargetMode="External"/><Relationship Id="rId81356a0ace9d69ec7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5598/imafungus.2018.09.02.02" TargetMode="External"/><Relationship Id="rId65386a0ace9d69f57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.15608" TargetMode="External"/><Relationship Id="rId79096a0ace9d6a0dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-016-0935-5" TargetMode="External"/><Relationship Id="rId63356a0ace9d6a18e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5035" TargetMode="External"/><Relationship Id="rId12736a0ace9d6a243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18736a0ace9d683e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18736a0ace9d683e8.jpg"/><Relationship Id="rId91546a0ace9d6a356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91546a0ace9d6a356.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>