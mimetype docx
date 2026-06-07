--- v7 (2026-05-18)
+++ v8 (2026-06-07)
@@ -358,88 +358,88 @@
               <w:t xml:space="preserve"> Nose</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blister canker of pome fruits, physalospora canker of pome fruits, ring rot of apple, wart bark of apple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40326a0ace9d66e68" w:history="1">
+            <w:hyperlink r:id="rId17626a25fd36bf3fc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98156a0ace9d66eae" w:history="1">
+            <w:hyperlink r:id="rId45926a25fd36bf449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1622,63 +1622,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. dothidea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="99953982" name="name68556a0ace9d683ec" descr="PHYOPI_distribution_map.jpg"/>
+            <wp:docPr id="80795460" name="name17386a25fd36c07d3" descr="PHYOPI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYOPI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18736a0ace9d683e8" cstate="print"/>
+                    <a:blip r:embed="rId34496a25fd36c07cd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3842,51 +3842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 708-718. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12676a0ace9d694e6" w:history="1">
+      <w:hyperlink r:id="rId83726a25fd36c19f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.12972/kjhst.20160074</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4106,51 +4106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1551-1559. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59026a0ace9d69692" w:history="1">
+      <w:hyperlink r:id="rId94876a25fd36c1bb0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-12-20-0551-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4196,51 +4196,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15(11)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05035. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31066a0ace9d69722" w:history="1">
+      <w:hyperlink r:id="rId41366a25fd36c1c44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5035</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4304,51 +4304,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3–18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64196a0ace9d697f9" w:history="1">
+      <w:hyperlink r:id="rId15426a25fd36c1d01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13225-015-0351-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4530,51 +4530,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">150</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 271–276. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21106a0ace9d69965" w:history="1">
+      <w:hyperlink r:id="rId68976a25fd36c1e72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1439-0434.2002.00754.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4910,51 +4910,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 175-184. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21256a0ace9d69bd6" w:history="1">
+      <w:hyperlink r:id="rId85706a25fd36c2104" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S1671-2927(09)60304-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5078,51 +5078,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 331–337. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99886a0ace9d69ce0" w:history="1">
+      <w:hyperlink r:id="rId85446a25fd36c2218" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02463946</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5273,51 +5273,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 307–321. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29656a0ace9d69e19" w:history="1">
+      <w:hyperlink r:id="rId59526a25fd36c235a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2017.02.002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5383,51 +5383,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 243–257. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81356a0ace9d69ec7" w:history="1">
+      <w:hyperlink r:id="rId13726a25fd36c2411" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5598/imafungus.2018.09.02.02</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5473,51 +5473,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 5320–5333. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65386a0ace9d69f57" w:history="1">
+      <w:hyperlink r:id="rId63626a25fd36c24a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1462-2920.15608</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5719,51 +5719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">146</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 507–518. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79096a0ace9d6a0dc" w:history="1">
+      <w:hyperlink r:id="rId47666a25fd36c264c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-016-0935-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -5829,51 +5829,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15(11)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05035. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63356a0ace9d6a18e" w:history="1">
+      <w:hyperlink r:id="rId16036a25fd36c270b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5035</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5939,51 +5939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Botryosphaeria kuwatsukai</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12736a0ace9d6a243" w:history="1">
+      <w:hyperlink r:id="rId28366a25fd36c27c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6054,63 +6054,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="17172106" name="name15806a0ace9d6a358" descr="eu_funding_250.png"/>
+            <wp:docPr id="50020910" name="name34846a25fd36c28ef" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91546a0ace9d6a356" cstate="print"/>
+                    <a:blip r:embed="rId26626a25fd36c28ed" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6208,137 +6208,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="37698656">
+  <w:abstractNum w:abstractNumId="88257303">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13778239">
+    <w:lvl w:ilvl="0" w:tplc="65475091">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="13778239" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65475091" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="13778239" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65475091" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="13778239" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65475091" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="13778239" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65475091" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="13778239" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65475091" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="13778239" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65475091" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="13778239" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65475091" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="13778239" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65475091" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37698655">
+  <w:abstractNum w:abstractNumId="88257302">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51985550">
+    <w:lvl w:ilvl="0" w:tplc="82716575">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7090,55 +7090,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="37698655">
-    <w:abstractNumId w:val="37698655"/>
+  <w:num w:numId="88257302">
+    <w:abstractNumId w:val="88257302"/>
   </w:num>
-  <w:num w:numId="37698656">
-    <w:abstractNumId w:val="37698656"/>
+  <w:num w:numId="88257303">
+    <w:abstractNumId w:val="88257303"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18688,51 +18688,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId635644830" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId963764382" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40326a0ace9d66e68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYOPI/" TargetMode="External"/><Relationship Id="rId98156a0ace9d66eae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYOPI/categorization" TargetMode="External"/><Relationship Id="rId12676a0ace9d694e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12972/kjhst.20160074" TargetMode="External"/><Relationship Id="rId59026a0ace9d69692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-20-0551-R" TargetMode="External"/><Relationship Id="rId31066a0ace9d69722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5035" TargetMode="External"/><Relationship Id="rId64196a0ace9d697f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13225-015-0351-8" TargetMode="External"/><Relationship Id="rId21106a0ace9d69965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0434.2002.00754.x" TargetMode="External"/><Relationship Id="rId21256a0ace9d69bd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1671-2927(09)60304-7" TargetMode="External"/><Relationship Id="rId99886a0ace9d69ce0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02463946" TargetMode="External"/><Relationship Id="rId29656a0ace9d69e19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2017.02.002" TargetMode="External"/><Relationship Id="rId81356a0ace9d69ec7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5598/imafungus.2018.09.02.02" TargetMode="External"/><Relationship Id="rId65386a0ace9d69f57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.15608" TargetMode="External"/><Relationship Id="rId79096a0ace9d6a0dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-016-0935-5" TargetMode="External"/><Relationship Id="rId63356a0ace9d6a18e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5035" TargetMode="External"/><Relationship Id="rId12736a0ace9d6a243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18736a0ace9d683e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18736a0ace9d683e8.jpg"/><Relationship Id="rId91546a0ace9d6a356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91546a0ace9d6a356.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId677105334" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId219415092" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17626a25fd36bf3fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYOPI/" TargetMode="External"/><Relationship Id="rId45926a25fd36bf449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYOPI/categorization" TargetMode="External"/><Relationship Id="rId83726a25fd36c19f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12972/kjhst.20160074" TargetMode="External"/><Relationship Id="rId94876a25fd36c1bb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-20-0551-R" TargetMode="External"/><Relationship Id="rId41366a25fd36c1c44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5035" TargetMode="External"/><Relationship Id="rId15426a25fd36c1d01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13225-015-0351-8" TargetMode="External"/><Relationship Id="rId68976a25fd36c1e72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0434.2002.00754.x" TargetMode="External"/><Relationship Id="rId85706a25fd36c2104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1671-2927(09)60304-7" TargetMode="External"/><Relationship Id="rId85446a25fd36c2218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02463946" TargetMode="External"/><Relationship Id="rId59526a25fd36c235a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2017.02.002" TargetMode="External"/><Relationship Id="rId13726a25fd36c2411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5598/imafungus.2018.09.02.02" TargetMode="External"/><Relationship Id="rId63626a25fd36c24a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.15608" TargetMode="External"/><Relationship Id="rId47666a25fd36c264c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-016-0935-5" TargetMode="External"/><Relationship Id="rId16036a25fd36c270b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5035" TargetMode="External"/><Relationship Id="rId28366a25fd36c27c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId34496a25fd36c07cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34496a25fd36c07cd.jpg"/><Relationship Id="rId26626a25fd36c28ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26626a25fd36c28ed.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>