--- v8 (2026-06-07)
+++ v9 (2026-06-28)
@@ -358,88 +358,88 @@
               <w:t xml:space="preserve"> Nose</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blister canker of pome fruits, physalospora canker of pome fruits, ring rot of apple, wart bark of apple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17626a25fd36bf3fc" w:history="1">
+            <w:hyperlink r:id="rId15866a40c6f111fb3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45926a25fd36bf449" w:history="1">
+            <w:hyperlink r:id="rId94646a40c6f111ffb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1622,63 +1622,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. dothidea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="80795460" name="name17386a25fd36c07d3" descr="PHYOPI_distribution_map.jpg"/>
+            <wp:docPr id="35706553" name="name40636a40c6f112f15" descr="PHYOPI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYOPI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34496a25fd36c07cd" cstate="print"/>
+                    <a:blip r:embed="rId29266a40c6f112f11" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3842,51 +3842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 708-718. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83726a25fd36c19f4" w:history="1">
+      <w:hyperlink r:id="rId81486a40c6f11404c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.12972/kjhst.20160074</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4106,51 +4106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1551-1559. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94876a25fd36c1bb0" w:history="1">
+      <w:hyperlink r:id="rId89156a40c6f1141fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-12-20-0551-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4196,51 +4196,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15(11)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05035. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41366a25fd36c1c44" w:history="1">
+      <w:hyperlink r:id="rId33096a40c6f11428b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5035</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4304,51 +4304,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3–18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15426a25fd36c1d01" w:history="1">
+      <w:hyperlink r:id="rId29506a40c6f114342" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13225-015-0351-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4530,51 +4530,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">150</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 271–276. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68976a25fd36c1e72" w:history="1">
+      <w:hyperlink r:id="rId90186a40c6f1144b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1439-0434.2002.00754.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4910,51 +4910,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 175-184. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85706a25fd36c2104" w:history="1">
+      <w:hyperlink r:id="rId40206a40c6f114715" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S1671-2927(09)60304-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5078,51 +5078,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 331–337. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85446a25fd36c2218" w:history="1">
+      <w:hyperlink r:id="rId25606a40c6f114830" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02463946</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5273,51 +5273,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 307–321. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59526a25fd36c235a" w:history="1">
+      <w:hyperlink r:id="rId16596a40c6f114970" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2017.02.002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5383,51 +5383,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 243–257. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13726a25fd36c2411" w:history="1">
+      <w:hyperlink r:id="rId10766a40c6f114a1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5598/imafungus.2018.09.02.02</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5473,51 +5473,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 5320–5333. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63626a25fd36c24a8" w:history="1">
+      <w:hyperlink r:id="rId24206a40c6f114ab1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1462-2920.15608</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5719,51 +5719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">146</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 507–518. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47666a25fd36c264c" w:history="1">
+      <w:hyperlink r:id="rId27696a40c6f114c4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-016-0935-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -5829,51 +5829,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15(11)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05035. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16036a25fd36c270b" w:history="1">
+      <w:hyperlink r:id="rId27186a40c6f114d07" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5035</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5939,51 +5939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Botryosphaeria kuwatsukai</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28366a25fd36c27c6" w:history="1">
+      <w:hyperlink r:id="rId25336a40c6f114dbf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6054,63 +6054,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="50020910" name="name34846a25fd36c28ef" descr="eu_funding_250.png"/>
+            <wp:docPr id="10324699" name="name81856a40c6f114ee9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26626a25fd36c28ed" cstate="print"/>
+                    <a:blip r:embed="rId84986a40c6f114ee8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6208,137 +6208,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="88257303">
+  <w:abstractNum w:abstractNumId="14047735">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65475091">
+    <w:lvl w:ilvl="0" w:tplc="80392002">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65475091" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="80392002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65475091" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="80392002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65475091" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="80392002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65475091" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="80392002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65475091" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="80392002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65475091" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="80392002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65475091" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="80392002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65475091" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="80392002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88257302">
+  <w:abstractNum w:abstractNumId="14047734">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82716575">
+    <w:lvl w:ilvl="0" w:tplc="67792201">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7090,55 +7090,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="88257302">
-    <w:abstractNumId w:val="88257302"/>
+  <w:num w:numId="14047734">
+    <w:abstractNumId w:val="14047734"/>
   </w:num>
-  <w:num w:numId="88257303">
-    <w:abstractNumId w:val="88257303"/>
+  <w:num w:numId="14047735">
+    <w:abstractNumId w:val="14047735"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18688,51 +18688,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId677105334" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId219415092" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17626a25fd36bf3fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYOPI/" TargetMode="External"/><Relationship Id="rId45926a25fd36bf449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYOPI/categorization" TargetMode="External"/><Relationship Id="rId83726a25fd36c19f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12972/kjhst.20160074" TargetMode="External"/><Relationship Id="rId94876a25fd36c1bb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-20-0551-R" TargetMode="External"/><Relationship Id="rId41366a25fd36c1c44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5035" TargetMode="External"/><Relationship Id="rId15426a25fd36c1d01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13225-015-0351-8" TargetMode="External"/><Relationship Id="rId68976a25fd36c1e72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0434.2002.00754.x" TargetMode="External"/><Relationship Id="rId85706a25fd36c2104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1671-2927(09)60304-7" TargetMode="External"/><Relationship Id="rId85446a25fd36c2218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02463946" TargetMode="External"/><Relationship Id="rId59526a25fd36c235a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2017.02.002" TargetMode="External"/><Relationship Id="rId13726a25fd36c2411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5598/imafungus.2018.09.02.02" TargetMode="External"/><Relationship Id="rId63626a25fd36c24a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.15608" TargetMode="External"/><Relationship Id="rId47666a25fd36c264c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-016-0935-5" TargetMode="External"/><Relationship Id="rId16036a25fd36c270b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5035" TargetMode="External"/><Relationship Id="rId28366a25fd36c27c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId34496a25fd36c07cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34496a25fd36c07cd.jpg"/><Relationship Id="rId26626a25fd36c28ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26626a25fd36c28ed.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId933192592" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId725738266" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15866a40c6f111fb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYOPI/" TargetMode="External"/><Relationship Id="rId94646a40c6f111ffb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYOPI/categorization" TargetMode="External"/><Relationship Id="rId81486a40c6f11404c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12972/kjhst.20160074" TargetMode="External"/><Relationship Id="rId89156a40c6f1141fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-20-0551-R" TargetMode="External"/><Relationship Id="rId33096a40c6f11428b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5035" TargetMode="External"/><Relationship Id="rId29506a40c6f114342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13225-015-0351-8" TargetMode="External"/><Relationship Id="rId90186a40c6f1144b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0434.2002.00754.x" TargetMode="External"/><Relationship Id="rId40206a40c6f114715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1671-2927(09)60304-7" TargetMode="External"/><Relationship Id="rId25606a40c6f114830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02463946" TargetMode="External"/><Relationship Id="rId16596a40c6f114970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2017.02.002" TargetMode="External"/><Relationship Id="rId10766a40c6f114a1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5598/imafungus.2018.09.02.02" TargetMode="External"/><Relationship Id="rId24206a40c6f114ab1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.15608" TargetMode="External"/><Relationship Id="rId27696a40c6f114c4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-016-0935-5" TargetMode="External"/><Relationship Id="rId27186a40c6f114d07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5035" TargetMode="External"/><Relationship Id="rId25336a40c6f114dbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29266a40c6f112f11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29266a40c6f112f11.jpg"/><Relationship Id="rId84986a40c6f114ee8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84986a40c6f114ee8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>