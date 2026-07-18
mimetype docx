--- v9 (2026-06-28)
+++ v10 (2026-07-18)
@@ -358,88 +358,88 @@
               <w:t xml:space="preserve"> Nose</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blister canker of pome fruits, physalospora canker of pome fruits, ring rot of apple, wart bark of apple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15866a40c6f111fb3" w:history="1">
+            <w:hyperlink r:id="rId17356a5b37fb3921a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94646a40c6f111ffb" w:history="1">
+            <w:hyperlink r:id="rId51806a5b37fb39260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1622,63 +1622,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. dothidea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="35706553" name="name40636a40c6f112f15" descr="PHYOPI_distribution_map.jpg"/>
+            <wp:docPr id="5914377" name="name48346a5b37fb3a613" descr="PHYOPI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYOPI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29266a40c6f112f11" cstate="print"/>
+                    <a:blip r:embed="rId10746a5b37fb3a611" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3842,51 +3842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 708-718. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81486a40c6f11404c" w:history="1">
+      <w:hyperlink r:id="rId71186a5b37fb3b618" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.12972/kjhst.20160074</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4106,51 +4106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1551-1559. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89156a40c6f1141fb" w:history="1">
+      <w:hyperlink r:id="rId14486a5b37fb3b7e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-12-20-0551-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4196,51 +4196,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15(11)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05035. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33096a40c6f11428b" w:history="1">
+      <w:hyperlink r:id="rId35806a5b37fb3b878" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5035</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4304,51 +4304,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3–18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29506a40c6f114342" w:history="1">
+      <w:hyperlink r:id="rId66946a5b37fb3b93c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13225-015-0351-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4530,51 +4530,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">150</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 271–276. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90186a40c6f1144b4" w:history="1">
+      <w:hyperlink r:id="rId91116a5b37fb3baa3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1439-0434.2002.00754.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4910,51 +4910,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 175-184. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40206a40c6f114715" w:history="1">
+      <w:hyperlink r:id="rId89366a5b37fb3bd0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S1671-2927(09)60304-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5078,51 +5078,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 331–337. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25606a40c6f114830" w:history="1">
+      <w:hyperlink r:id="rId95686a5b37fb3be15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02463946</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5273,51 +5273,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 307–321. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16596a40c6f114970" w:history="1">
+      <w:hyperlink r:id="rId53246a5b37fb3bf4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2017.02.002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5383,51 +5383,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 243–257. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10766a40c6f114a1f" w:history="1">
+      <w:hyperlink r:id="rId13236a5b37fb3bffc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5598/imafungus.2018.09.02.02</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5473,51 +5473,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 5320–5333. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24206a40c6f114ab1" w:history="1">
+      <w:hyperlink r:id="rId40206a5b37fb3c08a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1462-2920.15608</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5719,51 +5719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">146</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 507–518. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27696a40c6f114c4f" w:history="1">
+      <w:hyperlink r:id="rId94956a5b37fb3c20c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-016-0935-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -5829,51 +5829,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15(11)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05035. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27186a40c6f114d07" w:history="1">
+      <w:hyperlink r:id="rId37846a5b37fb3c2bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5035</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5939,51 +5939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Botryosphaeria kuwatsukai</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25336a40c6f114dbf" w:history="1">
+      <w:hyperlink r:id="rId86046a5b37fb3c370" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6054,63 +6054,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="10324699" name="name81856a40c6f114ee9" descr="eu_funding_250.png"/>
+            <wp:docPr id="85526879" name="name18596a5b37fb3c6b4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84986a40c6f114ee8" cstate="print"/>
+                    <a:blip r:embed="rId84156a5b37fb3c6b3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6208,137 +6208,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="14047735">
+  <w:abstractNum w:abstractNumId="11917847">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80392002">
+    <w:lvl w:ilvl="0" w:tplc="94299069">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="80392002" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="94299069" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="80392002" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94299069" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="80392002" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94299069" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="80392002" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94299069" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="80392002" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="94299069" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="80392002" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94299069" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="80392002" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94299069" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="80392002" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="94299069" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14047734">
+  <w:abstractNum w:abstractNumId="11917846">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67792201">
+    <w:lvl w:ilvl="0" w:tplc="55248924">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7090,55 +7090,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14047734">
-    <w:abstractNumId w:val="14047734"/>
+  <w:num w:numId="11917846">
+    <w:abstractNumId w:val="11917846"/>
   </w:num>
-  <w:num w:numId="14047735">
-    <w:abstractNumId w:val="14047735"/>
+  <w:num w:numId="11917847">
+    <w:abstractNumId w:val="11917847"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18688,51 +18688,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId933192592" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId725738266" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15866a40c6f111fb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYOPI/" TargetMode="External"/><Relationship Id="rId94646a40c6f111ffb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYOPI/categorization" TargetMode="External"/><Relationship Id="rId81486a40c6f11404c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12972/kjhst.20160074" TargetMode="External"/><Relationship Id="rId89156a40c6f1141fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-20-0551-R" TargetMode="External"/><Relationship Id="rId33096a40c6f11428b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5035" TargetMode="External"/><Relationship Id="rId29506a40c6f114342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13225-015-0351-8" TargetMode="External"/><Relationship Id="rId90186a40c6f1144b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0434.2002.00754.x" TargetMode="External"/><Relationship Id="rId40206a40c6f114715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1671-2927(09)60304-7" TargetMode="External"/><Relationship Id="rId25606a40c6f114830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02463946" TargetMode="External"/><Relationship Id="rId16596a40c6f114970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2017.02.002" TargetMode="External"/><Relationship Id="rId10766a40c6f114a1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5598/imafungus.2018.09.02.02" TargetMode="External"/><Relationship Id="rId24206a40c6f114ab1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.15608" TargetMode="External"/><Relationship Id="rId27696a40c6f114c4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-016-0935-5" TargetMode="External"/><Relationship Id="rId27186a40c6f114d07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5035" TargetMode="External"/><Relationship Id="rId25336a40c6f114dbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29266a40c6f112f11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29266a40c6f112f11.jpg"/><Relationship Id="rId84986a40c6f114ee8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84986a40c6f114ee8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId598114589" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId598581997" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17356a5b37fb3921a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYOPI/" TargetMode="External"/><Relationship Id="rId51806a5b37fb39260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYOPI/categorization" TargetMode="External"/><Relationship Id="rId71186a5b37fb3b618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12972/kjhst.20160074" TargetMode="External"/><Relationship Id="rId14486a5b37fb3b7e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-20-0551-R" TargetMode="External"/><Relationship Id="rId35806a5b37fb3b878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5035" TargetMode="External"/><Relationship Id="rId66946a5b37fb3b93c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13225-015-0351-8" TargetMode="External"/><Relationship Id="rId91116a5b37fb3baa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0434.2002.00754.x" TargetMode="External"/><Relationship Id="rId89366a5b37fb3bd0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1671-2927(09)60304-7" TargetMode="External"/><Relationship Id="rId95686a5b37fb3be15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02463946" TargetMode="External"/><Relationship Id="rId53246a5b37fb3bf4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2017.02.002" TargetMode="External"/><Relationship Id="rId13236a5b37fb3bffc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5598/imafungus.2018.09.02.02" TargetMode="External"/><Relationship Id="rId40206a5b37fb3c08a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.15608" TargetMode="External"/><Relationship Id="rId94956a5b37fb3c20c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-016-0935-5" TargetMode="External"/><Relationship Id="rId37846a5b37fb3c2bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5035" TargetMode="External"/><Relationship Id="rId86046a5b37fb3c370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10746a5b37fb3a611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10746a5b37fb3a611.jpg"/><Relationship Id="rId84156a5b37fb3c6b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84156a5b37fb3c6b3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>