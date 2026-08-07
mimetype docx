--- v10 (2026-07-18)
+++ v11 (2026-08-07)
@@ -358,88 +358,88 @@
               <w:t xml:space="preserve"> Nose</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blister canker of pome fruits, physalospora canker of pome fruits, ring rot of apple, wart bark of apple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17356a5b37fb3921a" w:history="1">
+            <w:hyperlink r:id="rId64406a75fd80d8c42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51806a5b37fb39260" w:history="1">
+            <w:hyperlink r:id="rId65756a75fd80d8c88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1622,63 +1622,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. dothidea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="5914377" name="name48346a5b37fb3a613" descr="PHYOPI_distribution_map.jpg"/>
+            <wp:docPr id="99524015" name="name13816a75fd80da46e" descr="PHYOPI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYOPI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10746a5b37fb3a611" cstate="print"/>
+                    <a:blip r:embed="rId18016a75fd80da46b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3842,51 +3842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 708-718. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71186a5b37fb3b618" w:history="1">
+      <w:hyperlink r:id="rId92296a75fd80db53a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.12972/kjhst.20160074</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4106,51 +4106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1551-1559. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14486a5b37fb3b7e8" w:history="1">
+      <w:hyperlink r:id="rId66926a75fd80db6f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-12-20-0551-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4196,51 +4196,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15(11)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05035. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35806a5b37fb3b878" w:history="1">
+      <w:hyperlink r:id="rId85306a75fd80db782" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5035</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4304,51 +4304,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3–18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66946a5b37fb3b93c" w:history="1">
+      <w:hyperlink r:id="rId27356a75fd80db83b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13225-015-0351-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4530,51 +4530,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">150</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 271–276. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91116a5b37fb3baa3" w:history="1">
+      <w:hyperlink r:id="rId15476a75fd80db9ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1439-0434.2002.00754.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4910,51 +4910,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 175-184. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89366a5b37fb3bd0b" w:history="1">
+      <w:hyperlink r:id="rId43376a75fd80dbc39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S1671-2927(09)60304-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5078,51 +5078,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 331–337. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95686a5b37fb3be15" w:history="1">
+      <w:hyperlink r:id="rId31846a75fd80dbd4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02463946</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5273,51 +5273,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 307–321. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53246a5b37fb3bf4e" w:history="1">
+      <w:hyperlink r:id="rId91486a75fd80dbe92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2017.02.002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5383,51 +5383,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 243–257. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13236a5b37fb3bffc" w:history="1">
+      <w:hyperlink r:id="rId42406a75fd80dbf45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5598/imafungus.2018.09.02.02</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5473,51 +5473,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 5320–5333. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40206a5b37fb3c08a" w:history="1">
+      <w:hyperlink r:id="rId56926a75fd80dbfd7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1462-2920.15608</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5719,51 +5719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">146</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 507–518. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94956a5b37fb3c20c" w:history="1">
+      <w:hyperlink r:id="rId22346a75fd80dc163" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-016-0935-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -5829,51 +5829,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15(11)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05035. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37846a5b37fb3c2bd" w:history="1">
+      <w:hyperlink r:id="rId31866a75fd80dc21c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5035</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5939,51 +5939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Botryosphaeria kuwatsukai</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86046a5b37fb3c370" w:history="1">
+      <w:hyperlink r:id="rId46906a75fd80dc2d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6054,63 +6054,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="85526879" name="name18596a5b37fb3c6b4" descr="eu_funding_250.png"/>
+            <wp:docPr id="51235390" name="name53926a75fd80dc600" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84156a5b37fb3c6b3" cstate="print"/>
+                    <a:blip r:embed="rId91166a75fd80dc5fe" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6208,137 +6208,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="11917847">
+  <w:abstractNum w:abstractNumId="52767056">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94299069">
+    <w:lvl w:ilvl="0" w:tplc="96472131">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="94299069" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="96472131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="94299069" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="96472131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="94299069" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="96472131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="94299069" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="96472131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="94299069" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="96472131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="94299069" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96472131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="94299069" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="96472131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="94299069" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="96472131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11917846">
+  <w:abstractNum w:abstractNumId="52767055">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55248924">
+    <w:lvl w:ilvl="0" w:tplc="20750571">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7090,55 +7090,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11917846">
-    <w:abstractNumId w:val="11917846"/>
+  <w:num w:numId="52767055">
+    <w:abstractNumId w:val="52767055"/>
   </w:num>
-  <w:num w:numId="11917847">
-    <w:abstractNumId w:val="11917847"/>
+  <w:num w:numId="52767056">
+    <w:abstractNumId w:val="52767056"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18688,51 +18688,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId598114589" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId598581997" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17356a5b37fb3921a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYOPI/" TargetMode="External"/><Relationship Id="rId51806a5b37fb39260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYOPI/categorization" TargetMode="External"/><Relationship Id="rId71186a5b37fb3b618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12972/kjhst.20160074" TargetMode="External"/><Relationship Id="rId14486a5b37fb3b7e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-20-0551-R" TargetMode="External"/><Relationship Id="rId35806a5b37fb3b878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5035" TargetMode="External"/><Relationship Id="rId66946a5b37fb3b93c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13225-015-0351-8" TargetMode="External"/><Relationship Id="rId91116a5b37fb3baa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0434.2002.00754.x" TargetMode="External"/><Relationship Id="rId89366a5b37fb3bd0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1671-2927(09)60304-7" TargetMode="External"/><Relationship Id="rId95686a5b37fb3be15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02463946" TargetMode="External"/><Relationship Id="rId53246a5b37fb3bf4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2017.02.002" TargetMode="External"/><Relationship Id="rId13236a5b37fb3bffc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5598/imafungus.2018.09.02.02" TargetMode="External"/><Relationship Id="rId40206a5b37fb3c08a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.15608" TargetMode="External"/><Relationship Id="rId94956a5b37fb3c20c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-016-0935-5" TargetMode="External"/><Relationship Id="rId37846a5b37fb3c2bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5035" TargetMode="External"/><Relationship Id="rId86046a5b37fb3c370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10746a5b37fb3a611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10746a5b37fb3a611.jpg"/><Relationship Id="rId84156a5b37fb3c6b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84156a5b37fb3c6b3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId512265391" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId997998447" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64406a75fd80d8c42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYOPI/" TargetMode="External"/><Relationship Id="rId65756a75fd80d8c88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYOPI/categorization" TargetMode="External"/><Relationship Id="rId92296a75fd80db53a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12972/kjhst.20160074" TargetMode="External"/><Relationship Id="rId66926a75fd80db6f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-20-0551-R" TargetMode="External"/><Relationship Id="rId85306a75fd80db782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5035" TargetMode="External"/><Relationship Id="rId27356a75fd80db83b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13225-015-0351-8" TargetMode="External"/><Relationship Id="rId15476a75fd80db9ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0434.2002.00754.x" TargetMode="External"/><Relationship Id="rId43376a75fd80dbc39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1671-2927(09)60304-7" TargetMode="External"/><Relationship Id="rId31846a75fd80dbd4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02463946" TargetMode="External"/><Relationship Id="rId91486a75fd80dbe92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2017.02.002" TargetMode="External"/><Relationship Id="rId42406a75fd80dbf45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5598/imafungus.2018.09.02.02" TargetMode="External"/><Relationship Id="rId56926a75fd80dbfd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.15608" TargetMode="External"/><Relationship Id="rId22346a75fd80dc163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-016-0935-5" TargetMode="External"/><Relationship Id="rId31866a75fd80dc21c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5035" TargetMode="External"/><Relationship Id="rId46906a75fd80dc2d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18016a75fd80da46b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18016a75fd80da46b.jpg"/><Relationship Id="rId91166a75fd80dc5fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91166a75fd80dc5fe.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>