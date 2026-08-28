--- v11 (2026-08-07)
+++ v12 (2026-08-28)
@@ -358,88 +358,88 @@
               <w:t xml:space="preserve"> Nose</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blister canker of pome fruits, physalospora canker of pome fruits, ring rot of apple, wart bark of apple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64406a75fd80d8c42" w:history="1">
+            <w:hyperlink r:id="rId82076a914cc03dd0d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65756a75fd80d8c88" w:history="1">
+            <w:hyperlink r:id="rId81486a914cc03dd52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1622,63 +1622,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. dothidea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="99524015" name="name13816a75fd80da46e" descr="PHYOPI_distribution_map.jpg"/>
+            <wp:docPr id="99407321" name="name65026a914cc03f239" descr="PHYOPI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYOPI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18016a75fd80da46b" cstate="print"/>
+                    <a:blip r:embed="rId67976a914cc03f236" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3842,51 +3842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 708-718. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92296a75fd80db53a" w:history="1">
+      <w:hyperlink r:id="rId32566a914cc040265" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.12972/kjhst.20160074</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4106,51 +4106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1551-1559. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66926a75fd80db6f0" w:history="1">
+      <w:hyperlink r:id="rId29736a914cc040415" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-12-20-0551-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4196,51 +4196,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15(11)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05035. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85306a75fd80db782" w:history="1">
+      <w:hyperlink r:id="rId55336a914cc0404a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5035</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4304,51 +4304,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3–18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27356a75fd80db83b" w:history="1">
+      <w:hyperlink r:id="rId42506a914cc04055b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13225-015-0351-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4530,51 +4530,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">150</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 271–276. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15476a75fd80db9ad" w:history="1">
+      <w:hyperlink r:id="rId57666a914cc0406d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1439-0434.2002.00754.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4910,51 +4910,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 175-184. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43376a75fd80dbc39" w:history="1">
+      <w:hyperlink r:id="rId52446a914cc04094c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S1671-2927(09)60304-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5078,51 +5078,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 331–337. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31846a75fd80dbd4d" w:history="1">
+      <w:hyperlink r:id="rId48016a914cc040a5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02463946</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5273,51 +5273,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 307–321. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91486a75fd80dbe92" w:history="1">
+      <w:hyperlink r:id="rId73676a914cc040b99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2017.02.002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5383,51 +5383,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 243–257. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42406a75fd80dbf45" w:history="1">
+      <w:hyperlink r:id="rId47026a914cc040c49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5598/imafungus.2018.09.02.02</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5473,51 +5473,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 5320–5333. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56926a75fd80dbfd7" w:history="1">
+      <w:hyperlink r:id="rId33326a914cc040cda" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1462-2920.15608</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5719,51 +5719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">146</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 507–518. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22346a75fd80dc163" w:history="1">
+      <w:hyperlink r:id="rId14166a914cc040e61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-016-0935-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -5829,51 +5829,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15(11)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05035. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31866a75fd80dc21c" w:history="1">
+      <w:hyperlink r:id="rId78856a914cc040f15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5035</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5939,51 +5939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Botryosphaeria kuwatsukai</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46906a75fd80dc2d5" w:history="1">
+      <w:hyperlink r:id="rId79476a914cc040fcd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6054,63 +6054,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="51235390" name="name53926a75fd80dc600" descr="eu_funding_250.png"/>
+            <wp:docPr id="80771102" name="name41376a914cc0410f0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91166a75fd80dc5fe" cstate="print"/>
+                    <a:blip r:embed="rId62476a914cc0410ef" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6208,137 +6208,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="52767056">
+  <w:abstractNum w:abstractNumId="57676024">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96472131">
+    <w:lvl w:ilvl="0" w:tplc="30563902">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="96472131" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="30563902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="96472131" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="30563902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="96472131" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="30563902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="96472131" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="30563902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="96472131" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="30563902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="96472131" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="30563902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="96472131" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="30563902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="96472131" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="30563902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52767055">
+  <w:abstractNum w:abstractNumId="57676023">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20750571">
+    <w:lvl w:ilvl="0" w:tplc="49557229">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7090,55 +7090,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="52767055">
-    <w:abstractNumId w:val="52767055"/>
+  <w:num w:numId="57676023">
+    <w:abstractNumId w:val="57676023"/>
   </w:num>
-  <w:num w:numId="52767056">
-    <w:abstractNumId w:val="52767056"/>
+  <w:num w:numId="57676024">
+    <w:abstractNumId w:val="57676024"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18688,51 +18688,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId512265391" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId997998447" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64406a75fd80d8c42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYOPI/" TargetMode="External"/><Relationship Id="rId65756a75fd80d8c88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYOPI/categorization" TargetMode="External"/><Relationship Id="rId92296a75fd80db53a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12972/kjhst.20160074" TargetMode="External"/><Relationship Id="rId66926a75fd80db6f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-20-0551-R" TargetMode="External"/><Relationship Id="rId85306a75fd80db782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5035" TargetMode="External"/><Relationship Id="rId27356a75fd80db83b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13225-015-0351-8" TargetMode="External"/><Relationship Id="rId15476a75fd80db9ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0434.2002.00754.x" TargetMode="External"/><Relationship Id="rId43376a75fd80dbc39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1671-2927(09)60304-7" TargetMode="External"/><Relationship Id="rId31846a75fd80dbd4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02463946" TargetMode="External"/><Relationship Id="rId91486a75fd80dbe92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2017.02.002" TargetMode="External"/><Relationship Id="rId42406a75fd80dbf45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5598/imafungus.2018.09.02.02" TargetMode="External"/><Relationship Id="rId56926a75fd80dbfd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.15608" TargetMode="External"/><Relationship Id="rId22346a75fd80dc163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-016-0935-5" TargetMode="External"/><Relationship Id="rId31866a75fd80dc21c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5035" TargetMode="External"/><Relationship Id="rId46906a75fd80dc2d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18016a75fd80da46b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18016a75fd80da46b.jpg"/><Relationship Id="rId91166a75fd80dc5fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91166a75fd80dc5fe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId211888640" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId404252302" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82076a914cc03dd0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYOPI/" TargetMode="External"/><Relationship Id="rId81486a914cc03dd52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYOPI/categorization" TargetMode="External"/><Relationship Id="rId32566a914cc040265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12972/kjhst.20160074" TargetMode="External"/><Relationship Id="rId29736a914cc040415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-20-0551-R" TargetMode="External"/><Relationship Id="rId55336a914cc0404a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5035" TargetMode="External"/><Relationship Id="rId42506a914cc04055b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13225-015-0351-8" TargetMode="External"/><Relationship Id="rId57666a914cc0406d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0434.2002.00754.x" TargetMode="External"/><Relationship Id="rId52446a914cc04094c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1671-2927(09)60304-7" TargetMode="External"/><Relationship Id="rId48016a914cc040a5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02463946" TargetMode="External"/><Relationship Id="rId73676a914cc040b99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2017.02.002" TargetMode="External"/><Relationship Id="rId47026a914cc040c49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5598/imafungus.2018.09.02.02" TargetMode="External"/><Relationship Id="rId33326a914cc040cda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.15608" TargetMode="External"/><Relationship Id="rId14166a914cc040e61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-016-0935-5" TargetMode="External"/><Relationship Id="rId78856a914cc040f15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5035" TargetMode="External"/><Relationship Id="rId79476a914cc040fcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67976a914cc03f236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67976a914cc03f236.jpg"/><Relationship Id="rId62476a914cc0410ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62476a914cc0410ef.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>