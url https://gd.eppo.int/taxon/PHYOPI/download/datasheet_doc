--- v12 (2026-08-28)
+++ v13 (2026-09-17)
@@ -358,88 +358,88 @@
               <w:t xml:space="preserve"> Nose</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blister canker of pome fruits, physalospora canker of pome fruits, ring rot of apple, wart bark of apple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82076a914cc03dd0d" w:history="1">
+            <w:hyperlink r:id="rId45236aabe08b6b265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81486a914cc03dd52" w:history="1">
+            <w:hyperlink r:id="rId24026aabe08b6b2ac" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1622,63 +1622,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. dothidea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="99407321" name="name65026a914cc03f239" descr="PHYOPI_distribution_map.jpg"/>
+            <wp:docPr id="63259776" name="name87746aabe08b6c408" descr="PHYOPI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYOPI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId67976a914cc03f236" cstate="print"/>
+                    <a:blip r:embed="rId60536aabe08b6c406" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3842,51 +3842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 708-718. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32566a914cc040265" w:history="1">
+      <w:hyperlink r:id="rId48886aabe08b6d4e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.12972/kjhst.20160074</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4106,51 +4106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1551-1559. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29736a914cc040415" w:history="1">
+      <w:hyperlink r:id="rId27106aabe08b6d6f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-12-20-0551-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4196,51 +4196,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15(11)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05035. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55336a914cc0404a6" w:history="1">
+      <w:hyperlink r:id="rId12936aabe08b6d791" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5035</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4304,51 +4304,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3–18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42506a914cc04055b" w:history="1">
+      <w:hyperlink r:id="rId62086aabe08b6d84d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13225-015-0351-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4530,51 +4530,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">150</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 271–276. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57666a914cc0406d3" w:history="1">
+      <w:hyperlink r:id="rId91436aabe08b6d9cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1439-0434.2002.00754.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4910,51 +4910,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 175-184. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52446a914cc04094c" w:history="1">
+      <w:hyperlink r:id="rId48766aabe08b6dc3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S1671-2927(09)60304-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5078,51 +5078,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 331–337. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48016a914cc040a5c" w:history="1">
+      <w:hyperlink r:id="rId59956aabe08b6dd54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02463946</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5273,51 +5273,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 307–321. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73676a914cc040b99" w:history="1">
+      <w:hyperlink r:id="rId45646aabe08b6de92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2017.02.002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5383,51 +5383,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 243–257. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47026a914cc040c49" w:history="1">
+      <w:hyperlink r:id="rId87436aabe08b6df44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5598/imafungus.2018.09.02.02</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5473,51 +5473,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 5320–5333. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33326a914cc040cda" w:history="1">
+      <w:hyperlink r:id="rId39016aabe08b6dfd5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1462-2920.15608</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5719,51 +5719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">146</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 507–518. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14166a914cc040e61" w:history="1">
+      <w:hyperlink r:id="rId31746aabe08b6e160" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-016-0935-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -5829,51 +5829,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15(11)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05035. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78856a914cc040f15" w:history="1">
+      <w:hyperlink r:id="rId77576aabe08b6e217" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5035</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5939,51 +5939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Botryosphaeria kuwatsukai</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79476a914cc040fcd" w:history="1">
+      <w:hyperlink r:id="rId48416aabe08b6e2d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6054,63 +6054,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="80771102" name="name41376a914cc0410f0" descr="eu_funding_250.png"/>
+            <wp:docPr id="57470767" name="name32266aabe08b6e3e9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62476a914cc0410ef" cstate="print"/>
+                    <a:blip r:embed="rId66356aabe08b6e3e8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6208,137 +6208,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="57676024">
+  <w:abstractNum w:abstractNumId="40377566">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30563902">
+    <w:lvl w:ilvl="0" w:tplc="68098560">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30563902" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68098560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="30563902" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="68098560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="30563902" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="68098560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="30563902" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="68098560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="30563902" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="68098560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="30563902" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="68098560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="30563902" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="68098560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="30563902" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="68098560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57676023">
+  <w:abstractNum w:abstractNumId="40377565">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49557229">
+    <w:lvl w:ilvl="0" w:tplc="47320336">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7090,55 +7090,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57676023">
-    <w:abstractNumId w:val="57676023"/>
+  <w:num w:numId="40377565">
+    <w:abstractNumId w:val="40377565"/>
   </w:num>
-  <w:num w:numId="57676024">
-    <w:abstractNumId w:val="57676024"/>
+  <w:num w:numId="40377566">
+    <w:abstractNumId w:val="40377566"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18688,51 +18688,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId211888640" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId404252302" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82076a914cc03dd0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYOPI/" TargetMode="External"/><Relationship Id="rId81486a914cc03dd52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYOPI/categorization" TargetMode="External"/><Relationship Id="rId32566a914cc040265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12972/kjhst.20160074" TargetMode="External"/><Relationship Id="rId29736a914cc040415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-20-0551-R" TargetMode="External"/><Relationship Id="rId55336a914cc0404a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5035" TargetMode="External"/><Relationship Id="rId42506a914cc04055b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13225-015-0351-8" TargetMode="External"/><Relationship Id="rId57666a914cc0406d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0434.2002.00754.x" TargetMode="External"/><Relationship Id="rId52446a914cc04094c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1671-2927(09)60304-7" TargetMode="External"/><Relationship Id="rId48016a914cc040a5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02463946" TargetMode="External"/><Relationship Id="rId73676a914cc040b99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2017.02.002" TargetMode="External"/><Relationship Id="rId47026a914cc040c49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5598/imafungus.2018.09.02.02" TargetMode="External"/><Relationship Id="rId33326a914cc040cda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.15608" TargetMode="External"/><Relationship Id="rId14166a914cc040e61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-016-0935-5" TargetMode="External"/><Relationship Id="rId78856a914cc040f15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5035" TargetMode="External"/><Relationship Id="rId79476a914cc040fcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67976a914cc03f236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67976a914cc03f236.jpg"/><Relationship Id="rId62476a914cc0410ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62476a914cc0410ef.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId539792197" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId776185890" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45236aabe08b6b265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYOPI/" TargetMode="External"/><Relationship Id="rId24026aabe08b6b2ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYOPI/categorization" TargetMode="External"/><Relationship Id="rId48886aabe08b6d4e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12972/kjhst.20160074" TargetMode="External"/><Relationship Id="rId27106aabe08b6d6f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-20-0551-R" TargetMode="External"/><Relationship Id="rId12936aabe08b6d791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5035" TargetMode="External"/><Relationship Id="rId62086aabe08b6d84d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13225-015-0351-8" TargetMode="External"/><Relationship Id="rId91436aabe08b6d9cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0434.2002.00754.x" TargetMode="External"/><Relationship Id="rId48766aabe08b6dc3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1671-2927(09)60304-7" TargetMode="External"/><Relationship Id="rId59956aabe08b6dd54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02463946" TargetMode="External"/><Relationship Id="rId45646aabe08b6de92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2017.02.002" TargetMode="External"/><Relationship Id="rId87436aabe08b6df44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5598/imafungus.2018.09.02.02" TargetMode="External"/><Relationship Id="rId39016aabe08b6dfd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.15608" TargetMode="External"/><Relationship Id="rId31746aabe08b6e160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-016-0935-5" TargetMode="External"/><Relationship Id="rId77576aabe08b6e217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5035" TargetMode="External"/><Relationship Id="rId48416aabe08b6e2d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60536aabe08b6c406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60536aabe08b6c406.jpg"/><Relationship Id="rId66356aabe08b6e3e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66356aabe08b6e3e8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>