--- v13 (2026-09-17)
+++ v14 (2026-10-07)
@@ -358,88 +358,88 @@
               <w:t xml:space="preserve"> Nose</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blister canker of pome fruits, physalospora canker of pome fruits, ring rot of apple, wart bark of apple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45236aabe08b6b265" w:history="1">
+            <w:hyperlink r:id="rId42406ac669aebb9bf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24026aabe08b6b2ac" w:history="1">
+            <w:hyperlink r:id="rId64636ac669aebba04" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1622,63 +1622,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. dothidea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="63259776" name="name87746aabe08b6c408" descr="PHYOPI_distribution_map.jpg"/>
+            <wp:docPr id="78794421" name="name37796ac669aebceda" descr="PHYOPI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYOPI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId60536aabe08b6c406" cstate="print"/>
+                    <a:blip r:embed="rId18186ac669aebced7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3842,51 +3842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 708-718. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48886aabe08b6d4e5" w:history="1">
+      <w:hyperlink r:id="rId74686ac669aebdf63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.12972/kjhst.20160074</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4106,51 +4106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1551-1559. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27106aabe08b6d6f7" w:history="1">
+      <w:hyperlink r:id="rId67106ac669aebe167" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-12-20-0551-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4196,51 +4196,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15(11)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05035. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12936aabe08b6d791" w:history="1">
+      <w:hyperlink r:id="rId10696ac669aebe1f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5035</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4304,51 +4304,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3–18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62086aabe08b6d84d" w:history="1">
+      <w:hyperlink r:id="rId30276ac669aebe2b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13225-015-0351-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4530,51 +4530,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">150</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 271–276. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91436aabe08b6d9cd" w:history="1">
+      <w:hyperlink r:id="rId79936ac669aebe41b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1439-0434.2002.00754.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4910,51 +4910,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 175-184. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48766aabe08b6dc3c" w:history="1">
+      <w:hyperlink r:id="rId24986ac669aebe6a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S1671-2927(09)60304-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5078,51 +5078,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 331–337. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59956aabe08b6dd54" w:history="1">
+      <w:hyperlink r:id="rId82516ac669aebe7b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02463946</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5273,51 +5273,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 307–321. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45646aabe08b6de92" w:history="1">
+      <w:hyperlink r:id="rId10896ac669aebe8f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2017.02.002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5383,51 +5383,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 243–257. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87436aabe08b6df44" w:history="1">
+      <w:hyperlink r:id="rId85396ac669aebe9a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5598/imafungus.2018.09.02.02</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5473,51 +5473,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 5320–5333. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39016aabe08b6dfd5" w:history="1">
+      <w:hyperlink r:id="rId99646ac669aebea33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1462-2920.15608</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5719,51 +5719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">146</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 507–518. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31746aabe08b6e160" w:history="1">
+      <w:hyperlink r:id="rId27136ac669aebebba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-016-0935-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -5829,51 +5829,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15(11)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05035. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77576aabe08b6e217" w:history="1">
+      <w:hyperlink r:id="rId26326ac669aebec6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5035</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5939,51 +5939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Botryosphaeria kuwatsukai</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48416aabe08b6e2d8" w:history="1">
+      <w:hyperlink r:id="rId14546ac669aebed28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6054,63 +6054,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="57470767" name="name32266aabe08b6e3e9" descr="eu_funding_250.png"/>
+            <wp:docPr id="36794070" name="name46526ac669aebee72" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66356aabe08b6e3e8" cstate="print"/>
+                    <a:blip r:embed="rId91776ac669aebee71" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6208,137 +6208,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="40377566">
+  <w:abstractNum w:abstractNumId="53994735">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68098560">
+    <w:lvl w:ilvl="0" w:tplc="72189921">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68098560" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72189921" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68098560" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72189921" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68098560" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72189921" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68098560" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72189921" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68098560" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72189921" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="68098560" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72189921" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68098560" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72189921" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68098560" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72189921" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40377565">
+  <w:abstractNum w:abstractNumId="53994734">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47320336">
+    <w:lvl w:ilvl="0" w:tplc="60528425">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7090,55 +7090,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="40377565">
-    <w:abstractNumId w:val="40377565"/>
+  <w:num w:numId="53994734">
+    <w:abstractNumId w:val="53994734"/>
   </w:num>
-  <w:num w:numId="40377566">
-    <w:abstractNumId w:val="40377566"/>
+  <w:num w:numId="53994735">
+    <w:abstractNumId w:val="53994735"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18688,51 +18688,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId539792197" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId776185890" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45236aabe08b6b265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYOPI/" TargetMode="External"/><Relationship Id="rId24026aabe08b6b2ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYOPI/categorization" TargetMode="External"/><Relationship Id="rId48886aabe08b6d4e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12972/kjhst.20160074" TargetMode="External"/><Relationship Id="rId27106aabe08b6d6f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-20-0551-R" TargetMode="External"/><Relationship Id="rId12936aabe08b6d791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5035" TargetMode="External"/><Relationship Id="rId62086aabe08b6d84d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13225-015-0351-8" TargetMode="External"/><Relationship Id="rId91436aabe08b6d9cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0434.2002.00754.x" TargetMode="External"/><Relationship Id="rId48766aabe08b6dc3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1671-2927(09)60304-7" TargetMode="External"/><Relationship Id="rId59956aabe08b6dd54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02463946" TargetMode="External"/><Relationship Id="rId45646aabe08b6de92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2017.02.002" TargetMode="External"/><Relationship Id="rId87436aabe08b6df44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5598/imafungus.2018.09.02.02" TargetMode="External"/><Relationship Id="rId39016aabe08b6dfd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.15608" TargetMode="External"/><Relationship Id="rId31746aabe08b6e160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-016-0935-5" TargetMode="External"/><Relationship Id="rId77576aabe08b6e217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5035" TargetMode="External"/><Relationship Id="rId48416aabe08b6e2d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60536aabe08b6c406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60536aabe08b6c406.jpg"/><Relationship Id="rId66356aabe08b6e3e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66356aabe08b6e3e8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId342806482" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId768585839" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId42406ac669aebb9bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYOPI/" TargetMode="External"/><Relationship Id="rId64636ac669aebba04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYOPI/categorization" TargetMode="External"/><Relationship Id="rId74686ac669aebdf63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12972/kjhst.20160074" TargetMode="External"/><Relationship Id="rId67106ac669aebe167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-20-0551-R" TargetMode="External"/><Relationship Id="rId10696ac669aebe1f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5035" TargetMode="External"/><Relationship Id="rId30276ac669aebe2b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13225-015-0351-8" TargetMode="External"/><Relationship Id="rId79936ac669aebe41b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0434.2002.00754.x" TargetMode="External"/><Relationship Id="rId24986ac669aebe6a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1671-2927(09)60304-7" TargetMode="External"/><Relationship Id="rId82516ac669aebe7b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02463946" TargetMode="External"/><Relationship Id="rId10896ac669aebe8f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2017.02.002" TargetMode="External"/><Relationship Id="rId85396ac669aebe9a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5598/imafungus.2018.09.02.02" TargetMode="External"/><Relationship Id="rId99646ac669aebea33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.15608" TargetMode="External"/><Relationship Id="rId27136ac669aebebba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-016-0935-5" TargetMode="External"/><Relationship Id="rId26326ac669aebec6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5035" TargetMode="External"/><Relationship Id="rId14546ac669aebed28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18186ac669aebced7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18186ac669aebced7.jpg"/><Relationship Id="rId91776ac669aebee71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91776ac669aebee71.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>