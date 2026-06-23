--- v1 (2026-03-20)
+++ v2 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PHYIX" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>TOMOV0</t>
   </si>
   <si>
     <t>Begomovirus solanumvariati</t>
   </si>
   <si>
     <t xml:space="preserve">* Polston JE, Hiebert E, McGovern RJ, Stansly PA, Schuster DJ (1993) Host range of tomato mottle virus, a new geminivirus infecting tomato in Florida. Plant Disease 77, 1181-1184.
 ------- artificial host in inoculation studies. </t>
   </si>
@@ -200,50 +200,59 @@
   <si>
     <t>Orthotospovirus arachianuli</t>
   </si>
   <si>
     <t>* Webster CG, Turechek WW, Mellinger HC, Frantz G, Roe N, Yonce H, Vallad GE, Adkins S (2011) Expansion of Groundnut ringspot virus host and geographic ranges in solanaceous vegetables in peninsular Florida. Plant Health Progress https://www.plantmanagementnetwork.org/pub/php/brief/2011/grsv/</t>
   </si>
   <si>
     <t>INSV00</t>
   </si>
   <si>
     <t>Orthotospovirus impatiensnecromaculae</t>
   </si>
   <si>
     <t>* Gonzalez-Pacheco BE, Silva-Rosalez L (2013) First report of Impatiens necrotic spot virus in Mexico on tomatillo and pepper plants. Plant Disease 97(8), p 1124.
 ------- Confirmed host (as Physalis ixocarpa).</t>
   </si>
   <si>
     <t>TSWV00</t>
   </si>
   <si>
     <t>Orthotospovirus tomatomaculae</t>
   </si>
   <si>
     <t>* Parrella G, Gognalons P, Gebre-Selassie K, Vovlas C, Marchoux G (2003) An update of the host range of tomato spotted wilt virus. Journal of Plant Pathology 85(4), 227-264.
 ------- Confirmed host. As Physalis ixocarpa.</t>
+  </si>
+  <si>
+    <t>PVY000</t>
+  </si>
+  <si>
+    <t>Potyvirus yituberosi</t>
+  </si>
+  <si>
+    <t>* Wang J, An MX, Zhao J, He MH, Zhou MH, Ma MH, Zhu MX, Lei MM, Luo MS, Chen S (2026) Natural occurrence of Potato virus Y on Tomatillo (Physalis philadelphica) in China. Plant Disease (early view) https://doi.org/10.1094/PDIS-09-25-1859-PDN</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>PYDV00</t>
   </si>
   <si>
     <t>Alphanucleorhabdovirus tuberosum (as Solanaceae)</t>
   </si>
   <si>
     <t>EPIXTU</t>
   </si>
   <si>
     <t>Epitrix tuberis</t>
   </si>
   <si>
     <t>* Clark SM,  LeDoux DG, Seeno TN,  Riley EG,  Gilbert AJ, Sullivan JM (2004) Host plants of leaf beetle species occurring in the United States and Canada.  Special Publications of the Coleopterists Society, 2, 476 pp.
 ------- feeding of adults (Physalis ixocarpa)</t>
   </si>
   <si>
     <t>Epitrix tuberis (as Physalis)</t>
   </si>
   <si>
     <t>* Hill RE, Tate AD (1942) Life history and habits of potato flea beetle in Western Nebraska. Journal of Economic Entomology 35, 879-884.
@@ -573,51 +582,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D23"/>
+  <dimension ref="A1:D24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="467.029" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -859,86 +868,100 @@
         <v>52</v>
       </c>
       <c r="C19" t="s">
         <v>53</v>
       </c>
       <c r="D19" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>16</v>
       </c>
       <c r="B20" t="s">
         <v>55</v>
       </c>
       <c r="C20" t="s">
         <v>56</v>
       </c>
       <c r="D20" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" t="s">
         <v>58</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
         <v>59</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>60</v>
       </c>
-      <c r="D21"/>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B22" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C22" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="D22" t="s">
         <v>63</v>
       </c>
+      <c r="D22"/>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B23" t="s">
+        <v>64</v>
+      </c>
+      <c r="C23" t="s">
+        <v>65</v>
+      </c>
+      <c r="D23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" t="s">
         <v>61</v>
       </c>
-      <c r="C23" t="s">
+      <c r="B24" t="s">
         <v>64</v>
       </c>
-      <c r="D23" t="s">
-        <v>65</v>
+      <c r="C24" t="s">
+        <v>67</v>
+      </c>
+      <c r="D24" t="s">
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">