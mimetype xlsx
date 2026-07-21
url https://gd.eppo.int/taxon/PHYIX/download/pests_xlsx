--- v2 (2026-06-23)
+++ v3 (2026-07-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PHYIX" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>TOMOV0</t>
   </si>
   <si>
     <t>Begomovirus solanumvariati</t>
   </si>
   <si>
     <t xml:space="preserve">* Polston JE, Hiebert E, McGovern RJ, Stansly PA, Schuster DJ (1993) Host range of tomato mottle virus, a new geminivirus infecting tomato in Florida. Plant Disease 77, 1181-1184.
 ------- artificial host in inoculation studies. </t>
   </si>
@@ -86,50 +86,59 @@
 ------- At least 13 Physalis species. Absence of symptoms.</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>VASALY</t>
   </si>
   <si>
     <t>Aculops lycopersici (as Solanaceae)</t>
   </si>
   <si>
     <t>ANTHEU</t>
   </si>
   <si>
     <t>Anthonomus eugenii</t>
   </si>
   <si>
     <t>* Capinera JL (2017) Pepper weevil, Anthonomus eugenii Cano and Cuban pepper weevil Faustinus cubae (Boheman) ( Insecta: Coleoptera: Curculionidae). https://edis.ifas.ufl.edu/in555
 * Cortez-Mondaca E, Machado Torres E, Valenzuela-Escoboza FA, Moreno Heredia A (2021) Primer reporte del Tomatillo Physalis ixocarpa Brot Ex Horm. como hospedero del ciclo de vida completo del Picudo del Chile," Southwestern Entomologist 45(4), 1157-1160.
 ------- confirmed host, as Physalis ixocarpa.
 * Elmore JC, Davis AC, Campbell RE (1934) The pepper weevil. USDA Techical Bulletin No. 447.
 ------- Eggs and young larvae transferred to pods of Physalis ixocarpa developed in a number of cases.</t>
   </si>
   <si>
+    <t>PARZCO</t>
+  </si>
+  <si>
+    <t>Bactericera cockerelli</t>
+  </si>
+  <si>
+    <t>* Halbert SE (2025) Entomology Section. P.J. Anderson and G.S. Hodges (Editors). TRI-OLOGY 64(2): 11 https://www.fdacs.gov/content/download/119457/file/FDACS-P-00124_2025-08-Tri-ology-64-2-April-June-2025.pdf</t>
+  </si>
+  <si>
     <t>TYLCV0</t>
   </si>
   <si>
     <t>Begomovirus coheni</t>
   </si>
   <si>
     <t>* Gámez-Jiménez C, Romero-Romero JL, Santos-Cervantes ME, Leyva-López NE, Méndez-Lozano J (2009) Tomatillo (Physalis ixocarpa) as a natural new host for Tomato yellow leaf curl virus in Sinaloa, Mexico. Plant Disease 93(5), 545.</t>
   </si>
   <si>
     <t>SLCV00</t>
   </si>
   <si>
     <t>Begomovirus cucurbitapeponis</t>
   </si>
   <si>
     <t>* Awad AA, El-Attar AK, mohamed AM, Hassan M (2019) Emergence and diversity of Squash Leaf Curl Virus infecting solanaceous vegetable crops in Egypt. Middle East Journal of Agriculture Research 8(1), 226-236.
 ------- as tomatillo.</t>
   </si>
   <si>
     <t>BEMITA</t>
   </si>
   <si>
     <t>Bemisia tabaci (as Solanaceae)</t>
   </si>
   <si>
@@ -200,50 +209,59 @@
   <si>
     <t>Orthotospovirus arachianuli</t>
   </si>
   <si>
     <t>* Webster CG, Turechek WW, Mellinger HC, Frantz G, Roe N, Yonce H, Vallad GE, Adkins S (2011) Expansion of Groundnut ringspot virus host and geographic ranges in solanaceous vegetables in peninsular Florida. Plant Health Progress https://www.plantmanagementnetwork.org/pub/php/brief/2011/grsv/</t>
   </si>
   <si>
     <t>INSV00</t>
   </si>
   <si>
     <t>Orthotospovirus impatiensnecromaculae</t>
   </si>
   <si>
     <t>* Gonzalez-Pacheco BE, Silva-Rosalez L (2013) First report of Impatiens necrotic spot virus in Mexico on tomatillo and pepper plants. Plant Disease 97(8), p 1124.
 ------- Confirmed host (as Physalis ixocarpa).</t>
   </si>
   <si>
     <t>TSWV00</t>
   </si>
   <si>
     <t>Orthotospovirus tomatomaculae</t>
   </si>
   <si>
     <t>* Parrella G, Gognalons P, Gebre-Selassie K, Vovlas C, Marchoux G (2003) An update of the host range of tomato spotted wilt virus. Journal of Plant Pathology 85(4), 227-264.
 ------- Confirmed host. As Physalis ixocarpa.</t>
+  </si>
+  <si>
+    <t>CHIVMV</t>
+  </si>
+  <si>
+    <t>Potyvirus capsivenamaculae</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Wang J, An MX, Zhao J, He MH, Zhou MH, Ma MH, Zhu MX, Lei MM, Luo MS, Chen S (2023) Natural occurrence of Potato virus Y on Tomatillo (Physalis philadelphica) in China. Plant Disease (early view) https://doi.org/10.1094/PDIS-09-25-1859-PDN </t>
   </si>
   <si>
     <t>PVY000</t>
   </si>
   <si>
     <t>Potyvirus yituberosi</t>
   </si>
   <si>
     <t>* Wang J, An MX, Zhao J, He MH, Zhou MH, Ma MH, Zhu MX, Lei MM, Luo MS, Chen S (2026) Natural occurrence of Potato virus Y on Tomatillo (Physalis philadelphica) in China. Plant Disease (early view) https://doi.org/10.1094/PDIS-09-25-1859-PDN</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>PYDV00</t>
   </si>
   <si>
     <t>Alphanucleorhabdovirus tuberosum (as Solanaceae)</t>
   </si>
   <si>
     <t>EPIXTU</t>
   </si>
   <si>
     <t>Epitrix tuberis</t>
   </si>
@@ -582,51 +600,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D24"/>
+  <dimension ref="A1:D26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="467.029" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -728,145 +746,145 @@
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="C10" t="s">
         <v>29</v>
       </c>
-      <c r="D10"/>
+      <c r="D10" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>16</v>
       </c>
       <c r="B11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="D11" t="s">
         <v>32</v>
       </c>
+      <c r="D11"/>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>16</v>
       </c>
       <c r="B12" t="s">
         <v>33</v>
       </c>
       <c r="C12" t="s">
         <v>34</v>
       </c>
       <c r="D12" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>16</v>
       </c>
       <c r="B13" t="s">
         <v>36</v>
       </c>
       <c r="C13" t="s">
         <v>37</v>
       </c>
       <c r="D13" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>16</v>
       </c>
       <c r="B14" t="s">
         <v>39</v>
       </c>
       <c r="C14" t="s">
         <v>40</v>
       </c>
-      <c r="D14"/>
+      <c r="D14" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>16</v>
       </c>
       <c r="B15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="D15" t="s">
         <v>43</v>
       </c>
+      <c r="D15"/>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>16</v>
       </c>
       <c r="B16" t="s">
         <v>44</v>
       </c>
       <c r="C16" t="s">
         <v>45</v>
       </c>
-      <c r="D16"/>
+      <c r="D16" t="s">
+        <v>46</v>
+      </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C17" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="D17" t="s">
         <v>48</v>
       </c>
+      <c r="D17"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>16</v>
       </c>
       <c r="B18" t="s">
         <v>49</v>
       </c>
       <c r="C18" t="s">
         <v>50</v>
       </c>
       <c r="D18" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>16</v>
       </c>
       <c r="B19" t="s">
         <v>52</v>
       </c>
       <c r="C19" t="s">
         <v>53</v>
       </c>
@@ -882,86 +900,114 @@
         <v>55</v>
       </c>
       <c r="C20" t="s">
         <v>56</v>
       </c>
       <c r="D20" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>16</v>
       </c>
       <c r="B21" t="s">
         <v>58</v>
       </c>
       <c r="C21" t="s">
         <v>59</v>
       </c>
       <c r="D21" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
+        <v>16</v>
+      </c>
+      <c r="B22" t="s">
         <v>61</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
         <v>62</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>63</v>
       </c>
-      <c r="D22"/>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>61</v>
+        <v>16</v>
       </c>
       <c r="B23" t="s">
         <v>64</v>
       </c>
       <c r="C23" t="s">
         <v>65</v>
       </c>
       <c r="D23" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="B24" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="C24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D24"/>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" t="s">
         <v>67</v>
       </c>
-      <c r="D24" t="s">
-        <v>68</v>
+      <c r="B25" t="s">
+        <v>70</v>
+      </c>
+      <c r="C25" t="s">
+        <v>71</v>
+      </c>
+      <c r="D25" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" t="s">
+        <v>67</v>
+      </c>
+      <c r="B26" t="s">
+        <v>70</v>
+      </c>
+      <c r="C26" t="s">
+        <v>73</v>
+      </c>
+      <c r="D26" t="s">
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">