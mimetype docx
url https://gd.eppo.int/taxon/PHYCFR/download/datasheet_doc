--- v13 (2026-09-01)
+++ v14 (2026-09-21)
@@ -202,51 +202,51 @@
               <w:t xml:space="preserve"> Keifer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Chelicerata: Arachnida: Acarida: Eriophyidae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70276a9639af190a5" w:history="1">
+            <w:hyperlink r:id="rId97646ab0dca9e2ea9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -262,51 +262,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27606a9639af1910d" w:history="1">
+            <w:hyperlink r:id="rId26076ab0dca9e2f13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYCFR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="19662292" name="name43476a9639af19b63" descr="16982.jpg"/>
+                  <wp:docPr id="51320552" name="name94506ab0dca9e37c9" descr="16982.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16982.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId26286a9639af19b61" cstate="print"/>
+                          <a:blip r:embed="rId75476ab0dca9e37c8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId93906a9639af19c64" w:history="1">
+            <w:hyperlink r:id="rId53656ab0dca9e3907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1407,63 +1407,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is presented below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="75568996" name="name18466a9639af1af2c" descr="PHYCFR_distribution_map.jpg"/>
+            <wp:docPr id="58447151" name="name86986ab0dca9e49ee" descr="PHYCFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYCFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45826a9639af1af2a" cstate="print"/>
+                    <a:blip r:embed="rId37786ab0dca9e49ec" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3058,51 +3058,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 499–504. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17646a9639af1bb8c" w:history="1">
+      <w:hyperlink r:id="rId28756ab0dca9e55fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10/ggrf8g</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3128,51 +3128,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1748E. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66436a9639af1bc03" w:history="1">
+      <w:hyperlink r:id="rId72306ab0dca9e5672" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1748</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3218,51 +3218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 105051. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31116a9639af1bc96" w:history="1">
+      <w:hyperlink r:id="rId56086ab0dca9e5702" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.meegid.2021.105051</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3288,51 +3288,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 247–261. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15406a9639af1bd08" w:history="1">
+      <w:hyperlink r:id="rId80416ab0dca9e5791" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-019-00382-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3358,101 +3358,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 2313-2315. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39766a9639af1bd79" w:history="1">
+      <w:hyperlink r:id="rId22466ab0dca9e5807" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-22-2686-SC</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for Rose rosette virus and its vector </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllocoptes fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87746a9639af1bdca" w:history="1">
+      <w:hyperlink r:id="rId59596ab0dca9e585a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RRV000/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3614,101 +3614,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 146–153. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91716a9639af1bf16" w:history="1">
+      <w:hyperlink r:id="rId77136ab0dca9e59a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.24266/0738-2898-36.4.146</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sabelis MW &amp; Bruin J (1996) 1.5.3. Evolutionary ecology: Life history patterns, food plant choice and dispersal. In: Lindquist EE, Sabelis MW, Bruin J (Eds.) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">World Crop Pests, Eriophyoid Mites Their Biology, Natural Enemies and Control</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Elsevier, pp. 329–366. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64876a9639af1bf69" w:history="1">
+      <w:hyperlink r:id="rId93406ab0dca9e59fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S1572-4379(96)80020-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3754,51 +3754,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 108–112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21026a9639af1bff9" w:history="1">
+      <w:hyperlink r:id="rId65606ab0dca9e5a8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.24266/0738-2898-37.4.108</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3824,51 +3824,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1603–1617. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34386a9639af1c06a" w:history="1">
+      <w:hyperlink r:id="rId26626ab0dca9e5afc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.13255</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3894,51 +3894,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 209–213. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31826a9639af1c0da" w:history="1">
+      <w:hyperlink r:id="rId86006ab0dca9e5b6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/01647959708683565</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4004,51 +4004,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllocoptes fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12806a9639af1c18f" w:history="1">
+      <w:hyperlink r:id="rId79676ab0dca9e5c22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4061,63 +4061,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="80151693" name="name38106a9639af1c24f" descr="eu_funding_250.png"/>
+            <wp:docPr id="98776820" name="name39036ab0dca9e5ce1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45836a9639af1c24e" cstate="print"/>
+                    <a:blip r:embed="rId20766ab0dca9e5ce0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4215,137 +4215,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68395336">
+  <w:abstractNum w:abstractNumId="63011485">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89660704">
+    <w:lvl w:ilvl="0" w:tplc="38893864">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="89660704" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="38893864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="89660704" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="38893864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="89660704" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="38893864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="89660704" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="38893864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="89660704" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="38893864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="89660704" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="38893864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="89660704" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="38893864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89660704" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="38893864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68395335">
+  <w:abstractNum w:abstractNumId="63011484">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96851416">
+    <w:lvl w:ilvl="0" w:tplc="97643218">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5097,55 +5097,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68395335">
-    <w:abstractNumId w:val="68395335"/>
+  <w:num w:numId="63011484">
+    <w:abstractNumId w:val="63011484"/>
   </w:num>
-  <w:num w:numId="68395336">
-    <w:abstractNumId w:val="68395336"/>
+  <w:num w:numId="63011485">
+    <w:abstractNumId w:val="63011485"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16695,51 +16695,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId441108657" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId243804131" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70276a9639af190a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/" TargetMode="External"/><Relationship Id="rId27606a9639af1910d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/categorization" TargetMode="External"/><Relationship Id="rId93906a9639af19c64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/photos" TargetMode="External"/><Relationship Id="rId17646a9639af1bb8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10/ggrf8g" TargetMode="External"/><Relationship Id="rId66436a9639af1bc03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1748" TargetMode="External"/><Relationship Id="rId31116a9639af1bc96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.meegid.2021.105051" TargetMode="External"/><Relationship Id="rId15406a9639af1bd08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-019-00382-4" TargetMode="External"/><Relationship Id="rId39766a9639af1bd79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-22-2686-SC" TargetMode="External"/><Relationship Id="rId87746a9639af1bdca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/documents" TargetMode="External"/><Relationship Id="rId91716a9639af1bf16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-36.4.146" TargetMode="External"/><Relationship Id="rId64876a9639af1bf69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1572-4379(96)80020-0" TargetMode="External"/><Relationship Id="rId21026a9639af1bff9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-37.4.108" TargetMode="External"/><Relationship Id="rId34386a9639af1c06a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13255" TargetMode="External"/><Relationship Id="rId31826a9639af1c0da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01647959708683565" TargetMode="External"/><Relationship Id="rId12806a9639af1c18f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId26286a9639af19b61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26286a9639af19b61.jpg"/><Relationship Id="rId45826a9639af1af2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45826a9639af1af2a.jpg"/><Relationship Id="rId45836a9639af1c24e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45836a9639af1c24e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId877685887" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId296682659" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId97646ab0dca9e2ea9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/" TargetMode="External"/><Relationship Id="rId26076ab0dca9e2f13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/categorization" TargetMode="External"/><Relationship Id="rId53656ab0dca9e3907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/photos" TargetMode="External"/><Relationship Id="rId28756ab0dca9e55fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10/ggrf8g" TargetMode="External"/><Relationship Id="rId72306ab0dca9e5672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1748" TargetMode="External"/><Relationship Id="rId56086ab0dca9e5702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.meegid.2021.105051" TargetMode="External"/><Relationship Id="rId80416ab0dca9e5791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-019-00382-4" TargetMode="External"/><Relationship Id="rId22466ab0dca9e5807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-22-2686-SC" TargetMode="External"/><Relationship Id="rId59596ab0dca9e585a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/documents" TargetMode="External"/><Relationship Id="rId77136ab0dca9e59a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-36.4.146" TargetMode="External"/><Relationship Id="rId93406ab0dca9e59fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1572-4379(96)80020-0" TargetMode="External"/><Relationship Id="rId65606ab0dca9e5a8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-37.4.108" TargetMode="External"/><Relationship Id="rId26626ab0dca9e5afc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13255" TargetMode="External"/><Relationship Id="rId86006ab0dca9e5b6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01647959708683565" TargetMode="External"/><Relationship Id="rId79676ab0dca9e5c22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75476ab0dca9e37c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75476ab0dca9e37c8.jpg"/><Relationship Id="rId37786ab0dca9e49ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37786ab0dca9e49ec.jpg"/><Relationship Id="rId20766ab0dca9e5ce0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20766ab0dca9e5ce0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>