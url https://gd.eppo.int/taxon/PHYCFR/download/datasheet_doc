--- v14 (2026-09-21)
+++ v15 (2026-10-21)
@@ -202,51 +202,51 @@
               <w:t xml:space="preserve"> Keifer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Chelicerata: Arachnida: Acarida: Eriophyidae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97646ab0dca9e2ea9" w:history="1">
+            <w:hyperlink r:id="rId48506ad870dc59911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -262,51 +262,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26076ab0dca9e2f13" w:history="1">
+            <w:hyperlink r:id="rId84746ad870dc59988" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYCFR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="51320552" name="name94506ab0dca9e37c9" descr="16982.jpg"/>
+                  <wp:docPr id="84396669" name="name69596ad870dc59ed8" descr="16982.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16982.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId75476ab0dca9e37c8" cstate="print"/>
+                          <a:blip r:embed="rId20046ad870dc59ed6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId53656ab0dca9e3907" w:history="1">
+            <w:hyperlink r:id="rId87126ad870dc59ff6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1407,63 +1407,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is presented below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="58447151" name="name86986ab0dca9e49ee" descr="PHYCFR_distribution_map.jpg"/>
+            <wp:docPr id="19740281" name="name14816ad870dc5aea8" descr="PHYCFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYCFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37786ab0dca9e49ec" cstate="print"/>
+                    <a:blip r:embed="rId77276ad870dc5aea5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3058,51 +3058,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 499–504. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28756ab0dca9e55fc" w:history="1">
+      <w:hyperlink r:id="rId20646ad870dc5baf7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10/ggrf8g</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3128,51 +3128,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1748E. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72306ab0dca9e5672" w:history="1">
+      <w:hyperlink r:id="rId13556ad870dc5bb71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1748</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3218,51 +3218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 105051. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56086ab0dca9e5702" w:history="1">
+      <w:hyperlink r:id="rId86336ad870dc5bc05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.meegid.2021.105051</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3288,51 +3288,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 247–261. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80416ab0dca9e5791" w:history="1">
+      <w:hyperlink r:id="rId79716ad870dc5bc9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-019-00382-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3358,101 +3358,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 2313-2315. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22466ab0dca9e5807" w:history="1">
+      <w:hyperlink r:id="rId33376ad870dc5bd12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-22-2686-SC</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for Rose rosette virus and its vector </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllocoptes fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59596ab0dca9e585a" w:history="1">
+      <w:hyperlink r:id="rId71936ad870dc5bd65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RRV000/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3614,101 +3614,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 146–153. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77136ab0dca9e59a7" w:history="1">
+      <w:hyperlink r:id="rId15956ad870dc5beb4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.24266/0738-2898-36.4.146</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sabelis MW &amp; Bruin J (1996) 1.5.3. Evolutionary ecology: Life history patterns, food plant choice and dispersal. In: Lindquist EE, Sabelis MW, Bruin J (Eds.) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">World Crop Pests, Eriophyoid Mites Their Biology, Natural Enemies and Control</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Elsevier, pp. 329–366. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93406ab0dca9e59fb" w:history="1">
+      <w:hyperlink r:id="rId93686ad870dc5bf07" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S1572-4379(96)80020-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3754,51 +3754,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 108–112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65606ab0dca9e5a8c" w:history="1">
+      <w:hyperlink r:id="rId85796ad870dc5bf97" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.24266/0738-2898-37.4.108</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3824,51 +3824,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1603–1617. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26626ab0dca9e5afc" w:history="1">
+      <w:hyperlink r:id="rId13076ad870dc5c009" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.13255</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3894,51 +3894,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 209–213. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86006ab0dca9e5b6e" w:history="1">
+      <w:hyperlink r:id="rId81296ad870dc5c079" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/01647959708683565</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4004,51 +4004,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllocoptes fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79676ab0dca9e5c22" w:history="1">
+      <w:hyperlink r:id="rId45896ad870dc5c130" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4061,63 +4061,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="98776820" name="name39036ab0dca9e5ce1" descr="eu_funding_250.png"/>
+            <wp:docPr id="89313451" name="name44796ad870dc5c4dd" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20766ab0dca9e5ce0" cstate="print"/>
+                    <a:blip r:embed="rId94516ad870dc5c4dc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4215,137 +4215,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="63011485">
+  <w:abstractNum w:abstractNumId="85664299">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38893864">
+    <w:lvl w:ilvl="0" w:tplc="71055172">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="38893864" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="71055172" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38893864" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71055172" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="38893864" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71055172" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38893864" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71055172" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="38893864" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="71055172" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="38893864" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71055172" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38893864" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="71055172" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38893864" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71055172" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63011484">
+  <w:abstractNum w:abstractNumId="85664298">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97643218">
+    <w:lvl w:ilvl="0" w:tplc="21474465">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5097,55 +5097,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="63011484">
-    <w:abstractNumId w:val="63011484"/>
+  <w:num w:numId="85664298">
+    <w:abstractNumId w:val="85664298"/>
   </w:num>
-  <w:num w:numId="63011485">
-    <w:abstractNumId w:val="63011485"/>
+  <w:num w:numId="85664299">
+    <w:abstractNumId w:val="85664299"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16695,51 +16695,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId877685887" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId296682659" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId97646ab0dca9e2ea9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/" TargetMode="External"/><Relationship Id="rId26076ab0dca9e2f13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/categorization" TargetMode="External"/><Relationship Id="rId53656ab0dca9e3907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/photos" TargetMode="External"/><Relationship Id="rId28756ab0dca9e55fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10/ggrf8g" TargetMode="External"/><Relationship Id="rId72306ab0dca9e5672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1748" TargetMode="External"/><Relationship Id="rId56086ab0dca9e5702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.meegid.2021.105051" TargetMode="External"/><Relationship Id="rId80416ab0dca9e5791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-019-00382-4" TargetMode="External"/><Relationship Id="rId22466ab0dca9e5807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-22-2686-SC" TargetMode="External"/><Relationship Id="rId59596ab0dca9e585a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/documents" TargetMode="External"/><Relationship Id="rId77136ab0dca9e59a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-36.4.146" TargetMode="External"/><Relationship Id="rId93406ab0dca9e59fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1572-4379(96)80020-0" TargetMode="External"/><Relationship Id="rId65606ab0dca9e5a8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-37.4.108" TargetMode="External"/><Relationship Id="rId26626ab0dca9e5afc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13255" TargetMode="External"/><Relationship Id="rId86006ab0dca9e5b6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01647959708683565" TargetMode="External"/><Relationship Id="rId79676ab0dca9e5c22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75476ab0dca9e37c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75476ab0dca9e37c8.jpg"/><Relationship Id="rId37786ab0dca9e49ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37786ab0dca9e49ec.jpg"/><Relationship Id="rId20766ab0dca9e5ce0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20766ab0dca9e5ce0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId430787763" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId355584228" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48506ad870dc59911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/" TargetMode="External"/><Relationship Id="rId84746ad870dc59988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/categorization" TargetMode="External"/><Relationship Id="rId87126ad870dc59ff6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/photos" TargetMode="External"/><Relationship Id="rId20646ad870dc5baf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10/ggrf8g" TargetMode="External"/><Relationship Id="rId13556ad870dc5bb71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1748" TargetMode="External"/><Relationship Id="rId86336ad870dc5bc05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.meegid.2021.105051" TargetMode="External"/><Relationship Id="rId79716ad870dc5bc9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-019-00382-4" TargetMode="External"/><Relationship Id="rId33376ad870dc5bd12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-22-2686-SC" TargetMode="External"/><Relationship Id="rId71936ad870dc5bd65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/documents" TargetMode="External"/><Relationship Id="rId15956ad870dc5beb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-36.4.146" TargetMode="External"/><Relationship Id="rId93686ad870dc5bf07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1572-4379(96)80020-0" TargetMode="External"/><Relationship Id="rId85796ad870dc5bf97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-37.4.108" TargetMode="External"/><Relationship Id="rId13076ad870dc5c009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13255" TargetMode="External"/><Relationship Id="rId81296ad870dc5c079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01647959708683565" TargetMode="External"/><Relationship Id="rId45896ad870dc5c130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20046ad870dc59ed6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20046ad870dc59ed6.jpg"/><Relationship Id="rId77276ad870dc5aea5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77276ad870dc5aea5.jpg"/><Relationship Id="rId94516ad870dc5c4dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94516ad870dc5c4dc.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>