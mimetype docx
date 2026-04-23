--- v5 (2026-03-13)
+++ v6 (2026-04-23)
@@ -202,51 +202,51 @@
               <w:t xml:space="preserve"> Keifer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Chelicerata: Arachnida: Acarida: Eriophyidae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId768369b44b5e05cc9" w:history="1">
+            <w:hyperlink r:id="rId393069e98f61f17a8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -262,51 +262,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId943669b44b5e05d40" w:history="1">
+            <w:hyperlink r:id="rId740069e98f61f192b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYCFR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="25189647" name="name639169b44b5e063cf" descr="16982.jpg"/>
+                  <wp:docPr id="3025420" name="name600069e98f61f1fbf" descr="16982.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16982.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId551669b44b5e063ce" cstate="print"/>
+                          <a:blip r:embed="rId928669e98f61f1fbe" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId699569b44b5e064f3" w:history="1">
+            <w:hyperlink r:id="rId471569e98f61f20ec" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1407,63 +1407,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is presented below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="80650884" name="name123869b44b5e07b11" descr="PHYCFR_distribution_map.jpg"/>
+            <wp:docPr id="13103806" name="name563469e98f61f35bd" descr="PHYCFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYCFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId330369b44b5e07b0d" cstate="print"/>
+                    <a:blip r:embed="rId162769e98f61f35ba" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3058,51 +3058,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 499–504. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId528669b44b5e08cb1" w:history="1">
+      <w:hyperlink r:id="rId546269e98f6200035" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10/ggrf8g</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3128,51 +3128,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1748E. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId345269b44b5e08d36" w:history="1">
+      <w:hyperlink r:id="rId974969e98f62000bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1748</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3218,51 +3218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 105051. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId893069b44b5e08e18" w:history="1">
+      <w:hyperlink r:id="rId771869e98f6200150" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.meegid.2021.105051</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3288,51 +3288,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 247–261. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId330669b44b5e08ee2" w:history="1">
+      <w:hyperlink r:id="rId617369e98f62001c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-019-00382-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3358,101 +3358,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 2313-2315. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId818969b44b5e08f6a" w:history="1">
+      <w:hyperlink r:id="rId164069e98f620024a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-22-2686-SC</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for Rose rosette virus and its vector </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllocoptes fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId495169b44b5e08fc1" w:history="1">
+      <w:hyperlink r:id="rId983869e98f620029c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RRV000/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3614,101 +3614,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 146–153. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId856969b44b5e09152" w:history="1">
+      <w:hyperlink r:id="rId760669e98f62003f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.24266/0738-2898-36.4.146</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sabelis MW &amp; Bruin J (1996) 1.5.3. Evolutionary ecology: Life history patterns, food plant choice and dispersal. In: Lindquist EE, Sabelis MW, Bruin J (Eds.) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">World Crop Pests, Eriophyoid Mites Their Biology, Natural Enemies and Control</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Elsevier, pp. 329–366. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId610169b44b5e091a9" w:history="1">
+      <w:hyperlink r:id="rId441969e98f620044d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S1572-4379(96)80020-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3754,51 +3754,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 108–112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId759769b44b5e0923f" w:history="1">
+      <w:hyperlink r:id="rId548469e98f62004e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.24266/0738-2898-37.4.108</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3824,51 +3824,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1603–1617. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId728369b44b5e092b2" w:history="1">
+      <w:hyperlink r:id="rId465269e98f6200640" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.13255</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3894,51 +3894,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 209–213. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId638369b44b5e09327" w:history="1">
+      <w:hyperlink r:id="rId152369e98f62006d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/01647959708683565</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4004,51 +4004,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllocoptes fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId707969b44b5e093e8" w:history="1">
+      <w:hyperlink r:id="rId635469e98f62007b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4061,63 +4061,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="20027985" name="name454369b44b5e094dc" descr="eu_funding_250.png"/>
+            <wp:docPr id="30909709" name="name529469e98f6200bf9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId569069b44b5e094db" cstate="print"/>
+                    <a:blip r:embed="rId342869e98f6200bf7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4215,137 +4215,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="64557332">
+  <w:abstractNum w:abstractNumId="98603182">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82099930">
+    <w:lvl w:ilvl="0" w:tplc="14947445">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="82099930" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14947445" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="82099930" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14947445" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="82099930" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14947445" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="82099930" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14947445" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="82099930" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14947445" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="82099930" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14947445" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="82099930" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14947445" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="82099930" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14947445" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64557331">
+  <w:abstractNum w:abstractNumId="98603181">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38292336">
+    <w:lvl w:ilvl="0" w:tplc="44622898">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5097,55 +5097,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64557331">
-    <w:abstractNumId w:val="64557331"/>
+  <w:num w:numId="98603181">
+    <w:abstractNumId w:val="98603181"/>
   </w:num>
-  <w:num w:numId="64557332">
-    <w:abstractNumId w:val="64557332"/>
+  <w:num w:numId="98603182">
+    <w:abstractNumId w:val="98603182"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16695,51 +16695,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId896115748" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId113342396" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId768369b44b5e05cc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/" TargetMode="External"/><Relationship Id="rId943669b44b5e05d40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/categorization" TargetMode="External"/><Relationship Id="rId699569b44b5e064f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/photos" TargetMode="External"/><Relationship Id="rId528669b44b5e08cb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10/ggrf8g" TargetMode="External"/><Relationship Id="rId345269b44b5e08d36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1748" TargetMode="External"/><Relationship Id="rId893069b44b5e08e18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.meegid.2021.105051" TargetMode="External"/><Relationship Id="rId330669b44b5e08ee2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-019-00382-4" TargetMode="External"/><Relationship Id="rId818969b44b5e08f6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-22-2686-SC" TargetMode="External"/><Relationship Id="rId495169b44b5e08fc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/documents" TargetMode="External"/><Relationship Id="rId856969b44b5e09152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-36.4.146" TargetMode="External"/><Relationship Id="rId610169b44b5e091a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1572-4379(96)80020-0" TargetMode="External"/><Relationship Id="rId759769b44b5e0923f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-37.4.108" TargetMode="External"/><Relationship Id="rId728369b44b5e092b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13255" TargetMode="External"/><Relationship Id="rId638369b44b5e09327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01647959708683565" TargetMode="External"/><Relationship Id="rId707969b44b5e093e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId551669b44b5e063ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId551669b44b5e063ce.jpg"/><Relationship Id="rId330369b44b5e07b0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId330369b44b5e07b0d.jpg"/><Relationship Id="rId569069b44b5e094db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId569069b44b5e094db.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId939224821" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId402369113" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId393069e98f61f17a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/" TargetMode="External"/><Relationship Id="rId740069e98f61f192b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/categorization" TargetMode="External"/><Relationship Id="rId471569e98f61f20ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/photos" TargetMode="External"/><Relationship Id="rId546269e98f6200035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10/ggrf8g" TargetMode="External"/><Relationship Id="rId974969e98f62000bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1748" TargetMode="External"/><Relationship Id="rId771869e98f6200150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.meegid.2021.105051" TargetMode="External"/><Relationship Id="rId617369e98f62001c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-019-00382-4" TargetMode="External"/><Relationship Id="rId164069e98f620024a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-22-2686-SC" TargetMode="External"/><Relationship Id="rId983869e98f620029c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/documents" TargetMode="External"/><Relationship Id="rId760669e98f62003f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-36.4.146" TargetMode="External"/><Relationship Id="rId441969e98f620044d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1572-4379(96)80020-0" TargetMode="External"/><Relationship Id="rId548469e98f62004e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-37.4.108" TargetMode="External"/><Relationship Id="rId465269e98f6200640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13255" TargetMode="External"/><Relationship Id="rId152369e98f62006d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01647959708683565" TargetMode="External"/><Relationship Id="rId635469e98f62007b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId928669e98f61f1fbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId928669e98f61f1fbe.jpg"/><Relationship Id="rId162769e98f61f35ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId162769e98f61f35ba.jpg"/><Relationship Id="rId342869e98f6200bf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId342869e98f6200bf7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>