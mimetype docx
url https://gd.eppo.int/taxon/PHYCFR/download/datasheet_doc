--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -202,51 +202,51 @@
               <w:t xml:space="preserve"> Keifer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Chelicerata: Arachnida: Acarida: Eriophyidae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393069e98f61f17a8" w:history="1">
+            <w:hyperlink r:id="rId38876a03efbae85a8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -262,51 +262,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId740069e98f61f192b" w:history="1">
+            <w:hyperlink r:id="rId60436a03efbae8613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYCFR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="3025420" name="name600069e98f61f1fbf" descr="16982.jpg"/>
+                  <wp:docPr id="78903750" name="name92816a03efbae8cab" descr="16982.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16982.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId928669e98f61f1fbe" cstate="print"/>
+                          <a:blip r:embed="rId52706a03efbae8ca9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId471569e98f61f20ec" w:history="1">
+            <w:hyperlink r:id="rId83996a03efbae8dd0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1407,63 +1407,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is presented below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="13103806" name="name563469e98f61f35bd" descr="PHYCFR_distribution_map.jpg"/>
+            <wp:docPr id="95487580" name="name53126a03efbaea11a" descr="PHYCFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYCFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId162769e98f61f35ba" cstate="print"/>
+                    <a:blip r:embed="rId43156a03efbaea117" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3058,51 +3058,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 499–504. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId546269e98f6200035" w:history="1">
+      <w:hyperlink r:id="rId26896a03efbaeadd8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10/ggrf8g</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3128,51 +3128,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1748E. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId974969e98f62000bc" w:history="1">
+      <w:hyperlink r:id="rId55876a03efbaeae52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1748</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3218,51 +3218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 105051. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId771869e98f6200150" w:history="1">
+      <w:hyperlink r:id="rId72036a03efbaeaee8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.meegid.2021.105051</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3288,51 +3288,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 247–261. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId617369e98f62001c3" w:history="1">
+      <w:hyperlink r:id="rId81236a03efbaeaf5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-019-00382-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3358,101 +3358,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 2313-2315. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId164069e98f620024a" w:history="1">
+      <w:hyperlink r:id="rId79496a03efbaeafd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-22-2686-SC</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for Rose rosette virus and its vector </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllocoptes fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId983869e98f620029c" w:history="1">
+      <w:hyperlink r:id="rId32256a03efbaeb024" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RRV000/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3614,101 +3614,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 146–153. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId760669e98f62003f7" w:history="1">
+      <w:hyperlink r:id="rId13356a03efbaeb176" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.24266/0738-2898-36.4.146</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sabelis MW &amp; Bruin J (1996) 1.5.3. Evolutionary ecology: Life history patterns, food plant choice and dispersal. In: Lindquist EE, Sabelis MW, Bruin J (Eds.) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">World Crop Pests, Eriophyoid Mites Their Biology, Natural Enemies and Control</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Elsevier, pp. 329–366. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId441969e98f620044d" w:history="1">
+      <w:hyperlink r:id="rId45806a03efbaeb1ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S1572-4379(96)80020-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3754,51 +3754,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 108–112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId548469e98f62004e7" w:history="1">
+      <w:hyperlink r:id="rId89276a03efbaeb25d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.24266/0738-2898-37.4.108</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3824,51 +3824,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1603–1617. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId465269e98f6200640" w:history="1">
+      <w:hyperlink r:id="rId14666a03efbaeb2d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.13255</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3894,51 +3894,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 209–213. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId152369e98f62006d4" w:history="1">
+      <w:hyperlink r:id="rId22246a03efbaeb34b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/01647959708683565</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4004,51 +4004,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllocoptes fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId635469e98f62007b1" w:history="1">
+      <w:hyperlink r:id="rId35826a03efbaeb40b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4061,63 +4061,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="30909709" name="name529469e98f6200bf9" descr="eu_funding_250.png"/>
+            <wp:docPr id="38336144" name="name24656a03efbaeb4ee" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId342869e98f6200bf7" cstate="print"/>
+                    <a:blip r:embed="rId32826a03efbaeb4ed" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4215,137 +4215,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="98603182">
+  <w:abstractNum w:abstractNumId="60561688">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14947445">
+    <w:lvl w:ilvl="0" w:tplc="40212210">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14947445" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="40212210" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14947445" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="40212210" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14947445" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="40212210" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14947445" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="40212210" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14947445" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="40212210" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14947445" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="40212210" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14947445" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="40212210" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14947445" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="40212210" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98603181">
+  <w:abstractNum w:abstractNumId="60561687">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44622898">
+    <w:lvl w:ilvl="0" w:tplc="15213308">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5097,55 +5097,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="98603181">
-    <w:abstractNumId w:val="98603181"/>
+  <w:num w:numId="60561687">
+    <w:abstractNumId w:val="60561687"/>
   </w:num>
-  <w:num w:numId="98603182">
-    <w:abstractNumId w:val="98603182"/>
+  <w:num w:numId="60561688">
+    <w:abstractNumId w:val="60561688"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16695,51 +16695,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId939224821" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId402369113" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId393069e98f61f17a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/" TargetMode="External"/><Relationship Id="rId740069e98f61f192b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/categorization" TargetMode="External"/><Relationship Id="rId471569e98f61f20ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/photos" TargetMode="External"/><Relationship Id="rId546269e98f6200035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10/ggrf8g" TargetMode="External"/><Relationship Id="rId974969e98f62000bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1748" TargetMode="External"/><Relationship Id="rId771869e98f6200150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.meegid.2021.105051" TargetMode="External"/><Relationship Id="rId617369e98f62001c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-019-00382-4" TargetMode="External"/><Relationship Id="rId164069e98f620024a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-22-2686-SC" TargetMode="External"/><Relationship Id="rId983869e98f620029c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/documents" TargetMode="External"/><Relationship Id="rId760669e98f62003f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-36.4.146" TargetMode="External"/><Relationship Id="rId441969e98f620044d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1572-4379(96)80020-0" TargetMode="External"/><Relationship Id="rId548469e98f62004e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-37.4.108" TargetMode="External"/><Relationship Id="rId465269e98f6200640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13255" TargetMode="External"/><Relationship Id="rId152369e98f62006d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01647959708683565" TargetMode="External"/><Relationship Id="rId635469e98f62007b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId928669e98f61f1fbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId928669e98f61f1fbe.jpg"/><Relationship Id="rId162769e98f61f35ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId162769e98f61f35ba.jpg"/><Relationship Id="rId342869e98f6200bf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId342869e98f6200bf7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId454653175" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId757580456" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId38876a03efbae85a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/" TargetMode="External"/><Relationship Id="rId60436a03efbae8613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/categorization" TargetMode="External"/><Relationship Id="rId83996a03efbae8dd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/photos" TargetMode="External"/><Relationship Id="rId26896a03efbaeadd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10/ggrf8g" TargetMode="External"/><Relationship Id="rId55876a03efbaeae52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1748" TargetMode="External"/><Relationship Id="rId72036a03efbaeaee8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.meegid.2021.105051" TargetMode="External"/><Relationship Id="rId81236a03efbaeaf5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-019-00382-4" TargetMode="External"/><Relationship Id="rId79496a03efbaeafd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-22-2686-SC" TargetMode="External"/><Relationship Id="rId32256a03efbaeb024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/documents" TargetMode="External"/><Relationship Id="rId13356a03efbaeb176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-36.4.146" TargetMode="External"/><Relationship Id="rId45806a03efbaeb1ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1572-4379(96)80020-0" TargetMode="External"/><Relationship Id="rId89276a03efbaeb25d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-37.4.108" TargetMode="External"/><Relationship Id="rId14666a03efbaeb2d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13255" TargetMode="External"/><Relationship Id="rId22246a03efbaeb34b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01647959708683565" TargetMode="External"/><Relationship Id="rId35826a03efbaeb40b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52706a03efbae8ca9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52706a03efbae8ca9.jpg"/><Relationship Id="rId43156a03efbaea117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43156a03efbaea117.jpg"/><Relationship Id="rId32826a03efbaeb4ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32826a03efbaeb4ed.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>