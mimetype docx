--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -202,51 +202,51 @@
               <w:t xml:space="preserve"> Keifer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Chelicerata: Arachnida: Acarida: Eriophyidae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38876a03efbae85a8" w:history="1">
+            <w:hyperlink r:id="rId43106a1e6dfb144ba" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -262,51 +262,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60436a03efbae8613" w:history="1">
+            <w:hyperlink r:id="rId14136a1e6dfb14527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYCFR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="78903750" name="name92816a03efbae8cab" descr="16982.jpg"/>
+                  <wp:docPr id="19617263" name="name44956a1e6dfb145fb" descr="16982.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16982.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId52706a03efbae8ca9" cstate="print"/>
+                          <a:blip r:embed="rId21206a1e6dfb145fa" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId83996a03efbae8dd0" w:history="1">
+            <w:hyperlink r:id="rId60216a1e6dfb1470e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1407,63 +1407,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is presented below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="95487580" name="name53126a03efbaea11a" descr="PHYCFR_distribution_map.jpg"/>
+            <wp:docPr id="51756170" name="name66296a1e6dfb15b26" descr="PHYCFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYCFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43156a03efbaea117" cstate="print"/>
+                    <a:blip r:embed="rId62296a1e6dfb15b22" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3058,51 +3058,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 499–504. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26896a03efbaeadd8" w:history="1">
+      <w:hyperlink r:id="rId90226a1e6dfb167d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10/ggrf8g</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3128,51 +3128,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1748E. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55876a03efbaeae52" w:history="1">
+      <w:hyperlink r:id="rId13346a1e6dfb16851" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1748</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3218,51 +3218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 105051. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72036a03efbaeaee8" w:history="1">
+      <w:hyperlink r:id="rId44036a1e6dfb168e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.meegid.2021.105051</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3288,51 +3288,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 247–261. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81236a03efbaeaf5d" w:history="1">
+      <w:hyperlink r:id="rId99736a1e6dfb16958" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-019-00382-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3358,101 +3358,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 2313-2315. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79496a03efbaeafd1" w:history="1">
+      <w:hyperlink r:id="rId23786a1e6dfb169ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-22-2686-SC</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for Rose rosette virus and its vector </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllocoptes fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32256a03efbaeb024" w:history="1">
+      <w:hyperlink r:id="rId29296a1e6dfb16a23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RRV000/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3614,101 +3614,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 146–153. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13356a03efbaeb176" w:history="1">
+      <w:hyperlink r:id="rId62536a1e6dfb16b8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.24266/0738-2898-36.4.146</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sabelis MW &amp; Bruin J (1996) 1.5.3. Evolutionary ecology: Life history patterns, food plant choice and dispersal. In: Lindquist EE, Sabelis MW, Bruin J (Eds.) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">World Crop Pests, Eriophyoid Mites Their Biology, Natural Enemies and Control</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Elsevier, pp. 329–366. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45806a03efbaeb1ca" w:history="1">
+      <w:hyperlink r:id="rId44866a1e6dfb16be5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S1572-4379(96)80020-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3754,51 +3754,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 108–112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89276a03efbaeb25d" w:history="1">
+      <w:hyperlink r:id="rId25176a1e6dfb16c78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.24266/0738-2898-37.4.108</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3824,51 +3824,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1603–1617. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14666a03efbaeb2d0" w:history="1">
+      <w:hyperlink r:id="rId28616a1e6dfb16cea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.13255</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3894,51 +3894,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 209–213. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22246a03efbaeb34b" w:history="1">
+      <w:hyperlink r:id="rId63226a1e6dfb16d5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/01647959708683565</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4004,51 +4004,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllocoptes fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35826a03efbaeb40b" w:history="1">
+      <w:hyperlink r:id="rId99286a1e6dfb16e13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4061,63 +4061,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="38336144" name="name24656a03efbaeb4ee" descr="eu_funding_250.png"/>
+            <wp:docPr id="44646340" name="name14996a1e6dfb16ebf" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32826a03efbaeb4ed" cstate="print"/>
+                    <a:blip r:embed="rId48026a1e6dfb16ebe" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4215,137 +4215,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="60561688">
+  <w:abstractNum w:abstractNumId="57364412">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40212210">
+    <w:lvl w:ilvl="0" w:tplc="98148003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="40212210" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="98148003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="40212210" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="98148003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="40212210" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="98148003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="40212210" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="98148003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="40212210" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="98148003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="40212210" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="98148003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="40212210" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="98148003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="40212210" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="98148003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60561687">
+  <w:abstractNum w:abstractNumId="57364411">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15213308">
+    <w:lvl w:ilvl="0" w:tplc="43029064">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5097,55 +5097,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="60561687">
-    <w:abstractNumId w:val="60561687"/>
+  <w:num w:numId="57364411">
+    <w:abstractNumId w:val="57364411"/>
   </w:num>
-  <w:num w:numId="60561688">
-    <w:abstractNumId w:val="60561688"/>
+  <w:num w:numId="57364412">
+    <w:abstractNumId w:val="57364412"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16695,51 +16695,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId454653175" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId757580456" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId38876a03efbae85a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/" TargetMode="External"/><Relationship Id="rId60436a03efbae8613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/categorization" TargetMode="External"/><Relationship Id="rId83996a03efbae8dd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/photos" TargetMode="External"/><Relationship Id="rId26896a03efbaeadd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10/ggrf8g" TargetMode="External"/><Relationship Id="rId55876a03efbaeae52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1748" TargetMode="External"/><Relationship Id="rId72036a03efbaeaee8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.meegid.2021.105051" TargetMode="External"/><Relationship Id="rId81236a03efbaeaf5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-019-00382-4" TargetMode="External"/><Relationship Id="rId79496a03efbaeafd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-22-2686-SC" TargetMode="External"/><Relationship Id="rId32256a03efbaeb024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/documents" TargetMode="External"/><Relationship Id="rId13356a03efbaeb176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-36.4.146" TargetMode="External"/><Relationship Id="rId45806a03efbaeb1ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1572-4379(96)80020-0" TargetMode="External"/><Relationship Id="rId89276a03efbaeb25d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-37.4.108" TargetMode="External"/><Relationship Id="rId14666a03efbaeb2d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13255" TargetMode="External"/><Relationship Id="rId22246a03efbaeb34b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01647959708683565" TargetMode="External"/><Relationship Id="rId35826a03efbaeb40b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52706a03efbae8ca9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52706a03efbae8ca9.jpg"/><Relationship Id="rId43156a03efbaea117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43156a03efbaea117.jpg"/><Relationship Id="rId32826a03efbaeb4ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32826a03efbaeb4ed.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId295209227" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId853791202" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43106a1e6dfb144ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/" TargetMode="External"/><Relationship Id="rId14136a1e6dfb14527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/categorization" TargetMode="External"/><Relationship Id="rId60216a1e6dfb1470e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/photos" TargetMode="External"/><Relationship Id="rId90226a1e6dfb167d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10/ggrf8g" TargetMode="External"/><Relationship Id="rId13346a1e6dfb16851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1748" TargetMode="External"/><Relationship Id="rId44036a1e6dfb168e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.meegid.2021.105051" TargetMode="External"/><Relationship Id="rId99736a1e6dfb16958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-019-00382-4" TargetMode="External"/><Relationship Id="rId23786a1e6dfb169ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-22-2686-SC" TargetMode="External"/><Relationship Id="rId29296a1e6dfb16a23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/documents" TargetMode="External"/><Relationship Id="rId62536a1e6dfb16b8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-36.4.146" TargetMode="External"/><Relationship Id="rId44866a1e6dfb16be5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1572-4379(96)80020-0" TargetMode="External"/><Relationship Id="rId25176a1e6dfb16c78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-37.4.108" TargetMode="External"/><Relationship Id="rId28616a1e6dfb16cea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13255" TargetMode="External"/><Relationship Id="rId63226a1e6dfb16d5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01647959708683565" TargetMode="External"/><Relationship Id="rId99286a1e6dfb16e13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId21206a1e6dfb145fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21206a1e6dfb145fa.jpg"/><Relationship Id="rId62296a1e6dfb15b22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62296a1e6dfb15b22.jpg"/><Relationship Id="rId48026a1e6dfb16ebe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48026a1e6dfb16ebe.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>