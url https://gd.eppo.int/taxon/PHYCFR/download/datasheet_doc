--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -202,51 +202,51 @@
               <w:t xml:space="preserve"> Keifer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Chelicerata: Arachnida: Acarida: Eriophyidae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43106a1e6dfb144ba" w:history="1">
+            <w:hyperlink r:id="rId63966a3937ca374f4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -262,51 +262,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14136a1e6dfb14527" w:history="1">
+            <w:hyperlink r:id="rId60516a3937ca3757f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYCFR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="19617263" name="name44956a1e6dfb145fb" descr="16982.jpg"/>
+                  <wp:docPr id="1195896" name="name10306a3937ca37c36" descr="16982.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16982.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId21206a1e6dfb145fa" cstate="print"/>
+                          <a:blip r:embed="rId28276a3937ca37c34" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId60216a1e6dfb1470e" w:history="1">
+            <w:hyperlink r:id="rId33396a3937ca37d63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1407,63 +1407,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is presented below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="51756170" name="name66296a1e6dfb15b26" descr="PHYCFR_distribution_map.jpg"/>
+            <wp:docPr id="72002401" name="name87336a3937ca3908c" descr="PHYCFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYCFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62296a1e6dfb15b22" cstate="print"/>
+                    <a:blip r:embed="rId58566a3937ca39088" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3058,51 +3058,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 499–504. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90226a1e6dfb167d6" w:history="1">
+      <w:hyperlink r:id="rId39996a3937ca39dc5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10/ggrf8g</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3128,51 +3128,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1748E. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13346a1e6dfb16851" w:history="1">
+      <w:hyperlink r:id="rId71566a3937ca39e3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1748</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3218,51 +3218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 105051. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44036a1e6dfb168e4" w:history="1">
+      <w:hyperlink r:id="rId69286a3937ca39ecd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.meegid.2021.105051</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3288,51 +3288,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 247–261. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99736a1e6dfb16958" w:history="1">
+      <w:hyperlink r:id="rId55306a3937ca39f3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-019-00382-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3358,101 +3358,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 2313-2315. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23786a1e6dfb169ca" w:history="1">
+      <w:hyperlink r:id="rId59246a3937ca39fac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-22-2686-SC</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for Rose rosette virus and its vector </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllocoptes fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29296a1e6dfb16a23" w:history="1">
+      <w:hyperlink r:id="rId72316a3937ca39ffd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RRV000/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3614,101 +3614,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 146–153. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62536a1e6dfb16b8f" w:history="1">
+      <w:hyperlink r:id="rId79916a3937ca3a155" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.24266/0738-2898-36.4.146</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sabelis MW &amp; Bruin J (1996) 1.5.3. Evolutionary ecology: Life history patterns, food plant choice and dispersal. In: Lindquist EE, Sabelis MW, Bruin J (Eds.) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">World Crop Pests, Eriophyoid Mites Their Biology, Natural Enemies and Control</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Elsevier, pp. 329–366. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44866a1e6dfb16be5" w:history="1">
+      <w:hyperlink r:id="rId97106a3937ca3a1a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S1572-4379(96)80020-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3754,51 +3754,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 108–112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25176a1e6dfb16c78" w:history="1">
+      <w:hyperlink r:id="rId61096a3937ca3a245" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.24266/0738-2898-37.4.108</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3824,51 +3824,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1603–1617. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28616a1e6dfb16cea" w:history="1">
+      <w:hyperlink r:id="rId19476a3937ca3a2b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.13255</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3894,51 +3894,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 209–213. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63226a1e6dfb16d5c" w:history="1">
+      <w:hyperlink r:id="rId69416a3937ca3a328" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/01647959708683565</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4004,51 +4004,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllocoptes fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99286a1e6dfb16e13" w:history="1">
+      <w:hyperlink r:id="rId23646a3937ca3a3ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4061,63 +4061,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="44646340" name="name14996a1e6dfb16ebf" descr="eu_funding_250.png"/>
+            <wp:docPr id="70318276" name="name34036a3937ca3a5f7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48026a1e6dfb16ebe" cstate="print"/>
+                    <a:blip r:embed="rId27056a3937ca3a5f6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4215,137 +4215,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="57364412">
+  <w:abstractNum w:abstractNumId="16481752">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98148003">
+    <w:lvl w:ilvl="0" w:tplc="31258013">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="98148003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="31258013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="98148003" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="31258013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="98148003" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="31258013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="98148003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="31258013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="98148003" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="31258013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="98148003" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="31258013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="98148003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="31258013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="98148003" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="31258013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57364411">
+  <w:abstractNum w:abstractNumId="16481751">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43029064">
+    <w:lvl w:ilvl="0" w:tplc="49479934">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5097,55 +5097,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57364411">
-    <w:abstractNumId w:val="57364411"/>
+  <w:num w:numId="16481751">
+    <w:abstractNumId w:val="16481751"/>
   </w:num>
-  <w:num w:numId="57364412">
-    <w:abstractNumId w:val="57364412"/>
+  <w:num w:numId="16481752">
+    <w:abstractNumId w:val="16481752"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16695,51 +16695,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId295209227" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId853791202" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43106a1e6dfb144ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/" TargetMode="External"/><Relationship Id="rId14136a1e6dfb14527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/categorization" TargetMode="External"/><Relationship Id="rId60216a1e6dfb1470e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/photos" TargetMode="External"/><Relationship Id="rId90226a1e6dfb167d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10/ggrf8g" TargetMode="External"/><Relationship Id="rId13346a1e6dfb16851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1748" TargetMode="External"/><Relationship Id="rId44036a1e6dfb168e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.meegid.2021.105051" TargetMode="External"/><Relationship Id="rId99736a1e6dfb16958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-019-00382-4" TargetMode="External"/><Relationship Id="rId23786a1e6dfb169ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-22-2686-SC" TargetMode="External"/><Relationship Id="rId29296a1e6dfb16a23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/documents" TargetMode="External"/><Relationship Id="rId62536a1e6dfb16b8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-36.4.146" TargetMode="External"/><Relationship Id="rId44866a1e6dfb16be5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1572-4379(96)80020-0" TargetMode="External"/><Relationship Id="rId25176a1e6dfb16c78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-37.4.108" TargetMode="External"/><Relationship Id="rId28616a1e6dfb16cea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13255" TargetMode="External"/><Relationship Id="rId63226a1e6dfb16d5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01647959708683565" TargetMode="External"/><Relationship Id="rId99286a1e6dfb16e13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId21206a1e6dfb145fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21206a1e6dfb145fa.jpg"/><Relationship Id="rId62296a1e6dfb15b22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62296a1e6dfb15b22.jpg"/><Relationship Id="rId48026a1e6dfb16ebe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48026a1e6dfb16ebe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId118708546" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId778894700" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63966a3937ca374f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/" TargetMode="External"/><Relationship Id="rId60516a3937ca3757f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/categorization" TargetMode="External"/><Relationship Id="rId33396a3937ca37d63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/photos" TargetMode="External"/><Relationship Id="rId39996a3937ca39dc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10/ggrf8g" TargetMode="External"/><Relationship Id="rId71566a3937ca39e3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1748" TargetMode="External"/><Relationship Id="rId69286a3937ca39ecd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.meegid.2021.105051" TargetMode="External"/><Relationship Id="rId55306a3937ca39f3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-019-00382-4" TargetMode="External"/><Relationship Id="rId59246a3937ca39fac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-22-2686-SC" TargetMode="External"/><Relationship Id="rId72316a3937ca39ffd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/documents" TargetMode="External"/><Relationship Id="rId79916a3937ca3a155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-36.4.146" TargetMode="External"/><Relationship Id="rId97106a3937ca3a1a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1572-4379(96)80020-0" TargetMode="External"/><Relationship Id="rId61096a3937ca3a245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-37.4.108" TargetMode="External"/><Relationship Id="rId19476a3937ca3a2b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13255" TargetMode="External"/><Relationship Id="rId69416a3937ca3a328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01647959708683565" TargetMode="External"/><Relationship Id="rId23646a3937ca3a3ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28276a3937ca37c34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28276a3937ca37c34.jpg"/><Relationship Id="rId58566a3937ca39088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58566a3937ca39088.jpg"/><Relationship Id="rId27056a3937ca3a5f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27056a3937ca3a5f6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>