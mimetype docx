--- v9 (2026-06-22)
+++ v10 (2026-07-12)
@@ -202,51 +202,51 @@
               <w:t xml:space="preserve"> Keifer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Chelicerata: Arachnida: Acarida: Eriophyidae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63966a3937ca374f4" w:history="1">
+            <w:hyperlink r:id="rId79986a53b3e48488e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -262,51 +262,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60516a3937ca3757f" w:history="1">
+            <w:hyperlink r:id="rId86636a53b3e4848f9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYCFR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="1195896" name="name10306a3937ca37c36" descr="16982.jpg"/>
+                  <wp:docPr id="58841010" name="name16526a53b3e4849b0" descr="16982.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16982.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId28276a3937ca37c34" cstate="print"/>
+                          <a:blip r:embed="rId96776a53b3e4849af" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId33396a3937ca37d63" w:history="1">
+            <w:hyperlink r:id="rId40646a53b3e484aa2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1407,63 +1407,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is presented below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="72002401" name="name87336a3937ca3908c" descr="PHYCFR_distribution_map.jpg"/>
+            <wp:docPr id="18924258" name="name45326a53b3e485ea1" descr="PHYCFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYCFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58566a3937ca39088" cstate="print"/>
+                    <a:blip r:embed="rId64906a53b3e485e9e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3058,51 +3058,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 499–504. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39996a3937ca39dc5" w:history="1">
+      <w:hyperlink r:id="rId75986a53b3e486ace" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10/ggrf8g</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3128,51 +3128,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1748E. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71566a3937ca39e3c" w:history="1">
+      <w:hyperlink r:id="rId59926a53b3e486b44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1748</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3218,51 +3218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 105051. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69286a3937ca39ecd" w:history="1">
+      <w:hyperlink r:id="rId71436a53b3e486bd5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.meegid.2021.105051</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3288,51 +3288,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 247–261. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55306a3937ca39f3d" w:history="1">
+      <w:hyperlink r:id="rId51576a53b3e486c59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-019-00382-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3358,101 +3358,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 2313-2315. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59246a3937ca39fac" w:history="1">
+      <w:hyperlink r:id="rId14906a53b3e486ccd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-22-2686-SC</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for Rose rosette virus and its vector </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllocoptes fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72316a3937ca39ffd" w:history="1">
+      <w:hyperlink r:id="rId19416a53b3e486d1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RRV000/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3614,101 +3614,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 146–153. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79916a3937ca3a155" w:history="1">
+      <w:hyperlink r:id="rId65206a53b3e486e6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.24266/0738-2898-36.4.146</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sabelis MW &amp; Bruin J (1996) 1.5.3. Evolutionary ecology: Life history patterns, food plant choice and dispersal. In: Lindquist EE, Sabelis MW, Bruin J (Eds.) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">World Crop Pests, Eriophyoid Mites Their Biology, Natural Enemies and Control</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Elsevier, pp. 329–366. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97106a3937ca3a1a9" w:history="1">
+      <w:hyperlink r:id="rId46436a53b3e486ebd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S1572-4379(96)80020-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3754,51 +3754,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 108–112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61096a3937ca3a245" w:history="1">
+      <w:hyperlink r:id="rId24826a53b3e486f4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.24266/0738-2898-37.4.108</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3824,51 +3824,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1603–1617. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19476a3937ca3a2b8" w:history="1">
+      <w:hyperlink r:id="rId50266a53b3e486fbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.13255</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3894,51 +3894,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 209–213. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69416a3937ca3a328" w:history="1">
+      <w:hyperlink r:id="rId39356a53b3e48702f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/01647959708683565</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4004,51 +4004,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllocoptes fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23646a3937ca3a3ee" w:history="1">
+      <w:hyperlink r:id="rId89746a53b3e4870e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4061,63 +4061,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="70318276" name="name34036a3937ca3a5f7" descr="eu_funding_250.png"/>
+            <wp:docPr id="31442000" name="name25466a53b3e4871ae" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27056a3937ca3a5f6" cstate="print"/>
+                    <a:blip r:embed="rId46496a53b3e4871ac" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4215,137 +4215,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="16481752">
+  <w:abstractNum w:abstractNumId="84732674">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31258013">
+    <w:lvl w:ilvl="0" w:tplc="52227614">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="31258013" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="52227614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="31258013" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="52227614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="31258013" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="52227614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="31258013" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="52227614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="31258013" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="52227614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="31258013" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52227614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="31258013" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="52227614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="31258013" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="52227614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16481751">
+  <w:abstractNum w:abstractNumId="84732673">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49479934">
+    <w:lvl w:ilvl="0" w:tplc="54300721">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5097,55 +5097,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16481751">
-    <w:abstractNumId w:val="16481751"/>
+  <w:num w:numId="84732673">
+    <w:abstractNumId w:val="84732673"/>
   </w:num>
-  <w:num w:numId="16481752">
-    <w:abstractNumId w:val="16481752"/>
+  <w:num w:numId="84732674">
+    <w:abstractNumId w:val="84732674"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16695,51 +16695,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId118708546" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId778894700" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63966a3937ca374f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/" TargetMode="External"/><Relationship Id="rId60516a3937ca3757f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/categorization" TargetMode="External"/><Relationship Id="rId33396a3937ca37d63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/photos" TargetMode="External"/><Relationship Id="rId39996a3937ca39dc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10/ggrf8g" TargetMode="External"/><Relationship Id="rId71566a3937ca39e3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1748" TargetMode="External"/><Relationship Id="rId69286a3937ca39ecd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.meegid.2021.105051" TargetMode="External"/><Relationship Id="rId55306a3937ca39f3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-019-00382-4" TargetMode="External"/><Relationship Id="rId59246a3937ca39fac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-22-2686-SC" TargetMode="External"/><Relationship Id="rId72316a3937ca39ffd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/documents" TargetMode="External"/><Relationship Id="rId79916a3937ca3a155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-36.4.146" TargetMode="External"/><Relationship Id="rId97106a3937ca3a1a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1572-4379(96)80020-0" TargetMode="External"/><Relationship Id="rId61096a3937ca3a245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-37.4.108" TargetMode="External"/><Relationship Id="rId19476a3937ca3a2b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13255" TargetMode="External"/><Relationship Id="rId69416a3937ca3a328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01647959708683565" TargetMode="External"/><Relationship Id="rId23646a3937ca3a3ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28276a3937ca37c34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28276a3937ca37c34.jpg"/><Relationship Id="rId58566a3937ca39088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58566a3937ca39088.jpg"/><Relationship Id="rId27056a3937ca3a5f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27056a3937ca3a5f6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId787877549" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId741072003" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId79986a53b3e48488e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/" TargetMode="External"/><Relationship Id="rId86636a53b3e4848f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/categorization" TargetMode="External"/><Relationship Id="rId40646a53b3e484aa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/photos" TargetMode="External"/><Relationship Id="rId75986a53b3e486ace" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10/ggrf8g" TargetMode="External"/><Relationship Id="rId59926a53b3e486b44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1748" TargetMode="External"/><Relationship Id="rId71436a53b3e486bd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.meegid.2021.105051" TargetMode="External"/><Relationship Id="rId51576a53b3e486c59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-019-00382-4" TargetMode="External"/><Relationship Id="rId14906a53b3e486ccd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-22-2686-SC" TargetMode="External"/><Relationship Id="rId19416a53b3e486d1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/documents" TargetMode="External"/><Relationship Id="rId65206a53b3e486e6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-36.4.146" TargetMode="External"/><Relationship Id="rId46436a53b3e486ebd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1572-4379(96)80020-0" TargetMode="External"/><Relationship Id="rId24826a53b3e486f4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-37.4.108" TargetMode="External"/><Relationship Id="rId50266a53b3e486fbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13255" TargetMode="External"/><Relationship Id="rId39356a53b3e48702f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01647959708683565" TargetMode="External"/><Relationship Id="rId89746a53b3e4870e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96776a53b3e4849af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96776a53b3e4849af.jpg"/><Relationship Id="rId64906a53b3e485e9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64906a53b3e485e9e.jpg"/><Relationship Id="rId46496a53b3e4871ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46496a53b3e4871ac.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>