--- v10 (2026-07-12)
+++ v11 (2026-08-01)
@@ -202,51 +202,51 @@
               <w:t xml:space="preserve"> Keifer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Chelicerata: Arachnida: Acarida: Eriophyidae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79986a53b3e48488e" w:history="1">
+            <w:hyperlink r:id="rId69806a6e458ac05d1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -262,51 +262,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86636a53b3e4848f9" w:history="1">
+            <w:hyperlink r:id="rId37936a6e458ac063d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYCFR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="58841010" name="name16526a53b3e4849b0" descr="16982.jpg"/>
+                  <wp:docPr id="66211395" name="name55686a6e458ac10df" descr="16982.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16982.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId96776a53b3e4849af" cstate="print"/>
+                          <a:blip r:embed="rId90546a6e458ac10dc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId40646a53b3e484aa2" w:history="1">
+            <w:hyperlink r:id="rId76006a6e458ac1245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1407,63 +1407,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is presented below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="18924258" name="name45326a53b3e485ea1" descr="PHYCFR_distribution_map.jpg"/>
+            <wp:docPr id="22344743" name="name73706a6e458ac2707" descr="PHYCFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYCFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64906a53b3e485e9e" cstate="print"/>
+                    <a:blip r:embed="rId65096a6e458ac2700" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3058,51 +3058,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 499–504. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75986a53b3e486ace" w:history="1">
+      <w:hyperlink r:id="rId20746a6e458ac4315" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10/ggrf8g</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3128,51 +3128,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1748E. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59926a53b3e486b44" w:history="1">
+      <w:hyperlink r:id="rId72876a6e458ac43b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1748</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3218,51 +3218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 105051. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71436a53b3e486bd5" w:history="1">
+      <w:hyperlink r:id="rId62216a6e458ac4b99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.meegid.2021.105051</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3288,51 +3288,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 247–261. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51576a53b3e486c59" w:history="1">
+      <w:hyperlink r:id="rId29096a6e458ac4c3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-019-00382-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3358,101 +3358,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 2313-2315. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14906a53b3e486ccd" w:history="1">
+      <w:hyperlink r:id="rId82386a6e458ac4ce1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-22-2686-SC</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for Rose rosette virus and its vector </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllocoptes fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19416a53b3e486d1f" w:history="1">
+      <w:hyperlink r:id="rId62326a6e458ac4d3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RRV000/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3614,101 +3614,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 146–153. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65206a53b3e486e6a" w:history="1">
+      <w:hyperlink r:id="rId18936a6e458ac4e91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.24266/0738-2898-36.4.146</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sabelis MW &amp; Bruin J (1996) 1.5.3. Evolutionary ecology: Life history patterns, food plant choice and dispersal. In: Lindquist EE, Sabelis MW, Bruin J (Eds.) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">World Crop Pests, Eriophyoid Mites Their Biology, Natural Enemies and Control</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Elsevier, pp. 329–366. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46436a53b3e486ebd" w:history="1">
+      <w:hyperlink r:id="rId90096a6e458ac4ee5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S1572-4379(96)80020-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3754,51 +3754,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 108–112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24826a53b3e486f4d" w:history="1">
+      <w:hyperlink r:id="rId73546a6e458ac4f76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.24266/0738-2898-37.4.108</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3824,51 +3824,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1603–1617. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50266a53b3e486fbe" w:history="1">
+      <w:hyperlink r:id="rId89446a6e458ac4fe9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.13255</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3894,51 +3894,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 209–213. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39356a53b3e48702f" w:history="1">
+      <w:hyperlink r:id="rId34766a6e458ac505b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/01647959708683565</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4004,51 +4004,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllocoptes fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89746a53b3e4870e2" w:history="1">
+      <w:hyperlink r:id="rId27546a6e458ac511e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4061,63 +4061,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="31442000" name="name25466a53b3e4871ae" descr="eu_funding_250.png"/>
+            <wp:docPr id="22794558" name="name33786a6e458ac524e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46496a53b3e4871ac" cstate="print"/>
+                    <a:blip r:embed="rId41046a6e458ac524c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4215,137 +4215,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="84732674">
+  <w:abstractNum w:abstractNumId="41038085">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52227614">
+    <w:lvl w:ilvl="0" w:tplc="24094524">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="52227614" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="24094524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="52227614" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="24094524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="52227614" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="24094524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52227614" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="24094524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52227614" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="24094524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52227614" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="24094524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="52227614" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="24094524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="52227614" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="24094524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="84732673">
+  <w:abstractNum w:abstractNumId="41038084">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54300721">
+    <w:lvl w:ilvl="0" w:tplc="52314398">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5097,55 +5097,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="84732673">
-    <w:abstractNumId w:val="84732673"/>
+  <w:num w:numId="41038084">
+    <w:abstractNumId w:val="41038084"/>
   </w:num>
-  <w:num w:numId="84732674">
-    <w:abstractNumId w:val="84732674"/>
+  <w:num w:numId="41038085">
+    <w:abstractNumId w:val="41038085"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16695,51 +16695,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId787877549" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId741072003" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId79986a53b3e48488e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/" TargetMode="External"/><Relationship Id="rId86636a53b3e4848f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/categorization" TargetMode="External"/><Relationship Id="rId40646a53b3e484aa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/photos" TargetMode="External"/><Relationship Id="rId75986a53b3e486ace" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10/ggrf8g" TargetMode="External"/><Relationship Id="rId59926a53b3e486b44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1748" TargetMode="External"/><Relationship Id="rId71436a53b3e486bd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.meegid.2021.105051" TargetMode="External"/><Relationship Id="rId51576a53b3e486c59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-019-00382-4" TargetMode="External"/><Relationship Id="rId14906a53b3e486ccd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-22-2686-SC" TargetMode="External"/><Relationship Id="rId19416a53b3e486d1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/documents" TargetMode="External"/><Relationship Id="rId65206a53b3e486e6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-36.4.146" TargetMode="External"/><Relationship Id="rId46436a53b3e486ebd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1572-4379(96)80020-0" TargetMode="External"/><Relationship Id="rId24826a53b3e486f4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-37.4.108" TargetMode="External"/><Relationship Id="rId50266a53b3e486fbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13255" TargetMode="External"/><Relationship Id="rId39356a53b3e48702f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01647959708683565" TargetMode="External"/><Relationship Id="rId89746a53b3e4870e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96776a53b3e4849af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96776a53b3e4849af.jpg"/><Relationship Id="rId64906a53b3e485e9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64906a53b3e485e9e.jpg"/><Relationship Id="rId46496a53b3e4871ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46496a53b3e4871ac.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId699128151" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId450574698" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69806a6e458ac05d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/" TargetMode="External"/><Relationship Id="rId37936a6e458ac063d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/categorization" TargetMode="External"/><Relationship Id="rId76006a6e458ac1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/photos" TargetMode="External"/><Relationship Id="rId20746a6e458ac4315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10/ggrf8g" TargetMode="External"/><Relationship Id="rId72876a6e458ac43b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1748" TargetMode="External"/><Relationship Id="rId62216a6e458ac4b99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.meegid.2021.105051" TargetMode="External"/><Relationship Id="rId29096a6e458ac4c3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-019-00382-4" TargetMode="External"/><Relationship Id="rId82386a6e458ac4ce1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-22-2686-SC" TargetMode="External"/><Relationship Id="rId62326a6e458ac4d3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/documents" TargetMode="External"/><Relationship Id="rId18936a6e458ac4e91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-36.4.146" TargetMode="External"/><Relationship Id="rId90096a6e458ac4ee5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1572-4379(96)80020-0" TargetMode="External"/><Relationship Id="rId73546a6e458ac4f76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-37.4.108" TargetMode="External"/><Relationship Id="rId89446a6e458ac4fe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13255" TargetMode="External"/><Relationship Id="rId34766a6e458ac505b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01647959708683565" TargetMode="External"/><Relationship Id="rId27546a6e458ac511e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90546a6e458ac10dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90546a6e458ac10dc.jpg"/><Relationship Id="rId65096a6e458ac2700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65096a6e458ac2700.jpg"/><Relationship Id="rId41046a6e458ac524c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41046a6e458ac524c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>