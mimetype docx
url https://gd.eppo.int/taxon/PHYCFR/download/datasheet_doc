--- v11 (2026-08-01)
+++ v12 (2026-08-01)
@@ -202,51 +202,51 @@
               <w:t xml:space="preserve"> Keifer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Chelicerata: Arachnida: Acarida: Eriophyidae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69806a6e458ac05d1" w:history="1">
+            <w:hyperlink r:id="rId15806a6e5782dc2ba" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -262,51 +262,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37936a6e458ac063d" w:history="1">
+            <w:hyperlink r:id="rId46186a6e5782dc324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYCFR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="66211395" name="name55686a6e458ac10df" descr="16982.jpg"/>
+                  <wp:docPr id="5980463" name="name81626a6e5782dcb02" descr="16982.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16982.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId90546a6e458ac10dc" cstate="print"/>
+                          <a:blip r:embed="rId45746a6e5782dcb00" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId76006a6e458ac1245" w:history="1">
+            <w:hyperlink r:id="rId95186a6e5782dcc44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1407,63 +1407,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is presented below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="22344743" name="name73706a6e458ac2707" descr="PHYCFR_distribution_map.jpg"/>
+            <wp:docPr id="80740652" name="name22306a6e5782ddc64" descr="PHYCFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYCFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65096a6e458ac2700" cstate="print"/>
+                    <a:blip r:embed="rId96266a6e5782ddc61" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3058,51 +3058,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 499–504. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20746a6e458ac4315" w:history="1">
+      <w:hyperlink r:id="rId19786a6e5782de861" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10/ggrf8g</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3128,51 +3128,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1748E. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72876a6e458ac43b3" w:history="1">
+      <w:hyperlink r:id="rId76576a6e5782de8d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1748</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3218,51 +3218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 105051. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62216a6e458ac4b99" w:history="1">
+      <w:hyperlink r:id="rId83716a6e5782de966" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.meegid.2021.105051</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3288,51 +3288,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 247–261. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29096a6e458ac4c3a" w:history="1">
+      <w:hyperlink r:id="rId69606a6e5782de9e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-019-00382-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3358,101 +3358,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 2313-2315. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82386a6e458ac4ce1" w:history="1">
+      <w:hyperlink r:id="rId49056a6e5782dea5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-22-2686-SC</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for Rose rosette virus and its vector </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllocoptes fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62326a6e458ac4d3c" w:history="1">
+      <w:hyperlink r:id="rId10926a6e5782deaae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RRV000/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3614,101 +3614,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 146–153. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18936a6e458ac4e91" w:history="1">
+      <w:hyperlink r:id="rId53356a6e5782debf7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.24266/0738-2898-36.4.146</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sabelis MW &amp; Bruin J (1996) 1.5.3. Evolutionary ecology: Life history patterns, food plant choice and dispersal. In: Lindquist EE, Sabelis MW, Bruin J (Eds.) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">World Crop Pests, Eriophyoid Mites Their Biology, Natural Enemies and Control</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Elsevier, pp. 329–366. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90096a6e458ac4ee5" w:history="1">
+      <w:hyperlink r:id="rId79376a6e5782dec52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S1572-4379(96)80020-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3754,51 +3754,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 108–112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73546a6e458ac4f76" w:history="1">
+      <w:hyperlink r:id="rId80886a6e5782dece3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.24266/0738-2898-37.4.108</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3824,51 +3824,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1603–1617. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89446a6e458ac4fe9" w:history="1">
+      <w:hyperlink r:id="rId49106a6e5782ded53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.13255</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3894,51 +3894,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 209–213. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34766a6e458ac505b" w:history="1">
+      <w:hyperlink r:id="rId47136a6e5782dedc3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/01647959708683565</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4004,51 +4004,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllocoptes fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27546a6e458ac511e" w:history="1">
+      <w:hyperlink r:id="rId57746a6e5782dee79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4061,63 +4061,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="22794558" name="name33786a6e458ac524e" descr="eu_funding_250.png"/>
+            <wp:docPr id="40567278" name="name41756a6e5782df622" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41046a6e458ac524c" cstate="print"/>
+                    <a:blip r:embed="rId30956a6e5782df620" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4215,137 +4215,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="41038085">
+  <w:abstractNum w:abstractNumId="82794414">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24094524">
+    <w:lvl w:ilvl="0" w:tplc="73686801">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="24094524" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73686801" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="24094524" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73686801" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="24094524" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73686801" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="24094524" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73686801" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="24094524" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73686801" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="24094524" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73686801" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="24094524" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73686801" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="24094524" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73686801" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41038084">
+  <w:abstractNum w:abstractNumId="82794413">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52314398">
+    <w:lvl w:ilvl="0" w:tplc="80389305">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5097,55 +5097,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41038084">
-    <w:abstractNumId w:val="41038084"/>
+  <w:num w:numId="82794413">
+    <w:abstractNumId w:val="82794413"/>
   </w:num>
-  <w:num w:numId="41038085">
-    <w:abstractNumId w:val="41038085"/>
+  <w:num w:numId="82794414">
+    <w:abstractNumId w:val="82794414"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16695,51 +16695,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId699128151" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId450574698" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69806a6e458ac05d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/" TargetMode="External"/><Relationship Id="rId37936a6e458ac063d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/categorization" TargetMode="External"/><Relationship Id="rId76006a6e458ac1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/photos" TargetMode="External"/><Relationship Id="rId20746a6e458ac4315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10/ggrf8g" TargetMode="External"/><Relationship Id="rId72876a6e458ac43b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1748" TargetMode="External"/><Relationship Id="rId62216a6e458ac4b99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.meegid.2021.105051" TargetMode="External"/><Relationship Id="rId29096a6e458ac4c3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-019-00382-4" TargetMode="External"/><Relationship Id="rId82386a6e458ac4ce1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-22-2686-SC" TargetMode="External"/><Relationship Id="rId62326a6e458ac4d3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/documents" TargetMode="External"/><Relationship Id="rId18936a6e458ac4e91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-36.4.146" TargetMode="External"/><Relationship Id="rId90096a6e458ac4ee5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1572-4379(96)80020-0" TargetMode="External"/><Relationship Id="rId73546a6e458ac4f76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-37.4.108" TargetMode="External"/><Relationship Id="rId89446a6e458ac4fe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13255" TargetMode="External"/><Relationship Id="rId34766a6e458ac505b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01647959708683565" TargetMode="External"/><Relationship Id="rId27546a6e458ac511e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90546a6e458ac10dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90546a6e458ac10dc.jpg"/><Relationship Id="rId65096a6e458ac2700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65096a6e458ac2700.jpg"/><Relationship Id="rId41046a6e458ac524c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41046a6e458ac524c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId295385166" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId533450418" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15806a6e5782dc2ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/" TargetMode="External"/><Relationship Id="rId46186a6e5782dc324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/categorization" TargetMode="External"/><Relationship Id="rId95186a6e5782dcc44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/photos" TargetMode="External"/><Relationship Id="rId19786a6e5782de861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10/ggrf8g" TargetMode="External"/><Relationship Id="rId76576a6e5782de8d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1748" TargetMode="External"/><Relationship Id="rId83716a6e5782de966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.meegid.2021.105051" TargetMode="External"/><Relationship Id="rId69606a6e5782de9e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-019-00382-4" TargetMode="External"/><Relationship Id="rId49056a6e5782dea5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-22-2686-SC" TargetMode="External"/><Relationship Id="rId10926a6e5782deaae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/documents" TargetMode="External"/><Relationship Id="rId53356a6e5782debf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-36.4.146" TargetMode="External"/><Relationship Id="rId79376a6e5782dec52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1572-4379(96)80020-0" TargetMode="External"/><Relationship Id="rId80886a6e5782dece3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-37.4.108" TargetMode="External"/><Relationship Id="rId49106a6e5782ded53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13255" TargetMode="External"/><Relationship Id="rId47136a6e5782dedc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01647959708683565" TargetMode="External"/><Relationship Id="rId57746a6e5782dee79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45746a6e5782dcb00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45746a6e5782dcb00.jpg"/><Relationship Id="rId96266a6e5782ddc61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96266a6e5782ddc61.jpg"/><Relationship Id="rId30956a6e5782df620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30956a6e5782df620.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>