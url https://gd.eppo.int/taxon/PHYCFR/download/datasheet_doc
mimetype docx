--- v12 (2026-08-01)
+++ v13 (2026-09-01)
@@ -202,51 +202,51 @@
               <w:t xml:space="preserve"> Keifer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Chelicerata: Arachnida: Acarida: Eriophyidae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15806a6e5782dc2ba" w:history="1">
+            <w:hyperlink r:id="rId70276a9639af190a5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -262,51 +262,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46186a6e5782dc324" w:history="1">
+            <w:hyperlink r:id="rId27606a9639af1910d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYCFR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="5980463" name="name81626a6e5782dcb02" descr="16982.jpg"/>
+                  <wp:docPr id="19662292" name="name43476a9639af19b63" descr="16982.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16982.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId45746a6e5782dcb00" cstate="print"/>
+                          <a:blip r:embed="rId26286a9639af19b61" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId95186a6e5782dcc44" w:history="1">
+            <w:hyperlink r:id="rId93906a9639af19c64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1407,63 +1407,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is presented below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="80740652" name="name22306a6e5782ddc64" descr="PHYCFR_distribution_map.jpg"/>
+            <wp:docPr id="75568996" name="name18466a9639af1af2c" descr="PHYCFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYCFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96266a6e5782ddc61" cstate="print"/>
+                    <a:blip r:embed="rId45826a9639af1af2a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3058,51 +3058,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 499–504. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19786a6e5782de861" w:history="1">
+      <w:hyperlink r:id="rId17646a9639af1bb8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10/ggrf8g</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3128,51 +3128,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1748E. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76576a6e5782de8d6" w:history="1">
+      <w:hyperlink r:id="rId66436a9639af1bc03" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1748</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3218,51 +3218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 105051. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83716a6e5782de966" w:history="1">
+      <w:hyperlink r:id="rId31116a9639af1bc96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.meegid.2021.105051</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3288,51 +3288,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 247–261. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69606a6e5782de9e8" w:history="1">
+      <w:hyperlink r:id="rId15406a9639af1bd08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-019-00382-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3358,101 +3358,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 2313-2315. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49056a6e5782dea5d" w:history="1">
+      <w:hyperlink r:id="rId39766a9639af1bd79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-22-2686-SC</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for Rose rosette virus and its vector </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllocoptes fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10926a6e5782deaae" w:history="1">
+      <w:hyperlink r:id="rId87746a9639af1bdca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RRV000/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3614,101 +3614,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 146–153. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53356a6e5782debf7" w:history="1">
+      <w:hyperlink r:id="rId91716a9639af1bf16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.24266/0738-2898-36.4.146</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sabelis MW &amp; Bruin J (1996) 1.5.3. Evolutionary ecology: Life history patterns, food plant choice and dispersal. In: Lindquist EE, Sabelis MW, Bruin J (Eds.) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">World Crop Pests, Eriophyoid Mites Their Biology, Natural Enemies and Control</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Elsevier, pp. 329–366. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79376a6e5782dec52" w:history="1">
+      <w:hyperlink r:id="rId64876a9639af1bf69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S1572-4379(96)80020-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3754,51 +3754,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 108–112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80886a6e5782dece3" w:history="1">
+      <w:hyperlink r:id="rId21026a9639af1bff9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.24266/0738-2898-37.4.108</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3824,51 +3824,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1603–1617. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49106a6e5782ded53" w:history="1">
+      <w:hyperlink r:id="rId34386a9639af1c06a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.13255</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3894,51 +3894,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 209–213. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47136a6e5782dedc3" w:history="1">
+      <w:hyperlink r:id="rId31826a9639af1c0da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/01647959708683565</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4004,51 +4004,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllocoptes fructiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57746a6e5782dee79" w:history="1">
+      <w:hyperlink r:id="rId12806a9639af1c18f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4061,63 +4061,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="40567278" name="name41756a6e5782df622" descr="eu_funding_250.png"/>
+            <wp:docPr id="80151693" name="name38106a9639af1c24f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30956a6e5782df620" cstate="print"/>
+                    <a:blip r:embed="rId45836a9639af1c24e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4215,137 +4215,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="82794414">
+  <w:abstractNum w:abstractNumId="68395336">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73686801">
+    <w:lvl w:ilvl="0" w:tplc="89660704">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73686801" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="89660704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73686801" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="89660704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73686801" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="89660704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73686801" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="89660704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73686801" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="89660704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73686801" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="89660704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73686801" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="89660704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73686801" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="89660704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82794413">
+  <w:abstractNum w:abstractNumId="68395335">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80389305">
+    <w:lvl w:ilvl="0" w:tplc="96851416">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5097,55 +5097,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="82794413">
-    <w:abstractNumId w:val="82794413"/>
+  <w:num w:numId="68395335">
+    <w:abstractNumId w:val="68395335"/>
   </w:num>
-  <w:num w:numId="82794414">
-    <w:abstractNumId w:val="82794414"/>
+  <w:num w:numId="68395336">
+    <w:abstractNumId w:val="68395336"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16695,51 +16695,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId295385166" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId533450418" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15806a6e5782dc2ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/" TargetMode="External"/><Relationship Id="rId46186a6e5782dc324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/categorization" TargetMode="External"/><Relationship Id="rId95186a6e5782dcc44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/photos" TargetMode="External"/><Relationship Id="rId19786a6e5782de861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10/ggrf8g" TargetMode="External"/><Relationship Id="rId76576a6e5782de8d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1748" TargetMode="External"/><Relationship Id="rId83716a6e5782de966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.meegid.2021.105051" TargetMode="External"/><Relationship Id="rId69606a6e5782de9e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-019-00382-4" TargetMode="External"/><Relationship Id="rId49056a6e5782dea5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-22-2686-SC" TargetMode="External"/><Relationship Id="rId10926a6e5782deaae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/documents" TargetMode="External"/><Relationship Id="rId53356a6e5782debf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-36.4.146" TargetMode="External"/><Relationship Id="rId79376a6e5782dec52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1572-4379(96)80020-0" TargetMode="External"/><Relationship Id="rId80886a6e5782dece3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-37.4.108" TargetMode="External"/><Relationship Id="rId49106a6e5782ded53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13255" TargetMode="External"/><Relationship Id="rId47136a6e5782dedc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01647959708683565" TargetMode="External"/><Relationship Id="rId57746a6e5782dee79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45746a6e5782dcb00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45746a6e5782dcb00.jpg"/><Relationship Id="rId96266a6e5782ddc61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96266a6e5782ddc61.jpg"/><Relationship Id="rId30956a6e5782df620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30956a6e5782df620.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId441108657" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId243804131" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70276a9639af190a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/" TargetMode="External"/><Relationship Id="rId27606a9639af1910d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/categorization" TargetMode="External"/><Relationship Id="rId93906a9639af19c64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYCFR/photos" TargetMode="External"/><Relationship Id="rId17646a9639af1bb8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10/ggrf8g" TargetMode="External"/><Relationship Id="rId66436a9639af1bc03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1748" TargetMode="External"/><Relationship Id="rId31116a9639af1bc96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.meegid.2021.105051" TargetMode="External"/><Relationship Id="rId15406a9639af1bd08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-019-00382-4" TargetMode="External"/><Relationship Id="rId39766a9639af1bd79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-22-2686-SC" TargetMode="External"/><Relationship Id="rId87746a9639af1bdca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RRV000/documents" TargetMode="External"/><Relationship Id="rId91716a9639af1bf16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-36.4.146" TargetMode="External"/><Relationship Id="rId64876a9639af1bf69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1572-4379(96)80020-0" TargetMode="External"/><Relationship Id="rId21026a9639af1bff9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-37.4.108" TargetMode="External"/><Relationship Id="rId34386a9639af1c06a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13255" TargetMode="External"/><Relationship Id="rId31826a9639af1c0da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01647959708683565" TargetMode="External"/><Relationship Id="rId12806a9639af1c18f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId26286a9639af19b61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26286a9639af19b61.jpg"/><Relationship Id="rId45826a9639af1af2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45826a9639af1af2a.jpg"/><Relationship Id="rId45836a9639af1c24e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45836a9639af1c24e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>