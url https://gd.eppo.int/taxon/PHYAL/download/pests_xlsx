--- v1 (2025-10-30)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PHYAL" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>EMPOBI</t>
   </si>
   <si>
     <t>Amrasca biguttula</t>
   </si>
   <si>
     <t>* Saeed R, Razaq M, Hardy IC (2015) The importance of alternative host plants as reservoirs of the cotton leaf hopper, Amrasca devastans, and its natural enemies. Journal of Pest Science 88, 517–531.
 ------- incidental host as Physalis alkakengi</t>
   </si>
@@ -124,50 +124,56 @@
   </si>
   <si>
     <t>POTLV0</t>
   </si>
   <si>
     <t>Carlavirus latensolani</t>
   </si>
   <si>
     <t>* Diaz-Lara A, Santamaria L, Martin RR (2016) Identification of Tomato mosaic virus (ToMV) and Potato latent virus (PotLV) as mixed infection in Chinese lantern (Physalis alkekengi) expressing virus-like disease symptoms. Plant Disease 101(6), p 1061.
 -------- Mixed infection with Tomato mosaic virus in a commercial field in Canby, Oregon (US).</t>
   </si>
   <si>
     <t>EPILVI</t>
   </si>
   <si>
     <t>Epilachna vigintioctomaculata (as Solanaceae)</t>
   </si>
   <si>
     <t>EPIXCU</t>
   </si>
   <si>
     <t>Epitrix cucumeris</t>
   </si>
   <si>
     <t>* Clark SM, LeDoux DG, Seeno TN, Riley EG, Gilbert AJ, Sullivan JM (2004) Host plants of leaf beetle species occurring in the United States and Canada (Coleoptera: Megalopodidae, Orsodacnidae and Chrysomelidae, excluding Bruchinae). The Coleopterists Society, Special Publication 2, 1-476.</t>
+  </si>
+  <si>
+    <t>FRANCS</t>
+  </si>
+  <si>
+    <t>Frankliniella australis (as Solanaceae)</t>
   </si>
   <si>
     <t>HELIZE</t>
   </si>
   <si>
     <t>Helicoverpa zea (as Physalis)</t>
   </si>
   <si>
     <t>* Matthews M (1991) Classification of the Heliothinae. Bulletin of the Natural Resources Institute No. 44. Natural Resources Institute, Chatham, UK.</t>
   </si>
   <si>
     <t>TSWV00</t>
   </si>
   <si>
     <t>Orthotospovirus tomatomaculae</t>
   </si>
   <si>
     <t>* Parrella G, Gognalons P, Gebre-Selassie K, Vovlas C, Marchoux G (2003) An update of the host range of tomato spotted wilt virus. Journal of Plant Pathology 85(4), 227-264.</t>
   </si>
   <si>
     <t>PCFVD0</t>
   </si>
   <si>
     <t>Pospiviroid parvicapsici</t>
   </si>
@@ -543,51 +549,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D20"/>
+  <dimension ref="A1:D21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="342.059" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -727,146 +733,158 @@
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12" t="s">
         <v>33</v>
       </c>
       <c r="C12" t="s">
         <v>34</v>
       </c>
       <c r="D12" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>23</v>
       </c>
       <c r="B13" t="s">
         <v>36</v>
       </c>
       <c r="C13" t="s">
         <v>37</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D13"/>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14" t="s">
+        <v>38</v>
+      </c>
+      <c r="C14" t="s">
         <v>39</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15" t="s">
+        <v>41</v>
+      </c>
+      <c r="C15" t="s">
         <v>42</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>43</v>
       </c>
-      <c r="D15"/>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16" t="s">
         <v>44</v>
       </c>
       <c r="C16" t="s">
         <v>45</v>
       </c>
-      <c r="D16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D16"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17" t="s">
+        <v>46</v>
+      </c>
+      <c r="C17" t="s">
         <v>47</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" t="s">
+        <v>49</v>
+      </c>
+      <c r="C18" t="s">
         <v>50</v>
       </c>
-      <c r="B18" t="s">
+      <c r="D18" t="s">
         <v>51</v>
       </c>
-      <c r="C18" t="s">
-[...2 lines deleted...]
-      <c r="D18"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B19" t="s">
         <v>53</v>
       </c>
       <c r="C19" t="s">
         <v>54</v>
       </c>
-      <c r="D19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D19"/>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B20" t="s">
+        <v>55</v>
+      </c>
+      <c r="C20" t="s">
         <v>56</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>57</v>
       </c>
-      <c r="D20" t="s">
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21" t="s">
         <v>58</v>
+      </c>
+      <c r="C21" t="s">
+        <v>59</v>
+      </c>
+      <c r="D21" t="s">
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">