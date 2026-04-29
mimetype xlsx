--- v2 (2026-04-01)
+++ v3 (2026-04-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PHYAL" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>EMPOBI</t>
   </si>
   <si>
     <t>Amrasca biguttula</t>
   </si>
   <si>
     <t>* Saeed R, Razaq M, Hardy IC (2015) The importance of alternative host plants as reservoirs of the cotton leaf hopper, Amrasca devastans, and its natural enemies. Journal of Pest Science 88, 517–531.
 ------- incidental host as Physalis alkakengi</t>
   </si>
@@ -93,50 +93,59 @@
   </si>
   <si>
     <t>Pospiviroid fusituberis (as Physalis)</t>
   </si>
   <si>
     <t>* Singh RP (1973) Experimental host range of the potato spindle tuber 'virus'. American Potato Journal 50, 111-123.
 ------- At least 13 Physalis species. Absence of symptoms.</t>
   </si>
   <si>
     <t>TOMMV0</t>
   </si>
   <si>
     <t>Tobamovirus maculatessellati</t>
   </si>
   <si>
     <t>* Li Y, Wang Y, Hu J, Xiao L, Tan G, Lan P, Liu Y, Li F (2017) The complete genome sequence, occurrence and host range of Tomato mottle mosaic virus Chinese isolate. Virology Journal 14, 15. doi: 10.1186/s12985-016-0676-2</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>VASALY</t>
   </si>
   <si>
     <t>Aculops lycopersici (as Solanaceae)</t>
+  </si>
+  <si>
+    <t>AMV000</t>
+  </si>
+  <si>
+    <t>Alfamovirus AMV</t>
+  </si>
+  <si>
+    <t>* Burba P, Snihur H, Pozhylov I, Budzanivska I, Shevchenko O (2026) First report of alfalfa mosaic virus naturally infecting Physalis alkekengi in Ukraine. Journal of Plant Pathology 24, 1-2.</t>
   </si>
   <si>
     <t>BEMITA</t>
   </si>
   <si>
     <t>Bemisia tabaci (as Solanaceae)</t>
   </si>
   <si>
     <t>POTLV0</t>
   </si>
   <si>
     <t>Carlavirus latensolani</t>
   </si>
   <si>
     <t>* Diaz-Lara A, Santamaria L, Martin RR (2016) Identification of Tomato mosaic virus (ToMV) and Potato latent virus (PotLV) as mixed infection in Chinese lantern (Physalis alkekengi) expressing virus-like disease symptoms. Plant Disease 101(6), p 1061.
 -------- Mixed infection with Tomato mosaic virus in a commercial field in Canby, Oregon (US).</t>
   </si>
   <si>
     <t>EPILVI</t>
   </si>
   <si>
     <t>Epilachna vigintioctomaculata (as Solanaceae)</t>
   </si>
   <si>
     <t>EPIXCU</t>
@@ -549,51 +558,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D21"/>
+  <dimension ref="A1:D22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="342.059" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -681,210 +690,224 @@
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>23</v>
       </c>
       <c r="B8" t="s">
         <v>24</v>
       </c>
       <c r="C8" t="s">
         <v>25</v>
       </c>
       <c r="D8"/>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
-      <c r="D9"/>
+      <c r="D9" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="D10" t="s">
         <v>30</v>
       </c>
+      <c r="D10"/>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="C11" t="s">
         <v>32</v>
       </c>
-      <c r="D11"/>
+      <c r="D11" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="D12" t="s">
         <v>35</v>
       </c>
+      <c r="D12"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>23</v>
       </c>
       <c r="B13" t="s">
         <v>36</v>
       </c>
       <c r="C13" t="s">
         <v>37</v>
       </c>
-      <c r="D13"/>
+      <c r="D13" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="D14" t="s">
         <v>40</v>
       </c>
+      <c r="D14"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15" t="s">
         <v>41</v>
       </c>
       <c r="C15" t="s">
         <v>42</v>
       </c>
       <c r="D15" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16" t="s">
         <v>44</v>
       </c>
       <c r="C16" t="s">
         <v>45</v>
       </c>
-      <c r="D16"/>
+      <c r="D16" t="s">
+        <v>46</v>
+      </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C17" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="D17" t="s">
         <v>48</v>
       </c>
+      <c r="D17"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>23</v>
       </c>
       <c r="B18" t="s">
         <v>49</v>
       </c>
       <c r="C18" t="s">
         <v>50</v>
       </c>
       <c r="D18" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" t="s">
         <v>52</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
         <v>53</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>54</v>
       </c>
-      <c r="D19"/>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B20" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C20" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="D20" t="s">
         <v>57</v>
       </c>
+      <c r="D20"/>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B21" t="s">
         <v>58</v>
       </c>
       <c r="C21" t="s">
         <v>59</v>
       </c>
       <c r="D21" t="s">
         <v>60</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" t="s">
+        <v>55</v>
+      </c>
+      <c r="B22" t="s">
+        <v>61</v>
+      </c>
+      <c r="C22" t="s">
+        <v>62</v>
+      </c>
+      <c r="D22" t="s">
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">