--- v4 (2026-03-18)
+++ v5 (2026-05-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PHSVX" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="370">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="371">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Alternate</t>
   </si>
   <si>
     <t>MELGNA</t>
   </si>
   <si>
     <t>Meloidogyne naasi</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
@@ -1219,50 +1219,53 @@
   <si>
     <t>* Lanteri AA, Marvaldi AE (1995) Graphognathus Buchanan: a new synonym of Naupactus Dejean and systematics of the N. leucoloma species group. Coleopterists Bulletin 49, 206-228.</t>
   </si>
   <si>
     <t>MEAGPH</t>
   </si>
   <si>
     <t>Ophiomyia phaseoli</t>
   </si>
   <si>
     <t>POPIJA</t>
   </si>
   <si>
     <t>Popillia japonica</t>
   </si>
   <si>
     <t>* Fleming WE (1972) Biology of the Japanese beetle. Technical Bulletin, Agricultural Research Service, USDA no 1449, 129 pp.
 * INTERNET
 Regione Piemonte. Servizio fitosanitario. Lotte obbligatorie - Coleottero scarabeide del Giappone (Popillia japonica Newman). Popillia danni e difesa. https://www.regione.piemonte.it/web/sites/default/files/media/documenti/2019-06/popillia_danni_difesa.pdf</t>
   </si>
   <si>
     <t>BYMV00</t>
   </si>
   <si>
     <t>Potyvirus phaseoluteum</t>
+  </si>
+  <si>
+    <t>* Osogo AK, Muyekho F, Okoth P, Were H, Ayaaga G (2025) Occurrence, distribution, incidence, and severity of common bean viral diseases in resource-limited smallholder farms of western Kenya. Crop Protection 194, 107231.</t>
   </si>
   <si>
     <t>BCMV00</t>
   </si>
   <si>
     <t>Potyvirus phaseovulgaris</t>
   </si>
   <si>
     <t>* Dell’Olmo E, Zaccardelli M, Onofaro Sanaja V, Basile B, Sigillo L (2023) Surveillance of Landraces’ Seed Health in South Italy and New Evidence on Crop Diseases. Plants 12(4), 812. https://doi.org/10.3390/plants12040812</t>
   </si>
   <si>
     <t>Pseudocercospora griseola</t>
   </si>
   <si>
     <t>Xanthomonas phaseoli pv. phaseoli</t>
   </si>
   <si>
     <t>* Smith EF (1897) Description of Bacillus phaseoli n. sp. Botanical Gazette 24, 192.</t>
   </si>
   <si>
     <t>Non-host</t>
   </si>
   <si>
     <t>DACUCI</t>
   </si>
@@ -3373,118 +3376,120 @@
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
         <v>314</v>
       </c>
       <c r="B129" t="s">
         <v>352</v>
       </c>
       <c r="C129" t="s">
         <v>353</v>
       </c>
       <c r="D129" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
         <v>314</v>
       </c>
       <c r="B130" t="s">
         <v>355</v>
       </c>
       <c r="C130" t="s">
         <v>356</v>
       </c>
-      <c r="D130"/>
+      <c r="D130" t="s">
+        <v>357</v>
+      </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
         <v>314</v>
       </c>
       <c r="B131" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C131" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D131" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
         <v>314</v>
       </c>
       <c r="B132" t="s">
         <v>248</v>
       </c>
       <c r="C132" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D132"/>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
         <v>314</v>
       </c>
       <c r="B133" t="s">
         <v>312</v>
       </c>
       <c r="C133" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D133" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B134" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C134" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="D134" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B135" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C135" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="D135" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">