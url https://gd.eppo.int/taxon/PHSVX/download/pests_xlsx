--- v5 (2026-05-13)
+++ v6 (2026-10-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PHSVX" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="371">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="374">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Alternate</t>
   </si>
   <si>
     <t>MELGNA</t>
   </si>
   <si>
     <t>Meloidogyne naasi</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
@@ -738,62 +738,50 @@
   <si>
     <t>* Goossens JJM (1994) Host range test of Meloidogyne n.sp. Verslagen en Mededelingen van de Plantenziektenkundige Dienst Wageningen (Annual Report 1994) 177, 95-97.
 * O’Bannon JH, Santo GS, Nyczepir AP (1982) Host range of the Columbia root-knot nematode. Plant Disease 66, 1045-1048.</t>
   </si>
   <si>
     <t>MELGMY</t>
   </si>
   <si>
     <t>Meloidogyne enterolobii</t>
   </si>
   <si>
     <t>* Guimaraes LMP, Moura RM de, Pedrosa EMR (2003) Meloidogyne mayaguensis parasitism on different plant species. Nematologia Brasileira, 27(2), 139-145.
 ------- greenhouse stud
 * Silva, RV, Lima, BV, Lopes LNS, Cruz CFM, Avila Junior JH (2017) Diagnose de nematoide das galhas, Meloidogyne enterolobii em feijoeiro no estado de Goiás.  (Diagnosis of root-knot nematodes, Meloidogyne enterolobii attacking beans in Goias state, Brazil. XXXIV Congresso Brasileiro de Nematologia, 03 a 07 de Julho, 2017, Vitoria, ES, Brasil. (Abstract)</t>
   </si>
   <si>
     <t>MELGGC</t>
   </si>
   <si>
     <t>Meloidogyne graminicola</t>
   </si>
   <si>
     <t>* Rusinque L, Maleita C, Abrantes I, Palomares-Rius JE, Inácio ML (2021) Meloidogyne graminicola - A threat to rice production: review update on distribution, biology, identification, and management. Biology 10, 1163. https://doi.org/10.3390/biology10111163</t>
   </si>
   <si>
-    <t>MELGLC</t>
-[...5 lines deleted...]
-    <t>* Sen F, Aydinli (2021) Host status of cultivated crops to Meloidogyne luci. European Journal of Plant Pathology 161(3), 607-618.
-------- In experiments, cvs. Balkiz, Gina, Kardelen, Nazar were found to be excellent hosts.
-* Strajnar P, Širca S, Geric Stare B &amp; Urek G (2009) Characterization of the root-knot nematode, Meloidogyne ethiopica Whitehead, 1968, from Slovenia. Russian Journal of Nematology 17, 135-142.
-[...2 lines deleted...]
-  <si>
     <t>NAUPXA</t>
   </si>
   <si>
     <t>Naupactus xanthographus</t>
   </si>
   <si>
     <t>* Ripa R, Luppichini B, P (2010) Manejo de plagas de la vid. Coleccion Libros INIA No 26. INIA, La Cruz, Chile. 
 ------- reported as hosts but for which evidence is lacking that they are true hosts (i.e. support completion of full life cycle).</t>
   </si>
   <si>
     <t>NEOTFO</t>
   </si>
   <si>
     <t>Neotoxoptera formosana</t>
   </si>
   <si>
     <t>TRSV00</t>
   </si>
   <si>
     <t>Nepovirus nicotianae</t>
   </si>
   <si>
     <t>* Chatzivassiliou EK (2021) An annotated list of legume-infecting viruses in the light of metagenomics. Plants 10(7), 1413. https://doi.org/10.3390/plants10071413
 * Tu JC (1981) Identification of a severe bean strain of Tobacco ringspot virus isolated from white beans Phaseolus vulgaris L. Journal of Phytopathology 101, 153-162.</t>
   </si>
@@ -810,50 +798,59 @@
     <t>Orthotospovirus tomatoflavi</t>
   </si>
   <si>
     <t>* Poudel B, Huang Y, Zhang S (2018) First report of Tomato chlorotic spot virus infecting common beans (Phaseolus vulgaris) in the United States. Plant Disease 102(7), p 1467.
 ------- In a greenhouse in Homestead (Florida, US).</t>
   </si>
   <si>
     <t>TSWV00</t>
   </si>
   <si>
     <t>Orthotospovirus tomatomaculae</t>
   </si>
   <si>
     <t>* Chatzivassiliou EK (2021) An annotated list of legume-infecting viruses in the light of metagenomics. Plants 10(7):1413. https://doi.org/10.3390/plants10071413
 * Parrella G, Gognalons P, Gebre-Selassie K, Vovlas C, Marchoux G (2003) An update of the host range of tomato spotted wilt virus. Journal of Plant Pathology 85(4), 227-264.
 ------- Confirmed host.</t>
   </si>
   <si>
     <t>PHAKPA</t>
   </si>
   <si>
     <t>Phakopsora pachyrhizi</t>
   </si>
   <si>
     <t>* Lynch TN, Marois JJ, Wright DL, Harmon PF, Harmon CL, Miles MR (2006) First report of soybean rust caused by Phakopsora pachyrhizi on Phaseolus spp. in the United States. Plant Disease 90(7), p 970.</t>
+  </si>
+  <si>
+    <t>PHENSO</t>
+  </si>
+  <si>
+    <t>Phenacoccus solenopsis</t>
+  </si>
+  <si>
+    <t>* Hernández-Ruiz A, Gonzaga-Segura AJ, Castrejón-Gómez VR (2026) Scale insects (Hemiptera: Coccomorpha) of agricultural amportance in Mexico. Journal of Entomological Science 61(3), 528–559. doi:10.18474/JES25-42</t>
   </si>
   <si>
     <t>GNORAB</t>
   </si>
   <si>
     <t>Phthorimaea absoluta</t>
   </si>
   <si>
     <t>* Idriss GEA, du Plessis H, Khamis FM, Ekesi S, Tanga CM, Mohamed SA (2020) Host range and effects of plant speices on preference and fitness of Tuta absoluta (Lepidoptera: Gelechiidae). Journal of Economic Entomology 113(3), 1279-1289.</t>
   </si>
   <si>
     <t>PHMPOM</t>
   </si>
   <si>
     <t>Phymatotrichopsis omnivora</t>
   </si>
   <si>
     <t>* Anonymous (1960) Index of Plant Diseases in the United States. Agriculture Handbook no 165, USDA-ARS (US) 531 pp.</t>
   </si>
   <si>
     <t>PHYTNP</t>
   </si>
   <si>
     <t>Phytophthora nicotianae</t>
   </si>
@@ -1178,50 +1175,63 @@
   <si>
     <t>* McLeod P (1988) Seasonal frequency and within-plant distribution of Heliothis zea (Boddie)(Lepidoptera: Noctuidae) eggs on snap bean. Environmental entomology, 17(3), 587-592.</t>
   </si>
   <si>
     <t>LAMDBO</t>
   </si>
   <si>
     <t>Lampides boeticus</t>
   </si>
   <si>
     <t>MARUTE</t>
   </si>
   <si>
     <t>Maruca vitrata</t>
   </si>
   <si>
     <t>MELGET</t>
   </si>
   <si>
     <t>Meloidogyne ethiopica</t>
   </si>
   <si>
     <t>* Bellé C, Kuhn PR, Kaspary TE, Groth ME, Schmitt J, Kulczynski SM (2017) Parasitization of the common bean (Phaseolus vulgaris) by Meloidogyne ethiopica in Southern Brazil. Plant Disease 101(3), p 510.
 ------- In Southern Brazil.
 * Mandefro W &amp; Dagne K (2000) Cytogenetic and esterase isozyme variation of root-knot nematode populations from Ethiopia. Afr. J. Plant. Prot. 10, 39-47.</t>
+  </si>
+  <si>
+    <t>MELGLC</t>
+  </si>
+  <si>
+    <t>Meloidogyne luci</t>
+  </si>
+  <si>
+    <t>* Sen F, Aydinli (2021) Host status of cultivated crops to Meloidogyne luci. European Journal of Plant Pathology 161(3), 607-618.
+------- In experiments, cvs. Balkiz, Gina, Kardelen, Nazar were found to be excellent hosts.
+* Strajnar P, Širca S, Geric Stare B &amp; Urek G (2009) Characterization of the root-knot nematode, Meloidogyne ethiopica Whitehead, 1968, from Slovenia. Russian Journal of Nematology 17, 135-142.
+------- later identified as M. luci.
+* Carneiro RMDG, Correa VR, Almeida MRA, Gomes ACMM, Deimi AM, Castagnone-Sereno P &amp; Karssen G (2014) Meloidogyne luci n. sp. (Nematoda: Meloidogynidae), a root-knot nematode parasitising different crops in Brazil, Chile and Iran. Nematology 16, 289-301.</t>
   </si>
   <si>
     <t>NACOBA</t>
   </si>
   <si>
     <t>Nacobbus aberrans sensu lato</t>
   </si>
   <si>
     <t>* Manzanilla-López RH, Costilla MA, Doucet M, Inserra RN, Lehman PS, Cid del Prado-Vera I, Souza RM, Evans K (2002) The genus Nacobbus Thorne &amp; Allen, 1944 (Nematoda: Pratylenchidae): systematics, distribution, biology and management. Nematropica 32, 149-226.</t>
   </si>
   <si>
     <t>GRAGLE</t>
   </si>
   <si>
     <t>Naupactus leucoloma</t>
   </si>
   <si>
     <t>* Lanteri AA, Marvaldi AE (1995) Graphognathus Buchanan: a new synonym of Naupactus Dejean and systematics of the N. leucoloma species group. Coleopterists Bulletin 49, 206-228.</t>
   </si>
   <si>
     <t>MEAGPH</t>
   </si>
   <si>
     <t>Ophiomyia phaseoli</t>
   </si>
@@ -1612,51 +1622,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D135"/>
+  <dimension ref="A1:D136"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="704.114" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -2656,91 +2666,91 @@
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
         <v>48</v>
       </c>
       <c r="B75" t="s">
         <v>210</v>
       </c>
       <c r="C75" t="s">
         <v>211</v>
       </c>
       <c r="D75" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
         <v>48</v>
       </c>
       <c r="B76" t="s">
         <v>213</v>
       </c>
       <c r="C76" t="s">
         <v>214</v>
       </c>
-      <c r="D76" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D76"/>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
         <v>48</v>
       </c>
       <c r="B77" t="s">
+        <v>215</v>
+      </c>
+      <c r="C77" t="s">
         <v>216</v>
       </c>
-      <c r="C77" t="s">
+      <c r="D77" t="s">
         <v>217</v>
       </c>
-      <c r="D77"/>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
         <v>48</v>
       </c>
       <c r="B78" t="s">
         <v>218</v>
       </c>
       <c r="C78" t="s">
         <v>219</v>
       </c>
-      <c r="D78" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D78"/>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
         <v>48</v>
       </c>
       <c r="B79" t="s">
+        <v>220</v>
+      </c>
+      <c r="C79" t="s">
         <v>221</v>
       </c>
-      <c r="C79" t="s">
+      <c r="D79" t="s">
         <v>222</v>
       </c>
-      <c r="D79"/>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
         <v>48</v>
       </c>
       <c r="B80" t="s">
         <v>223</v>
       </c>
       <c r="C80" t="s">
         <v>224</v>
       </c>
       <c r="D80" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
         <v>48</v>
       </c>
       <c r="B81" t="s">
         <v>226</v>
       </c>
       <c r="C81" t="s">
         <v>227</v>
       </c>
@@ -3350,146 +3360,160 @@
     </row>
     <row r="127" spans="1:4">
       <c r="A127" t="s">
         <v>314</v>
       </c>
       <c r="B127" t="s">
         <v>347</v>
       </c>
       <c r="C127" t="s">
         <v>348</v>
       </c>
       <c r="D127" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" t="s">
         <v>314</v>
       </c>
       <c r="B128" t="s">
         <v>350</v>
       </c>
       <c r="C128" t="s">
         <v>351</v>
       </c>
-      <c r="D128"/>
+      <c r="D128" t="s">
+        <v>352</v>
+      </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
         <v>314</v>
       </c>
       <c r="B129" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C129" t="s">
-        <v>353</v>
-[...1 lines deleted...]
-      <c r="D129" t="s">
         <v>354</v>
       </c>
+      <c r="D129"/>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
         <v>314</v>
       </c>
       <c r="B130" t="s">
         <v>355</v>
       </c>
       <c r="C130" t="s">
         <v>356</v>
       </c>
       <c r="D130" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
         <v>314</v>
       </c>
       <c r="B131" t="s">
         <v>358</v>
       </c>
       <c r="C131" t="s">
         <v>359</v>
       </c>
       <c r="D131" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
         <v>314</v>
       </c>
       <c r="B132" t="s">
-        <v>248</v>
+        <v>361</v>
       </c>
       <c r="C132" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="D132"/>
+        <v>362</v>
+      </c>
+      <c r="D132" t="s">
+        <v>363</v>
+      </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
         <v>314</v>
       </c>
       <c r="B133" t="s">
-        <v>312</v>
+        <v>248</v>
       </c>
       <c r="C133" t="s">
-        <v>362</v>
-[...3 lines deleted...]
-      </c>
+        <v>364</v>
+      </c>
+      <c r="D133"/>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
-        <v>364</v>
+        <v>314</v>
       </c>
       <c r="B134" t="s">
+        <v>312</v>
+      </c>
+      <c r="C134" t="s">
         <v>365</v>
       </c>
-      <c r="C134" t="s">
+      <c r="D134" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="B135" t="s">
         <v>368</v>
       </c>
       <c r="C135" t="s">
         <v>369</v>
       </c>
       <c r="D135" t="s">
         <v>370</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4">
+      <c r="A136" t="s">
+        <v>367</v>
+      </c>
+      <c r="B136" t="s">
+        <v>371</v>
+      </c>
+      <c r="C136" t="s">
+        <v>372</v>
+      </c>
+      <c r="D136" t="s">
+        <v>373</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">