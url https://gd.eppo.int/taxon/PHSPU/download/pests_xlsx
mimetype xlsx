--- v1 (2025-12-10)
+++ v2 (2026-07-01)
@@ -12,144 +12,122 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PHSPU" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>BGMV00</t>
   </si>
   <si>
-    <t>Begomovirus costai (as Phaseolus)</t>
-[...3 lines deleted...]
-However, the datasheet pre-dates the separation of bean golden mosaic virus and bean golden yellow mosaic virus. No more recent references were found regarding Phaseolus species, except the confirmed hosts P. vulgaris and P. lunatus. </t>
+    <t>Begomovirus costai (as Vigna)</t>
+  </si>
+  <si>
+    <t>Mentioned in EPPO/CABI (1997) Data Sheet on Bean golden mosaic bigeminivirus. 
+However, the datasheet pre-dates the separation of bean golden mosaic virus and bean golden yellow mosaic virus. No more recent reference was found to species of this genus as hosts of bean golden mosaic virus, and the host status is therefore considered doubtful (2025-11).</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>HETDGL</t>
   </si>
   <si>
     <t>Heterodera glycines</t>
   </si>
   <si>
     <t>* Riggs RD, Hamblen ML (1962) Soybean-cyst nematode host studies in the family Leguminosae. Report Series 110. Agricultural Experiment Station. University of Arkansas, Fayetteville (US), 18 pp.
 ------- Host range experiments.</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
-    <t>HELIZE</t>
-[...5 lines deleted...]
-    <t>* Matthews M (1991) Classification of the Heliothinae. Bulletin of the Natural Resources Institute No. 44. Natural Resources Institute, Chatham, UK.</t>
+    <t>LIRITR</t>
+  </si>
+  <si>
+    <t>Liriomyza trifolii (as Vigna)</t>
   </si>
   <si>
     <t>MELGET</t>
   </si>
   <si>
     <t>Meloidogyne ethiopica</t>
   </si>
   <si>
     <t>* Lima E A, Mattos J K, Moita A W, Carneiro R G &amp; Carneiro R M D G (2009) Host status of different crops for Meloidogyne ethiopica control. Tropical Plant Pathology 34, 152-157.
 -------As Vigna umbellata. In experiments, it was found to be an excellent host</t>
   </si>
   <si>
     <t>BCMV00</t>
   </si>
   <si>
     <t>Potyvirus phaseovulgaris</t>
   </si>
   <si>
     <t>* Zhao Z, Dong Z, Wang S, Fan Q, Zhang Y (2024) First report of bean common mosaic virus naturally infecting rice bean (Vigna umbellata) in China. Plant Disease 108(1), 233.</t>
   </si>
   <si>
     <t>PHAIGR</t>
   </si>
   <si>
     <t>Pseudocercospora griseola</t>
-  </si>
-[...17 lines deleted...]
-    <t>Xanthomonas phaseoli pv. phaseoli (as Phaseolus)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -453,62 +431,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D10"/>
+  <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="286.502" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="324.349" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
@@ -519,131 +497,91 @@
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D4"/>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
         <v>16</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" t="s">
         <v>19</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" t="s">
         <v>22</v>
       </c>
-      <c r="C7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7"/>
-    </row>
-[...36 lines deleted...]
-      <c r="D10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>