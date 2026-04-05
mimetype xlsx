--- v2 (2025-11-26)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PHSMU" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>BGMV00</t>
   </si>
   <si>
     <t>Begomovirus costai (as Vigna)</t>
   </si>
   <si>
     <t>Mentioned in EPPO/CABI (1997) Data Sheet on Bean golden mosaic bigeminivirus. 
 However, the datasheet pre-dates the separation of bean golden mosaic virus and bean golden yellow mosaic virus. No more recent reference was found to species of this genus as hosts of bean golden mosaic virus, and the host status is therefore considered doubtful (2025-11).</t>
   </si>
@@ -82,50 +82,59 @@
   <si>
     <t>Aleurodicus dispersus</t>
   </si>
   <si>
     <t>* Boopathi T (2022) New host plants, natural enemy complex and newly distributed potential areas of exotic spiralling whitefly (Hemiptera: Aleyrodidae) in India. Phytoparasitica 50(2), 335-357.</t>
   </si>
   <si>
     <t>EMPOBI</t>
   </si>
   <si>
     <t>Amrasca biguttula</t>
   </si>
   <si>
     <t xml:space="preserve">* Saeed R, Razaq M, Hardy IC (2015) The importance of alternative host plants as reservoirs of the cotton leaf hopper, Amrasca devastans, and its natural enemies. Journal of Pest Science 88, 517–531.
 ------- true host as Phaseolus mungo.
 </t>
   </si>
   <si>
     <t>CPMMV0</t>
   </si>
   <si>
     <t>Carlavirus vignae</t>
   </si>
   <si>
     <t>* Thouvenel JC, Monsarrat A, Fauquet C (1982) Isolation of cowpea mild mottle virus from diseased soybeans in the Ivory Coast. Plant Disease 66(4), 336-337.</t>
+  </si>
+  <si>
+    <t>CRTZCL</t>
+  </si>
+  <si>
+    <t>Ceratothripoides claratris</t>
+  </si>
+  <si>
+    <t>* Akanand D, Rana DK, Sivalingam PN, Dixit A, Tyagi K, Sridhar J (2026) Report of six new thrips species on vegetable and pulse crops in central India. Current Science 130(2), 148.</t>
   </si>
   <si>
     <t>ELASLI</t>
   </si>
   <si>
     <t>Elasmopalpus lignosellus</t>
   </si>
   <si>
     <t>* Neunzig HH (1979) Systematics of immature Phycitines (Lepidoptera: Pyralidae) associated with leguminous plants in the Southern United States. USDA Technical Bulletin no. 1589, 126 pp.</t>
   </si>
   <si>
     <t>HETDCJ</t>
   </si>
   <si>
     <t>Heterodera cajani</t>
   </si>
   <si>
     <t>* Singh B, Devindrappa M, Hazra KK (2024) Pigeonpea cyst nematode (Heterodera cajani Koshy) pathogenicity in black gram (Vigna mungo L.): Quantitative and qualitative yield losses, and bio-organic management. Crop Protection 186, 106916.</t>
   </si>
   <si>
     <t>LIRIHU</t>
   </si>
   <si>
     <t>Liriomyza huidobrensis</t>
   </si>
@@ -528,51 +537,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D18"/>
+  <dimension ref="A1:D19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="391.619" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -678,156 +687,170 @@
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>12</v>
       </c>
       <c r="B9" t="s">
         <v>28</v>
       </c>
       <c r="C9" t="s">
         <v>29</v>
       </c>
       <c r="D9" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>12</v>
       </c>
       <c r="B10" t="s">
         <v>31</v>
       </c>
       <c r="C10" t="s">
         <v>32</v>
       </c>
-      <c r="D10"/>
+      <c r="D10" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>12</v>
       </c>
       <c r="B11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D11"/>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>12</v>
       </c>
       <c r="B12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="D12" t="s">
         <v>37</v>
       </c>
+      <c r="D12"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>38</v>
       </c>
       <c r="C13" t="s">
         <v>39</v>
       </c>
-      <c r="D13"/>
+      <c r="D13" t="s">
+        <v>40</v>
+      </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="D14" t="s">
         <v>42</v>
       </c>
+      <c r="D14"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>12</v>
       </c>
       <c r="B15" t="s">
         <v>43</v>
       </c>
       <c r="C15" t="s">
         <v>44</v>
       </c>
-      <c r="D15"/>
+      <c r="D15" t="s">
+        <v>45</v>
+      </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>12</v>
       </c>
       <c r="B16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C16" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="D16" t="s">
         <v>47</v>
       </c>
+      <c r="D16"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>12</v>
       </c>
       <c r="B17" t="s">
         <v>48</v>
       </c>
       <c r="C17" t="s">
         <v>49</v>
       </c>
       <c r="D17" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
+        <v>12</v>
+      </c>
+      <c r="B18" t="s">
         <v>51</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
         <v>52</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>53</v>
       </c>
-      <c r="D18" t="s">
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" t="s">
         <v>54</v>
+      </c>
+      <c r="B19" t="s">
+        <v>55</v>
+      </c>
+      <c r="C19" t="s">
+        <v>56</v>
+      </c>
+      <c r="D19" t="s">
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">