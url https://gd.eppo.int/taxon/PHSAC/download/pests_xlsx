--- v1 (2025-12-03)
+++ v2 (2026-07-04)
@@ -12,130 +12,108 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PHSAC" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>BGMV00</t>
   </si>
   <si>
-    <t>Begomovirus costai (as Phaseolus)</t>
-[...3 lines deleted...]
-However, the datasheet pre-dates the separation of bean golden mosaic virus and bean golden yellow mosaic virus. No more recent references were found regarding Phaseolus species, except the confirmed hosts P. vulgaris and P. lunatus. </t>
+    <t>Begomovirus costai (as Vigna)</t>
+  </si>
+  <si>
+    <t>Mentioned in EPPO/CABI (1997) Data Sheet on Bean golden mosaic bigeminivirus. 
+However, the datasheet pre-dates the separation of bean golden mosaic virus and bean golden yellow mosaic virus. No more recent reference was found to species of this genus as hosts of bean golden mosaic virus, and the host status is therefore considered doubtful (2025-11).</t>
   </si>
   <si>
     <t>Host</t>
-  </si>
-[...7 lines deleted...]
-    <t>* Matthews M (1991) Classification of the Heliothinae. Bulletin of the Natural Resources Institute No. 44. Natural Resources Institute, Chatham, UK.</t>
   </si>
   <si>
     <t>HISHPH</t>
   </si>
   <si>
     <t>Hishimonus phycitis</t>
   </si>
   <si>
     <t>* Bella S, Aguin-Pombo D, Aguiar AM, Kunz G, Miralles-Nunez A, Foster S, Sanchez-Garcia I, Wilson MR, D’Urso VE (2022) Discovery of Hishimonus diffractus Dai, Fletcher &amp; Zhang, 2013 (Hemiptera: Auchenorrhyncha: Cicadellidae) in Europe, with remarks on previously recorded species of the genus. Zootaxa 5159(4), 558-570.
 ------- As Vigna aconitifolia. Feeding host.
 * Bindra OS, Singh B (1968) Biology and bionomics of Hishimonus phycitis (Distant), a jassid vector of ’little-leaf’ disease of brinjal (Solanum melongena). Indian Journal of Agricultural Sciences 39, 912–919
 ------- As Vigna aconitifolia. Feeding host.</t>
   </si>
   <si>
-    <t>PHAIGR</t>
-[...12 lines deleted...]
-* British Columbia Ministry of Agriculture. Western yellowstriped armyworm (Spodoptera praefica). https://rdno.civicweb.net/document/127358/western-yellowstriped-armyworm.pdf?handle=3CD053B4F8D54F9CBB93F8D6D5572C27</t>
+    <t>LIRITR</t>
+  </si>
+  <si>
+    <t>Liriomyza trifolii (as Vigna)</t>
   </si>
   <si>
     <t>XANTPH</t>
   </si>
   <si>
     <t>Xanthomonas phaseoli pv. phaseoli</t>
   </si>
   <si>
     <t>* Zaumeyer WJ &amp; Thomas HR (1957) A monographic study of bean diseases and methods for their control. United States Department of Agriculture, Economic Research Service.
 ------- as Vigna aconitifolius.
 * Singh SP, Munoz CG (1999) Resistance to common bacterial blight among Phaseolus species and common bean improvement. Crop Science. 39(1), 80-89.
 ------- the most resistant species to bacterial blight.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Xanthomonas phaseoli pv. phaseoli (as Phaseolus)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -439,61 +417,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D8"/>
+  <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="377.336" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
@@ -505,105 +483,65 @@
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D4"/>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>16</v>
       </c>
-      <c r="D5"/>
-[...39 lines deleted...]
-      <c r="D8"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>