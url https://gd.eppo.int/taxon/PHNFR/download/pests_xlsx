--- v0 (2025-10-07)
+++ v1 (2026-07-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PHNFR" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ALECSN</t>
   </si>
   <si>
     <t>Aleurocanthus spiniferus</t>
   </si>
   <si>
     <t>* NPPO of France (2024-07). https://gd.eppo.int/reporting/article-7967</t>
   </si>
   <si>
@@ -120,50 +120,59 @@
     <t>HEMELE</t>
   </si>
   <si>
     <t>Orgyia leucostigma (as Photinia)</t>
   </si>
   <si>
     <t>* Heppner JB (2003) Lepidoptera of Florida. Part 1. Introduction and catalog. Volume 17 of Arthropods of Florida and neighboring land areas. Division of Plant Industry. Florida Department of Agriculture and Consumer Services. Gainesville, Florida. 670 pp</t>
   </si>
   <si>
     <t>INSV00</t>
   </si>
   <si>
     <t>Orthotospovirus impatiensnecromaculae</t>
   </si>
   <si>
     <t>* Ruter JM, Gitaitis Georgia RD (1993) Impatiens necrotic spot virus on woody ornamentals in Georgia. Proceedings of SNA Research conference 38, 212-213.</t>
   </si>
   <si>
     <t>PHYTRA</t>
   </si>
   <si>
     <t>Phytophthora ramorum</t>
   </si>
   <si>
     <t>* Orlikowski LB &amp; Szkuta G (2004) First notice of Phytophthora ramorum on Calluna vulgaris, Photinia fraseri and Pieris japonica in Polish container-ornamental nurseries. Phytopathologica Polonica 34: 87-92.</t>
+  </si>
+  <si>
+    <t>XYLEFA</t>
+  </si>
+  <si>
+    <t>Xylella fastidiosa</t>
+  </si>
+  <si>
+    <t>* EFSA (European Food Safety Authority), Cavalieri V, Fasanelli E, Furnari G, Gibin D, Gutierrez Linares A, Mikulová A, La Notte P, Pasinato L,  Stancanelli G (2026) Update of the Xylella spp. host plant database – Systematic literature search up to 31 December 2025. EFSA Journal, 24(6), e10147. https://doi.org/10.2903/j.efsa.2026.10163</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -467,62 +476,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D12"/>
+  <dimension ref="A1:D13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="45.846" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="351.486" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="399.76" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
@@ -641,50 +650,64 @@
       <c r="A11" t="s">
         <v>4</v>
       </c>
       <c r="B11" t="s">
         <v>29</v>
       </c>
       <c r="C11" t="s">
         <v>30</v>
       </c>
       <c r="D11" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>4</v>
       </c>
       <c r="B12" t="s">
         <v>32</v>
       </c>
       <c r="C12" t="s">
         <v>33</v>
       </c>
       <c r="D12" t="s">
         <v>34</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B13" t="s">
+        <v>35</v>
+      </c>
+      <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13" t="s">
+        <v>37</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">