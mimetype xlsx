--- v1 (2026-02-14)
+++ v2 (2026-10-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PHMPOM" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1288">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1290">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>CYAIL</t>
   </si>
   <si>
     <t>Carya illinoinensis</t>
   </si>
   <si>
     <t>* Anonymous (1960) Index of Plant Diseases in the United States. Agriculture Handbook no 165, USDA-ARS (US) 531 pp.
 * Samaniego-Gaxiola JA, Ramirez-Delgado M, Pedroza-Sandoval A, Nava-Camberos U (2008) [Association between cotton root rot (Phymatotrichopsis omnivora) and borer insect of pecan tree (Carya illinoensis)]. Agricultural Tecnica en Mexico, 34(1), 21-22 (abst.).</t>
   </si>
@@ -2360,50 +2360,54 @@
   <si>
     <t>MAIAD</t>
   </si>
   <si>
     <t>Malvaviscus arboreus var. drummondii</t>
   </si>
   <si>
     <t>SIDHE</t>
   </si>
   <si>
     <t>Malvella leprosa</t>
   </si>
   <si>
     <t>MAKSS</t>
   </si>
   <si>
     <t>Mammillaria sp.</t>
   </si>
   <si>
     <t>MNGIN</t>
   </si>
   <si>
     <t>Mangifera indica</t>
   </si>
   <si>
+    <t>* Anonymous (1960) Index of Plant Diseases in the United States. Agriculture Handbook no 165, USDA-ARS (US) 531 pp.
+* Ramírez-Orozco XA, López-Juan F, Cruz-Luna AR, Vásquez-López A (2026) Pudrición radicular en mango (Mangifera indica L.): aislamiento, histopatología y sensibilidad de Phymatotrichopsis a aceites esenciales. Chilean journal of agricultural &amp; animal sciences 42(2), 270-282. https://doi.org/10.29393/CHJAAS42-23PRFR40023</t>
+  </si>
+  <si>
     <t>MANES</t>
   </si>
   <si>
     <t>Manihot esculenta</t>
   </si>
   <si>
     <t>MNKZA</t>
   </si>
   <si>
     <t>Manilkara zapota</t>
   </si>
   <si>
     <t>MTLIN</t>
   </si>
   <si>
     <t>Matthiola incana</t>
   </si>
   <si>
     <t>MEDAB</t>
   </si>
   <si>
     <t>Medicago arabica</t>
   </si>
   <si>
     <t>MEDLU</t>
@@ -2758,50 +2762,54 @@
     <t>Pimpinella anisum</t>
   </si>
   <si>
     <t>PIUEC</t>
   </si>
   <si>
     <t>Pinus echinata</t>
   </si>
   <si>
     <t>PIUNI</t>
   </si>
   <si>
     <t>Pinus nigra</t>
   </si>
   <si>
     <t>PIACH</t>
   </si>
   <si>
     <t>Pistacia chinensis</t>
   </si>
   <si>
     <t>PIAVE</t>
   </si>
   <si>
     <t>Pistacia vera</t>
+  </si>
+  <si>
+    <t>* Anonymous (1960) Index of Plant Diseases in the United States. Agriculture Handbook no 165, USDA-ARS (US) 531 pp.
+* Hu J, Arnold KL, Patel JS (2026) Evaluation of Rhyme Fungicide for Controlling Cotton Root Rot of Pistachio in Arizona, 2024. Plant Health Progress  27(3), 517. https://doi.org/10.1094/PHP-02-26-0040-PDM</t>
   </si>
   <si>
     <t>PIBSX</t>
   </si>
   <si>
     <t>Pisum sativum</t>
   </si>
   <si>
     <t>PTUSS</t>
   </si>
   <si>
     <t>Pittosporum sp.</t>
   </si>
   <si>
     <t>PLAAR</t>
   </si>
   <si>
     <t>Plantago aristata</t>
   </si>
   <si>
     <t>PLALA</t>
   </si>
   <si>
     <t>Plantago lanceolata</t>
   </si>
@@ -4274,51 +4282,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D625"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="48.274" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="332.633" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="379.764" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
@@ -9552,3523 +9560,3523 @@
     <row r="376" spans="1:4">
       <c r="A376" t="s">
         <v>33</v>
       </c>
       <c r="B376" t="s">
         <v>773</v>
       </c>
       <c r="C376" t="s">
         <v>774</v>
       </c>
       <c r="D376" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" t="s">
         <v>33</v>
       </c>
       <c r="B377" t="s">
         <v>775</v>
       </c>
       <c r="C377" t="s">
         <v>776</v>
       </c>
       <c r="D377" t="s">
-        <v>13</v>
+        <v>777</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" t="s">
         <v>33</v>
       </c>
       <c r="B378" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="C378" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="D378" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" t="s">
         <v>33</v>
       </c>
       <c r="B379" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="C379" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="D379" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" t="s">
         <v>33</v>
       </c>
       <c r="B380" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="C380" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="D380" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" t="s">
         <v>33</v>
       </c>
       <c r="B381" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="C381" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="D381" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" t="s">
         <v>33</v>
       </c>
       <c r="B382" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="C382" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="D382" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" t="s">
         <v>33</v>
       </c>
       <c r="B383" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="C383" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="D383" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" t="s">
         <v>33</v>
       </c>
       <c r="B384" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C384" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D384" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" t="s">
         <v>33</v>
       </c>
       <c r="B385" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="C385" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="D385" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" t="s">
         <v>33</v>
       </c>
       <c r="B386" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="C386" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="D386" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" t="s">
         <v>33</v>
       </c>
       <c r="B387" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="C387" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="D387" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" t="s">
         <v>33</v>
       </c>
       <c r="B388" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="C388" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="D388" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" t="s">
         <v>33</v>
       </c>
       <c r="B389" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="C389" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="D389" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" t="s">
         <v>33</v>
       </c>
       <c r="B390" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="C390" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="D390" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" t="s">
         <v>33</v>
       </c>
       <c r="B391" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="C391" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="D391" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" t="s">
         <v>33</v>
       </c>
       <c r="B392" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="C392" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="D392" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" t="s">
         <v>33</v>
       </c>
       <c r="B393" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="C393" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="D393" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" t="s">
         <v>33</v>
       </c>
       <c r="B394" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="C394" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="D394" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" t="s">
         <v>33</v>
       </c>
       <c r="B395" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="C395" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="D395" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" t="s">
         <v>33</v>
       </c>
       <c r="B396" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="C396" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="D396" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" t="s">
         <v>33</v>
       </c>
       <c r="B397" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="C397" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="D397" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" t="s">
         <v>33</v>
       </c>
       <c r="B398" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="C398" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="D398" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" t="s">
         <v>33</v>
       </c>
       <c r="B399" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="C399" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="D399" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" t="s">
         <v>33</v>
       </c>
       <c r="B400" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="C400" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="D400" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" t="s">
         <v>33</v>
       </c>
       <c r="B401" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="C401" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="D401" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" t="s">
         <v>33</v>
       </c>
       <c r="B402" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="C402" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="D402" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" t="s">
         <v>33</v>
       </c>
       <c r="B403" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="C403" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="D403" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" t="s">
         <v>33</v>
       </c>
       <c r="B404" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="C404" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="D404" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" t="s">
         <v>33</v>
       </c>
       <c r="B405" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="C405" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="D405" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" t="s">
         <v>33</v>
       </c>
       <c r="B406" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="C406" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="D406" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" t="s">
         <v>33</v>
       </c>
       <c r="B407" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="C407" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="D407" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" t="s">
         <v>33</v>
       </c>
       <c r="B408" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="C408" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="D408" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" t="s">
         <v>33</v>
       </c>
       <c r="B409" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="C409" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="D409" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" t="s">
         <v>33</v>
       </c>
       <c r="B410" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="C410" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="D410" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" t="s">
         <v>33</v>
       </c>
       <c r="B411" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="C411" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="D411" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" t="s">
         <v>33</v>
       </c>
       <c r="B412" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="C412" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="D412" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" t="s">
         <v>33</v>
       </c>
       <c r="B413" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="C413" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="D413" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" t="s">
         <v>33</v>
       </c>
       <c r="B414" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="C414" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="D414" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" t="s">
         <v>33</v>
       </c>
       <c r="B415" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="C415" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="D415" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" t="s">
         <v>33</v>
       </c>
       <c r="B416" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="C416" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="D416" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" t="s">
         <v>33</v>
       </c>
       <c r="B417" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="C417" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="D417" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" t="s">
         <v>33</v>
       </c>
       <c r="B418" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="C418" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="D418" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" t="s">
         <v>33</v>
       </c>
       <c r="B419" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="C419" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="D419" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" t="s">
         <v>33</v>
       </c>
       <c r="B420" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="C420" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="D420" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" t="s">
         <v>33</v>
       </c>
       <c r="B421" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="C421" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="D421" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" t="s">
         <v>33</v>
       </c>
       <c r="B422" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="C422" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="D422" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" t="s">
         <v>33</v>
       </c>
       <c r="B423" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="C423" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="D423" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" t="s">
         <v>33</v>
       </c>
       <c r="B424" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="C424" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="D424" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" t="s">
         <v>33</v>
       </c>
       <c r="B425" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="C425" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="D425" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" t="s">
         <v>33</v>
       </c>
       <c r="B426" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="C426" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="D426" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" t="s">
         <v>33</v>
       </c>
       <c r="B427" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="C427" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="D427" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" t="s">
         <v>33</v>
       </c>
       <c r="B428" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="C428" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="D428" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" t="s">
         <v>33</v>
       </c>
       <c r="B429" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="C429" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="D429" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" t="s">
         <v>33</v>
       </c>
       <c r="B430" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="C430" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="D430" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" t="s">
         <v>33</v>
       </c>
       <c r="B431" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="C431" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="D431" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" t="s">
         <v>33</v>
       </c>
       <c r="B432" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="C432" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="D432" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" t="s">
         <v>33</v>
       </c>
       <c r="B433" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="C433" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="D433" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" t="s">
         <v>33</v>
       </c>
       <c r="B434" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="C434" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="D434" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" t="s">
         <v>33</v>
       </c>
       <c r="B435" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="C435" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="D435" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" t="s">
         <v>33</v>
       </c>
       <c r="B436" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="C436" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="D436" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" t="s">
         <v>33</v>
       </c>
       <c r="B437" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="C437" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="D437" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" t="s">
         <v>33</v>
       </c>
       <c r="B438" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="C438" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="D438" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" t="s">
         <v>33</v>
       </c>
       <c r="B439" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="C439" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="D439" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" t="s">
         <v>33</v>
       </c>
       <c r="B440" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="C440" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="D440" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" t="s">
         <v>33</v>
       </c>
       <c r="B441" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="C441" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="D441" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" t="s">
         <v>33</v>
       </c>
       <c r="B442" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="C442" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="D442" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" t="s">
         <v>33</v>
       </c>
       <c r="B443" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="C443" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="D443" t="s">
-        <v>13</v>
+        <v>911</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" t="s">
         <v>33</v>
       </c>
       <c r="B444" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="C444" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="D444" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" t="s">
         <v>33</v>
       </c>
       <c r="B445" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="C445" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="D445" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" t="s">
         <v>33</v>
       </c>
       <c r="B446" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="C446" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="D446" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" t="s">
         <v>33</v>
       </c>
       <c r="B447" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="C447" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="D447" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" t="s">
         <v>33</v>
       </c>
       <c r="B448" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
       <c r="C448" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="D448" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" t="s">
         <v>33</v>
       </c>
       <c r="B449" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="C449" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="D449" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" t="s">
         <v>33</v>
       </c>
       <c r="B450" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="C450" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="D450" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" t="s">
         <v>33</v>
       </c>
       <c r="B451" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="C451" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="D451" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452" t="s">
         <v>33</v>
       </c>
       <c r="B452" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="C452" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="D452" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453" t="s">
         <v>33</v>
       </c>
       <c r="B453" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="C453" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="D453" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454" t="s">
         <v>33</v>
       </c>
       <c r="B454" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="C454" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="D454" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455" t="s">
         <v>33</v>
       </c>
       <c r="B455" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="C455" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="D455" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="A456" t="s">
         <v>33</v>
       </c>
       <c r="B456" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="C456" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="D456" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="A457" t="s">
         <v>33</v>
       </c>
       <c r="B457" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="C457" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="D457" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="A458" t="s">
         <v>33</v>
       </c>
       <c r="B458" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="C458" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
       <c r="D458" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="A459" t="s">
         <v>33</v>
       </c>
       <c r="B459" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
       <c r="C459" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
       <c r="D459" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="A460" t="s">
         <v>33</v>
       </c>
       <c r="B460" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
       <c r="C460" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="D460" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="A461" t="s">
         <v>33</v>
       </c>
       <c r="B461" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="C461" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
       <c r="D461" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462" t="s">
         <v>33</v>
       </c>
       <c r="B462" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="C462" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
       <c r="D462" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463" t="s">
         <v>33</v>
       </c>
       <c r="B463" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="C463" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="D463" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="A464" t="s">
         <v>33</v>
       </c>
       <c r="B464" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="C464" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
       <c r="D464" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="465" spans="1:4">
       <c r="A465" t="s">
         <v>33</v>
       </c>
       <c r="B465" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="C465" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="D465" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="A466" t="s">
         <v>33</v>
       </c>
       <c r="B466" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
       <c r="C466" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="D466" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="A467" t="s">
         <v>33</v>
       </c>
       <c r="B467" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="C467" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="D467" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="468" spans="1:4">
       <c r="A468" t="s">
         <v>33</v>
       </c>
       <c r="B468" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="C468" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="D468" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="469" spans="1:4">
       <c r="A469" t="s">
         <v>33</v>
       </c>
       <c r="B469" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
       <c r="C469" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="D469" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="A470" t="s">
         <v>33</v>
       </c>
       <c r="B470" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="C470" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
       <c r="D470" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="A471" t="s">
         <v>33</v>
       </c>
       <c r="B471" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="C471" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="D471" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="A472" t="s">
         <v>33</v>
       </c>
       <c r="B472" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="C472" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="D472" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="A473" t="s">
         <v>33</v>
       </c>
       <c r="B473" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="C473" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="D473" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="A474" t="s">
         <v>33</v>
       </c>
       <c r="B474" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="C474" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="D474" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="A475" t="s">
         <v>33</v>
       </c>
       <c r="B475" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
       <c r="C475" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="D475" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="476" spans="1:4">
       <c r="A476" t="s">
         <v>33</v>
       </c>
       <c r="B476" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="C476" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
       <c r="D476" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="A477" t="s">
         <v>33</v>
       </c>
       <c r="B477" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="C477" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="D477" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="A478" t="s">
         <v>33</v>
       </c>
       <c r="B478" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="C478" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="D478" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="479" spans="1:4">
       <c r="A479" t="s">
         <v>33</v>
       </c>
       <c r="B479" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="C479" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
       <c r="D479" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="480" spans="1:4">
       <c r="A480" t="s">
         <v>33</v>
       </c>
       <c r="B480" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="C480" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="D480" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="A481" t="s">
         <v>33</v>
       </c>
       <c r="B481" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="C481" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="D481" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="A482" t="s">
         <v>33</v>
       </c>
       <c r="B482" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="C482" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="D482" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="A483" t="s">
         <v>33</v>
       </c>
       <c r="B483" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="C483" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="D483" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="A484" t="s">
         <v>33</v>
       </c>
       <c r="B484" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="C484" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="D484" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="A485" t="s">
         <v>33</v>
       </c>
       <c r="B485" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="C485" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="D485" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="A486" t="s">
         <v>33</v>
       </c>
       <c r="B486" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="C486" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="D486" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="A487" t="s">
         <v>33</v>
       </c>
       <c r="B487" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="C487" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="D487" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="A488" t="s">
         <v>33</v>
       </c>
       <c r="B488" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="C488" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="D488" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="A489" t="s">
         <v>33</v>
       </c>
       <c r="B489" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="C489" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="D489" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="A490" t="s">
         <v>33</v>
       </c>
       <c r="B490" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="C490" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="D490" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="A491" t="s">
         <v>33</v>
       </c>
       <c r="B491" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="C491" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="D491" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="A492" t="s">
         <v>33</v>
       </c>
       <c r="B492" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="C492" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="D492" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="A493" t="s">
         <v>33</v>
       </c>
       <c r="B493" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C493" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="D493" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="A494" t="s">
         <v>33</v>
       </c>
       <c r="B494" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="C494" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="D494" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="A495" t="s">
         <v>33</v>
       </c>
       <c r="B495" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
       <c r="C495" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="D495" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="A496" t="s">
         <v>33</v>
       </c>
       <c r="B496" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="C496" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="D496" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="A497" t="s">
         <v>33</v>
       </c>
       <c r="B497" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="C497" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="D497" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="A498" t="s">
         <v>33</v>
       </c>
       <c r="B498" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
       <c r="C498" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="D498" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="A499" t="s">
         <v>33</v>
       </c>
       <c r="B499" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="C499" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
       <c r="D499" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="A500" t="s">
         <v>33</v>
       </c>
       <c r="B500" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="C500" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="D500" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="A501" t="s">
         <v>33</v>
       </c>
       <c r="B501" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
       <c r="C501" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="D501" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="A502" t="s">
         <v>33</v>
       </c>
       <c r="B502" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
       <c r="C502" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="D502" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="A503" t="s">
         <v>33</v>
       </c>
       <c r="B503" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="C503" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
       <c r="D503" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="A504" t="s">
         <v>33</v>
       </c>
       <c r="B504" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="C504" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="D504" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="A505" t="s">
         <v>33</v>
       </c>
       <c r="B505" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
       <c r="C505" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
       <c r="D505" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="A506" t="s">
         <v>33</v>
       </c>
       <c r="B506" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="C506" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
       <c r="D506" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="A507" t="s">
         <v>33</v>
       </c>
       <c r="B507" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="C507" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="D507" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="A508" t="s">
         <v>33</v>
       </c>
       <c r="B508" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="C508" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="D508" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="A509" t="s">
         <v>33</v>
       </c>
       <c r="B509" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="C509" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="D509" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510" t="s">
         <v>33</v>
       </c>
       <c r="B510" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="C510" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="D510" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="A511" t="s">
         <v>33</v>
       </c>
       <c r="B511" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="C511" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
       <c r="D511" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="A512" t="s">
         <v>33</v>
       </c>
       <c r="B512" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="C512" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="D512" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="A513" t="s">
         <v>33</v>
       </c>
       <c r="B513" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="C513" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="D513" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="A514" t="s">
         <v>33</v>
       </c>
       <c r="B514" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="C514" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="D514" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="A515" t="s">
         <v>33</v>
       </c>
       <c r="B515" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="C515" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="D515" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="A516" t="s">
         <v>33</v>
       </c>
       <c r="B516" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="C516" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="D516" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="A517" t="s">
         <v>33</v>
       </c>
       <c r="B517" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="C517" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
       <c r="D517" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="A518" t="s">
         <v>33</v>
       </c>
       <c r="B518" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="C518" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="D518" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="A519" t="s">
         <v>33</v>
       </c>
       <c r="B519" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="C519" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="D519" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="A520" t="s">
         <v>33</v>
       </c>
       <c r="B520" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="C520" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="D520" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="A521" t="s">
         <v>33</v>
       </c>
       <c r="B521" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="C521" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
       <c r="D521" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="A522" t="s">
         <v>33</v>
       </c>
       <c r="B522" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="C522" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="D522" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523" t="s">
         <v>33</v>
       </c>
       <c r="B523" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="C523" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="D523" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="A524" t="s">
         <v>33</v>
       </c>
       <c r="B524" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
       <c r="C524" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="D524" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="A525" t="s">
         <v>33</v>
       </c>
       <c r="B525" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="C525" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="D525" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="A526" t="s">
         <v>33</v>
       </c>
       <c r="B526" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="C526" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="D526" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="A527" t="s">
         <v>33</v>
       </c>
       <c r="B527" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="C527" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="D527" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="A528" t="s">
         <v>33</v>
       </c>
       <c r="B528" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
       <c r="C528" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
       <c r="D528" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="A529" t="s">
         <v>33</v>
       </c>
       <c r="B529" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
       <c r="C529" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="D529" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="A530" t="s">
         <v>33</v>
       </c>
       <c r="B530" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="C530" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
       <c r="D530" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="A531" t="s">
         <v>33</v>
       </c>
       <c r="B531" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="C531" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="D531" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="A532" t="s">
         <v>33</v>
       </c>
       <c r="B532" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="C532" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="D532" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="A533" t="s">
         <v>33</v>
       </c>
       <c r="B533" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="C533" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="D533" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="A534" t="s">
         <v>33</v>
       </c>
       <c r="B534" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="C534" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="D534" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="A535" t="s">
         <v>33</v>
       </c>
       <c r="B535" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="C535" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
       <c r="D535" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="A536" t="s">
         <v>33</v>
       </c>
       <c r="B536" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="C536" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="D536" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="A537" t="s">
         <v>33</v>
       </c>
       <c r="B537" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
       <c r="C537" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="D537" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="A538" t="s">
         <v>33</v>
       </c>
       <c r="B538" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="C538" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
       <c r="D538" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="A539" t="s">
         <v>33</v>
       </c>
       <c r="B539" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="C539" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="D539" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="A540" t="s">
         <v>33</v>
       </c>
       <c r="B540" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
       <c r="C540" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="D540" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="A541" t="s">
         <v>33</v>
       </c>
       <c r="B541" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="C541" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="D541" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="A542" t="s">
         <v>33</v>
       </c>
       <c r="B542" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="C542" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="D542" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="A543" t="s">
         <v>33</v>
       </c>
       <c r="B543" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
       <c r="C543" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="D543" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="544" spans="1:4">
       <c r="A544" t="s">
         <v>33</v>
       </c>
       <c r="B544" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="C544" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
       <c r="D544" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="545" spans="1:4">
       <c r="A545" t="s">
         <v>33</v>
       </c>
       <c r="B545" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="C545" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="D545" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="A546" t="s">
         <v>33</v>
       </c>
       <c r="B546" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
       <c r="C546" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
       <c r="D546" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="A547" t="s">
         <v>33</v>
       </c>
       <c r="B547" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
       <c r="C547" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
       <c r="D547" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="A548" t="s">
         <v>33</v>
       </c>
       <c r="B548" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
       <c r="C548" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="D548" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="A549" t="s">
         <v>33</v>
       </c>
       <c r="B549" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
       <c r="C549" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
       <c r="D549" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="A550" t="s">
         <v>33</v>
       </c>
       <c r="B550" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="C550" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
       <c r="D550" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="551" spans="1:4">
       <c r="A551" t="s">
         <v>33</v>
       </c>
       <c r="B551" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="C551" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="D551" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="552" spans="1:4">
       <c r="A552" t="s">
         <v>33</v>
       </c>
       <c r="B552" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
       <c r="C552" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
       <c r="D552" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="553" spans="1:4">
       <c r="A553" t="s">
         <v>33</v>
       </c>
       <c r="B553" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="C553" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
       <c r="D553" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="554" spans="1:4">
       <c r="A554" t="s">
         <v>33</v>
       </c>
       <c r="B554" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="C554" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="D554" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="555" spans="1:4">
       <c r="A555" t="s">
         <v>33</v>
       </c>
       <c r="B555" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
       <c r="C555" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="D555" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="A556" t="s">
         <v>33</v>
       </c>
       <c r="B556" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="C556" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
       <c r="D556" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="557" spans="1:4">
       <c r="A557" t="s">
         <v>33</v>
       </c>
       <c r="B557" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="C557" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="D557" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="558" spans="1:4">
       <c r="A558" t="s">
         <v>33</v>
       </c>
       <c r="B558" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
       <c r="C558" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="D558" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="A559" t="s">
         <v>33</v>
       </c>
       <c r="B559" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
       <c r="C559" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
       <c r="D559" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="A560" t="s">
         <v>33</v>
       </c>
       <c r="B560" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="C560" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="D560" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="A561" t="s">
         <v>33</v>
       </c>
       <c r="B561" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
       <c r="C561" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="D561" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="A562" t="s">
         <v>33</v>
       </c>
       <c r="B562" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
       <c r="C562" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
       <c r="D562" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="A563" t="s">
         <v>33</v>
       </c>
       <c r="B563" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="C563" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="D563" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="A564" t="s">
         <v>33</v>
       </c>
       <c r="B564" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
       <c r="C564" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="D564" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="A565" t="s">
         <v>33</v>
       </c>
       <c r="B565" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="C565" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
       <c r="D565" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="A566" t="s">
         <v>33</v>
       </c>
       <c r="B566" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="C566" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="D566" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="567" spans="1:4">
       <c r="A567" t="s">
         <v>33</v>
       </c>
       <c r="B567" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
       <c r="C567" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="D567" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="568" spans="1:4">
       <c r="A568" t="s">
         <v>33</v>
       </c>
       <c r="B568" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="C568" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="D568" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="569" spans="1:4">
       <c r="A569" t="s">
         <v>33</v>
       </c>
       <c r="B569" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
       <c r="C569" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
       <c r="D569" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="570" spans="1:4">
       <c r="A570" t="s">
         <v>33</v>
       </c>
       <c r="B570" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
       <c r="C570" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="D570" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="571" spans="1:4">
       <c r="A571" t="s">
         <v>33</v>
       </c>
       <c r="B571" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
       <c r="C571" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
       <c r="D571" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="572" spans="1:4">
       <c r="A572" t="s">
         <v>33</v>
       </c>
       <c r="B572" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="C572" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
       <c r="D572" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="A573" t="s">
         <v>33</v>
       </c>
       <c r="B573" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
       <c r="C573" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="D573" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="574" spans="1:4">
       <c r="A574" t="s">
         <v>33</v>
       </c>
       <c r="B574" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
       <c r="C574" t="s">
-        <v>1172</v>
+        <v>1174</v>
       </c>
       <c r="D574" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="A575" t="s">
         <v>33</v>
       </c>
       <c r="B575" t="s">
-        <v>1173</v>
+        <v>1175</v>
       </c>
       <c r="C575" t="s">
-        <v>1174</v>
+        <v>1176</v>
       </c>
       <c r="D575" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="576" spans="1:4">
       <c r="A576" t="s">
         <v>33</v>
       </c>
       <c r="B576" t="s">
-        <v>1175</v>
+        <v>1177</v>
       </c>
       <c r="C576" t="s">
-        <v>1176</v>
+        <v>1178</v>
       </c>
       <c r="D576" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="A577" t="s">
         <v>33</v>
       </c>
       <c r="B577" t="s">
-        <v>1177</v>
+        <v>1179</v>
       </c>
       <c r="C577" t="s">
-        <v>1178</v>
+        <v>1180</v>
       </c>
       <c r="D577" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="A578" t="s">
         <v>33</v>
       </c>
       <c r="B578" t="s">
-        <v>1179</v>
+        <v>1181</v>
       </c>
       <c r="C578" t="s">
-        <v>1180</v>
+        <v>1182</v>
       </c>
       <c r="D578" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="579" spans="1:4">
       <c r="A579" t="s">
         <v>33</v>
       </c>
       <c r="B579" t="s">
-        <v>1181</v>
+        <v>1183</v>
       </c>
       <c r="C579" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="D579" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="580" spans="1:4">
       <c r="A580" t="s">
         <v>33</v>
       </c>
       <c r="B580" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="C580" t="s">
-        <v>1184</v>
+        <v>1186</v>
       </c>
       <c r="D580" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="581" spans="1:4">
       <c r="A581" t="s">
         <v>33</v>
       </c>
       <c r="B581" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="C581" t="s">
-        <v>1186</v>
+        <v>1188</v>
       </c>
       <c r="D581" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="582" spans="1:4">
       <c r="A582" t="s">
         <v>33</v>
       </c>
       <c r="B582" t="s">
-        <v>1187</v>
+        <v>1189</v>
       </c>
       <c r="C582" t="s">
-        <v>1188</v>
+        <v>1190</v>
       </c>
       <c r="D582" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="583" spans="1:4">
       <c r="A583" t="s">
         <v>33</v>
       </c>
       <c r="B583" t="s">
-        <v>1189</v>
+        <v>1191</v>
       </c>
       <c r="C583" t="s">
-        <v>1190</v>
+        <v>1192</v>
       </c>
       <c r="D583" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="584" spans="1:4">
       <c r="A584" t="s">
         <v>33</v>
       </c>
       <c r="B584" t="s">
-        <v>1191</v>
+        <v>1193</v>
       </c>
       <c r="C584" t="s">
-        <v>1192</v>
+        <v>1194</v>
       </c>
       <c r="D584" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="585" spans="1:4">
       <c r="A585" t="s">
         <v>33</v>
       </c>
       <c r="B585" t="s">
-        <v>1193</v>
+        <v>1195</v>
       </c>
       <c r="C585" t="s">
-        <v>1194</v>
+        <v>1196</v>
       </c>
       <c r="D585" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="586" spans="1:4">
       <c r="A586" t="s">
         <v>33</v>
       </c>
       <c r="B586" t="s">
-        <v>1195</v>
+        <v>1197</v>
       </c>
       <c r="C586" t="s">
-        <v>1196</v>
+        <v>1198</v>
       </c>
       <c r="D586" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="587" spans="1:4">
       <c r="A587" t="s">
         <v>33</v>
       </c>
       <c r="B587" t="s">
-        <v>1197</v>
+        <v>1199</v>
       </c>
       <c r="C587" t="s">
-        <v>1198</v>
+        <v>1200</v>
       </c>
       <c r="D587" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="588" spans="1:4">
       <c r="A588" t="s">
         <v>33</v>
       </c>
       <c r="B588" t="s">
-        <v>1199</v>
+        <v>1201</v>
       </c>
       <c r="C588" t="s">
-        <v>1200</v>
+        <v>1202</v>
       </c>
       <c r="D588" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="A589" t="s">
         <v>33</v>
       </c>
       <c r="B589" t="s">
-        <v>1201</v>
+        <v>1203</v>
       </c>
       <c r="C589" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
       <c r="D589" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590" t="s">
         <v>33</v>
       </c>
       <c r="B590" t="s">
-        <v>1203</v>
+        <v>1205</v>
       </c>
       <c r="C590" t="s">
-        <v>1204</v>
+        <v>1206</v>
       </c>
       <c r="D590" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591" t="s">
         <v>33</v>
       </c>
       <c r="B591" t="s">
-        <v>1205</v>
+        <v>1207</v>
       </c>
       <c r="C591" t="s">
-        <v>1206</v>
+        <v>1208</v>
       </c>
       <c r="D591" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592" t="s">
         <v>33</v>
       </c>
       <c r="B592" t="s">
-        <v>1207</v>
+        <v>1209</v>
       </c>
       <c r="C592" t="s">
-        <v>1208</v>
+        <v>1210</v>
       </c>
       <c r="D592" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593" t="s">
         <v>33</v>
       </c>
       <c r="B593" t="s">
-        <v>1209</v>
+        <v>1211</v>
       </c>
       <c r="C593" t="s">
-        <v>1210</v>
+        <v>1212</v>
       </c>
       <c r="D593" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="A594" t="s">
         <v>33</v>
       </c>
       <c r="B594" t="s">
-        <v>1211</v>
+        <v>1213</v>
       </c>
       <c r="C594" t="s">
-        <v>1212</v>
+        <v>1214</v>
       </c>
       <c r="D594" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="A595" t="s">
         <v>33</v>
       </c>
       <c r="B595" t="s">
-        <v>1213</v>
+        <v>1215</v>
       </c>
       <c r="C595" t="s">
-        <v>1214</v>
+        <v>1216</v>
       </c>
       <c r="D595" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="A596" t="s">
         <v>33</v>
       </c>
       <c r="B596" t="s">
-        <v>1215</v>
+        <v>1217</v>
       </c>
       <c r="C596" t="s">
-        <v>1216</v>
+        <v>1218</v>
       </c>
       <c r="D596" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="A597" t="s">
         <v>33</v>
       </c>
       <c r="B597" t="s">
-        <v>1217</v>
+        <v>1219</v>
       </c>
       <c r="C597" t="s">
-        <v>1218</v>
+        <v>1220</v>
       </c>
       <c r="D597" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="598" spans="1:4">
       <c r="A598" t="s">
         <v>33</v>
       </c>
       <c r="B598" t="s">
-        <v>1219</v>
+        <v>1221</v>
       </c>
       <c r="C598" t="s">
-        <v>1220</v>
+        <v>1222</v>
       </c>
       <c r="D598" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="599" spans="1:4">
       <c r="A599" t="s">
         <v>33</v>
       </c>
       <c r="B599" t="s">
-        <v>1221</v>
+        <v>1223</v>
       </c>
       <c r="C599" t="s">
-        <v>1222</v>
+        <v>1224</v>
       </c>
       <c r="D599" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="600" spans="1:4">
       <c r="A600" t="s">
         <v>33</v>
       </c>
       <c r="B600" t="s">
-        <v>1223</v>
+        <v>1225</v>
       </c>
       <c r="C600" t="s">
-        <v>1224</v>
+        <v>1226</v>
       </c>
       <c r="D600" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="A601" t="s">
         <v>33</v>
       </c>
       <c r="B601" t="s">
-        <v>1225</v>
+        <v>1227</v>
       </c>
       <c r="C601" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
       <c r="D601" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="602" spans="1:4">
       <c r="A602" t="s">
         <v>33</v>
       </c>
       <c r="B602" t="s">
-        <v>1227</v>
+        <v>1229</v>
       </c>
       <c r="C602" t="s">
-        <v>1228</v>
+        <v>1230</v>
       </c>
       <c r="D602" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="603" spans="1:4">
       <c r="A603" t="s">
         <v>33</v>
       </c>
       <c r="B603" t="s">
-        <v>1229</v>
+        <v>1231</v>
       </c>
       <c r="C603" t="s">
-        <v>1230</v>
+        <v>1232</v>
       </c>
       <c r="D603" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="A604" t="s">
         <v>33</v>
       </c>
       <c r="B604" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="C604" t="s">
-        <v>1232</v>
+        <v>1234</v>
       </c>
       <c r="D604" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="A605" t="s">
         <v>33</v>
       </c>
       <c r="B605" t="s">
-        <v>1233</v>
+        <v>1235</v>
       </c>
       <c r="C605" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
       <c r="D605" t="s">
-        <v>1235</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="A606" t="s">
         <v>33</v>
       </c>
       <c r="B606" t="s">
-        <v>1236</v>
+        <v>1238</v>
       </c>
       <c r="C606" t="s">
-        <v>1237</v>
+        <v>1239</v>
       </c>
       <c r="D606" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="A607" t="s">
         <v>33</v>
       </c>
       <c r="B607" t="s">
-        <v>1238</v>
+        <v>1240</v>
       </c>
       <c r="C607" t="s">
-        <v>1239</v>
+        <v>1241</v>
       </c>
       <c r="D607" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="A608" t="s">
         <v>33</v>
       </c>
       <c r="B608" t="s">
-        <v>1240</v>
+        <v>1242</v>
       </c>
       <c r="C608" t="s">
-        <v>1241</v>
+        <v>1243</v>
       </c>
       <c r="D608" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="A609" t="s">
         <v>33</v>
       </c>
       <c r="B609" t="s">
-        <v>1242</v>
+        <v>1244</v>
       </c>
       <c r="C609" t="s">
-        <v>1243</v>
+        <v>1245</v>
       </c>
       <c r="D609" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="A610" t="s">
         <v>33</v>
       </c>
       <c r="B610" t="s">
-        <v>1244</v>
+        <v>1246</v>
       </c>
       <c r="C610" t="s">
-        <v>1245</v>
+        <v>1247</v>
       </c>
       <c r="D610" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="A611" t="s">
         <v>33</v>
       </c>
       <c r="B611" t="s">
-        <v>1246</v>
+        <v>1248</v>
       </c>
       <c r="C611" t="s">
-        <v>1247</v>
+        <v>1249</v>
       </c>
       <c r="D611" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612" t="s">
         <v>33</v>
       </c>
       <c r="B612" t="s">
-        <v>1248</v>
+        <v>1250</v>
       </c>
       <c r="C612" t="s">
-        <v>1249</v>
+        <v>1251</v>
       </c>
       <c r="D612" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="A613" t="s">
         <v>33</v>
       </c>
       <c r="B613" t="s">
-        <v>1250</v>
+        <v>1252</v>
       </c>
       <c r="C613" t="s">
-        <v>1251</v>
+        <v>1253</v>
       </c>
       <c r="D613" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="A614" t="s">
         <v>33</v>
       </c>
       <c r="B614" t="s">
-        <v>1252</v>
+        <v>1254</v>
       </c>
       <c r="C614" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
       <c r="D614" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="A615" t="s">
         <v>33</v>
       </c>
       <c r="B615" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="C615" t="s">
-        <v>1255</v>
+        <v>1257</v>
       </c>
       <c r="D615" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="616" spans="1:4">
       <c r="A616" t="s">
         <v>33</v>
       </c>
       <c r="B616" t="s">
-        <v>1256</v>
+        <v>1258</v>
       </c>
       <c r="C616" t="s">
-        <v>1257</v>
+        <v>1259</v>
       </c>
       <c r="D616" t="s">
-        <v>1258</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="617" spans="1:4">
       <c r="A617" t="s">
-        <v>1259</v>
+        <v>1261</v>
       </c>
       <c r="B617" t="s">
-        <v>1260</v>
+        <v>1262</v>
       </c>
       <c r="C617" t="s">
-        <v>1261</v>
+        <v>1263</v>
       </c>
       <c r="D617" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="618" spans="1:4">
       <c r="A618" t="s">
-        <v>1259</v>
+        <v>1261</v>
       </c>
       <c r="B618" t="s">
-        <v>1262</v>
+        <v>1264</v>
       </c>
       <c r="C618" t="s">
-        <v>1263</v>
+        <v>1265</v>
       </c>
       <c r="D618" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="A619" t="s">
-        <v>1259</v>
+        <v>1261</v>
       </c>
       <c r="B619" t="s">
-        <v>1265</v>
+        <v>1267</v>
       </c>
       <c r="C619" t="s">
-        <v>1266</v>
+        <v>1268</v>
       </c>
       <c r="D619" t="s">
-        <v>1267</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="A620" t="s">
-        <v>1259</v>
+        <v>1261</v>
       </c>
       <c r="B620" t="s">
-        <v>1268</v>
+        <v>1270</v>
       </c>
       <c r="C620" t="s">
-        <v>1269</v>
+        <v>1271</v>
       </c>
       <c r="D620" t="s">
-        <v>1270</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="A621" t="s">
-        <v>1259</v>
+        <v>1261</v>
       </c>
       <c r="B621" t="s">
-        <v>1271</v>
+        <v>1273</v>
       </c>
       <c r="C621" t="s">
-        <v>1272</v>
+        <v>1274</v>
       </c>
       <c r="D621" t="s">
-        <v>1273</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="622" spans="1:4">
       <c r="A622" t="s">
-        <v>1274</v>
+        <v>1276</v>
       </c>
       <c r="B622" t="s">
-        <v>1275</v>
+        <v>1277</v>
       </c>
       <c r="C622" t="s">
-        <v>1276</v>
+        <v>1278</v>
       </c>
       <c r="D622" t="s">
-        <v>1277</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="623" spans="1:4">
       <c r="A623" t="s">
-        <v>1274</v>
+        <v>1276</v>
       </c>
       <c r="B623" t="s">
-        <v>1278</v>
+        <v>1280</v>
       </c>
       <c r="C623" t="s">
-        <v>1279</v>
+        <v>1281</v>
       </c>
       <c r="D623" t="s">
-        <v>1280</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="624" spans="1:4">
       <c r="A624" t="s">
-        <v>1274</v>
+        <v>1276</v>
       </c>
       <c r="B624" t="s">
-        <v>1281</v>
+        <v>1283</v>
       </c>
       <c r="C624" t="s">
-        <v>1282</v>
+        <v>1284</v>
       </c>
       <c r="D624" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="A625" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="B625" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
       <c r="C625" t="s">
-        <v>1286</v>
+        <v>1288</v>
       </c>
       <c r="D625" t="s">
-        <v>1287</v>
+        <v>1289</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">