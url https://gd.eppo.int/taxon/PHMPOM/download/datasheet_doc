--- v8 (2026-03-27)
+++ v9 (2026-04-17)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Shear) Duggar</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ozonium root rot, Phymatotrichopsis root rot (US), Texas root rot of alfalfa, Texas root rot of bean, Texas root rot of cotton, Texas root rot of grapevine, cotton root rot (US), phymatotrichum root rot, root rot of conifers, root rot of soybean, soft rot of cotton</w:t>
             </w:r>
-            <w:hyperlink r:id="rId774169c6f4568132b" w:history="1">
+            <w:hyperlink r:id="rId246669e278c5c1776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464169c6f45681398" w:history="1">
+            <w:hyperlink r:id="rId586169e278c5c17e5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHMPOM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="75308146" name="name235869c6f45681ab7" descr="1187.jpg"/>
+                  <wp:docPr id="18062673" name="name590969e278c5c1faa" descr="1187.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1187.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId318469c6f45681ab5" cstate="print"/>
+                          <a:blip r:embed="rId108569e278c5c1fa8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId462469c6f45681bf1" w:history="1">
+            <w:hyperlink r:id="rId532469e278c5c20e6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -13417,63 +13417,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="26654973" name="name402269c6f45687d58" descr="PHMPOM_distribution_map.jpg"/>
+            <wp:docPr id="64116541" name="name366969e278c5c832f" descr="PHMPOM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHMPOM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId613769c6f45687d54" cstate="print"/>
+                    <a:blip r:embed="rId966469e278c5c832a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -15228,51 +15228,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Colmenares CAM (2016) Peach root rot-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phymatotrichopsis omnivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId943869c6f45688c64" w:history="1">
+      <w:hyperlink r:id="rId717569e278c5c91f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.engormix.com/agricultura/articulos/peach-root-rot-phymatotrichopsis-t39833.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15318,123 +15318,123 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3):5619, 33 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId802269c6f45688cff" w:history="1">
+      <w:hyperlink r:id="rId392469e278c5c92b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5619</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) EPPO standard PM 8/1 Commodity-specific phytosanitary measures for potato. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId185869c6f45688d33" w:history="1">
+      <w:hyperlink r:id="rId511869e278c5c92e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF, Rossman AY (2021) Fungal Databases, U.S. National Fungus Collections, ARS, USDA. Retrieved December 2, 2021, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId821069c6f45688d7c" w:history="1">
+      <w:hyperlink r:id="rId827869e278c5c9336" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nt.ars-grin.gov/fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15944,51 +15944,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 102-11 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId406569c6f456890f3" w:history="1">
+      <w:hyperlink r:id="rId561069e278c5c96c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PBIOMES-12-18-0062-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16014,51 +16014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, a soilborne pezizomycete pathogen with a broad host range. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (early view) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId558369c6f45689163" w:history="1">
+      <w:hyperlink r:id="rId659069e278c5c973a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-01-21-0014-A</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -16637,51 +16637,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (cotton or Texas) root rot in Arizona. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Technical Bulletin, Arizona University College of Agriculture</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 71. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId739969c6f45689547" w:history="1">
+      <w:hyperlink r:id="rId680769e278c5c9b3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repository.arizona.edu/handle/10150/190524</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed in 2021-12-10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -17242,51 +17242,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phymatotrichopsis omnivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId327469c6f45689914" w:history="1">
+      <w:hyperlink r:id="rId705369e278c5c9f2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -17371,51 +17371,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 91-95. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId163969c6f456899e8" w:history="1">
+      <w:hyperlink r:id="rId442169e278c5ca006" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02455.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17495,63 +17495,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="79068449" name="name962569c6f45689b0e" descr="eu_funding_250.png"/>
+            <wp:docPr id="11392992" name="name548069e278c5ca136" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId295469c6f45689b0c" cstate="print"/>
+                    <a:blip r:embed="rId759169e278c5ca134" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -17649,137 +17649,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="22372756">
+  <w:abstractNum w:abstractNumId="60142348">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18537395">
+    <w:lvl w:ilvl="0" w:tplc="96437937">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="18537395" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="96437937" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="18537395" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="96437937" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="18537395" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="96437937" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="18537395" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="96437937" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="18537395" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="96437937" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="18537395" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96437937" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="18537395" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="96437937" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="18537395" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="96437937" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22372755">
+  <w:abstractNum w:abstractNumId="60142347">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10751492">
+    <w:lvl w:ilvl="0" w:tplc="95458944">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -18531,55 +18531,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22372755">
-    <w:abstractNumId w:val="22372755"/>
+  <w:num w:numId="60142347">
+    <w:abstractNumId w:val="60142347"/>
   </w:num>
-  <w:num w:numId="22372756">
-    <w:abstractNumId w:val="22372756"/>
+  <w:num w:numId="60142348">
+    <w:abstractNumId w:val="60142348"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -30129,51 +30129,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId513481396" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId226485183" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId774169c6f4568132b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/" TargetMode="External"/><Relationship Id="rId464169c6f45681398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/categorization" TargetMode="External"/><Relationship Id="rId462469c6f45681bf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/photos" TargetMode="External"/><Relationship Id="rId943869c6f45688c64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.engormix.com/agricultura/articulos/peach-root-rot-phymatotrichopsis-t39833.htm" TargetMode="External"/><Relationship Id="rId802269c6f45688cff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5619" TargetMode="External"/><Relationship Id="rId185869c6f45688d33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId821069c6f45688d7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId406569c6f456890f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PBIOMES-12-18-0062-R" TargetMode="External"/><Relationship Id="rId558369c6f45689163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-21-0014-A" TargetMode="External"/><Relationship Id="rId739969c6f45689547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.arizona.edu/handle/10150/190524" TargetMode="External"/><Relationship Id="rId327469c6f45689914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId163969c6f456899e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02455.x" TargetMode="External"/><Relationship Id="rId318469c6f45681ab5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId318469c6f45681ab5.jpg"/><Relationship Id="rId613769c6f45687d54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId613769c6f45687d54.jpg"/><Relationship Id="rId295469c6f45689b0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId295469c6f45689b0c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId571954922" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId704051430" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId246669e278c5c1776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/" TargetMode="External"/><Relationship Id="rId586169e278c5c17e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/categorization" TargetMode="External"/><Relationship Id="rId532469e278c5c20e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/photos" TargetMode="External"/><Relationship Id="rId717569e278c5c91f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.engormix.com/agricultura/articulos/peach-root-rot-phymatotrichopsis-t39833.htm" TargetMode="External"/><Relationship Id="rId392469e278c5c92b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5619" TargetMode="External"/><Relationship Id="rId511869e278c5c92e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId827869e278c5c9336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId561069e278c5c96c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PBIOMES-12-18-0062-R" TargetMode="External"/><Relationship Id="rId659069e278c5c973a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-21-0014-A" TargetMode="External"/><Relationship Id="rId680769e278c5c9b3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.arizona.edu/handle/10150/190524" TargetMode="External"/><Relationship Id="rId705369e278c5c9f2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId442169e278c5ca006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02455.x" TargetMode="External"/><Relationship Id="rId108569e278c5c1fa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId108569e278c5c1fa8.jpg"/><Relationship Id="rId966469e278c5c832a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId966469e278c5c832a.jpg"/><Relationship Id="rId759169e278c5ca134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId759169e278c5ca134.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>