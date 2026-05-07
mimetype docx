--- v9 (2026-04-17)
+++ v10 (2026-05-07)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Shear) Duggar</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ozonium root rot, Phymatotrichopsis root rot (US), Texas root rot of alfalfa, Texas root rot of bean, Texas root rot of cotton, Texas root rot of grapevine, cotton root rot (US), phymatotrichum root rot, root rot of conifers, root rot of soybean, soft rot of cotton</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246669e278c5c1776" w:history="1">
+            <w:hyperlink r:id="rId629569fcf5134bad3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586169e278c5c17e5" w:history="1">
+            <w:hyperlink r:id="rId355869fcf5134bb41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHMPOM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="18062673" name="name590969e278c5c1faa" descr="1187.jpg"/>
+                  <wp:docPr id="12137957" name="name717369fcf5134c3c5" descr="1187.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1187.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId108569e278c5c1fa8" cstate="print"/>
+                          <a:blip r:embed="rId735869fcf5134c3c3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId532469e278c5c20e6" w:history="1">
+            <w:hyperlink r:id="rId808569fcf5134c50a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -13417,63 +13417,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="64116541" name="name366969e278c5c832f" descr="PHMPOM_distribution_map.jpg"/>
+            <wp:docPr id="89406436" name="name551269fcf51352865" descr="PHMPOM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHMPOM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId966469e278c5c832a" cstate="print"/>
+                    <a:blip r:embed="rId670469fcf51352861" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -15228,51 +15228,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Colmenares CAM (2016) Peach root rot-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phymatotrichopsis omnivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId717569e278c5c91f2" w:history="1">
+      <w:hyperlink r:id="rId282169fcf5135365b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.engormix.com/agricultura/articulos/peach-root-rot-phymatotrichopsis-t39833.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15318,123 +15318,123 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3):5619, 33 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId392469e278c5c92b1" w:history="1">
+      <w:hyperlink r:id="rId595169fcf513536f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5619</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) EPPO standard PM 8/1 Commodity-specific phytosanitary measures for potato. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId511869e278c5c92e9" w:history="1">
+      <w:hyperlink r:id="rId884669fcf5135372a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF, Rossman AY (2021) Fungal Databases, U.S. National Fungus Collections, ARS, USDA. Retrieved December 2, 2021, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId827869e278c5c9336" w:history="1">
+      <w:hyperlink r:id="rId132069fcf51353774" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nt.ars-grin.gov/fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15944,51 +15944,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 102-11 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId561069e278c5c96c4" w:history="1">
+      <w:hyperlink r:id="rId708569fcf51353afd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PBIOMES-12-18-0062-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16014,51 +16014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, a soilborne pezizomycete pathogen with a broad host range. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (early view) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId659069e278c5c973a" w:history="1">
+      <w:hyperlink r:id="rId437469fcf51353b70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-01-21-0014-A</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -16637,51 +16637,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (cotton or Texas) root rot in Arizona. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Technical Bulletin, Arizona University College of Agriculture</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 71. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId680769e278c5c9b3b" w:history="1">
+      <w:hyperlink r:id="rId543669fcf51353f5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repository.arizona.edu/handle/10150/190524</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed in 2021-12-10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -17242,51 +17242,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phymatotrichopsis omnivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId705369e278c5c9f2c" w:history="1">
+      <w:hyperlink r:id="rId395869fcf51354350" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -17371,51 +17371,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 91-95. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId442169e278c5ca006" w:history="1">
+      <w:hyperlink r:id="rId487969fcf51354426" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02455.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17495,63 +17495,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="11392992" name="name548069e278c5ca136" descr="eu_funding_250.png"/>
+            <wp:docPr id="27459181" name="name585169fcf51354666" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId759169e278c5ca134" cstate="print"/>
+                    <a:blip r:embed="rId814269fcf51354664" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -17649,137 +17649,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="60142348">
+  <w:abstractNum w:abstractNumId="21651405">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96437937">
+    <w:lvl w:ilvl="0" w:tplc="23079779">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="96437937" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23079779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="96437937" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23079779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="96437937" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23079779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="96437937" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23079779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="96437937" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23079779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="96437937" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23079779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="96437937" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23079779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="96437937" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23079779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60142347">
+  <w:abstractNum w:abstractNumId="21651404">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95458944">
+    <w:lvl w:ilvl="0" w:tplc="77912961">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -18531,55 +18531,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="60142347">
-    <w:abstractNumId w:val="60142347"/>
+  <w:num w:numId="21651404">
+    <w:abstractNumId w:val="21651404"/>
   </w:num>
-  <w:num w:numId="60142348">
-    <w:abstractNumId w:val="60142348"/>
+  <w:num w:numId="21651405">
+    <w:abstractNumId w:val="21651405"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -30129,51 +30129,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId571954922" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId704051430" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId246669e278c5c1776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/" TargetMode="External"/><Relationship Id="rId586169e278c5c17e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/categorization" TargetMode="External"/><Relationship Id="rId532469e278c5c20e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/photos" TargetMode="External"/><Relationship Id="rId717569e278c5c91f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.engormix.com/agricultura/articulos/peach-root-rot-phymatotrichopsis-t39833.htm" TargetMode="External"/><Relationship Id="rId392469e278c5c92b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5619" TargetMode="External"/><Relationship Id="rId511869e278c5c92e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId827869e278c5c9336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId561069e278c5c96c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PBIOMES-12-18-0062-R" TargetMode="External"/><Relationship Id="rId659069e278c5c973a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-21-0014-A" TargetMode="External"/><Relationship Id="rId680769e278c5c9b3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.arizona.edu/handle/10150/190524" TargetMode="External"/><Relationship Id="rId705369e278c5c9f2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId442169e278c5ca006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02455.x" TargetMode="External"/><Relationship Id="rId108569e278c5c1fa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId108569e278c5c1fa8.jpg"/><Relationship Id="rId966469e278c5c832a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId966469e278c5c832a.jpg"/><Relationship Id="rId759169e278c5ca134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId759169e278c5ca134.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId385012358" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId767295320" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId629569fcf5134bad3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/" TargetMode="External"/><Relationship Id="rId355869fcf5134bb41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/categorization" TargetMode="External"/><Relationship Id="rId808569fcf5134c50a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/photos" TargetMode="External"/><Relationship Id="rId282169fcf5135365b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.engormix.com/agricultura/articulos/peach-root-rot-phymatotrichopsis-t39833.htm" TargetMode="External"/><Relationship Id="rId595169fcf513536f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5619" TargetMode="External"/><Relationship Id="rId884669fcf5135372a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId132069fcf51353774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId708569fcf51353afd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PBIOMES-12-18-0062-R" TargetMode="External"/><Relationship Id="rId437469fcf51353b70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-21-0014-A" TargetMode="External"/><Relationship Id="rId543669fcf51353f5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.arizona.edu/handle/10150/190524" TargetMode="External"/><Relationship Id="rId395869fcf51354350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId487969fcf51354426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02455.x" TargetMode="External"/><Relationship Id="rId735869fcf5134c3c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId735869fcf5134c3c3.jpg"/><Relationship Id="rId670469fcf51352861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId670469fcf51352861.jpg"/><Relationship Id="rId814269fcf51354664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId814269fcf51354664.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>