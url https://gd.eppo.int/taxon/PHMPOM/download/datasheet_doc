--- v10 (2026-05-07)
+++ v11 (2026-05-28)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Shear) Duggar</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ozonium root rot, Phymatotrichopsis root rot (US), Texas root rot of alfalfa, Texas root rot of bean, Texas root rot of cotton, Texas root rot of grapevine, cotton root rot (US), phymatotrichum root rot, root rot of conifers, root rot of soybean, soft rot of cotton</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629569fcf5134bad3" w:history="1">
+            <w:hyperlink r:id="rId18666a18148e096b3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355869fcf5134bb41" w:history="1">
+            <w:hyperlink r:id="rId66686a18148e0972f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHMPOM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="12137957" name="name717369fcf5134c3c5" descr="1187.jpg"/>
+                  <wp:docPr id="1636980" name="name42366a18148e0a006" descr="1187.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1187.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId735869fcf5134c3c3" cstate="print"/>
+                          <a:blip r:embed="rId40696a18148e0a003" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId808569fcf5134c50a" w:history="1">
+            <w:hyperlink r:id="rId40406a18148e0a133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -13417,63 +13417,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="89406436" name="name551269fcf51352865" descr="PHMPOM_distribution_map.jpg"/>
+            <wp:docPr id="81262511" name="name46356a18148e113fa" descr="PHMPOM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHMPOM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId670469fcf51352861" cstate="print"/>
+                    <a:blip r:embed="rId27156a18148e113f6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -15228,51 +15228,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Colmenares CAM (2016) Peach root rot-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phymatotrichopsis omnivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId282169fcf5135365b" w:history="1">
+      <w:hyperlink r:id="rId52876a18148e1234c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.engormix.com/agricultura/articulos/peach-root-rot-phymatotrichopsis-t39833.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15318,123 +15318,123 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3):5619, 33 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId595169fcf513536f5" w:history="1">
+      <w:hyperlink r:id="rId88286a18148e123ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5619</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) EPPO standard PM 8/1 Commodity-specific phytosanitary measures for potato. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId884669fcf5135372a" w:history="1">
+      <w:hyperlink r:id="rId87166a18148e12424" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF, Rossman AY (2021) Fungal Databases, U.S. National Fungus Collections, ARS, USDA. Retrieved December 2, 2021, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId132069fcf51353774" w:history="1">
+      <w:hyperlink r:id="rId85966a18148e12471" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nt.ars-grin.gov/fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15944,51 +15944,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 102-11 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId708569fcf51353afd" w:history="1">
+      <w:hyperlink r:id="rId99366a18148e12805" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PBIOMES-12-18-0062-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16014,51 +16014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, a soilborne pezizomycete pathogen with a broad host range. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (early view) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId437469fcf51353b70" w:history="1">
+      <w:hyperlink r:id="rId43096a18148e1287b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-01-21-0014-A</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -16637,51 +16637,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (cotton or Texas) root rot in Arizona. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Technical Bulletin, Arizona University College of Agriculture</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 71. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId543669fcf51353f5c" w:history="1">
+      <w:hyperlink r:id="rId89216a18148e12ca8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repository.arizona.edu/handle/10150/190524</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed in 2021-12-10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -17242,51 +17242,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phymatotrichopsis omnivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId395869fcf51354350" w:history="1">
+      <w:hyperlink r:id="rId95496a18148e13085" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -17371,51 +17371,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 91-95. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId487969fcf51354426" w:history="1">
+      <w:hyperlink r:id="rId70686a18148e13165" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02455.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17495,63 +17495,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="27459181" name="name585169fcf51354666" descr="eu_funding_250.png"/>
+            <wp:docPr id="49214033" name="name84146a18148e1329c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId814269fcf51354664" cstate="print"/>
+                    <a:blip r:embed="rId70326a18148e1329b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -17649,137 +17649,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="21651405">
+  <w:abstractNum w:abstractNumId="40554600">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23079779">
+    <w:lvl w:ilvl="0" w:tplc="49948895">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="23079779" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="49948895" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="23079779" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="49948895" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23079779" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="49948895" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23079779" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="49948895" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="23079779" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="49948895" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23079779" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="49948895" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="23079779" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="49948895" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="23079779" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="49948895" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21651404">
+  <w:abstractNum w:abstractNumId="40554599">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77912961">
+    <w:lvl w:ilvl="0" w:tplc="48191126">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -18531,55 +18531,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21651404">
-    <w:abstractNumId w:val="21651404"/>
+  <w:num w:numId="40554599">
+    <w:abstractNumId w:val="40554599"/>
   </w:num>
-  <w:num w:numId="21651405">
-    <w:abstractNumId w:val="21651405"/>
+  <w:num w:numId="40554600">
+    <w:abstractNumId w:val="40554600"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -30129,51 +30129,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId385012358" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId767295320" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId629569fcf5134bad3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/" TargetMode="External"/><Relationship Id="rId355869fcf5134bb41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/categorization" TargetMode="External"/><Relationship Id="rId808569fcf5134c50a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/photos" TargetMode="External"/><Relationship Id="rId282169fcf5135365b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.engormix.com/agricultura/articulos/peach-root-rot-phymatotrichopsis-t39833.htm" TargetMode="External"/><Relationship Id="rId595169fcf513536f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5619" TargetMode="External"/><Relationship Id="rId884669fcf5135372a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId132069fcf51353774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId708569fcf51353afd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PBIOMES-12-18-0062-R" TargetMode="External"/><Relationship Id="rId437469fcf51353b70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-21-0014-A" TargetMode="External"/><Relationship Id="rId543669fcf51353f5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.arizona.edu/handle/10150/190524" TargetMode="External"/><Relationship Id="rId395869fcf51354350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId487969fcf51354426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02455.x" TargetMode="External"/><Relationship Id="rId735869fcf5134c3c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId735869fcf5134c3c3.jpg"/><Relationship Id="rId670469fcf51352861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId670469fcf51352861.jpg"/><Relationship Id="rId814269fcf51354664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId814269fcf51354664.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId758206551" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId162120553" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18666a18148e096b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/" TargetMode="External"/><Relationship Id="rId66686a18148e0972f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/categorization" TargetMode="External"/><Relationship Id="rId40406a18148e0a133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/photos" TargetMode="External"/><Relationship Id="rId52876a18148e1234c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.engormix.com/agricultura/articulos/peach-root-rot-phymatotrichopsis-t39833.htm" TargetMode="External"/><Relationship Id="rId88286a18148e123ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5619" TargetMode="External"/><Relationship Id="rId87166a18148e12424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId85966a18148e12471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId99366a18148e12805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PBIOMES-12-18-0062-R" TargetMode="External"/><Relationship Id="rId43096a18148e1287b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-21-0014-A" TargetMode="External"/><Relationship Id="rId89216a18148e12ca8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.arizona.edu/handle/10150/190524" TargetMode="External"/><Relationship Id="rId95496a18148e13085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId70686a18148e13165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02455.x" TargetMode="External"/><Relationship Id="rId40696a18148e0a003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40696a18148e0a003.jpg"/><Relationship Id="rId27156a18148e113f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27156a18148e113f6.jpg"/><Relationship Id="rId70326a18148e1329b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70326a18148e1329b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>