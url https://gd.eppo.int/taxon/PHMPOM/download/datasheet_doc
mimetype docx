--- v11 (2026-05-28)
+++ v12 (2026-06-17)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Shear) Duggar</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ozonium root rot, Phymatotrichopsis root rot (US), Texas root rot of alfalfa, Texas root rot of bean, Texas root rot of cotton, Texas root rot of grapevine, cotton root rot (US), phymatotrichum root rot, root rot of conifers, root rot of soybean, soft rot of cotton</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18666a18148e096b3" w:history="1">
+            <w:hyperlink r:id="rId74066a32a4ae9d0a2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66686a18148e0972f" w:history="1">
+            <w:hyperlink r:id="rId96766a32a4ae9d111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHMPOM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="1636980" name="name42366a18148e0a006" descr="1187.jpg"/>
+                  <wp:docPr id="61258708" name="name81776a32a4ae9d8f2" descr="1187.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1187.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId40696a18148e0a003" cstate="print"/>
+                          <a:blip r:embed="rId91716a32a4ae9d8f1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId40406a18148e0a133" w:history="1">
+            <w:hyperlink r:id="rId98866a32a4ae9da1f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -13417,63 +13417,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="81262511" name="name46356a18148e113fa" descr="PHMPOM_distribution_map.jpg"/>
+            <wp:docPr id="28697786" name="name29736a32a4aea3753" descr="PHMPOM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHMPOM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27156a18148e113f6" cstate="print"/>
+                    <a:blip r:embed="rId34186a32a4aea374f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -15228,51 +15228,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Colmenares CAM (2016) Peach root rot-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phymatotrichopsis omnivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52876a18148e1234c" w:history="1">
+      <w:hyperlink r:id="rId14706a32a4aea463a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.engormix.com/agricultura/articulos/peach-root-rot-phymatotrichopsis-t39833.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15318,123 +15318,123 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3):5619, 33 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88286a18148e123ee" w:history="1">
+      <w:hyperlink r:id="rId39596a32a4aea46d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5619</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) EPPO standard PM 8/1 Commodity-specific phytosanitary measures for potato. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87166a18148e12424" w:history="1">
+      <w:hyperlink r:id="rId84656a32a4aea470a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF, Rossman AY (2021) Fungal Databases, U.S. National Fungus Collections, ARS, USDA. Retrieved December 2, 2021, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85966a18148e12471" w:history="1">
+      <w:hyperlink r:id="rId33276a32a4aea4755" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nt.ars-grin.gov/fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15944,51 +15944,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 102-11 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99366a18148e12805" w:history="1">
+      <w:hyperlink r:id="rId60446a32a4aea4ad1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PBIOMES-12-18-0062-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16014,51 +16014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, a soilborne pezizomycete pathogen with a broad host range. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (early view) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43096a18148e1287b" w:history="1">
+      <w:hyperlink r:id="rId31276a32a4aea4b44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-01-21-0014-A</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -16637,51 +16637,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (cotton or Texas) root rot in Arizona. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Technical Bulletin, Arizona University College of Agriculture</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 71. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89216a18148e12ca8" w:history="1">
+      <w:hyperlink r:id="rId93556a32a4aea4f39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repository.arizona.edu/handle/10150/190524</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed in 2021-12-10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -17242,51 +17242,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phymatotrichopsis omnivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95496a18148e13085" w:history="1">
+      <w:hyperlink r:id="rId33356a32a4aea5340" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -17371,51 +17371,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 91-95. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70686a18148e13165" w:history="1">
+      <w:hyperlink r:id="rId89626a32a4aea5418" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02455.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17495,63 +17495,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="49214033" name="name84146a18148e1329c" descr="eu_funding_250.png"/>
+            <wp:docPr id="27262366" name="name27616a32a4aea5548" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70326a18148e1329b" cstate="print"/>
+                    <a:blip r:embed="rId36886a32a4aea5547" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -17649,137 +17649,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="40554600">
+  <w:abstractNum w:abstractNumId="94945832">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49948895">
+    <w:lvl w:ilvl="0" w:tplc="66213356">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="49948895" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="66213356" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="49948895" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="66213356" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="49948895" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="66213356" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="49948895" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="66213356" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="49948895" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="66213356" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="49948895" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="66213356" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="49948895" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="66213356" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="49948895" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="66213356" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40554599">
+  <w:abstractNum w:abstractNumId="94945831">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48191126">
+    <w:lvl w:ilvl="0" w:tplc="77480140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -18531,55 +18531,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="40554599">
-    <w:abstractNumId w:val="40554599"/>
+  <w:num w:numId="94945831">
+    <w:abstractNumId w:val="94945831"/>
   </w:num>
-  <w:num w:numId="40554600">
-    <w:abstractNumId w:val="40554600"/>
+  <w:num w:numId="94945832">
+    <w:abstractNumId w:val="94945832"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -30129,51 +30129,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId758206551" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId162120553" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18666a18148e096b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/" TargetMode="External"/><Relationship Id="rId66686a18148e0972f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/categorization" TargetMode="External"/><Relationship Id="rId40406a18148e0a133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/photos" TargetMode="External"/><Relationship Id="rId52876a18148e1234c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.engormix.com/agricultura/articulos/peach-root-rot-phymatotrichopsis-t39833.htm" TargetMode="External"/><Relationship Id="rId88286a18148e123ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5619" TargetMode="External"/><Relationship Id="rId87166a18148e12424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId85966a18148e12471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId99366a18148e12805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PBIOMES-12-18-0062-R" TargetMode="External"/><Relationship Id="rId43096a18148e1287b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-21-0014-A" TargetMode="External"/><Relationship Id="rId89216a18148e12ca8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.arizona.edu/handle/10150/190524" TargetMode="External"/><Relationship Id="rId95496a18148e13085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId70686a18148e13165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02455.x" TargetMode="External"/><Relationship Id="rId40696a18148e0a003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40696a18148e0a003.jpg"/><Relationship Id="rId27156a18148e113f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27156a18148e113f6.jpg"/><Relationship Id="rId70326a18148e1329b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70326a18148e1329b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId794810788" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId993798935" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74066a32a4ae9d0a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/" TargetMode="External"/><Relationship Id="rId96766a32a4ae9d111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/categorization" TargetMode="External"/><Relationship Id="rId98866a32a4ae9da1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/photos" TargetMode="External"/><Relationship Id="rId14706a32a4aea463a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.engormix.com/agricultura/articulos/peach-root-rot-phymatotrichopsis-t39833.htm" TargetMode="External"/><Relationship Id="rId39596a32a4aea46d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5619" TargetMode="External"/><Relationship Id="rId84656a32a4aea470a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId33276a32a4aea4755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId60446a32a4aea4ad1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PBIOMES-12-18-0062-R" TargetMode="External"/><Relationship Id="rId31276a32a4aea4b44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-21-0014-A" TargetMode="External"/><Relationship Id="rId93556a32a4aea4f39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.arizona.edu/handle/10150/190524" TargetMode="External"/><Relationship Id="rId33356a32a4aea5340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89626a32a4aea5418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02455.x" TargetMode="External"/><Relationship Id="rId91716a32a4ae9d8f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91716a32a4ae9d8f1.jpg"/><Relationship Id="rId34186a32a4aea374f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34186a32a4aea374f.jpg"/><Relationship Id="rId36886a32a4aea5547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36886a32a4aea5547.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>