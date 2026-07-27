--- v12 (2026-06-17)
+++ v13 (2026-07-27)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Shear) Duggar</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ozonium root rot, Phymatotrichopsis root rot (US), Texas root rot of alfalfa, Texas root rot of bean, Texas root rot of cotton, Texas root rot of grapevine, cotton root rot (US), phymatotrichum root rot, root rot of conifers, root rot of soybean, soft rot of cotton</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74066a32a4ae9d0a2" w:history="1">
+            <w:hyperlink r:id="rId10196a67d3c23258c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96766a32a4ae9d111" w:history="1">
+            <w:hyperlink r:id="rId93306a67d3c2325e0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHMPOM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="61258708" name="name81776a32a4ae9d8f2" descr="1187.jpg"/>
+                  <wp:docPr id="38364446" name="name31216a67d3c232a1c" descr="1187.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1187.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId91716a32a4ae9d8f1" cstate="print"/>
+                          <a:blip r:embed="rId99156a67d3c232a1b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId98866a32a4ae9da1f" w:history="1">
+            <w:hyperlink r:id="rId46266a67d3c232ae9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -13417,63 +13417,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="28697786" name="name29736a32a4aea3753" descr="PHMPOM_distribution_map.jpg"/>
+            <wp:docPr id="79566548" name="name69836a67d3c236cf1" descr="PHMPOM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHMPOM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34186a32a4aea374f" cstate="print"/>
+                    <a:blip r:embed="rId93216a67d3c236cef" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -15228,51 +15228,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Colmenares CAM (2016) Peach root rot-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phymatotrichopsis omnivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14706a32a4aea463a" w:history="1">
+      <w:hyperlink r:id="rId37536a67d3c237687" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.engormix.com/agricultura/articulos/peach-root-rot-phymatotrichopsis-t39833.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15318,123 +15318,123 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3):5619, 33 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39596a32a4aea46d6" w:history="1">
+      <w:hyperlink r:id="rId30426a67d3c2376f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5619</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) EPPO standard PM 8/1 Commodity-specific phytosanitary measures for potato. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84656a32a4aea470a" w:history="1">
+      <w:hyperlink r:id="rId49716a67d3c237719" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF, Rossman AY (2021) Fungal Databases, U.S. National Fungus Collections, ARS, USDA. Retrieved December 2, 2021, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33276a32a4aea4755" w:history="1">
+      <w:hyperlink r:id="rId46106a67d3c23774d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nt.ars-grin.gov/fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15944,51 +15944,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 102-11 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60446a32a4aea4ad1" w:history="1">
+      <w:hyperlink r:id="rId68226a67d3c2379d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PBIOMES-12-18-0062-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16014,51 +16014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, a soilborne pezizomycete pathogen with a broad host range. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (early view) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31276a32a4aea4b44" w:history="1">
+      <w:hyperlink r:id="rId46056a67d3c237a29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-01-21-0014-A</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -16637,51 +16637,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (cotton or Texas) root rot in Arizona. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Technical Bulletin, Arizona University College of Agriculture</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 71. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93556a32a4aea4f39" w:history="1">
+      <w:hyperlink r:id="rId66506a67d3c237d0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repository.arizona.edu/handle/10150/190524</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed in 2021-12-10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -17242,51 +17242,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phymatotrichopsis omnivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33356a32a4aea5340" w:history="1">
+      <w:hyperlink r:id="rId65366a67d3c237fbc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -17371,51 +17371,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 91-95. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89626a32a4aea5418" w:history="1">
+      <w:hyperlink r:id="rId75546a67d3c238053" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02455.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17495,63 +17495,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="27262366" name="name27616a32a4aea5548" descr="eu_funding_250.png"/>
+            <wp:docPr id="8017522" name="name37596a67d3c238322" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36886a32a4aea5547" cstate="print"/>
+                    <a:blip r:embed="rId68186a67d3c238320" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -17649,137 +17649,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="94945832">
+  <w:abstractNum w:abstractNumId="47110499">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66213356">
+    <w:lvl w:ilvl="0" w:tplc="44428883">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="66213356" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="44428883" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66213356" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="44428883" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="66213356" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="44428883" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="66213356" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="44428883" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="66213356" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="44428883" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="66213356" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="44428883" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="66213356" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="44428883" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="66213356" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="44428883" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94945831">
+  <w:abstractNum w:abstractNumId="47110498">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77480140">
+    <w:lvl w:ilvl="0" w:tplc="76113005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -18531,55 +18531,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="94945831">
-    <w:abstractNumId w:val="94945831"/>
+  <w:num w:numId="47110498">
+    <w:abstractNumId w:val="47110498"/>
   </w:num>
-  <w:num w:numId="94945832">
-    <w:abstractNumId w:val="94945832"/>
+  <w:num w:numId="47110499">
+    <w:abstractNumId w:val="47110499"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -30129,51 +30129,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId794810788" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId993798935" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74066a32a4ae9d0a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/" TargetMode="External"/><Relationship Id="rId96766a32a4ae9d111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/categorization" TargetMode="External"/><Relationship Id="rId98866a32a4ae9da1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/photos" TargetMode="External"/><Relationship Id="rId14706a32a4aea463a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.engormix.com/agricultura/articulos/peach-root-rot-phymatotrichopsis-t39833.htm" TargetMode="External"/><Relationship Id="rId39596a32a4aea46d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5619" TargetMode="External"/><Relationship Id="rId84656a32a4aea470a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId33276a32a4aea4755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId60446a32a4aea4ad1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PBIOMES-12-18-0062-R" TargetMode="External"/><Relationship Id="rId31276a32a4aea4b44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-21-0014-A" TargetMode="External"/><Relationship Id="rId93556a32a4aea4f39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.arizona.edu/handle/10150/190524" TargetMode="External"/><Relationship Id="rId33356a32a4aea5340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89626a32a4aea5418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02455.x" TargetMode="External"/><Relationship Id="rId91716a32a4ae9d8f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91716a32a4ae9d8f1.jpg"/><Relationship Id="rId34186a32a4aea374f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34186a32a4aea374f.jpg"/><Relationship Id="rId36886a32a4aea5547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36886a32a4aea5547.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId463501577" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId564435536" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10196a67d3c23258c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/" TargetMode="External"/><Relationship Id="rId93306a67d3c2325e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/categorization" TargetMode="External"/><Relationship Id="rId46266a67d3c232ae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/photos" TargetMode="External"/><Relationship Id="rId37536a67d3c237687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.engormix.com/agricultura/articulos/peach-root-rot-phymatotrichopsis-t39833.htm" TargetMode="External"/><Relationship Id="rId30426a67d3c2376f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5619" TargetMode="External"/><Relationship Id="rId49716a67d3c237719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId46106a67d3c23774d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId68226a67d3c2379d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PBIOMES-12-18-0062-R" TargetMode="External"/><Relationship Id="rId46056a67d3c237a29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-21-0014-A" TargetMode="External"/><Relationship Id="rId66506a67d3c237d0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.arizona.edu/handle/10150/190524" TargetMode="External"/><Relationship Id="rId65366a67d3c237fbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75546a67d3c238053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02455.x" TargetMode="External"/><Relationship Id="rId99156a67d3c232a1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99156a67d3c232a1b.jpg"/><Relationship Id="rId93216a67d3c236cef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93216a67d3c236cef.jpg"/><Relationship Id="rId68186a67d3c238320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68186a67d3c238320.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>