--- v13 (2026-07-27)
+++ v14 (2026-08-17)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Shear) Duggar</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ozonium root rot, Phymatotrichopsis root rot (US), Texas root rot of alfalfa, Texas root rot of bean, Texas root rot of cotton, Texas root rot of grapevine, cotton root rot (US), phymatotrichum root rot, root rot of conifers, root rot of soybean, soft rot of cotton</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10196a67d3c23258c" w:history="1">
+            <w:hyperlink r:id="rId15996a8258e44e4df" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93306a67d3c2325e0" w:history="1">
+            <w:hyperlink r:id="rId21846a8258e44e54d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHMPOM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="38364446" name="name31216a67d3c232a1c" descr="1187.jpg"/>
+                  <wp:docPr id="85289971" name="name77256a8258e44ed61" descr="1187.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1187.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId99156a67d3c232a1b" cstate="print"/>
+                          <a:blip r:embed="rId37556a8258e44ed5f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId46266a67d3c232ae9" w:history="1">
+            <w:hyperlink r:id="rId39216a8258e44eeb0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -13417,63 +13417,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="79566548" name="name69836a67d3c236cf1" descr="PHMPOM_distribution_map.jpg"/>
+            <wp:docPr id="27684425" name="name68456a8258e454bc4" descr="PHMPOM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHMPOM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId93216a67d3c236cef" cstate="print"/>
+                    <a:blip r:embed="rId63866a8258e454bc0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -15228,51 +15228,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Colmenares CAM (2016) Peach root rot-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phymatotrichopsis omnivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37536a67d3c237687" w:history="1">
+      <w:hyperlink r:id="rId56766a8258e4559a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.engormix.com/agricultura/articulos/peach-root-rot-phymatotrichopsis-t39833.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15318,123 +15318,123 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3):5619, 33 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30426a67d3c2376f4" w:history="1">
+      <w:hyperlink r:id="rId52076a8258e455a43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5619</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) EPPO standard PM 8/1 Commodity-specific phytosanitary measures for potato. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49716a67d3c237719" w:history="1">
+      <w:hyperlink r:id="rId59096a8258e455a77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF, Rossman AY (2021) Fungal Databases, U.S. National Fungus Collections, ARS, USDA. Retrieved December 2, 2021, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46106a67d3c23774d" w:history="1">
+      <w:hyperlink r:id="rId12676a8258e455ac0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nt.ars-grin.gov/fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15944,51 +15944,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 102-11 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68226a67d3c2379d7" w:history="1">
+      <w:hyperlink r:id="rId50816a8258e455e3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PBIOMES-12-18-0062-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16014,51 +16014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, a soilborne pezizomycete pathogen with a broad host range. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (early view) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46056a67d3c237a29" w:history="1">
+      <w:hyperlink r:id="rId29926a8258e455ebe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-01-21-0014-A</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -16637,51 +16637,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (cotton or Texas) root rot in Arizona. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Technical Bulletin, Arizona University College of Agriculture</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 71. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66506a67d3c237d0a" w:history="1">
+      <w:hyperlink r:id="rId92126a8258e45629f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repository.arizona.edu/handle/10150/190524</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed in 2021-12-10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -17242,51 +17242,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phymatotrichopsis omnivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65366a67d3c237fbc" w:history="1">
+      <w:hyperlink r:id="rId48156a8258e456675" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -17371,51 +17371,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 91-95. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75546a67d3c238053" w:history="1">
+      <w:hyperlink r:id="rId58946a8258e45676f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02455.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17495,63 +17495,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="8017522" name="name37596a67d3c238322" descr="eu_funding_250.png"/>
+            <wp:docPr id="43529002" name="name39256a8258e4568ab" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId68186a67d3c238320" cstate="print"/>
+                    <a:blip r:embed="rId22156a8258e4568aa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -17649,137 +17649,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="47110499">
+  <w:abstractNum w:abstractNumId="53633493">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44428883">
+    <w:lvl w:ilvl="0" w:tplc="81830305">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="44428883" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="81830305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="44428883" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="81830305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="44428883" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="81830305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="44428883" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="81830305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="44428883" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="81830305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="44428883" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="81830305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="44428883" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="81830305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="44428883" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="81830305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47110498">
+  <w:abstractNum w:abstractNumId="53633492">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76113005">
+    <w:lvl w:ilvl="0" w:tplc="58769365">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -18531,55 +18531,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="47110498">
-    <w:abstractNumId w:val="47110498"/>
+  <w:num w:numId="53633492">
+    <w:abstractNumId w:val="53633492"/>
   </w:num>
-  <w:num w:numId="47110499">
-    <w:abstractNumId w:val="47110499"/>
+  <w:num w:numId="53633493">
+    <w:abstractNumId w:val="53633493"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -30129,51 +30129,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId463501577" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId564435536" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10196a67d3c23258c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/" TargetMode="External"/><Relationship Id="rId93306a67d3c2325e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/categorization" TargetMode="External"/><Relationship Id="rId46266a67d3c232ae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/photos" TargetMode="External"/><Relationship Id="rId37536a67d3c237687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.engormix.com/agricultura/articulos/peach-root-rot-phymatotrichopsis-t39833.htm" TargetMode="External"/><Relationship Id="rId30426a67d3c2376f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5619" TargetMode="External"/><Relationship Id="rId49716a67d3c237719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId46106a67d3c23774d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId68226a67d3c2379d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PBIOMES-12-18-0062-R" TargetMode="External"/><Relationship Id="rId46056a67d3c237a29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-21-0014-A" TargetMode="External"/><Relationship Id="rId66506a67d3c237d0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.arizona.edu/handle/10150/190524" TargetMode="External"/><Relationship Id="rId65366a67d3c237fbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75546a67d3c238053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02455.x" TargetMode="External"/><Relationship Id="rId99156a67d3c232a1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99156a67d3c232a1b.jpg"/><Relationship Id="rId93216a67d3c236cef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93216a67d3c236cef.jpg"/><Relationship Id="rId68186a67d3c238320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68186a67d3c238320.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId483343591" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId335618788" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15996a8258e44e4df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/" TargetMode="External"/><Relationship Id="rId21846a8258e44e54d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/categorization" TargetMode="External"/><Relationship Id="rId39216a8258e44eeb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/photos" TargetMode="External"/><Relationship Id="rId56766a8258e4559a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.engormix.com/agricultura/articulos/peach-root-rot-phymatotrichopsis-t39833.htm" TargetMode="External"/><Relationship Id="rId52076a8258e455a43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5619" TargetMode="External"/><Relationship Id="rId59096a8258e455a77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId12676a8258e455ac0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId50816a8258e455e3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PBIOMES-12-18-0062-R" TargetMode="External"/><Relationship Id="rId29926a8258e455ebe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-21-0014-A" TargetMode="External"/><Relationship Id="rId92126a8258e45629f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.arizona.edu/handle/10150/190524" TargetMode="External"/><Relationship Id="rId48156a8258e456675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58946a8258e45676f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02455.x" TargetMode="External"/><Relationship Id="rId37556a8258e44ed5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37556a8258e44ed5f.jpg"/><Relationship Id="rId63866a8258e454bc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63866a8258e454bc0.jpg"/><Relationship Id="rId22156a8258e4568aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22156a8258e4568aa.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>