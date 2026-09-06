--- v14 (2026-08-17)
+++ v15 (2026-09-06)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Shear) Duggar</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ozonium root rot, Phymatotrichopsis root rot (US), Texas root rot of alfalfa, Texas root rot of bean, Texas root rot of cotton, Texas root rot of grapevine, cotton root rot (US), phymatotrichum root rot, root rot of conifers, root rot of soybean, soft rot of cotton</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15996a8258e44e4df" w:history="1">
+            <w:hyperlink r:id="rId48006a9cfeba23dd6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21846a8258e44e54d" w:history="1">
+            <w:hyperlink r:id="rId88986a9cfeba23e45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHMPOM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="85289971" name="name77256a8258e44ed61" descr="1187.jpg"/>
+                  <wp:docPr id="60673231" name="name72066a9cfeba24927" descr="1187.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1187.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId37556a8258e44ed5f" cstate="print"/>
+                          <a:blip r:embed="rId32286a9cfeba24925" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId39216a8258e44eeb0" w:history="1">
+            <w:hyperlink r:id="rId30736a9cfeba24a5f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -13417,63 +13417,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="27684425" name="name68456a8258e454bc4" descr="PHMPOM_distribution_map.jpg"/>
+            <wp:docPr id="18637634" name="name90336a9cfeba2afbf" descr="PHMPOM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHMPOM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId63866a8258e454bc0" cstate="print"/>
+                    <a:blip r:embed="rId72766a9cfeba2afbb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -15228,51 +15228,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Colmenares CAM (2016) Peach root rot-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phymatotrichopsis omnivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56766a8258e4559a7" w:history="1">
+      <w:hyperlink r:id="rId95166a9cfeba2bfbc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.engormix.com/agricultura/articulos/peach-root-rot-phymatotrichopsis-t39833.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15318,123 +15318,123 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3):5619, 33 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52076a8258e455a43" w:history="1">
+      <w:hyperlink r:id="rId68336a9cfeba2c05f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5619</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) EPPO standard PM 8/1 Commodity-specific phytosanitary measures for potato. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59096a8258e455a77" w:history="1">
+      <w:hyperlink r:id="rId88466a9cfeba2c094" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF, Rossman AY (2021) Fungal Databases, U.S. National Fungus Collections, ARS, USDA. Retrieved December 2, 2021, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12676a8258e455ac0" w:history="1">
+      <w:hyperlink r:id="rId72726a9cfeba2c0e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nt.ars-grin.gov/fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15944,51 +15944,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 102-11 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50816a8258e455e3b" w:history="1">
+      <w:hyperlink r:id="rId49866a9cfeba2c47e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PBIOMES-12-18-0062-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16014,51 +16014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, a soilborne pezizomycete pathogen with a broad host range. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (early view) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29926a8258e455ebe" w:history="1">
+      <w:hyperlink r:id="rId30046a9cfeba2c4f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-01-21-0014-A</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -16637,51 +16637,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (cotton or Texas) root rot in Arizona. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Technical Bulletin, Arizona University College of Agriculture</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 71. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92126a8258e45629f" w:history="1">
+      <w:hyperlink r:id="rId51516a9cfeba2ca2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repository.arizona.edu/handle/10150/190524</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed in 2021-12-10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -17242,51 +17242,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phymatotrichopsis omnivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48156a8258e456675" w:history="1">
+      <w:hyperlink r:id="rId46706a9cfeba2ce8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -17371,51 +17371,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 91-95. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58946a8258e45676f" w:history="1">
+      <w:hyperlink r:id="rId22886a9cfeba2cf74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02455.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17495,63 +17495,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="43529002" name="name39256a8258e4568ab" descr="eu_funding_250.png"/>
+            <wp:docPr id="56958472" name="name16506a9cfeba2d0e0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22156a8258e4568aa" cstate="print"/>
+                    <a:blip r:embed="rId42316a9cfeba2d0df" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -17649,137 +17649,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="53633493">
+  <w:abstractNum w:abstractNumId="37847999">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81830305">
+    <w:lvl w:ilvl="0" w:tplc="41388232">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81830305" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41388232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81830305" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="41388232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81830305" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41388232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81830305" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41388232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81830305" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41388232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81830305" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41388232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81830305" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41388232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81830305" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41388232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53633492">
+  <w:abstractNum w:abstractNumId="37847998">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58769365">
+    <w:lvl w:ilvl="0" w:tplc="76139309">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -18531,55 +18531,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="53633492">
-    <w:abstractNumId w:val="53633492"/>
+  <w:num w:numId="37847998">
+    <w:abstractNumId w:val="37847998"/>
   </w:num>
-  <w:num w:numId="53633493">
-    <w:abstractNumId w:val="53633493"/>
+  <w:num w:numId="37847999">
+    <w:abstractNumId w:val="37847999"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -30129,51 +30129,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId483343591" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId335618788" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15996a8258e44e4df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/" TargetMode="External"/><Relationship Id="rId21846a8258e44e54d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/categorization" TargetMode="External"/><Relationship Id="rId39216a8258e44eeb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/photos" TargetMode="External"/><Relationship Id="rId56766a8258e4559a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.engormix.com/agricultura/articulos/peach-root-rot-phymatotrichopsis-t39833.htm" TargetMode="External"/><Relationship Id="rId52076a8258e455a43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5619" TargetMode="External"/><Relationship Id="rId59096a8258e455a77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId12676a8258e455ac0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId50816a8258e455e3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PBIOMES-12-18-0062-R" TargetMode="External"/><Relationship Id="rId29926a8258e455ebe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-21-0014-A" TargetMode="External"/><Relationship Id="rId92126a8258e45629f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.arizona.edu/handle/10150/190524" TargetMode="External"/><Relationship Id="rId48156a8258e456675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58946a8258e45676f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02455.x" TargetMode="External"/><Relationship Id="rId37556a8258e44ed5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37556a8258e44ed5f.jpg"/><Relationship Id="rId63866a8258e454bc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63866a8258e454bc0.jpg"/><Relationship Id="rId22156a8258e4568aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22156a8258e4568aa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId466966697" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId535053270" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48006a9cfeba23dd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/" TargetMode="External"/><Relationship Id="rId88986a9cfeba23e45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/categorization" TargetMode="External"/><Relationship Id="rId30736a9cfeba24a5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/photos" TargetMode="External"/><Relationship Id="rId95166a9cfeba2bfbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.engormix.com/agricultura/articulos/peach-root-rot-phymatotrichopsis-t39833.htm" TargetMode="External"/><Relationship Id="rId68336a9cfeba2c05f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5619" TargetMode="External"/><Relationship Id="rId88466a9cfeba2c094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId72726a9cfeba2c0e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId49866a9cfeba2c47e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PBIOMES-12-18-0062-R" TargetMode="External"/><Relationship Id="rId30046a9cfeba2c4f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-21-0014-A" TargetMode="External"/><Relationship Id="rId51516a9cfeba2ca2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.arizona.edu/handle/10150/190524" TargetMode="External"/><Relationship Id="rId46706a9cfeba2ce8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22886a9cfeba2cf74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02455.x" TargetMode="External"/><Relationship Id="rId32286a9cfeba24925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32286a9cfeba24925.jpg"/><Relationship Id="rId72766a9cfeba2afbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72766a9cfeba2afbb.jpg"/><Relationship Id="rId42316a9cfeba2d0df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42316a9cfeba2d0df.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>