--- v15 (2026-09-06)
+++ v16 (2026-09-26)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Shear) Duggar</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ozonium root rot, Phymatotrichopsis root rot (US), Texas root rot of alfalfa, Texas root rot of bean, Texas root rot of cotton, Texas root rot of grapevine, cotton root rot (US), phymatotrichum root rot, root rot of conifers, root rot of soybean, soft rot of cotton</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48006a9cfeba23dd6" w:history="1">
+            <w:hyperlink r:id="rId24876ab7b3dc69f70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88986a9cfeba23e45" w:history="1">
+            <w:hyperlink r:id="rId25786ab7b3dc69fe5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHMPOM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="60673231" name="name72066a9cfeba24927" descr="1187.jpg"/>
+                  <wp:docPr id="86125131" name="name55536ab7b3dc6a86c" descr="1187.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1187.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32286a9cfeba24925" cstate="print"/>
+                          <a:blip r:embed="rId13776ab7b3dc6a86a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId30736a9cfeba24a5f" w:history="1">
+            <w:hyperlink r:id="rId84886ab7b3dc6a97a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -13417,63 +13417,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="18637634" name="name90336a9cfeba2afbf" descr="PHMPOM_distribution_map.jpg"/>
+            <wp:docPr id="1527607" name="name69466ab7b3dc7058c" descr="PHMPOM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHMPOM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72766a9cfeba2afbb" cstate="print"/>
+                    <a:blip r:embed="rId81386ab7b3dc70587" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -15228,51 +15228,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Colmenares CAM (2016) Peach root rot-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phymatotrichopsis omnivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95166a9cfeba2bfbc" w:history="1">
+      <w:hyperlink r:id="rId93676ab7b3dc712f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.engormix.com/agricultura/articulos/peach-root-rot-phymatotrichopsis-t39833.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15318,123 +15318,123 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3):5619, 33 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68336a9cfeba2c05f" w:history="1">
+      <w:hyperlink r:id="rId19936ab7b3dc71393" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5619</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) EPPO standard PM 8/1 Commodity-specific phytosanitary measures for potato. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88466a9cfeba2c094" w:history="1">
+      <w:hyperlink r:id="rId96406ab7b3dc713c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF, Rossman AY (2021) Fungal Databases, U.S. National Fungus Collections, ARS, USDA. Retrieved December 2, 2021, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72726a9cfeba2c0e0" w:history="1">
+      <w:hyperlink r:id="rId31206ab7b3dc71429" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nt.ars-grin.gov/fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15944,51 +15944,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 102-11 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49866a9cfeba2c47e" w:history="1">
+      <w:hyperlink r:id="rId79506ab7b3dc717a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PBIOMES-12-18-0062-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16014,51 +16014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, a soilborne pezizomycete pathogen with a broad host range. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (early view) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30046a9cfeba2c4f5" w:history="1">
+      <w:hyperlink r:id="rId34106ab7b3dc71818" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-01-21-0014-A</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -16637,51 +16637,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (cotton or Texas) root rot in Arizona. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Technical Bulletin, Arizona University College of Agriculture</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 71. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51516a9cfeba2ca2c" w:history="1">
+      <w:hyperlink r:id="rId15636ab7b3dc71c01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repository.arizona.edu/handle/10150/190524</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed in 2021-12-10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -17242,51 +17242,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phymatotrichopsis omnivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46706a9cfeba2ce8e" w:history="1">
+      <w:hyperlink r:id="rId33946ab7b3dc71fcd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -17371,51 +17371,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 91-95. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22886a9cfeba2cf74" w:history="1">
+      <w:hyperlink r:id="rId77376ab7b3dc720a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02455.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17495,63 +17495,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="56958472" name="name16506a9cfeba2d0e0" descr="eu_funding_250.png"/>
+            <wp:docPr id="35474332" name="name63406ab7b3dc721c1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42316a9cfeba2d0df" cstate="print"/>
+                    <a:blip r:embed="rId50256ab7b3dc721c0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -17649,137 +17649,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="37847999">
+  <w:abstractNum w:abstractNumId="39255829">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41388232">
+    <w:lvl w:ilvl="0" w:tplc="49578979">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="41388232" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="49578979" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="41388232" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="49578979" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="41388232" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="49578979" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="41388232" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="49578979" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="41388232" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="49578979" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="41388232" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="49578979" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="41388232" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="49578979" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="41388232" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="49578979" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37847998">
+  <w:abstractNum w:abstractNumId="39255828">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76139309">
+    <w:lvl w:ilvl="0" w:tplc="38914738">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -18531,55 +18531,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="37847998">
-    <w:abstractNumId w:val="37847998"/>
+  <w:num w:numId="39255828">
+    <w:abstractNumId w:val="39255828"/>
   </w:num>
-  <w:num w:numId="37847999">
-    <w:abstractNumId w:val="37847999"/>
+  <w:num w:numId="39255829">
+    <w:abstractNumId w:val="39255829"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -30129,51 +30129,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId466966697" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId535053270" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48006a9cfeba23dd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/" TargetMode="External"/><Relationship Id="rId88986a9cfeba23e45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/categorization" TargetMode="External"/><Relationship Id="rId30736a9cfeba24a5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/photos" TargetMode="External"/><Relationship Id="rId95166a9cfeba2bfbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.engormix.com/agricultura/articulos/peach-root-rot-phymatotrichopsis-t39833.htm" TargetMode="External"/><Relationship Id="rId68336a9cfeba2c05f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5619" TargetMode="External"/><Relationship Id="rId88466a9cfeba2c094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId72726a9cfeba2c0e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId49866a9cfeba2c47e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PBIOMES-12-18-0062-R" TargetMode="External"/><Relationship Id="rId30046a9cfeba2c4f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-21-0014-A" TargetMode="External"/><Relationship Id="rId51516a9cfeba2ca2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.arizona.edu/handle/10150/190524" TargetMode="External"/><Relationship Id="rId46706a9cfeba2ce8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22886a9cfeba2cf74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02455.x" TargetMode="External"/><Relationship Id="rId32286a9cfeba24925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32286a9cfeba24925.jpg"/><Relationship Id="rId72766a9cfeba2afbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72766a9cfeba2afbb.jpg"/><Relationship Id="rId42316a9cfeba2d0df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42316a9cfeba2d0df.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId584974597" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId906080920" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24876ab7b3dc69f70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/" TargetMode="External"/><Relationship Id="rId25786ab7b3dc69fe5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/categorization" TargetMode="External"/><Relationship Id="rId84886ab7b3dc6a97a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/photos" TargetMode="External"/><Relationship Id="rId93676ab7b3dc712f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.engormix.com/agricultura/articulos/peach-root-rot-phymatotrichopsis-t39833.htm" TargetMode="External"/><Relationship Id="rId19936ab7b3dc71393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5619" TargetMode="External"/><Relationship Id="rId96406ab7b3dc713c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId31206ab7b3dc71429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId79506ab7b3dc717a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PBIOMES-12-18-0062-R" TargetMode="External"/><Relationship Id="rId34106ab7b3dc71818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-21-0014-A" TargetMode="External"/><Relationship Id="rId15636ab7b3dc71c01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.arizona.edu/handle/10150/190524" TargetMode="External"/><Relationship Id="rId33946ab7b3dc71fcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId77376ab7b3dc720a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02455.x" TargetMode="External"/><Relationship Id="rId13776ab7b3dc6a86a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13776ab7b3dc6a86a.jpg"/><Relationship Id="rId81386ab7b3dc70587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81386ab7b3dc70587.jpg"/><Relationship Id="rId50256ab7b3dc721c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50256ab7b3dc721c0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>