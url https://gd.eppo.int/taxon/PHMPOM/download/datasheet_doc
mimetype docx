--- v16 (2026-09-26)
+++ v17 (2026-10-16)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Shear) Duggar</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ozonium root rot, Phymatotrichopsis root rot (US), Texas root rot of alfalfa, Texas root rot of bean, Texas root rot of cotton, Texas root rot of grapevine, cotton root rot (US), phymatotrichum root rot, root rot of conifers, root rot of soybean, soft rot of cotton</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24876ab7b3dc69f70" w:history="1">
+            <w:hyperlink r:id="rId82746ad28a8bd4e88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25786ab7b3dc69fe5" w:history="1">
+            <w:hyperlink r:id="rId26676ad28a8bd4ef6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHMPOM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="86125131" name="name55536ab7b3dc6a86c" descr="1187.jpg"/>
+                  <wp:docPr id="23883111" name="name83136ad28a8bd57c1" descr="1187.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1187.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13776ab7b3dc6a86a" cstate="print"/>
+                          <a:blip r:embed="rId65426ad28a8bd57bf" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId84886ab7b3dc6a97a" w:history="1">
+            <w:hyperlink r:id="rId77346ad28a8bd590c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -13417,63 +13417,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="1527607" name="name69466ab7b3dc7058c" descr="PHMPOM_distribution_map.jpg"/>
+            <wp:docPr id="78571958" name="name72486ad28a8bdb891" descr="PHMPOM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHMPOM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId81386ab7b3dc70587" cstate="print"/>
+                    <a:blip r:embed="rId87746ad28a8bdb88d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -15228,51 +15228,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Colmenares CAM (2016) Peach root rot-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phymatotrichopsis omnivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93676ab7b3dc712f9" w:history="1">
+      <w:hyperlink r:id="rId82216ad28a8bdc6bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.engormix.com/agricultura/articulos/peach-root-rot-phymatotrichopsis-t39833.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15318,123 +15318,123 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3):5619, 33 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19936ab7b3dc71393" w:history="1">
+      <w:hyperlink r:id="rId76356ad28a8bdc757" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5619</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) EPPO standard PM 8/1 Commodity-specific phytosanitary measures for potato. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96406ab7b3dc713c6" w:history="1">
+      <w:hyperlink r:id="rId59946ad28a8bdc78b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF, Rossman AY (2021) Fungal Databases, U.S. National Fungus Collections, ARS, USDA. Retrieved December 2, 2021, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31206ab7b3dc71429" w:history="1">
+      <w:hyperlink r:id="rId42506ad28a8bdc7d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nt.ars-grin.gov/fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15944,51 +15944,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 102-11 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79506ab7b3dc717a6" w:history="1">
+      <w:hyperlink r:id="rId74906ad28a8bdcb5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PBIOMES-12-18-0062-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16014,51 +16014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, a soilborne pezizomycete pathogen with a broad host range. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (early view) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34106ab7b3dc71818" w:history="1">
+      <w:hyperlink r:id="rId94786ad28a8bdcbd3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-01-21-0014-A</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -16637,51 +16637,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (cotton or Texas) root rot in Arizona. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Technical Bulletin, Arizona University College of Agriculture</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 71. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15636ab7b3dc71c01" w:history="1">
+      <w:hyperlink r:id="rId11496ad28a8bdcfcf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repository.arizona.edu/handle/10150/190524</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed in 2021-12-10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -17242,51 +17242,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phymatotrichopsis omnivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33946ab7b3dc71fcd" w:history="1">
+      <w:hyperlink r:id="rId69426ad28a8bdd39e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -17371,51 +17371,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 91-95. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77376ab7b3dc720a0" w:history="1">
+      <w:hyperlink r:id="rId78226ad28a8bdd474" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02455.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17495,63 +17495,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="35474332" name="name63406ab7b3dc721c1" descr="eu_funding_250.png"/>
+            <wp:docPr id="36950760" name="name59786ad28a8bdd8cc" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50256ab7b3dc721c0" cstate="print"/>
+                    <a:blip r:embed="rId75436ad28a8bdd8ca" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -17649,137 +17649,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39255829">
+  <w:abstractNum w:abstractNumId="26309013">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49578979">
+    <w:lvl w:ilvl="0" w:tplc="63473240">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="49578979" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63473240" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="49578979" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63473240" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="49578979" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63473240" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="49578979" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="63473240" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="49578979" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="63473240" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="49578979" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63473240" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="49578979" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="63473240" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="49578979" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63473240" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39255828">
+  <w:abstractNum w:abstractNumId="26309012">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38914738">
+    <w:lvl w:ilvl="0" w:tplc="12170374">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -18531,55 +18531,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39255828">
-    <w:abstractNumId w:val="39255828"/>
+  <w:num w:numId="26309012">
+    <w:abstractNumId w:val="26309012"/>
   </w:num>
-  <w:num w:numId="39255829">
-    <w:abstractNumId w:val="39255829"/>
+  <w:num w:numId="26309013">
+    <w:abstractNumId w:val="26309013"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -30129,51 +30129,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId584974597" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId906080920" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24876ab7b3dc69f70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/" TargetMode="External"/><Relationship Id="rId25786ab7b3dc69fe5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/categorization" TargetMode="External"/><Relationship Id="rId84886ab7b3dc6a97a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/photos" TargetMode="External"/><Relationship Id="rId93676ab7b3dc712f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.engormix.com/agricultura/articulos/peach-root-rot-phymatotrichopsis-t39833.htm" TargetMode="External"/><Relationship Id="rId19936ab7b3dc71393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5619" TargetMode="External"/><Relationship Id="rId96406ab7b3dc713c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId31206ab7b3dc71429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId79506ab7b3dc717a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PBIOMES-12-18-0062-R" TargetMode="External"/><Relationship Id="rId34106ab7b3dc71818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-21-0014-A" TargetMode="External"/><Relationship Id="rId15636ab7b3dc71c01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.arizona.edu/handle/10150/190524" TargetMode="External"/><Relationship Id="rId33946ab7b3dc71fcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId77376ab7b3dc720a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02455.x" TargetMode="External"/><Relationship Id="rId13776ab7b3dc6a86a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13776ab7b3dc6a86a.jpg"/><Relationship Id="rId81386ab7b3dc70587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81386ab7b3dc70587.jpg"/><Relationship Id="rId50256ab7b3dc721c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50256ab7b3dc721c0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId549505632" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId648417086" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82746ad28a8bd4e88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/" TargetMode="External"/><Relationship Id="rId26676ad28a8bd4ef6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/categorization" TargetMode="External"/><Relationship Id="rId77346ad28a8bd590c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/photos" TargetMode="External"/><Relationship Id="rId82216ad28a8bdc6bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.engormix.com/agricultura/articulos/peach-root-rot-phymatotrichopsis-t39833.htm" TargetMode="External"/><Relationship Id="rId76356ad28a8bdc757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5619" TargetMode="External"/><Relationship Id="rId59946ad28a8bdc78b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId42506ad28a8bdc7d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId74906ad28a8bdcb5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PBIOMES-12-18-0062-R" TargetMode="External"/><Relationship Id="rId94786ad28a8bdcbd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-21-0014-A" TargetMode="External"/><Relationship Id="rId11496ad28a8bdcfcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.arizona.edu/handle/10150/190524" TargetMode="External"/><Relationship Id="rId69426ad28a8bdd39e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78226ad28a8bdd474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02455.x" TargetMode="External"/><Relationship Id="rId65426ad28a8bd57bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65426ad28a8bd57bf.jpg"/><Relationship Id="rId87746ad28a8bdb88d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87746ad28a8bdb88d.jpg"/><Relationship Id="rId75436ad28a8bdd8ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75436ad28a8bdd8ca.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>