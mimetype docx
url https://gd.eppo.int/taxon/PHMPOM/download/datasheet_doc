--- v17 (2026-10-16)
+++ v18 (2026-11-07)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Shear) Duggar</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ozonium root rot, Phymatotrichopsis root rot (US), Texas root rot of alfalfa, Texas root rot of bean, Texas root rot of cotton, Texas root rot of grapevine, cotton root rot (US), phymatotrichum root rot, root rot of conifers, root rot of soybean, soft rot of cotton</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82746ad28a8bd4e88" w:history="1">
+            <w:hyperlink r:id="rId57686aee6ca5a20b4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26676ad28a8bd4ef6" w:history="1">
+            <w:hyperlink r:id="rId78716aee6ca5a20f2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHMPOM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="23883111" name="name83136ad28a8bd57c1" descr="1187.jpg"/>
+                  <wp:docPr id="15844593" name="name12496aee6ca5a2b33" descr="1187.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1187.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId65426ad28a8bd57bf" cstate="print"/>
+                          <a:blip r:embed="rId75416aee6ca5a2b31" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId77346ad28a8bd590c" w:history="1">
+            <w:hyperlink r:id="rId36766aee6ca5a2c80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -13417,63 +13417,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="78571958" name="name72486ad28a8bdb891" descr="PHMPOM_distribution_map.jpg"/>
+            <wp:docPr id="48358882" name="name88446aee6ca5a6204" descr="PHMPOM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHMPOM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87746ad28a8bdb88d" cstate="print"/>
+                    <a:blip r:embed="rId27136aee6ca5a6201" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -15228,51 +15228,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Colmenares CAM (2016) Peach root rot-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phymatotrichopsis omnivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82216ad28a8bdc6bc" w:history="1">
+      <w:hyperlink r:id="rId89496aee6ca5a6ad0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.engormix.com/agricultura/articulos/peach-root-rot-phymatotrichopsis-t39833.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15318,123 +15318,123 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3):5619, 33 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76356ad28a8bdc757" w:history="1">
+      <w:hyperlink r:id="rId67366aee6ca5a6b2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5619</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) EPPO standard PM 8/1 Commodity-specific phytosanitary measures for potato. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59946ad28a8bdc78b" w:history="1">
+      <w:hyperlink r:id="rId24156aee6ca5a6b45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF, Rossman AY (2021) Fungal Databases, U.S. National Fungus Collections, ARS, USDA. Retrieved December 2, 2021, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42506ad28a8bdc7d5" w:history="1">
+      <w:hyperlink r:id="rId79026aee6ca5a6b6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nt.ars-grin.gov/fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15944,51 +15944,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 102-11 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74906ad28a8bdcb5f" w:history="1">
+      <w:hyperlink r:id="rId88346aee6ca5a6d5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PBIOMES-12-18-0062-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16014,51 +16014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, a soilborne pezizomycete pathogen with a broad host range. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (early view) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94786ad28a8bdcbd3" w:history="1">
+      <w:hyperlink r:id="rId90106aee6ca5a6da6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-01-21-0014-A</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -16637,51 +16637,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (cotton or Texas) root rot in Arizona. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Technical Bulletin, Arizona University College of Agriculture</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 71. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11496ad28a8bdcfcf" w:history="1">
+      <w:hyperlink r:id="rId78616aee6ca5a6fe2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repository.arizona.edu/handle/10150/190524</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed in 2021-12-10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -17242,51 +17242,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phymatotrichopsis omnivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69426ad28a8bdd39e" w:history="1">
+      <w:hyperlink r:id="rId49046aee6ca5a7200" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -17371,51 +17371,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 91-95. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78226ad28a8bdd474" w:history="1">
+      <w:hyperlink r:id="rId92046aee6ca5a7274" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02455.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17495,63 +17495,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="36950760" name="name59786ad28a8bdd8cc" descr="eu_funding_250.png"/>
+            <wp:docPr id="9133897" name="name45506aee6ca5a7464" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId75436ad28a8bdd8ca" cstate="print"/>
+                    <a:blip r:embed="rId10506aee6ca5a7463" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -17649,137 +17649,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="26309013">
+  <w:abstractNum w:abstractNumId="50159941">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63473240">
+    <w:lvl w:ilvl="0" w:tplc="94958487">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63473240" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="94958487" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63473240" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94958487" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63473240" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94958487" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63473240" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94958487" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63473240" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="94958487" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63473240" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94958487" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63473240" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94958487" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63473240" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="94958487" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26309012">
+  <w:abstractNum w:abstractNumId="50159940">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12170374">
+    <w:lvl w:ilvl="0" w:tplc="43887222">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -18531,55 +18531,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="26309012">
-    <w:abstractNumId w:val="26309012"/>
+  <w:num w:numId="50159940">
+    <w:abstractNumId w:val="50159940"/>
   </w:num>
-  <w:num w:numId="26309013">
-    <w:abstractNumId w:val="26309013"/>
+  <w:num w:numId="50159941">
+    <w:abstractNumId w:val="50159941"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -30129,51 +30129,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId549505632" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId648417086" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82746ad28a8bd4e88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/" TargetMode="External"/><Relationship Id="rId26676ad28a8bd4ef6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/categorization" TargetMode="External"/><Relationship Id="rId77346ad28a8bd590c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/photos" TargetMode="External"/><Relationship Id="rId82216ad28a8bdc6bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.engormix.com/agricultura/articulos/peach-root-rot-phymatotrichopsis-t39833.htm" TargetMode="External"/><Relationship Id="rId76356ad28a8bdc757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5619" TargetMode="External"/><Relationship Id="rId59946ad28a8bdc78b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId42506ad28a8bdc7d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId74906ad28a8bdcb5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PBIOMES-12-18-0062-R" TargetMode="External"/><Relationship Id="rId94786ad28a8bdcbd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-21-0014-A" TargetMode="External"/><Relationship Id="rId11496ad28a8bdcfcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.arizona.edu/handle/10150/190524" TargetMode="External"/><Relationship Id="rId69426ad28a8bdd39e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78226ad28a8bdd474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02455.x" TargetMode="External"/><Relationship Id="rId65426ad28a8bd57bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65426ad28a8bd57bf.jpg"/><Relationship Id="rId87746ad28a8bdb88d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87746ad28a8bdb88d.jpg"/><Relationship Id="rId75436ad28a8bdd8ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75436ad28a8bdd8ca.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId271417461" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId572573490" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57686aee6ca5a20b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/" TargetMode="External"/><Relationship Id="rId78716aee6ca5a20f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/categorization" TargetMode="External"/><Relationship Id="rId36766aee6ca5a2c80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHMPOM/photos" TargetMode="External"/><Relationship Id="rId89496aee6ca5a6ad0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.engormix.com/agricultura/articulos/peach-root-rot-phymatotrichopsis-t39833.htm" TargetMode="External"/><Relationship Id="rId67366aee6ca5a6b2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5619" TargetMode="External"/><Relationship Id="rId24156aee6ca5a6b45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId79026aee6ca5a6b6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId88346aee6ca5a6d5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PBIOMES-12-18-0062-R" TargetMode="External"/><Relationship Id="rId90106aee6ca5a6da6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-21-0014-A" TargetMode="External"/><Relationship Id="rId78616aee6ca5a6fe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.arizona.edu/handle/10150/190524" TargetMode="External"/><Relationship Id="rId49046aee6ca5a7200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92046aee6ca5a7274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02455.x" TargetMode="External"/><Relationship Id="rId75416aee6ca5a2b31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75416aee6ca5a2b31.jpg"/><Relationship Id="rId27136aee6ca5a6201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27136aee6ca5a6201.jpg"/><Relationship Id="rId10506aee6ca5a7463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10506aee6ca5a7463.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>