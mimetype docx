--- v6 (2026-03-23)
+++ v7 (2026-04-21)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Wollenweber</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> phialophora wilt of carnation, wilt of carnation</w:t>
             </w:r>
-            <w:hyperlink r:id="rId753469c16b7235d2d" w:history="1">
+            <w:hyperlink r:id="rId447769e7689891da3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId992769c16b7235d70" w:history="1">
+            <w:hyperlink r:id="rId454169e7689891de7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHIACI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="30240655" name="name639069c16b72363f9" descr="1186.jpg"/>
+                  <wp:docPr id="4809932" name="name957369e7689892485" descr="1186.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1186.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId337969c16b72363f8" cstate="print"/>
+                          <a:blip r:embed="rId659569e7689892483" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId461369c16b72364f5" w:history="1">
+            <w:hyperlink r:id="rId143869e76898925b2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1811,63 +1811,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. cinerescens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from South America are limited, but the fungus has been identified in some regions of Colombia, especially in tropical and subtropical areas where it may be found in soil and organic matter.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="41785292" name="name631269c16b7237b40" descr="PHIACI_distribution_map.jpg"/>
+            <wp:docPr id="52208055" name="name238469e7689893df3" descr="PHIACI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHIACI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId742469c16b7237b3d" cstate="print"/>
+                    <a:blip r:embed="rId954669e7689893def" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4630,51 +4630,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2010) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Post-entry Quarantine Manual</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. U.S. Department of Agriculture. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId337569c16b72391db" w:history="1">
+      <w:hyperlink r:id="rId337269e768989540e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/domestic/downloads/postentry.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed July 22, 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4747,51 +4747,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wolcan SM, Malbrán I, Mourelos CA, Sisterna MN, González MDP, Alippi AM &amp; Lori GA (2016) Diseases of Carnation. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Handbook of Florist's Crops Diseases, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Centro de Investigaciones de Fitopatología, Comisión de Investigaciones Científicas. Buenos Aires, Argentina. online access </w:t>
       </w:r>
-      <w:hyperlink r:id="rId139569c16b72392a1" w:history="1">
+      <w:hyperlink r:id="rId887069e76898954d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digital.cic.gba.gob.ar/handle/11746/8206</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed July 22, 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4984,51 +4984,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phialophora cinerescens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId247869c16b723944f" w:history="1">
+      <w:hyperlink r:id="rId817869e7689895653" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5181,81 +5181,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 89-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId766469c16b72395bb" w:history="1">
+      <w:hyperlink r:id="rId610569e76898957b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01961.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="5001672" name="name975369c16b723963f" descr="eu_funding_250.png"/>
+            <wp:docPr id="53281336" name="name235069e768989582f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId184069c16b723963e" cstate="print"/>
+                    <a:blip r:embed="rId799369e768989582e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5353,137 +5353,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="20484554">
+  <w:abstractNum w:abstractNumId="12466794">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64469603">
+    <w:lvl w:ilvl="0" w:tplc="84353492">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64469603" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="84353492" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64469603" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="84353492" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64469603" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="84353492" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64469603" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="84353492" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64469603" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="84353492" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64469603" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="84353492" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64469603" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="84353492" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64469603" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="84353492" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20484553">
+  <w:abstractNum w:abstractNumId="12466793">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80309464">
+    <w:lvl w:ilvl="0" w:tplc="56528211">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6235,55 +6235,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20484553">
-    <w:abstractNumId w:val="20484553"/>
+  <w:num w:numId="12466793">
+    <w:abstractNumId w:val="12466793"/>
   </w:num>
-  <w:num w:numId="20484554">
-    <w:abstractNumId w:val="20484554"/>
+  <w:num w:numId="12466794">
+    <w:abstractNumId w:val="12466794"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17833,51 +17833,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId656245617" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId427295978" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId753469c16b7235d2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/" TargetMode="External"/><Relationship Id="rId992769c16b7235d70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/categorization" TargetMode="External"/><Relationship Id="rId461369c16b72364f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/photos" TargetMode="External"/><Relationship Id="rId337569c16b72391db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/domestic/downloads/postentry.pdf" TargetMode="External"/><Relationship Id="rId139569c16b72392a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital.cic.gba.gob.ar/handle/11746/8206" TargetMode="External"/><Relationship Id="rId247869c16b723944f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId766469c16b72395bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01961.x" TargetMode="External"/><Relationship Id="rId337969c16b72363f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId337969c16b72363f8.jpg"/><Relationship Id="rId742469c16b7237b3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId742469c16b7237b3d.jpg"/><Relationship Id="rId184069c16b723963e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId184069c16b723963e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId686343393" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId765287451" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId447769e7689891da3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/" TargetMode="External"/><Relationship Id="rId454169e7689891de7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/categorization" TargetMode="External"/><Relationship Id="rId143869e76898925b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/photos" TargetMode="External"/><Relationship Id="rId337269e768989540e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/domestic/downloads/postentry.pdf" TargetMode="External"/><Relationship Id="rId887069e76898954d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital.cic.gba.gob.ar/handle/11746/8206" TargetMode="External"/><Relationship Id="rId817869e7689895653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId610569e76898957b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01961.x" TargetMode="External"/><Relationship Id="rId659569e7689892483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId659569e7689892483.jpg"/><Relationship Id="rId954669e7689893def" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId954669e7689893def.jpg"/><Relationship Id="rId799369e768989582e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId799369e768989582e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>