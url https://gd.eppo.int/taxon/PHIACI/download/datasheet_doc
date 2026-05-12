--- v7 (2026-04-21)
+++ v8 (2026-05-12)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Wollenweber</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> phialophora wilt of carnation, wilt of carnation</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447769e7689891da3" w:history="1">
+            <w:hyperlink r:id="rId76206a03982c65388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454169e7689891de7" w:history="1">
+            <w:hyperlink r:id="rId35326a03982c653cb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHIACI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="4809932" name="name957369e7689892485" descr="1186.jpg"/>
+                  <wp:docPr id="14477298" name="name26496a03982c65844" descr="1186.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1186.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId659569e7689892483" cstate="print"/>
+                          <a:blip r:embed="rId12846a03982c65842" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId143869e76898925b2" w:history="1">
+            <w:hyperlink r:id="rId20206a03982c6597c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1811,63 +1811,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. cinerescens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from South America are limited, but the fungus has been identified in some regions of Colombia, especially in tropical and subtropical areas where it may be found in soil and organic matter.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="52208055" name="name238469e7689893df3" descr="PHIACI_distribution_map.jpg"/>
+            <wp:docPr id="38469928" name="name34216a03982c674ac" descr="PHIACI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHIACI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId954669e7689893def" cstate="print"/>
+                    <a:blip r:embed="rId93206a03982c674a9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4630,51 +4630,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2010) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Post-entry Quarantine Manual</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. U.S. Department of Agriculture. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId337269e768989540e" w:history="1">
+      <w:hyperlink r:id="rId50836a03982c68c38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/domestic/downloads/postentry.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed July 22, 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4747,51 +4747,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wolcan SM, Malbrán I, Mourelos CA, Sisterna MN, González MDP, Alippi AM &amp; Lori GA (2016) Diseases of Carnation. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Handbook of Florist's Crops Diseases, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Centro de Investigaciones de Fitopatología, Comisión de Investigaciones Científicas. Buenos Aires, Argentina. online access </w:t>
       </w:r>
-      <w:hyperlink r:id="rId887069e76898954d2" w:history="1">
+      <w:hyperlink r:id="rId64026a03982c68d0e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digital.cic.gba.gob.ar/handle/11746/8206</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed July 22, 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4984,51 +4984,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phialophora cinerescens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId817869e7689895653" w:history="1">
+      <w:hyperlink r:id="rId40016a03982c68e9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5181,81 +5181,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 89-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId610569e76898957b5" w:history="1">
+      <w:hyperlink r:id="rId76096a03982c68ff8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01961.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="53281336" name="name235069e768989582f" descr="eu_funding_250.png"/>
+            <wp:docPr id="69243095" name="name95966a03982c6908c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId799369e768989582e" cstate="print"/>
+                    <a:blip r:embed="rId49366a03982c6908b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5353,137 +5353,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="12466794">
+  <w:abstractNum w:abstractNumId="17546003">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84353492">
+    <w:lvl w:ilvl="0" w:tplc="11742285">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="84353492" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="11742285" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="84353492" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="11742285" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="84353492" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="11742285" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="84353492" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="11742285" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="84353492" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="11742285" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="84353492" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="11742285" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="84353492" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="11742285" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="84353492" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="11742285" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12466793">
+  <w:abstractNum w:abstractNumId="17546002">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56528211">
+    <w:lvl w:ilvl="0" w:tplc="19863860">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6235,55 +6235,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12466793">
-    <w:abstractNumId w:val="12466793"/>
+  <w:num w:numId="17546002">
+    <w:abstractNumId w:val="17546002"/>
   </w:num>
-  <w:num w:numId="12466794">
-    <w:abstractNumId w:val="12466794"/>
+  <w:num w:numId="17546003">
+    <w:abstractNumId w:val="17546003"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17833,51 +17833,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId686343393" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId765287451" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId447769e7689891da3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/" TargetMode="External"/><Relationship Id="rId454169e7689891de7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/categorization" TargetMode="External"/><Relationship Id="rId143869e76898925b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/photos" TargetMode="External"/><Relationship Id="rId337269e768989540e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/domestic/downloads/postentry.pdf" TargetMode="External"/><Relationship Id="rId887069e76898954d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital.cic.gba.gob.ar/handle/11746/8206" TargetMode="External"/><Relationship Id="rId817869e7689895653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId610569e76898957b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01961.x" TargetMode="External"/><Relationship Id="rId659569e7689892483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId659569e7689892483.jpg"/><Relationship Id="rId954669e7689893def" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId954669e7689893def.jpg"/><Relationship Id="rId799369e768989582e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId799369e768989582e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId194687523" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId697227642" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76206a03982c65388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/" TargetMode="External"/><Relationship Id="rId35326a03982c653cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/categorization" TargetMode="External"/><Relationship Id="rId20206a03982c6597c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/photos" TargetMode="External"/><Relationship Id="rId50836a03982c68c38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/domestic/downloads/postentry.pdf" TargetMode="External"/><Relationship Id="rId64026a03982c68d0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital.cic.gba.gob.ar/handle/11746/8206" TargetMode="External"/><Relationship Id="rId40016a03982c68e9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76096a03982c68ff8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01961.x" TargetMode="External"/><Relationship Id="rId12846a03982c65842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12846a03982c65842.jpg"/><Relationship Id="rId93206a03982c674a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93206a03982c674a9.jpg"/><Relationship Id="rId49366a03982c6908b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49366a03982c6908b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>