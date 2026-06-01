--- v8 (2026-05-12)
+++ v9 (2026-06-01)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Wollenweber</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> phialophora wilt of carnation, wilt of carnation</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76206a03982c65388" w:history="1">
+            <w:hyperlink r:id="rId70766a1e14723f71f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35326a03982c653cb" w:history="1">
+            <w:hyperlink r:id="rId82046a1e14723f7b1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHIACI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="14477298" name="name26496a03982c65844" descr="1186.jpg"/>
+                  <wp:docPr id="43282315" name="name56696a1e14723f8d8" descr="1186.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1186.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12846a03982c65842" cstate="print"/>
+                          <a:blip r:embed="rId80396a1e14723f8d6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId20206a03982c6597c" w:history="1">
+            <w:hyperlink r:id="rId66036a1e14723f9d7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1811,63 +1811,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. cinerescens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from South America are limited, but the fungus has been identified in some regions of Colombia, especially in tropical and subtropical areas where it may be found in soil and organic matter.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="38469928" name="name34216a03982c674ac" descr="PHIACI_distribution_map.jpg"/>
+            <wp:docPr id="70838216" name="name35446a1e147242b48" descr="PHIACI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHIACI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId93206a03982c674a9" cstate="print"/>
+                    <a:blip r:embed="rId79046a1e147242b12" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4630,51 +4630,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2010) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Post-entry Quarantine Manual</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. U.S. Department of Agriculture. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50836a03982c68c38" w:history="1">
+      <w:hyperlink r:id="rId82386a1e147244e41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/domestic/downloads/postentry.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed July 22, 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4747,51 +4747,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wolcan SM, Malbrán I, Mourelos CA, Sisterna MN, González MDP, Alippi AM &amp; Lori GA (2016) Diseases of Carnation. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Handbook of Florist's Crops Diseases, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Centro de Investigaciones de Fitopatología, Comisión de Investigaciones Científicas. Buenos Aires, Argentina. online access </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64026a03982c68d0e" w:history="1">
+      <w:hyperlink r:id="rId66716a1e147244f06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digital.cic.gba.gob.ar/handle/11746/8206</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed July 22, 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4984,51 +4984,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phialophora cinerescens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40016a03982c68e9c" w:history="1">
+      <w:hyperlink r:id="rId87806a1e14724508c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5181,81 +5181,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 89-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76096a03982c68ff8" w:history="1">
+      <w:hyperlink r:id="rId21006a1e1472451d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01961.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="69243095" name="name95966a03982c6908c" descr="eu_funding_250.png"/>
+            <wp:docPr id="52991741" name="name43946a1e147245245" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49366a03982c6908b" cstate="print"/>
+                    <a:blip r:embed="rId98366a1e147245244" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5353,137 +5353,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="17546003">
+  <w:abstractNum w:abstractNumId="57304070">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11742285">
+    <w:lvl w:ilvl="0" w:tplc="48466344">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="11742285" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48466344" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="11742285" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="48466344" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="11742285" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48466344" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="11742285" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="48466344" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="11742285" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="48466344" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="11742285" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="48466344" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="11742285" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48466344" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="11742285" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="48466344" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17546002">
+  <w:abstractNum w:abstractNumId="57304069">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19863860">
+    <w:lvl w:ilvl="0" w:tplc="55086081">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6235,55 +6235,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17546002">
-    <w:abstractNumId w:val="17546002"/>
+  <w:num w:numId="57304069">
+    <w:abstractNumId w:val="57304069"/>
   </w:num>
-  <w:num w:numId="17546003">
-    <w:abstractNumId w:val="17546003"/>
+  <w:num w:numId="57304070">
+    <w:abstractNumId w:val="57304070"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17833,51 +17833,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId194687523" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId697227642" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76206a03982c65388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/" TargetMode="External"/><Relationship Id="rId35326a03982c653cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/categorization" TargetMode="External"/><Relationship Id="rId20206a03982c6597c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/photos" TargetMode="External"/><Relationship Id="rId50836a03982c68c38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/domestic/downloads/postentry.pdf" TargetMode="External"/><Relationship Id="rId64026a03982c68d0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital.cic.gba.gob.ar/handle/11746/8206" TargetMode="External"/><Relationship Id="rId40016a03982c68e9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76096a03982c68ff8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01961.x" TargetMode="External"/><Relationship Id="rId12846a03982c65842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12846a03982c65842.jpg"/><Relationship Id="rId93206a03982c674a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93206a03982c674a9.jpg"/><Relationship Id="rId49366a03982c6908b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49366a03982c6908b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId246831578" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId343333228" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70766a1e14723f71f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/" TargetMode="External"/><Relationship Id="rId82046a1e14723f7b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/categorization" TargetMode="External"/><Relationship Id="rId66036a1e14723f9d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/photos" TargetMode="External"/><Relationship Id="rId82386a1e147244e41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/domestic/downloads/postentry.pdf" TargetMode="External"/><Relationship Id="rId66716a1e147244f06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital.cic.gba.gob.ar/handle/11746/8206" TargetMode="External"/><Relationship Id="rId87806a1e14724508c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId21006a1e1472451d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01961.x" TargetMode="External"/><Relationship Id="rId80396a1e14723f8d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80396a1e14723f8d6.jpg"/><Relationship Id="rId79046a1e147242b12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79046a1e147242b12.jpg"/><Relationship Id="rId98366a1e147245244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98366a1e147245244.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>