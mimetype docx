--- v9 (2026-06-01)
+++ v10 (2026-06-22)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Wollenweber</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> phialophora wilt of carnation, wilt of carnation</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70766a1e14723f71f" w:history="1">
+            <w:hyperlink r:id="rId89746a390e2a99b8e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82046a1e14723f7b1" w:history="1">
+            <w:hyperlink r:id="rId51166a390e2a99bd3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHIACI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="43282315" name="name56696a1e14723f8d8" descr="1186.jpg"/>
+                  <wp:docPr id="26997985" name="name35986a390e2a9a241" descr="1186.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1186.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId80396a1e14723f8d6" cstate="print"/>
+                          <a:blip r:embed="rId84666a390e2a9a240" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId66036a1e14723f9d7" w:history="1">
+            <w:hyperlink r:id="rId67196a390e2a9a365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1811,63 +1811,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. cinerescens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from South America are limited, but the fungus has been identified in some regions of Colombia, especially in tropical and subtropical areas where it may be found in soil and organic matter.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="70838216" name="name35446a1e147242b48" descr="PHIACI_distribution_map.jpg"/>
+            <wp:docPr id="63094338" name="name74186a390e2a9b8b7" descr="PHIACI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHIACI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId79046a1e147242b12" cstate="print"/>
+                    <a:blip r:embed="rId51546a390e2a9b8b4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4630,51 +4630,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2010) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Post-entry Quarantine Manual</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. U.S. Department of Agriculture. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82386a1e147244e41" w:history="1">
+      <w:hyperlink r:id="rId68976a390e2a9ccec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/domestic/downloads/postentry.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed July 22, 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4747,51 +4747,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wolcan SM, Malbrán I, Mourelos CA, Sisterna MN, González MDP, Alippi AM &amp; Lori GA (2016) Diseases of Carnation. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Handbook of Florist's Crops Diseases, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Centro de Investigaciones de Fitopatología, Comisión de Investigaciones Científicas. Buenos Aires, Argentina. online access </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66716a1e147244f06" w:history="1">
+      <w:hyperlink r:id="rId82686a390e2a9cdaf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digital.cic.gba.gob.ar/handle/11746/8206</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed July 22, 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4984,51 +4984,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phialophora cinerescens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87806a1e14724508c" w:history="1">
+      <w:hyperlink r:id="rId95536a390e2a9d10e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5181,81 +5181,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 89-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21006a1e1472451d5" w:history="1">
+      <w:hyperlink r:id="rId20106a390e2a9d251" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01961.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="52991741" name="name43946a1e147245245" descr="eu_funding_250.png"/>
+            <wp:docPr id="26221813" name="name66176a390e2a9d2f2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId98366a1e147245244" cstate="print"/>
+                    <a:blip r:embed="rId54946a390e2a9d2f0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5353,137 +5353,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="57304070">
+  <w:abstractNum w:abstractNumId="77012976">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48466344">
+    <w:lvl w:ilvl="0" w:tplc="16633404">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48466344" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16633404" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48466344" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16633404" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48466344" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16633404" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48466344" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16633404" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48466344" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="16633404" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48466344" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16633404" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48466344" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16633404" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48466344" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16633404" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57304069">
+  <w:abstractNum w:abstractNumId="77012975">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55086081">
+    <w:lvl w:ilvl="0" w:tplc="89743429">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6235,55 +6235,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57304069">
-    <w:abstractNumId w:val="57304069"/>
+  <w:num w:numId="77012975">
+    <w:abstractNumId w:val="77012975"/>
   </w:num>
-  <w:num w:numId="57304070">
-    <w:abstractNumId w:val="57304070"/>
+  <w:num w:numId="77012976">
+    <w:abstractNumId w:val="77012976"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17833,51 +17833,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId246831578" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId343333228" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70766a1e14723f71f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/" TargetMode="External"/><Relationship Id="rId82046a1e14723f7b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/categorization" TargetMode="External"/><Relationship Id="rId66036a1e14723f9d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/photos" TargetMode="External"/><Relationship Id="rId82386a1e147244e41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/domestic/downloads/postentry.pdf" TargetMode="External"/><Relationship Id="rId66716a1e147244f06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital.cic.gba.gob.ar/handle/11746/8206" TargetMode="External"/><Relationship Id="rId87806a1e14724508c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId21006a1e1472451d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01961.x" TargetMode="External"/><Relationship Id="rId80396a1e14723f8d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80396a1e14723f8d6.jpg"/><Relationship Id="rId79046a1e147242b12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79046a1e147242b12.jpg"/><Relationship Id="rId98366a1e147245244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98366a1e147245244.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId213378147" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId203843073" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89746a390e2a99b8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/" TargetMode="External"/><Relationship Id="rId51166a390e2a99bd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/categorization" TargetMode="External"/><Relationship Id="rId67196a390e2a9a365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/photos" TargetMode="External"/><Relationship Id="rId68976a390e2a9ccec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/domestic/downloads/postentry.pdf" TargetMode="External"/><Relationship Id="rId82686a390e2a9cdaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital.cic.gba.gob.ar/handle/11746/8206" TargetMode="External"/><Relationship Id="rId95536a390e2a9d10e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20106a390e2a9d251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01961.x" TargetMode="External"/><Relationship Id="rId84666a390e2a9a240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84666a390e2a9a240.jpg"/><Relationship Id="rId51546a390e2a9b8b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51546a390e2a9b8b4.jpg"/><Relationship Id="rId54946a390e2a9d2f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54946a390e2a9d2f0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>