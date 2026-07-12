--- v10 (2026-06-22)
+++ v11 (2026-07-12)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Wollenweber</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> phialophora wilt of carnation, wilt of carnation</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89746a390e2a99b8e" w:history="1">
+            <w:hyperlink r:id="rId43456a5388fac0247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51166a390e2a99bd3" w:history="1">
+            <w:hyperlink r:id="rId15076a5388fac028d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHIACI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="26997985" name="name35986a390e2a9a241" descr="1186.jpg"/>
+                  <wp:docPr id="54808925" name="name18176a5388fac09f4" descr="1186.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1186.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId84666a390e2a9a240" cstate="print"/>
+                          <a:blip r:embed="rId74306a5388fac09f2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId67196a390e2a9a365" w:history="1">
+            <w:hyperlink r:id="rId13746a5388fac0d42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1811,63 +1811,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. cinerescens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from South America are limited, but the fungus has been identified in some regions of Colombia, especially in tropical and subtropical areas where it may be found in soil and organic matter.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="63094338" name="name74186a390e2a9b8b7" descr="PHIACI_distribution_map.jpg"/>
+            <wp:docPr id="70093505" name="name58786a5388fac2072" descr="PHIACI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHIACI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51546a390e2a9b8b4" cstate="print"/>
+                    <a:blip r:embed="rId65716a5388fac2070" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4630,51 +4630,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2010) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Post-entry Quarantine Manual</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. U.S. Department of Agriculture. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68976a390e2a9ccec" w:history="1">
+      <w:hyperlink r:id="rId82366a5388fac3599" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/domestic/downloads/postentry.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed July 22, 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4747,51 +4747,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wolcan SM, Malbrán I, Mourelos CA, Sisterna MN, González MDP, Alippi AM &amp; Lori GA (2016) Diseases of Carnation. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Handbook of Florist's Crops Diseases, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Centro de Investigaciones de Fitopatología, Comisión de Investigaciones Científicas. Buenos Aires, Argentina. online access </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82686a390e2a9cdaf" w:history="1">
+      <w:hyperlink r:id="rId40126a5388fac366c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digital.cic.gba.gob.ar/handle/11746/8206</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed July 22, 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4984,51 +4984,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phialophora cinerescens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95536a390e2a9d10e" w:history="1">
+      <w:hyperlink r:id="rId73026a5388fac37eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5181,81 +5181,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 89-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20106a390e2a9d251" w:history="1">
+      <w:hyperlink r:id="rId42796a5388fac3933" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01961.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="26221813" name="name66176a390e2a9d2f2" descr="eu_funding_250.png"/>
+            <wp:docPr id="86926167" name="name54076a5388fac3ca7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54946a390e2a9d2f0" cstate="print"/>
+                    <a:blip r:embed="rId11806a5388fac3ca6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5353,137 +5353,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="77012976">
+  <w:abstractNum w:abstractNumId="43797386">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16633404">
+    <w:lvl w:ilvl="0" w:tplc="89353148">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16633404" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="89353148" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="16633404" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="89353148" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="16633404" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="89353148" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="16633404" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="89353148" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="16633404" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="89353148" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="16633404" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="89353148" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="16633404" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="89353148" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="16633404" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="89353148" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77012975">
+  <w:abstractNum w:abstractNumId="43797385">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89743429">
+    <w:lvl w:ilvl="0" w:tplc="11740590">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6235,55 +6235,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="77012975">
-    <w:abstractNumId w:val="77012975"/>
+  <w:num w:numId="43797385">
+    <w:abstractNumId w:val="43797385"/>
   </w:num>
-  <w:num w:numId="77012976">
-    <w:abstractNumId w:val="77012976"/>
+  <w:num w:numId="43797386">
+    <w:abstractNumId w:val="43797386"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17833,51 +17833,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId213378147" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId203843073" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89746a390e2a99b8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/" TargetMode="External"/><Relationship Id="rId51166a390e2a99bd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/categorization" TargetMode="External"/><Relationship Id="rId67196a390e2a9a365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/photos" TargetMode="External"/><Relationship Id="rId68976a390e2a9ccec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/domestic/downloads/postentry.pdf" TargetMode="External"/><Relationship Id="rId82686a390e2a9cdaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital.cic.gba.gob.ar/handle/11746/8206" TargetMode="External"/><Relationship Id="rId95536a390e2a9d10e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20106a390e2a9d251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01961.x" TargetMode="External"/><Relationship Id="rId84666a390e2a9a240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84666a390e2a9a240.jpg"/><Relationship Id="rId51546a390e2a9b8b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51546a390e2a9b8b4.jpg"/><Relationship Id="rId54946a390e2a9d2f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54946a390e2a9d2f0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId300717305" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId127325183" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43456a5388fac0247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/" TargetMode="External"/><Relationship Id="rId15076a5388fac028d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/categorization" TargetMode="External"/><Relationship Id="rId13746a5388fac0d42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/photos" TargetMode="External"/><Relationship Id="rId82366a5388fac3599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/domestic/downloads/postentry.pdf" TargetMode="External"/><Relationship Id="rId40126a5388fac366c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital.cic.gba.gob.ar/handle/11746/8206" TargetMode="External"/><Relationship Id="rId73026a5388fac37eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42796a5388fac3933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01961.x" TargetMode="External"/><Relationship Id="rId74306a5388fac09f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74306a5388fac09f2.jpg"/><Relationship Id="rId65716a5388fac2070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65716a5388fac2070.jpg"/><Relationship Id="rId11806a5388fac3ca6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11806a5388fac3ca6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>