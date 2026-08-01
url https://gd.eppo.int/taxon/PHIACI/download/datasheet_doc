--- v11 (2026-07-12)
+++ v12 (2026-08-01)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Wollenweber</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> phialophora wilt of carnation, wilt of carnation</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43456a5388fac0247" w:history="1">
+            <w:hyperlink r:id="rId32456a6e7a1da7eb5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15076a5388fac028d" w:history="1">
+            <w:hyperlink r:id="rId45846a6e7a1da7f05" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHIACI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="54808925" name="name18176a5388fac09f4" descr="1186.jpg"/>
+                  <wp:docPr id="38488754" name="name34596a6e7a1da86ae" descr="1186.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1186.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId74306a5388fac09f2" cstate="print"/>
+                          <a:blip r:embed="rId40906a6e7a1da86ac" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId13746a5388fac0d42" w:history="1">
+            <w:hyperlink r:id="rId12036a6e7a1da87d4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1811,63 +1811,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. cinerescens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from South America are limited, but the fungus has been identified in some regions of Colombia, especially in tropical and subtropical areas where it may be found in soil and organic matter.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="70093505" name="name58786a5388fac2072" descr="PHIACI_distribution_map.jpg"/>
+            <wp:docPr id="16304284" name="name42186a6e7a1da9adb" descr="PHIACI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHIACI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65716a5388fac2070" cstate="print"/>
+                    <a:blip r:embed="rId22136a6e7a1da9ad8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4630,51 +4630,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2010) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Post-entry Quarantine Manual</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. U.S. Department of Agriculture. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82366a5388fac3599" w:history="1">
+      <w:hyperlink r:id="rId99086a6e7a1daaeaa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/domestic/downloads/postentry.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed July 22, 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4747,51 +4747,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wolcan SM, Malbrán I, Mourelos CA, Sisterna MN, González MDP, Alippi AM &amp; Lori GA (2016) Diseases of Carnation. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Handbook of Florist's Crops Diseases, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Centro de Investigaciones de Fitopatología, Comisión de Investigaciones Científicas. Buenos Aires, Argentina. online access </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40126a5388fac366c" w:history="1">
+      <w:hyperlink r:id="rId27956a6e7a1daaf6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digital.cic.gba.gob.ar/handle/11746/8206</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed July 22, 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4984,51 +4984,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phialophora cinerescens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73026a5388fac37eb" w:history="1">
+      <w:hyperlink r:id="rId26046a6e7a1dab0f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5181,81 +5181,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 89-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42796a5388fac3933" w:history="1">
+      <w:hyperlink r:id="rId67486a6e7a1dab232" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01961.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="86926167" name="name54076a5388fac3ca7" descr="eu_funding_250.png"/>
+            <wp:docPr id="44743454" name="name40816a6e7a1dab2a9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11806a5388fac3ca6" cstate="print"/>
+                    <a:blip r:embed="rId32976a6e7a1dab2a8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5353,137 +5353,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="43797386">
+  <w:abstractNum w:abstractNumId="23105063">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89353148">
+    <w:lvl w:ilvl="0" w:tplc="74130917">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="89353148" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="74130917" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="89353148" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74130917" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="89353148" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="74130917" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="89353148" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="74130917" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="89353148" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="74130917" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="89353148" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="74130917" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="89353148" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="74130917" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89353148" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="74130917" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43797385">
+  <w:abstractNum w:abstractNumId="23105062">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11740590">
+    <w:lvl w:ilvl="0" w:tplc="53759152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6235,55 +6235,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="43797385">
-    <w:abstractNumId w:val="43797385"/>
+  <w:num w:numId="23105062">
+    <w:abstractNumId w:val="23105062"/>
   </w:num>
-  <w:num w:numId="43797386">
-    <w:abstractNumId w:val="43797386"/>
+  <w:num w:numId="23105063">
+    <w:abstractNumId w:val="23105063"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17833,51 +17833,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId300717305" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId127325183" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43456a5388fac0247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/" TargetMode="External"/><Relationship Id="rId15076a5388fac028d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/categorization" TargetMode="External"/><Relationship Id="rId13746a5388fac0d42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/photos" TargetMode="External"/><Relationship Id="rId82366a5388fac3599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/domestic/downloads/postentry.pdf" TargetMode="External"/><Relationship Id="rId40126a5388fac366c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital.cic.gba.gob.ar/handle/11746/8206" TargetMode="External"/><Relationship Id="rId73026a5388fac37eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42796a5388fac3933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01961.x" TargetMode="External"/><Relationship Id="rId74306a5388fac09f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74306a5388fac09f2.jpg"/><Relationship Id="rId65716a5388fac2070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65716a5388fac2070.jpg"/><Relationship Id="rId11806a5388fac3ca6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11806a5388fac3ca6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId600697776" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId705693022" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32456a6e7a1da7eb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/" TargetMode="External"/><Relationship Id="rId45846a6e7a1da7f05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/categorization" TargetMode="External"/><Relationship Id="rId12036a6e7a1da87d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/photos" TargetMode="External"/><Relationship Id="rId99086a6e7a1daaeaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/domestic/downloads/postentry.pdf" TargetMode="External"/><Relationship Id="rId27956a6e7a1daaf6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital.cic.gba.gob.ar/handle/11746/8206" TargetMode="External"/><Relationship Id="rId26046a6e7a1dab0f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67486a6e7a1dab232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01961.x" TargetMode="External"/><Relationship Id="rId40906a6e7a1da86ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40906a6e7a1da86ac.jpg"/><Relationship Id="rId22136a6e7a1da9ad8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22136a6e7a1da9ad8.jpg"/><Relationship Id="rId32976a6e7a1dab2a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32976a6e7a1dab2a8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>