--- v12 (2026-08-01)
+++ v13 (2026-08-22)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Wollenweber</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> phialophora wilt of carnation, wilt of carnation</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32456a6e7a1da7eb5" w:history="1">
+            <w:hyperlink r:id="rId94796a8924b7e189e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45846a6e7a1da7f05" w:history="1">
+            <w:hyperlink r:id="rId74606a8924b7e196f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHIACI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="38488754" name="name34596a6e7a1da86ae" descr="1186.jpg"/>
+                  <wp:docPr id="81812667" name="name64416a8924b7e21a4" descr="1186.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1186.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId40906a6e7a1da86ac" cstate="print"/>
+                          <a:blip r:embed="rId11636a8924b7e21a3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId12036a6e7a1da87d4" w:history="1">
+            <w:hyperlink r:id="rId11756a8924b7e22ac" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1806,100 +1806,68 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is an indigenous European species, although its presence has not been reported in several European countries. The fungus has been documented in certain areas of Asia, New Zealand, and North America, particularly in the United States, and Canada. Numbers of reports of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. cinerescens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from South America are limited, but the fungus has been identified in some regions of Colombia, especially in tropical and subtropical areas where it may be found in soil and organic matter.</w:t>
       </w:r>
     </w:p>
+    <w:p/>
     <w:p>
-      <w:r>
-[...37 lines deleted...]
-      </w:r>
+      <w:pPr>
+        <w:widowControl w:val="on"/>
+        <w:pBdr/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Belgium, Croatia, France (mainland), Germany, Greece (mainland), Hungary, Ireland, Italy (mainland), Montenegro, Poland, Russian Federation (Southern Russia), Spain (mainland), Switzerland, United Kingdom (England, Northern Ireland, Scotland)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -4630,51 +4598,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2010) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Post-entry Quarantine Manual</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. U.S. Department of Agriculture. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99086a6e7a1daaeaa" w:history="1">
+      <w:hyperlink r:id="rId69516a8924b7e4155" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/domestic/downloads/postentry.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed July 22, 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4747,51 +4715,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wolcan SM, Malbrán I, Mourelos CA, Sisterna MN, González MDP, Alippi AM &amp; Lori GA (2016) Diseases of Carnation. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Handbook of Florist's Crops Diseases, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Centro de Investigaciones de Fitopatología, Comisión de Investigaciones Científicas. Buenos Aires, Argentina. online access </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27956a6e7a1daaf6e" w:history="1">
+      <w:hyperlink r:id="rId72026a8924b7e4217" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digital.cic.gba.gob.ar/handle/11746/8206</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed July 22, 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4984,51 +4952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phialophora cinerescens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26046a6e7a1dab0f6" w:history="1">
+      <w:hyperlink r:id="rId61806a8924b7e43a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5181,81 +5149,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 89-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67486a6e7a1dab232" w:history="1">
+      <w:hyperlink r:id="rId92236a8924b7e44e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01961.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="44743454" name="name40816a6e7a1dab2a9" descr="eu_funding_250.png"/>
+            <wp:docPr id="95786164" name="name98466a8924b7e486f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32976a6e7a1dab2a8" cstate="print"/>
+                    <a:blip r:embed="rId75496a8924b7e486d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5353,137 +5321,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="23105063">
+  <w:abstractNum w:abstractNumId="70640212">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74130917">
+    <w:lvl w:ilvl="0" w:tplc="85362154">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74130917" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="85362154" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74130917" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="85362154" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74130917" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="85362154" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74130917" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="85362154" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74130917" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="85362154" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74130917" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="85362154" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74130917" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="85362154" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74130917" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="85362154" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23105062">
+  <w:abstractNum w:abstractNumId="70640211">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53759152">
+    <w:lvl w:ilvl="0" w:tplc="50224540">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6235,55 +6203,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="23105062">
-    <w:abstractNumId w:val="23105062"/>
+  <w:num w:numId="70640211">
+    <w:abstractNumId w:val="70640211"/>
   </w:num>
-  <w:num w:numId="23105063">
-    <w:abstractNumId w:val="23105063"/>
+  <w:num w:numId="70640212">
+    <w:abstractNumId w:val="70640212"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17833,51 +17801,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId600697776" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId705693022" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32456a6e7a1da7eb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/" TargetMode="External"/><Relationship Id="rId45846a6e7a1da7f05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/categorization" TargetMode="External"/><Relationship Id="rId12036a6e7a1da87d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/photos" TargetMode="External"/><Relationship Id="rId99086a6e7a1daaeaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/domestic/downloads/postentry.pdf" TargetMode="External"/><Relationship Id="rId27956a6e7a1daaf6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital.cic.gba.gob.ar/handle/11746/8206" TargetMode="External"/><Relationship Id="rId26046a6e7a1dab0f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67486a6e7a1dab232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01961.x" TargetMode="External"/><Relationship Id="rId40906a6e7a1da86ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40906a6e7a1da86ac.jpg"/><Relationship Id="rId22136a6e7a1da9ad8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22136a6e7a1da9ad8.jpg"/><Relationship Id="rId32976a6e7a1dab2a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32976a6e7a1dab2a8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId313746084" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId699284800" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId94796a8924b7e189e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/" TargetMode="External"/><Relationship Id="rId74606a8924b7e196f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/categorization" TargetMode="External"/><Relationship Id="rId11756a8924b7e22ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/photos" TargetMode="External"/><Relationship Id="rId69516a8924b7e4155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/domestic/downloads/postentry.pdf" TargetMode="External"/><Relationship Id="rId72026a8924b7e4217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital.cic.gba.gob.ar/handle/11746/8206" TargetMode="External"/><Relationship Id="rId61806a8924b7e43a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92236a8924b7e44e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01961.x" TargetMode="External"/><Relationship Id="rId11636a8924b7e21a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11636a8924b7e21a3.jpg"/><Relationship Id="rId75496a8924b7e486d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75496a8924b7e486d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>