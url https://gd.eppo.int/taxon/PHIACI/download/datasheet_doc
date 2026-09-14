--- v13 (2026-08-22)
+++ v14 (2026-09-14)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Wollenweber</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> phialophora wilt of carnation, wilt of carnation</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94796a8924b7e189e" w:history="1">
+            <w:hyperlink r:id="rId14546aa866b1f3fc2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74606a8924b7e196f" w:history="1">
+            <w:hyperlink r:id="rId37406aa866b1f4006" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHIACI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="81812667" name="name64416a8924b7e21a4" descr="1186.jpg"/>
+                  <wp:docPr id="62365857" name="name84506aa866b20063b" descr="1186.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1186.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11636a8924b7e21a3" cstate="print"/>
+                          <a:blip r:embed="rId41206aa866b200639" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId11756a8924b7e22ac" w:history="1">
+            <w:hyperlink r:id="rId98266aa866b20073b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1806,68 +1806,100 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is an indigenous European species, although its presence has not been reported in several European countries. The fungus has been documented in certain areas of Asia, New Zealand, and North America, particularly in the United States, and Canada. Numbers of reports of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. cinerescens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from South America are limited, but the fungus has been identified in some regions of Colombia, especially in tropical and subtropical areas where it may be found in soil and organic matter.</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
-      <w:pPr>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="6120000" cy="3067200"/>
+            <wp:docPr id="42404669" name="name98146aa866b202127" descr="PHIACI_distribution_map.jpg"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="PHIACI_distribution_map.jpg"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId59206aa866b202124" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6120000" cy="3067200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln w="0">
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Belgium, Croatia, France (mainland), Germany, Greece (mainland), Hungary, Ireland, Italy (mainland), Montenegro, Poland, Russian Federation (Southern Russia), Spain (mainland), Switzerland, United Kingdom (England, Northern Ireland, Scotland)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -4598,51 +4630,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2010) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Post-entry Quarantine Manual</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. U.S. Department of Agriculture. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69516a8924b7e4155" w:history="1">
+      <w:hyperlink r:id="rId64256aa866b2034a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/domestic/downloads/postentry.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed July 22, 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4715,51 +4747,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wolcan SM, Malbrán I, Mourelos CA, Sisterna MN, González MDP, Alippi AM &amp; Lori GA (2016) Diseases of Carnation. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Handbook of Florist's Crops Diseases, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Centro de Investigaciones de Fitopatología, Comisión de Investigaciones Científicas. Buenos Aires, Argentina. online access </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72026a8924b7e4217" w:history="1">
+      <w:hyperlink r:id="rId26346aa866b203578" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digital.cic.gba.gob.ar/handle/11746/8206</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed July 22, 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4952,51 +4984,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phialophora cinerescens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61806a8924b7e43a3" w:history="1">
+      <w:hyperlink r:id="rId40716aa866b2036f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5149,81 +5181,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 89-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92236a8924b7e44e3" w:history="1">
+      <w:hyperlink r:id="rId93416aa866b203831" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01961.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="95786164" name="name98466a8924b7e486f" descr="eu_funding_250.png"/>
+            <wp:docPr id="62615269" name="name97406aa866b20390c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId75496a8924b7e486d" cstate="print"/>
+                    <a:blip r:embed="rId25296aa866b20390a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5321,137 +5353,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="70640212">
+  <w:abstractNum w:abstractNumId="80686859">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85362154">
+    <w:lvl w:ilvl="0" w:tplc="61271315">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="85362154" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="61271315" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="85362154" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="61271315" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="85362154" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="61271315" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="85362154" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="61271315" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="85362154" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="61271315" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="85362154" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="61271315" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="85362154" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="61271315" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="85362154" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="61271315" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70640211">
+  <w:abstractNum w:abstractNumId="80686858">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50224540">
+    <w:lvl w:ilvl="0" w:tplc="73858015">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6203,55 +6235,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="70640211">
-    <w:abstractNumId w:val="70640211"/>
+  <w:num w:numId="80686858">
+    <w:abstractNumId w:val="80686858"/>
   </w:num>
-  <w:num w:numId="70640212">
-    <w:abstractNumId w:val="70640212"/>
+  <w:num w:numId="80686859">
+    <w:abstractNumId w:val="80686859"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17801,51 +17833,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId313746084" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId699284800" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId94796a8924b7e189e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/" TargetMode="External"/><Relationship Id="rId74606a8924b7e196f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/categorization" TargetMode="External"/><Relationship Id="rId11756a8924b7e22ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/photos" TargetMode="External"/><Relationship Id="rId69516a8924b7e4155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/domestic/downloads/postentry.pdf" TargetMode="External"/><Relationship Id="rId72026a8924b7e4217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital.cic.gba.gob.ar/handle/11746/8206" TargetMode="External"/><Relationship Id="rId61806a8924b7e43a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92236a8924b7e44e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01961.x" TargetMode="External"/><Relationship Id="rId11636a8924b7e21a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11636a8924b7e21a3.jpg"/><Relationship Id="rId75496a8924b7e486d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75496a8924b7e486d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId153347223" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId492543552" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14546aa866b1f3fc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/" TargetMode="External"/><Relationship Id="rId37406aa866b1f4006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/categorization" TargetMode="External"/><Relationship Id="rId98266aa866b20073b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHIACI/photos" TargetMode="External"/><Relationship Id="rId64256aa866b2034a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/domestic/downloads/postentry.pdf" TargetMode="External"/><Relationship Id="rId26346aa866b203578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital.cic.gba.gob.ar/handle/11746/8206" TargetMode="External"/><Relationship Id="rId40716aa866b2036f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId93416aa866b203831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01961.x" TargetMode="External"/><Relationship Id="rId41206aa866b200639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41206aa866b200639.jpg"/><Relationship Id="rId59206aa866b202124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59206aa866b202124.jpg"/><Relationship Id="rId25296aa866b20390a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25296aa866b20390a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>