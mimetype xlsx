--- v1 (2026-02-23)
+++ v2 (2026-06-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PHENHI" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="309">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="310">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ABMES</t>
   </si>
   <si>
     <t>Abelmoschus esculentus</t>
   </si>
   <si>
     <t>* Martins dos S. D, Fornazier MJ, Peronti ALBG, Culik MP, Souza CAS, Taques RC, Zanuncio Jr JS, Queiroz RB (2019) Maconellicoccus hirsutus (Hemiptera: Pseudococcidae) in Brazil: recent spread, natural enemies, and new hosts. Florida Entomologist 102(2), 438-443.  https://doi.org/10.1653/024.102.0225
 ------- Confirmed host in Brazil.</t>
   </si>
@@ -924,50 +924,55 @@
     <t>Tabebuia rosea</t>
   </si>
   <si>
     <t>TALPA</t>
   </si>
   <si>
     <t>Talinum paniculatum</t>
   </si>
   <si>
     <t>TCTGR</t>
   </si>
   <si>
     <t>Tectona grandis</t>
   </si>
   <si>
     <t>THOBI</t>
   </si>
   <si>
     <t>Theobroma bicolor</t>
   </si>
   <si>
     <t>THOCA</t>
   </si>
   <si>
     <t>Theobroma cacao</t>
+  </si>
+  <si>
+    <t>* Koffi AD, Babin R, Delvare G, Chérasse S, Ouvrard D, Shimbori EM, Koigny KJ, Kpangui SK, Benoit L, Galan M, Yodé CD (2025) A barcode database for insects associated with the spread of the Cocoa Swollen Shoot Virus Disease in Côte d’Ivoire. Biodiversity Data Journal 13, e144017. https://doi.org/10.3897/BDJ.13.e144017
+* Martins dos S. D, Fornazier MJ, Peronti ALBG, Culik MP, Souza CAS, Taques RC, Zanuncio Jr JS, Queiroz RB (2019) Maconellicoccus hirsutus (Hemiptera: Pseudococcidae) in Brazil: recent spread, natural enemies, and new hosts. Florida Entomologist 102(2), 438-443.  https://doi.org/10.1653/024.102.0225
+------- Confirmed host in Brazil.</t>
   </si>
   <si>
     <t>THOGR</t>
   </si>
   <si>
     <t>Theobroma grandiflorum</t>
   </si>
   <si>
     <t>THOZP</t>
   </si>
   <si>
     <t>Theobroma speciosum</t>
   </si>
   <si>
     <t>TURUL</t>
   </si>
   <si>
     <t>Turnera ulmifolia</t>
   </si>
   <si>
     <t>VITVI</t>
   </si>
   <si>
     <t>Vitis vinifera</t>
   </si>
@@ -3183,132 +3188,132 @@
     <row r="132" spans="1:4">
       <c r="A132" t="s">
         <v>4</v>
       </c>
       <c r="B132" t="s">
         <v>292</v>
       </c>
       <c r="C132" t="s">
         <v>293</v>
       </c>
       <c r="D132" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
         <v>4</v>
       </c>
       <c r="B133" t="s">
         <v>294</v>
       </c>
       <c r="C133" t="s">
         <v>295</v>
       </c>
       <c r="D133" t="s">
-        <v>7</v>
+        <v>296</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
         <v>4</v>
       </c>
       <c r="B134" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C134" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="D134" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" t="s">
         <v>4</v>
       </c>
       <c r="B135" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C135" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D135" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" t="s">
         <v>4</v>
       </c>
       <c r="B136" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C136" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="D136" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" t="s">
         <v>4</v>
       </c>
       <c r="B137" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C137" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D137" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" t="s">
         <v>4</v>
       </c>
       <c r="B138" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C138" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D138" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" t="s">
         <v>4</v>
       </c>
       <c r="B139" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C139" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D139" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>