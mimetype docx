--- v6 (2026-02-23)
+++ v7 (2026-04-04)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Green</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> hibiscus mealybug, pink hibiscus mealybug, pink mealybug</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1514699bc52551184" w:history="1">
+            <w:hyperlink r:id="rId452769d144dac6fa0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId3207699bc525513bb" w:history="1">
+            <w:hyperlink r:id="rId164069d144dac6fe5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHENHI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="29365202" name="name7444699bc525519b3" descr="2130.jpg"/>
+                  <wp:docPr id="5393703" name="name994269d144dac7107" descr="2130.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2130.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId5572699bc525519b0" cstate="print"/>
+                          <a:blip r:embed="rId440269d144dac7106" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId5817699bc52551ae3" w:history="1">
+            <w:hyperlink r:id="rId461169d144dac721c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3525,63 +3525,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="38966553" name="name4788699bc52554958" descr="PHENHI_distribution_map.jpg"/>
+            <wp:docPr id="65856454" name="name509769d144dac9421" descr="PHENHI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHENHI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId1576699bc52554955" cstate="print"/>
+                    <a:blip r:embed="rId995369d144dac941e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3621,51 +3621,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Benin, Burkina Faso, Cameroon, Central African Republic, Chad, Congo, Congo, The Democratic Republic of the, Cote d'Ivoire, Egypt, Gabon, Gambia, Kenya, Liberia, Niger, Nigeria, Reunion, Senegal, Seychelles, Somalia, Sudan, Tanzania, United Republic of, Tunisia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Bangladesh, Brunei Darussalam, Cambodia, China (Aomen (Macau), Guangdong, Shanxi, Xianggang (Hong Kong), Xizhang, Yunnan), India (Andaman and Nicobar Islands, Andhra Pradesh, Assam, Bihar, Delhi, Gujarat, Karnataka, Kerala, Madhya Pradesh, Maharashtra, Odisha, Punjab, Tamil Nadu, Telangana, Tripura, Uttar Pradesh, West Bengal), Indonesia (Irian Jaya, Java, Nusa Tenggara, Sulawesi, Sumatra), Iran, Islamic Republic of, Israel, Japan (Ryukyu Archipelago), Jordan, Lao People's Democratic Republic, Lebanon, Malaysia (West), Maldives, Myanmar, Nepal, Oman, Pakistan, Philippines, Saudi Arabia, Singapore, Sri Lanka, Taiwan, Thailand, United Arab Emirates, Vietnam, Yemen</w:t>
+        <w:t xml:space="preserve"> Bangladesh, Brunei Darussalam, Cambodia, China (Aomen (Macau), Guangdong, Shanxi, Xianggang (Hong Kong), Xizhang, Yunnan), India (Andaman and Nicobar Islands, Andhra Pradesh, Assam, Bihar, Delhi, Gujarat, Karnataka, Kerala, Madhya Pradesh, Maharashtra, Odisha, Punjab, Tamil Nadu, Telangana, Tripura, Uttar Pradesh, West Bengal), Indonesia (Irian Jaya, Java, Nusa Tenggara, Sulawesi, Sumatra), Iran, Islamic Republic of, Iraq, Israel, Japan (Ryukyu Archipelago), Jordan, Lao People's Democratic Republic, Lebanon, Malaysia (West), Maldives, Myanmar, Nepal, Oman, Pakistan, Philippines, Saudi Arabia, Singapore, Sri Lanka, Taiwan, Thailand, United Arab Emirates, Vietnam, Yemen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mexico, United States of America (Alabama, California, Florida, Georgia, Hawaii, Louisiana, New York, North Carolina, Oklahoma, South Carolina, Texas)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5843,72 +5843,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 24–27 June 1996, Grenada.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB (2016) ScaleNet: a literature-based model of scale insect biology and systematics. Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId4420699bc52556301" w:history="1">
+      <w:hyperlink r:id="rId980469d144daca511" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId3570699bc52556328" w:history="1">
+      <w:hyperlink r:id="rId404469d144daca537" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://scalenet.info</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 25 July 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7580,51 +7580,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maconellicoccus hirsutus. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9639699bc52556f3c" w:history="1">
+      <w:hyperlink r:id="rId837069d144dacb04d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/40171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7690,51 +7690,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maconellicoccus hirsutus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId5247699bc52556ffb" w:history="1">
+      <w:hyperlink r:id="rId784669d144dacb109" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7819,90 +7819,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 413-415. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId5206699bc525570cf" w:history="1">
+      <w:hyperlink r:id="rId938469d144dacb1f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00903.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="71628865" name="name3418699bc52557273" descr="eu_funding_250.png"/>
+            <wp:docPr id="4593572" name="name890069d144dacb25e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5432699bc52557272" cstate="print"/>
+                    <a:blip r:embed="rId106669d144dacb25d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8000,137 +8000,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="83358977">
+  <w:abstractNum w:abstractNumId="93707230">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60090425">
+    <w:lvl w:ilvl="0" w:tplc="49352714">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60090425" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="49352714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60090425" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="49352714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60090425" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="49352714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60090425" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="49352714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60090425" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="49352714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60090425" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="49352714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60090425" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="49352714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60090425" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="49352714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="83358976">
+  <w:abstractNum w:abstractNumId="93707229">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18048666">
+    <w:lvl w:ilvl="0" w:tplc="77994135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8882,55 +8882,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="83358976">
-    <w:abstractNumId w:val="83358976"/>
+  <w:num w:numId="93707229">
+    <w:abstractNumId w:val="93707229"/>
   </w:num>
-  <w:num w:numId="83358977">
-    <w:abstractNumId w:val="83358977"/>
+  <w:num w:numId="93707230">
+    <w:abstractNumId w:val="93707230"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20480,51 +20480,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId438280772" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId796050514" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1514699bc52551184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHENHI/" TargetMode="External"/><Relationship Id="rId3207699bc525513bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHENHI/categorization" TargetMode="External"/><Relationship Id="rId5817699bc52551ae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHENHI/photos" TargetMode="External"/><Relationship Id="rId4420699bc52556301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId3570699bc52556328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scalenet.info/" TargetMode="External"/><Relationship Id="rId9639699bc52556f3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/40171" TargetMode="External"/><Relationship Id="rId5247699bc52556ffb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId5206699bc525570cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00903.x" TargetMode="External"/><Relationship Id="rId5572699bc525519b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId5572699bc525519b0.jpg"/><Relationship Id="rId1576699bc52554955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId1576699bc52554955.jpg"/><Relationship Id="rId5432699bc52557272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId5432699bc52557272.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId960333121" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId822049163" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId452769d144dac6fa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHENHI/" TargetMode="External"/><Relationship Id="rId164069d144dac6fe5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHENHI/categorization" TargetMode="External"/><Relationship Id="rId461169d144dac721c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHENHI/photos" TargetMode="External"/><Relationship Id="rId980469d144daca511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId404469d144daca537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scalenet.info/" TargetMode="External"/><Relationship Id="rId837069d144dacb04d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/40171" TargetMode="External"/><Relationship Id="rId784669d144dacb109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId938469d144dacb1f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00903.x" TargetMode="External"/><Relationship Id="rId440269d144dac7106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId440269d144dac7106.jpg"/><Relationship Id="rId995369d144dac941e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId995369d144dac941e.jpg"/><Relationship Id="rId106669d144dacb25d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId106669d144dacb25d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>