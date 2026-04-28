--- v7 (2026-04-04)
+++ v8 (2026-04-28)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Green</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> hibiscus mealybug, pink hibiscus mealybug, pink mealybug</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452769d144dac6fa0" w:history="1">
+            <w:hyperlink r:id="rId199569f0ff1f750d6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164069d144dac6fe5" w:history="1">
+            <w:hyperlink r:id="rId646369f0ff1f7511c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHENHI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="5393703" name="name994269d144dac7107" descr="2130.jpg"/>
+                  <wp:docPr id="7995931" name="name778269f0ff1f7576e" descr="2130.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2130.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId440269d144dac7106" cstate="print"/>
+                          <a:blip r:embed="rId318969f0ff1f7576c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId461169d144dac721c" w:history="1">
+            <w:hyperlink r:id="rId397269f0ff1f75897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3525,63 +3525,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="65856454" name="name509769d144dac9421" descr="PHENHI_distribution_map.jpg"/>
+            <wp:docPr id="93710275" name="name293969f0ff1f77860" descr="PHENHI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHENHI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId995369d144dac941e" cstate="print"/>
+                    <a:blip r:embed="rId944569f0ff1f7785c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5843,72 +5843,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 24–27 June 1996, Grenada.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB (2016) ScaleNet: a literature-based model of scale insect biology and systematics. Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId980469d144daca511" w:history="1">
+      <w:hyperlink r:id="rId948269f0ff1f7898a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId404469d144daca537" w:history="1">
+      <w:hyperlink r:id="rId219969f0ff1f789af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://scalenet.info</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 25 July 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7580,51 +7580,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maconellicoccus hirsutus. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId837069d144dacb04d" w:history="1">
+      <w:hyperlink r:id="rId476569f0ff1f794a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/40171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7690,51 +7690,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maconellicoccus hirsutus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId784669d144dacb109" w:history="1">
+      <w:hyperlink r:id="rId393269f0ff1f7955a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7819,90 +7819,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 413-415. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId938469d144dacb1f1" w:history="1">
+      <w:hyperlink r:id="rId917469f0ff1f7962a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00903.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="4593572" name="name890069d144dacb25e" descr="eu_funding_250.png"/>
+            <wp:docPr id="81030997" name="name743669f0ff1f796c7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId106669d144dacb25d" cstate="print"/>
+                    <a:blip r:embed="rId565269f0ff1f796c6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8000,137 +8000,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="93707230">
+  <w:abstractNum w:abstractNumId="42454125">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49352714">
+    <w:lvl w:ilvl="0" w:tplc="33248886">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="49352714" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="33248886" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="49352714" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="33248886" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="49352714" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="33248886" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="49352714" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="33248886" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="49352714" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="33248886" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="49352714" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="33248886" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="49352714" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="33248886" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="49352714" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="33248886" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="93707229">
+  <w:abstractNum w:abstractNumId="42454124">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77994135">
+    <w:lvl w:ilvl="0" w:tplc="65102108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8882,55 +8882,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="93707229">
-    <w:abstractNumId w:val="93707229"/>
+  <w:num w:numId="42454124">
+    <w:abstractNumId w:val="42454124"/>
   </w:num>
-  <w:num w:numId="93707230">
-    <w:abstractNumId w:val="93707230"/>
+  <w:num w:numId="42454125">
+    <w:abstractNumId w:val="42454125"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20480,51 +20480,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId960333121" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId822049163" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId452769d144dac6fa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHENHI/" TargetMode="External"/><Relationship Id="rId164069d144dac6fe5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHENHI/categorization" TargetMode="External"/><Relationship Id="rId461169d144dac721c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHENHI/photos" TargetMode="External"/><Relationship Id="rId980469d144daca511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId404469d144daca537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scalenet.info/" TargetMode="External"/><Relationship Id="rId837069d144dacb04d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/40171" TargetMode="External"/><Relationship Id="rId784669d144dacb109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId938469d144dacb1f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00903.x" TargetMode="External"/><Relationship Id="rId440269d144dac7106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId440269d144dac7106.jpg"/><Relationship Id="rId995369d144dac941e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId995369d144dac941e.jpg"/><Relationship Id="rId106669d144dacb25d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId106669d144dacb25d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId363267664" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId869532932" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId199569f0ff1f750d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHENHI/" TargetMode="External"/><Relationship Id="rId646369f0ff1f7511c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHENHI/categorization" TargetMode="External"/><Relationship Id="rId397269f0ff1f75897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHENHI/photos" TargetMode="External"/><Relationship Id="rId948269f0ff1f7898a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId219969f0ff1f789af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scalenet.info/" TargetMode="External"/><Relationship Id="rId476569f0ff1f794a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/40171" TargetMode="External"/><Relationship Id="rId393269f0ff1f7955a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId917469f0ff1f7962a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00903.x" TargetMode="External"/><Relationship Id="rId318969f0ff1f7576c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId318969f0ff1f7576c.jpg"/><Relationship Id="rId944569f0ff1f7785c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId944569f0ff1f7785c.jpg"/><Relationship Id="rId565269f0ff1f796c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId565269f0ff1f796c6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>