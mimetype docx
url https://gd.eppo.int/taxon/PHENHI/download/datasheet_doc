--- v8 (2026-04-28)
+++ v9 (2026-06-07)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Green</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> hibiscus mealybug, pink hibiscus mealybug, pink mealybug</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199569f0ff1f750d6" w:history="1">
+            <w:hyperlink r:id="rId76996a25c8bca1be5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646369f0ff1f7511c" w:history="1">
+            <w:hyperlink r:id="rId73106a25c8bca1c2e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHENHI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="7995931" name="name778269f0ff1f7576e" descr="2130.jpg"/>
+                  <wp:docPr id="32656245" name="name24246a25c8bca23d0" descr="2130.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2130.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId318969f0ff1f7576c" cstate="print"/>
+                          <a:blip r:embed="rId79506a25c8bca23ce" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId397269f0ff1f75897" w:history="1">
+            <w:hyperlink r:id="rId76446a25c8bca2553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3525,63 +3525,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="93710275" name="name293969f0ff1f77860" descr="PHENHI_distribution_map.jpg"/>
+            <wp:docPr id="10767473" name="name46386a25c8bca4951" descr="PHENHI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHENHI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId944569f0ff1f7785c" cstate="print"/>
+                    <a:blip r:embed="rId57086a25c8bca494c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5843,72 +5843,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 24–27 June 1996, Grenada.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB (2016) ScaleNet: a literature-based model of scale insect biology and systematics. Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId948269f0ff1f7898a" w:history="1">
+      <w:hyperlink r:id="rId98806a25c8bca5b32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId219969f0ff1f789af" w:history="1">
+      <w:hyperlink r:id="rId97696a25c8bca5b59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://scalenet.info</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 25 July 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7580,51 +7580,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maconellicoccus hirsutus. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId476569f0ff1f794a2" w:history="1">
+      <w:hyperlink r:id="rId47846a25c8bca66f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/40171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7690,51 +7690,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maconellicoccus hirsutus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId393269f0ff1f7955a" w:history="1">
+      <w:hyperlink r:id="rId80006a25c8bca67b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7819,90 +7819,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 413-415. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId917469f0ff1f7962a" w:history="1">
+      <w:hyperlink r:id="rId72256a25c8bca6890" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00903.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="81030997" name="name743669f0ff1f796c7" descr="eu_funding_250.png"/>
+            <wp:docPr id="40583783" name="name53306a25c8bca6d06" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId565269f0ff1f796c6" cstate="print"/>
+                    <a:blip r:embed="rId51926a25c8bca6d05" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8000,137 +8000,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42454125">
+  <w:abstractNum w:abstractNumId="54889735">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33248886">
+    <w:lvl w:ilvl="0" w:tplc="25724508">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="33248886" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25724508" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="33248886" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25724508" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="33248886" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="25724508" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="33248886" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25724508" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="33248886" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25724508" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="33248886" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25724508" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="33248886" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25724508" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="33248886" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25724508" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42454124">
+  <w:abstractNum w:abstractNumId="54889734">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65102108">
+    <w:lvl w:ilvl="0" w:tplc="66323030">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8882,55 +8882,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42454124">
-    <w:abstractNumId w:val="42454124"/>
+  <w:num w:numId="54889734">
+    <w:abstractNumId w:val="54889734"/>
   </w:num>
-  <w:num w:numId="42454125">
-    <w:abstractNumId w:val="42454125"/>
+  <w:num w:numId="54889735">
+    <w:abstractNumId w:val="54889735"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20480,51 +20480,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId363267664" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId869532932" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId199569f0ff1f750d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHENHI/" TargetMode="External"/><Relationship Id="rId646369f0ff1f7511c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHENHI/categorization" TargetMode="External"/><Relationship Id="rId397269f0ff1f75897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHENHI/photos" TargetMode="External"/><Relationship Id="rId948269f0ff1f7898a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId219969f0ff1f789af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scalenet.info/" TargetMode="External"/><Relationship Id="rId476569f0ff1f794a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/40171" TargetMode="External"/><Relationship Id="rId393269f0ff1f7955a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId917469f0ff1f7962a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00903.x" TargetMode="External"/><Relationship Id="rId318969f0ff1f7576c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId318969f0ff1f7576c.jpg"/><Relationship Id="rId944569f0ff1f7785c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId944569f0ff1f7785c.jpg"/><Relationship Id="rId565269f0ff1f796c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId565269f0ff1f796c6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId548148173" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId184297641" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76996a25c8bca1be5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHENHI/" TargetMode="External"/><Relationship Id="rId73106a25c8bca1c2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHENHI/categorization" TargetMode="External"/><Relationship Id="rId76446a25c8bca2553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHENHI/photos" TargetMode="External"/><Relationship Id="rId98806a25c8bca5b32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId97696a25c8bca5b59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scalenet.info/" TargetMode="External"/><Relationship Id="rId47846a25c8bca66f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/40171" TargetMode="External"/><Relationship Id="rId80006a25c8bca67b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId72256a25c8bca6890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00903.x" TargetMode="External"/><Relationship Id="rId79506a25c8bca23ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79506a25c8bca23ce.jpg"/><Relationship Id="rId57086a25c8bca494c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57086a25c8bca494c.jpg"/><Relationship Id="rId51926a25c8bca6d05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51926a25c8bca6d05.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>