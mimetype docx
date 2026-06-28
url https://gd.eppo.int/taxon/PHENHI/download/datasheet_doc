--- v9 (2026-06-07)
+++ v10 (2026-06-28)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Green</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> hibiscus mealybug, pink hibiscus mealybug, pink mealybug</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76996a25c8bca1be5" w:history="1">
+            <w:hyperlink r:id="rId63216a406aa7e23d8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73106a25c8bca1c2e" w:history="1">
+            <w:hyperlink r:id="rId22796a406aa7e2421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHENHI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="32656245" name="name24246a25c8bca23d0" descr="2130.jpg"/>
+                  <wp:docPr id="30516045" name="name81406a406aa7e2d8b" descr="2130.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2130.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId79506a25c8bca23ce" cstate="print"/>
+                          <a:blip r:embed="rId45636a406aa7e2d89" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId76446a25c8bca2553" w:history="1">
+            <w:hyperlink r:id="rId31466a406aa7e2ec6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3525,63 +3525,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="10767473" name="name46386a25c8bca4951" descr="PHENHI_distribution_map.jpg"/>
+            <wp:docPr id="48326266" name="name40506a406aa7e4e8b" descr="PHENHI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHENHI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57086a25c8bca494c" cstate="print"/>
+                    <a:blip r:embed="rId88256a406aa7e4e89" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5843,72 +5843,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 24–27 June 1996, Grenada.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB (2016) ScaleNet: a literature-based model of scale insect biology and systematics. Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98806a25c8bca5b32" w:history="1">
+      <w:hyperlink r:id="rId36556a406aa7e5f72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97696a25c8bca5b59" w:history="1">
+      <w:hyperlink r:id="rId10596a406aa7e5f96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://scalenet.info</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 25 July 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7580,51 +7580,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maconellicoccus hirsutus. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47846a25c8bca66f6" w:history="1">
+      <w:hyperlink r:id="rId15006a406aa7e6b11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/40171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7690,51 +7690,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maconellicoccus hirsutus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80006a25c8bca67b7" w:history="1">
+      <w:hyperlink r:id="rId54606a406aa7e6bea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7819,90 +7819,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 413-415. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72256a25c8bca6890" w:history="1">
+      <w:hyperlink r:id="rId42376a406aa7e6cc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00903.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="40583783" name="name53306a25c8bca6d06" descr="eu_funding_250.png"/>
+            <wp:docPr id="46808723" name="name46556a406aa7e7152" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51926a25c8bca6d05" cstate="print"/>
+                    <a:blip r:embed="rId57846a406aa7e7151" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8000,137 +8000,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="54889735">
+  <w:abstractNum w:abstractNumId="30148706">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25724508">
+    <w:lvl w:ilvl="0" w:tplc="20597461">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25724508" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20597461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="25724508" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="20597461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25724508" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="20597461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="25724508" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20597461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="25724508" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="20597461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="25724508" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20597461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25724508" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20597461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="25724508" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="20597461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54889734">
+  <w:abstractNum w:abstractNumId="30148705">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66323030">
+    <w:lvl w:ilvl="0" w:tplc="76412925">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8882,55 +8882,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="54889734">
-    <w:abstractNumId w:val="54889734"/>
+  <w:num w:numId="30148705">
+    <w:abstractNumId w:val="30148705"/>
   </w:num>
-  <w:num w:numId="54889735">
-    <w:abstractNumId w:val="54889735"/>
+  <w:num w:numId="30148706">
+    <w:abstractNumId w:val="30148706"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20480,51 +20480,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId548148173" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId184297641" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76996a25c8bca1be5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHENHI/" TargetMode="External"/><Relationship Id="rId73106a25c8bca1c2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHENHI/categorization" TargetMode="External"/><Relationship Id="rId76446a25c8bca2553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHENHI/photos" TargetMode="External"/><Relationship Id="rId98806a25c8bca5b32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId97696a25c8bca5b59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scalenet.info/" TargetMode="External"/><Relationship Id="rId47846a25c8bca66f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/40171" TargetMode="External"/><Relationship Id="rId80006a25c8bca67b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId72256a25c8bca6890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00903.x" TargetMode="External"/><Relationship Id="rId79506a25c8bca23ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79506a25c8bca23ce.jpg"/><Relationship Id="rId57086a25c8bca494c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57086a25c8bca494c.jpg"/><Relationship Id="rId51926a25c8bca6d05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51926a25c8bca6d05.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId988379580" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId119355972" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63216a406aa7e23d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHENHI/" TargetMode="External"/><Relationship Id="rId22796a406aa7e2421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHENHI/categorization" TargetMode="External"/><Relationship Id="rId31466a406aa7e2ec6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHENHI/photos" TargetMode="External"/><Relationship Id="rId36556a406aa7e5f72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId10596a406aa7e5f96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scalenet.info/" TargetMode="External"/><Relationship Id="rId15006a406aa7e6b11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/40171" TargetMode="External"/><Relationship Id="rId54606a406aa7e6bea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42376a406aa7e6cc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00903.x" TargetMode="External"/><Relationship Id="rId45636a406aa7e2d89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45636a406aa7e2d89.jpg"/><Relationship Id="rId88256a406aa7e4e89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88256a406aa7e4e89.jpg"/><Relationship Id="rId57846a406aa7e7151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57846a406aa7e7151.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>