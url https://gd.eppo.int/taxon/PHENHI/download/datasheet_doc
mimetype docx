--- v10 (2026-06-28)
+++ v11 (2026-07-18)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Green</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> hibiscus mealybug, pink hibiscus mealybug, pink mealybug</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63216a406aa7e23d8" w:history="1">
+            <w:hyperlink r:id="rId77726a5b36a77f8d5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22796a406aa7e2421" w:history="1">
+            <w:hyperlink r:id="rId78996a5b36a77f91a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHENHI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="30516045" name="name81406a406aa7e2d8b" descr="2130.jpg"/>
+                  <wp:docPr id="81615718" name="name27346a5b36a77fa0e" descr="2130.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2130.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId45636a406aa7e2d89" cstate="print"/>
+                          <a:blip r:embed="rId58946a5b36a77fa0d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId31466a406aa7e2ec6" w:history="1">
+            <w:hyperlink r:id="rId46546a5b36a77fb16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3525,63 +3525,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="48326266" name="name40506a406aa7e4e8b" descr="PHENHI_distribution_map.jpg"/>
+            <wp:docPr id="57194790" name="name74166a5b36a78192c" descr="PHENHI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHENHI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88256a406aa7e4e89" cstate="print"/>
+                    <a:blip r:embed="rId42816a5b36a781929" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5843,72 +5843,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 24–27 June 1996, Grenada.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB (2016) ScaleNet: a literature-based model of scale insect biology and systematics. Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36556a406aa7e5f72" w:history="1">
+      <w:hyperlink r:id="rId89186a5b36a782ae9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10596a406aa7e5f96" w:history="1">
+      <w:hyperlink r:id="rId17436a5b36a782b15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://scalenet.info</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 25 July 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7580,51 +7580,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maconellicoccus hirsutus. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15006a406aa7e6b11" w:history="1">
+      <w:hyperlink r:id="rId38046a5b36a783719" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/40171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7690,51 +7690,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maconellicoccus hirsutus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54606a406aa7e6bea" w:history="1">
+      <w:hyperlink r:id="rId10926a5b36a783802" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7819,90 +7819,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 413-415. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42376a406aa7e6cc1" w:history="1">
+      <w:hyperlink r:id="rId11846a5b36a783926" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00903.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="46808723" name="name46556a406aa7e7152" descr="eu_funding_250.png"/>
+            <wp:docPr id="53167454" name="name27446a5b36a783bb1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57846a406aa7e7151" cstate="print"/>
+                    <a:blip r:embed="rId80346a5b36a783bb0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8000,137 +8000,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="30148706">
+  <w:abstractNum w:abstractNumId="71461765">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20597461">
+    <w:lvl w:ilvl="0" w:tplc="74932760">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20597461" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="74932760" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20597461" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74932760" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20597461" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="74932760" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20597461" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="74932760" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20597461" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="74932760" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20597461" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="74932760" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20597461" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="74932760" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20597461" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="74932760" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30148705">
+  <w:abstractNum w:abstractNumId="71461764">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76412925">
+    <w:lvl w:ilvl="0" w:tplc="15734775">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8882,55 +8882,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="30148705">
-    <w:abstractNumId w:val="30148705"/>
+  <w:num w:numId="71461764">
+    <w:abstractNumId w:val="71461764"/>
   </w:num>
-  <w:num w:numId="30148706">
-    <w:abstractNumId w:val="30148706"/>
+  <w:num w:numId="71461765">
+    <w:abstractNumId w:val="71461765"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20480,51 +20480,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId988379580" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId119355972" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63216a406aa7e23d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHENHI/" TargetMode="External"/><Relationship Id="rId22796a406aa7e2421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHENHI/categorization" TargetMode="External"/><Relationship Id="rId31466a406aa7e2ec6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHENHI/photos" TargetMode="External"/><Relationship Id="rId36556a406aa7e5f72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId10596a406aa7e5f96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scalenet.info/" TargetMode="External"/><Relationship Id="rId15006a406aa7e6b11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/40171" TargetMode="External"/><Relationship Id="rId54606a406aa7e6bea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42376a406aa7e6cc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00903.x" TargetMode="External"/><Relationship Id="rId45636a406aa7e2d89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45636a406aa7e2d89.jpg"/><Relationship Id="rId88256a406aa7e4e89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88256a406aa7e4e89.jpg"/><Relationship Id="rId57846a406aa7e7151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57846a406aa7e7151.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId147948731" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId381454260" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77726a5b36a77f8d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHENHI/" TargetMode="External"/><Relationship Id="rId78996a5b36a77f91a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHENHI/categorization" TargetMode="External"/><Relationship Id="rId46546a5b36a77fb16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHENHI/photos" TargetMode="External"/><Relationship Id="rId89186a5b36a782ae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId17436a5b36a782b15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scalenet.info/" TargetMode="External"/><Relationship Id="rId38046a5b36a783719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/40171" TargetMode="External"/><Relationship Id="rId10926a5b36a783802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11846a5b36a783926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00903.x" TargetMode="External"/><Relationship Id="rId58946a5b36a77fa0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58946a5b36a77fa0d.jpg"/><Relationship Id="rId42816a5b36a781929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42816a5b36a781929.jpg"/><Relationship Id="rId80346a5b36a783bb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80346a5b36a783bb0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>