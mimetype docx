--- v11 (2026-07-18)
+++ v12 (2026-08-07)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Green</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> hibiscus mealybug, pink hibiscus mealybug, pink mealybug</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77726a5b36a77f8d5" w:history="1">
+            <w:hyperlink r:id="rId95386a75b7c71b129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78996a5b36a77f91a" w:history="1">
+            <w:hyperlink r:id="rId95436a75b7c71b16f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHENHI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="81615718" name="name27346a5b36a77fa0e" descr="2130.jpg"/>
+                  <wp:docPr id="20792497" name="name84486a75b7c71ba4e" descr="2130.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2130.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId58946a5b36a77fa0d" cstate="print"/>
+                          <a:blip r:embed="rId76836a75b7c71ba4c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId46546a5b36a77fb16" w:history="1">
+            <w:hyperlink r:id="rId77836a75b7c71bb67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3525,63 +3525,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="57194790" name="name74166a5b36a78192c" descr="PHENHI_distribution_map.jpg"/>
+            <wp:docPr id="25685485" name="name23016a75b7c71dc96" descr="PHENHI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHENHI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42816a5b36a781929" cstate="print"/>
+                    <a:blip r:embed="rId19556a75b7c71dc92" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5843,72 +5843,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 24–27 June 1996, Grenada.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB (2016) ScaleNet: a literature-based model of scale insect biology and systematics. Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89186a5b36a782ae9" w:history="1">
+      <w:hyperlink r:id="rId16306a75b7c71ee2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17436a5b36a782b15" w:history="1">
+      <w:hyperlink r:id="rId44136a75b7c71ee55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://scalenet.info</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 25 July 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7580,51 +7580,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maconellicoccus hirsutus. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38046a5b36a783719" w:history="1">
+      <w:hyperlink r:id="rId98526a75b7c71f983" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/40171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7690,51 +7690,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maconellicoccus hirsutus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10926a5b36a783802" w:history="1">
+      <w:hyperlink r:id="rId38856a75b7c71fa3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7819,90 +7819,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 413-415. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11846a5b36a783926" w:history="1">
+      <w:hyperlink r:id="rId34736a75b7c71fb14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00903.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="53167454" name="name27446a5b36a783bb1" descr="eu_funding_250.png"/>
+            <wp:docPr id="97588486" name="name41526a75b7c71fb89" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId80346a5b36a783bb0" cstate="print"/>
+                    <a:blip r:embed="rId59186a75b7c71fb88" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8000,137 +8000,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="71461765">
+  <w:abstractNum w:abstractNumId="29632773">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74932760">
+    <w:lvl w:ilvl="0" w:tplc="35590891">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74932760" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35590891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74932760" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35590891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74932760" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35590891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74932760" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35590891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74932760" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35590891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74932760" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35590891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74932760" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35590891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74932760" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35590891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71461764">
+  <w:abstractNum w:abstractNumId="29632772">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15734775">
+    <w:lvl w:ilvl="0" w:tplc="91675087">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8882,55 +8882,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="71461764">
-    <w:abstractNumId w:val="71461764"/>
+  <w:num w:numId="29632772">
+    <w:abstractNumId w:val="29632772"/>
   </w:num>
-  <w:num w:numId="71461765">
-    <w:abstractNumId w:val="71461765"/>
+  <w:num w:numId="29632773">
+    <w:abstractNumId w:val="29632773"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20480,51 +20480,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId147948731" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId381454260" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77726a5b36a77f8d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHENHI/" TargetMode="External"/><Relationship Id="rId78996a5b36a77f91a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHENHI/categorization" TargetMode="External"/><Relationship Id="rId46546a5b36a77fb16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHENHI/photos" TargetMode="External"/><Relationship Id="rId89186a5b36a782ae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId17436a5b36a782b15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scalenet.info/" TargetMode="External"/><Relationship Id="rId38046a5b36a783719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/40171" TargetMode="External"/><Relationship Id="rId10926a5b36a783802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11846a5b36a783926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00903.x" TargetMode="External"/><Relationship Id="rId58946a5b36a77fa0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58946a5b36a77fa0d.jpg"/><Relationship Id="rId42816a5b36a781929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42816a5b36a781929.jpg"/><Relationship Id="rId80346a5b36a783bb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80346a5b36a783bb0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId939671797" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId714758242" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95386a75b7c71b129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHENHI/" TargetMode="External"/><Relationship Id="rId95436a75b7c71b16f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHENHI/categorization" TargetMode="External"/><Relationship Id="rId77836a75b7c71bb67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHENHI/photos" TargetMode="External"/><Relationship Id="rId16306a75b7c71ee2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId44136a75b7c71ee55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scalenet.info/" TargetMode="External"/><Relationship Id="rId98526a75b7c71f983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/40171" TargetMode="External"/><Relationship Id="rId38856a75b7c71fa3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId34736a75b7c71fb14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00903.x" TargetMode="External"/><Relationship Id="rId76836a75b7c71ba4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76836a75b7c71ba4c.jpg"/><Relationship Id="rId19556a75b7c71dc92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19556a75b7c71dc92.jpg"/><Relationship Id="rId59186a75b7c71fb88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59186a75b7c71fb88.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>