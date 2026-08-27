--- v12 (2026-08-07)
+++ v13 (2026-08-27)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Green</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> hibiscus mealybug, pink hibiscus mealybug, pink mealybug</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95386a75b7c71b129" w:history="1">
+            <w:hyperlink r:id="rId25946a90b92b87b86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95436a75b7c71b16f" w:history="1">
+            <w:hyperlink r:id="rId73606a90b92b87bce" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHENHI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="20792497" name="name84486a75b7c71ba4e" descr="2130.jpg"/>
+                  <wp:docPr id="17284836" name="name49566a90b92b87c89" descr="2130.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2130.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId76836a75b7c71ba4c" cstate="print"/>
+                          <a:blip r:embed="rId71966a90b92b87c88" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId77836a75b7c71bb67" w:history="1">
+            <w:hyperlink r:id="rId68106a90b92b87d8a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3525,63 +3525,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="25685485" name="name23016a75b7c71dc96" descr="PHENHI_distribution_map.jpg"/>
+            <wp:docPr id="21019861" name="name81496a90b92b8a940" descr="PHENHI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHENHI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19556a75b7c71dc92" cstate="print"/>
+                    <a:blip r:embed="rId33716a90b92b8a93b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5843,72 +5843,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 24–27 June 1996, Grenada.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB (2016) ScaleNet: a literature-based model of scale insect biology and systematics. Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16306a75b7c71ee2e" w:history="1">
+      <w:hyperlink r:id="rId84326a90b92b8c160" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/database/bav118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44136a75b7c71ee55" w:history="1">
+      <w:hyperlink r:id="rId91576a90b92b8c186" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://scalenet.info</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 25 July 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7580,51 +7580,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maconellicoccus hirsutus. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98526a75b7c71f983" w:history="1">
+      <w:hyperlink r:id="rId10566a90b92b8cc98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/40171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7690,51 +7690,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maconellicoccus hirsutus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38856a75b7c71fa3e" w:history="1">
+      <w:hyperlink r:id="rId66466a90b92b8cd50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7819,90 +7819,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 413-415. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34736a75b7c71fb14" w:history="1">
+      <w:hyperlink r:id="rId57306a90b92b8ce23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00903.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="97588486" name="name41526a75b7c71fb89" descr="eu_funding_250.png"/>
+            <wp:docPr id="61564744" name="name22826a90b92b8ceaa" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59186a75b7c71fb88" cstate="print"/>
+                    <a:blip r:embed="rId47876a90b92b8cea8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8000,137 +8000,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="29632773">
+  <w:abstractNum w:abstractNumId="54231061">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35590891">
+    <w:lvl w:ilvl="0" w:tplc="45798386">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35590891" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="45798386" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35590891" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="45798386" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35590891" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="45798386" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35590891" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="45798386" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35590891" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45798386" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35590891" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="45798386" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35590891" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="45798386" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35590891" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="45798386" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29632772">
+  <w:abstractNum w:abstractNumId="54231060">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91675087">
+    <w:lvl w:ilvl="0" w:tplc="65562966">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8882,55 +8882,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29632772">
-    <w:abstractNumId w:val="29632772"/>
+  <w:num w:numId="54231060">
+    <w:abstractNumId w:val="54231060"/>
   </w:num>
-  <w:num w:numId="29632773">
-    <w:abstractNumId w:val="29632773"/>
+  <w:num w:numId="54231061">
+    <w:abstractNumId w:val="54231061"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20480,51 +20480,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId939671797" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId714758242" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95386a75b7c71b129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHENHI/" TargetMode="External"/><Relationship Id="rId95436a75b7c71b16f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHENHI/categorization" TargetMode="External"/><Relationship Id="rId77836a75b7c71bb67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHENHI/photos" TargetMode="External"/><Relationship Id="rId16306a75b7c71ee2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId44136a75b7c71ee55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scalenet.info/" TargetMode="External"/><Relationship Id="rId98526a75b7c71f983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/40171" TargetMode="External"/><Relationship Id="rId38856a75b7c71fa3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId34736a75b7c71fb14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00903.x" TargetMode="External"/><Relationship Id="rId76836a75b7c71ba4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76836a75b7c71ba4c.jpg"/><Relationship Id="rId19556a75b7c71dc92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19556a75b7c71dc92.jpg"/><Relationship Id="rId59186a75b7c71fb88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59186a75b7c71fb88.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId279736067" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId824651054" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId25946a90b92b87b86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHENHI/" TargetMode="External"/><Relationship Id="rId73606a90b92b87bce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHENHI/categorization" TargetMode="External"/><Relationship Id="rId68106a90b92b87d8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHENHI/photos" TargetMode="External"/><Relationship Id="rId84326a90b92b8c160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/database/bav118" TargetMode="External"/><Relationship Id="rId91576a90b92b8c186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scalenet.info/" TargetMode="External"/><Relationship Id="rId10566a90b92b8cc98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/40171" TargetMode="External"/><Relationship Id="rId66466a90b92b8cd50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57306a90b92b8ce23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00903.x" TargetMode="External"/><Relationship Id="rId71966a90b92b87c88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71966a90b92b87c88.jpg"/><Relationship Id="rId33716a90b92b8a93b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33716a90b92b8a93b.jpg"/><Relationship Id="rId47876a90b92b8cea8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47876a90b92b8cea8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>