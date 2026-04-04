--- v0 (2025-10-14)
+++ v1 (2026-04-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PEUSS" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>AVBO00</t>
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain (as Solanaceae)</t>
   </si>
   <si>
     <t>TOMMOV</t>
   </si>
   <si>
@@ -114,50 +114,56 @@
     <t>Epitrix cucumeris (as Petunia)</t>
   </si>
   <si>
     <t>* Loyola (1949) Biological observations and control of potato flea beetle, Epitrix
 cucumeris Harris. Masters Theses 1911. University of Massachusetts Amherst, 113 pp. 
 ------- Ornamental Petunia were attacked  following destruction of infested Solanum nigrum in the same flower bed.</t>
   </si>
   <si>
     <t>EPIXPA</t>
   </si>
   <si>
     <t>Epitrix hirtipennis</t>
   </si>
   <si>
     <t>* Clark SM, LeDoux DG, Seeno TN, Riley EG, Gilbert AJ, Sullivan JM (2004) Host plants of leaf beetle species occurring in the United States and Canada (Coleoptera: Megalopodidae, Orsodacnidae and Chrysomelidae, excluding Bruchinae). Special Publication of the Coleopterists Society, 2, 615 pp.</t>
   </si>
   <si>
     <t>EPIXTU</t>
   </si>
   <si>
     <t>Epitrix tuberis (as Petunia)</t>
   </si>
   <si>
     <t>* Clark SM,  LeDoux DG, Seeno TN,  Riley EG,  Gilbert AJ, Sullivan JM (2004) Host plants of leaf beetle species occurring in the United States and Canada.  Special Publications of the Coleopterists Society, 2, 476 pp.
 ------- feeding of adults</t>
+  </si>
+  <si>
+    <t>FRANCS</t>
+  </si>
+  <si>
+    <t>Frankliniella australis (as Solanaceae)</t>
   </si>
   <si>
     <t>HETRAR</t>
   </si>
   <si>
     <t>Heteronychus arator (as Petunia)</t>
   </si>
   <si>
     <t>LIRIHU</t>
   </si>
   <si>
     <t>Liriomyza huidobrensis</t>
   </si>
   <si>
     <t>* Hincapie CMC, Saavedra HME, Trochez PAL (1993) Life cycle, behavior and natural enemies of Liriomyza huidobrensis (Blanchard) on bulb onion (Allium cepa L.). Revista Colombiana de Entomologia 19, 51-57.
 * Shindo JI (2006) Occurrence of pea leafminer, Liriomyza huidobrensis (Blanchard) (Diptera: Agromyzidae) in 2005 in Amori Prefecture and effective granular insecticides for control. Annual Report of the Society of Plant Protection of North Japan 57, 188-191.
 * Valladares G (1984) Sobre el género Liriomyza Mik 1894 (Diptera, Agromyzidae) en la República Argentina. Revista de la Sociedad Entomologica Argentina 43, 13-36.
 * Valladares G, Salvo A, Videla M (1999) Moscas minadoras en cultivos de Argentina. Horticultura Argentina 18(44- 45), 56-61.
 * Weintraub PG, Scheffer SJ, Visser D, Valladares G, Soares Correa A, Shepard BM, Rauf A, Murphy ST, Mujica N, MacVean C, Kroschel J (2017) The invasive Liriomyza huidobrensis (Diptera: Agromyzidae): understanding its pest status and management globally. Journal of Insect Science 17(1), 1-27. https://doi.org/10.1093/jisesa/iew188</t>
   </si>
   <si>
     <t>MELGGC</t>
   </si>
   <si>
     <t>Meloidogyne graminicola</t>
@@ -558,51 +564,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D21"/>
+  <dimension ref="A1:D22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="399.76" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -738,163 +744,175 @@
         <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>12</v>
       </c>
       <c r="B12" t="s">
         <v>31</v>
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
       <c r="D12"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>33</v>
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D13"/>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" t="s">
         <v>36</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>12</v>
       </c>
       <c r="B15" t="s">
+        <v>38</v>
+      </c>
+      <c r="C15" t="s">
         <v>39</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>12</v>
       </c>
       <c r="B16" t="s">
+        <v>41</v>
+      </c>
+      <c r="C16" t="s">
         <v>42</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>12</v>
       </c>
       <c r="B17" t="s">
+        <v>44</v>
+      </c>
+      <c r="C17" t="s">
         <v>45</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="B18" t="s">
+        <v>47</v>
+      </c>
+      <c r="C18" t="s">
         <v>48</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="B19" t="s">
+        <v>50</v>
+      </c>
+      <c r="C19" t="s">
         <v>51</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
+        <v>12</v>
+      </c>
+      <c r="B20" t="s">
+        <v>53</v>
+      </c>
+      <c r="C20" t="s">
         <v>54</v>
       </c>
-      <c r="B20" t="s">
+      <c r="D20" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
+        <v>56</v>
+      </c>
+      <c r="B21" t="s">
+        <v>57</v>
+      </c>
+      <c r="C21" t="s">
         <v>58</v>
       </c>
-      <c r="B21" t="s">
+      <c r="D21" t="s">
         <v>59</v>
       </c>
-      <c r="C21" t="s">
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" t="s">
         <v>60</v>
       </c>
-      <c r="D21"/>
+      <c r="B22" t="s">
+        <v>61</v>
+      </c>
+      <c r="C22" t="s">
+        <v>62</v>
+      </c>
+      <c r="D22"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>