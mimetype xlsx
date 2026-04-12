--- v1 (2026-03-20)
+++ v2 (2026-04-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PEUHY" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>PHYPSO</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma solani'</t>
   </si>
   <si>
     <t>* Chung BN, Jeong MI, Choi SK, Joa JH, Choi KS, Choi IM (2013) Occurrence of stolbur phytoplasma disease in spreading type Petunia hybrida cultivars in Korea. Plant Pathology Journal 29(4), 465-470. 
 ------- Isolates found on Petunia x hybrida are not confirmed to belong 'Ca. Phytoplasma solani' (only partial 16Sr RNA nucleotide sequences available).</t>
   </si>
@@ -300,50 +300,59 @@
     <t>CSVD00</t>
   </si>
   <si>
     <t>Pospiviroid impedichrysanthemi</t>
   </si>
   <si>
     <t>* Verhoeven JTJ, Arts MSJ, Owens RA, Roenhorst JW (1998) Natural infection of petunia by chrysanthemum stunt viroid. Euroean Journal of Plant Pathology 104, 383–386.</t>
   </si>
   <si>
     <t>PCFVD0</t>
   </si>
   <si>
     <t>Pospiviroid parvicapsici</t>
   </si>
   <si>
     <t>* Yanagisawa H, Matsushita Y (2017) Host ranges and seed transmission of Tomato planta macho viroid and Pepper chat fruit viroid. European Journal of Plant Pathology 149, 211-217.</t>
   </si>
   <si>
     <t>CDV000</t>
   </si>
   <si>
     <t>Potyvirus trompetae</t>
   </si>
   <si>
     <t>* Chellemi DO, Webster CG, Baker CA, Annamalai M, Achor D, Adkins S (2011) Widespread occurrence and low genetic diversity of Colombian datura virus in Brugmansia suggest an anthropogenic role in virus selection and spread. Plant Disease 95(6), 755-761.</t>
+  </si>
+  <si>
+    <t>CORBFA</t>
+  </si>
+  <si>
+    <t>Rhodococcus fascians</t>
+  </si>
+  <si>
+    <t>* Baker KF (1950) Bacterial fasciation disease of ornamental plants in California. Plant Disease, 34, 121–126.</t>
   </si>
   <si>
     <t>SCITDO</t>
   </si>
   <si>
     <t>Scirtothrips dorsalis</t>
   </si>
   <si>
     <t>* Klassen W, Seal DR, Ciomperlik MA, Fieslemann DA (2008) The chilli thrips, Scirtothrips dorsalis: current status in the Greater Caribbean Region. Proceeedings of the Caribbean food crops society,  44(1), 103-117.
 -------  reproductive host in Florida.</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>INSV00</t>
   </si>
   <si>
     <t>Orthotospovirus impatiensnecromaculae</t>
   </si>
   <si>
     <t>* Daughtrey ML, Jones RK, Moyer JW, Daub ME, Baker JR (1997) Tospoviruses strike the greenhouse industry: INSV has become a major pathogen on flower crops. Plant Disease 81(11),  1220-1230.</t>
   </si>
   <si>
     <t>Wild/Weed</t>
@@ -678,51 +687,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D36"/>
+  <dimension ref="A1:D37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="409.186" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1152,73 +1161,87 @@
         <v>89</v>
       </c>
       <c r="C33" t="s">
         <v>90</v>
       </c>
       <c r="D33" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>41</v>
       </c>
       <c r="B34" t="s">
         <v>92</v>
       </c>
       <c r="C34" t="s">
         <v>93</v>
       </c>
       <c r="D34" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
+        <v>41</v>
+      </c>
+      <c r="B35" t="s">
         <v>95</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" t="s">
         <v>96</v>
       </c>
-      <c r="C35" t="s">
+      <c r="D35" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
+        <v>98</v>
+      </c>
+      <c r="B36" t="s">
         <v>99</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" t="s">
         <v>100</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
         <v>101</v>
       </c>
-      <c r="D36"/>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37" t="s">
+        <v>102</v>
+      </c>
+      <c r="B37" t="s">
+        <v>103</v>
+      </c>
+      <c r="C37" t="s">
+        <v>104</v>
+      </c>
+      <c r="D37"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>