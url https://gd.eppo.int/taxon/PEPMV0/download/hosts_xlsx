--- v0 (2025-10-02)
+++ v1 (2026-05-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PEPMV0" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="204">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>LYPES</t>
   </si>
   <si>
     <t>Solanum lycopersicum</t>
   </si>
   <si>
     <t>* Van der Vlugt RAA, Stijger CCMM, Verhoeven JThJ, Lesemann DE (2000) First report of Pepino mosaic virus on tomato. Plant Disease 84, 103.</t>
   </si>
   <si>
@@ -364,50 +364,59 @@
   <si>
     <t>Sonchus oleraceus</t>
   </si>
   <si>
     <t>* Jordá C, Lázaro Pérez A, Martinez PV, Lacasa A (2001) First report of Pepino mosaic virus on natural hosts. Plant Disease 85, 1292.
 ------- No data is given on the possible presence of symptoms.</t>
   </si>
   <si>
     <t>SONTE</t>
   </si>
   <si>
     <t>Sonchus tenerrimus</t>
   </si>
   <si>
     <t>TAROF</t>
   </si>
   <si>
     <t>Taraxacum officinale</t>
   </si>
   <si>
     <t>* Córdoba MC, Martínez-Priego LI, Jordá C (2004) New natural hosts of Pepino mosaic virus in Spain. Plant Disease 88, 906.
 ------- As Taraxacum vulgare. No data is given on the possible presence of symptoms.</t>
   </si>
   <si>
     <t>Host</t>
+  </si>
+  <si>
+    <t>1CPSG</t>
+  </si>
+  <si>
+    <t>Capsicum</t>
+  </si>
+  <si>
+    <t>* Khalid Z, Amer MA, Amir M, Zaman M, Hussain K, Al-Shahwan IM, Al-Saleh MA (2025) Serological detection of important new viruses infecting pepper crop in   Arabia. Advancements in Life Sciences 12(2), 378-383.</t>
   </si>
   <si>
     <t>SOLME</t>
   </si>
   <si>
     <t>Solanum melongena</t>
   </si>
   <si>
     <t>* Blystad D-R, Van der Vlugt R, Alfaro-Fernández A, Carmen Córdoba M, Bese G, Hristova D, Pospieszny H, Mehle N, Ravnikar M, Tomassoli L, Varveri C, Nielsen SL (2015) Host range and symptomatology of Pepino mosaic virus strains occurring in Europe. European Journal of Plant Pathology 143, 43-56.
 ------- Mostly symptomless</t>
   </si>
   <si>
     <t>SOLTU</t>
   </si>
   <si>
     <t>Solanum tuberosum</t>
   </si>
   <si>
     <t>* Blystad D-R, Van der Vlugt R, Alfaro-Fernández A, Carmen Córdoba M, Bese G, Hristova D, Pospieszny H, Mehle N, Ravnikar M, Tomassoli L, Varveri C, Nielsen SL (2015) Host range and symptomatology of Pepino mosaic virus strains occurring in Europe. European Journal of Plant Pathology 143, 43-56.
 ------- Mostly symptomless but some cultivars show clear symptoms,
 * INTERNET
 Descriptions of Plant Viruses. Pepino mosaic virus by Mumford RA &amp; Jones RAC (2005). https://www.dpvweb.net/dpv/showdpv/?dpvno=411
 ------- Natural infection found on potato cv. Yungay in the Andes.
 * Jones RAC, Koenig R, Lesemann DE (1980) Pepino mosaic virus, a new potexvirus from pepino (Solanum muricatum). Annals of Applied Biology 94, 61.
 -------- Mostly symptomless but some cultivars show clear symptoms.
@@ -994,51 +1003,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D81"/>
+  <dimension ref="A1:D82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="350.2" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1696,494 +1705,508 @@
         <v>114</v>
       </c>
       <c r="C48" t="s">
         <v>115</v>
       </c>
       <c r="D48" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>113</v>
       </c>
       <c r="B49" t="s">
         <v>117</v>
       </c>
       <c r="C49" t="s">
         <v>118</v>
       </c>
       <c r="D49" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
+        <v>113</v>
+      </c>
+      <c r="B50" t="s">
         <v>120</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" t="s">
         <v>121</v>
       </c>
-      <c r="C50" t="s">
+      <c r="D50" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B51" t="s">
         <v>124</v>
       </c>
       <c r="C51" t="s">
         <v>125</v>
       </c>
       <c r="D51" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B52" t="s">
         <v>127</v>
       </c>
       <c r="C52" t="s">
         <v>128</v>
       </c>
       <c r="D52" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B53" t="s">
         <v>130</v>
       </c>
       <c r="C53" t="s">
         <v>131</v>
       </c>
       <c r="D53" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B54" t="s">
         <v>133</v>
       </c>
       <c r="C54" t="s">
         <v>134</v>
       </c>
       <c r="D54" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B55" t="s">
+        <v>136</v>
+      </c>
+      <c r="C55" t="s">
+        <v>137</v>
+      </c>
+      <c r="D55" t="s">
         <v>135</v>
-      </c>
-[...4 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B56" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C56" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D56" t="s">
-        <v>139</v>
+        <v>10</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B57" t="s">
         <v>140</v>
       </c>
       <c r="C57" t="s">
         <v>141</v>
       </c>
       <c r="D57" t="s">
-        <v>10</v>
+        <v>142</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B58" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C58" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D58" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B59" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C59" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D59" t="s">
-        <v>139</v>
+        <v>10</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B60" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C60" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D60" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B61" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C61" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D61" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B62" t="s">
         <v>151</v>
       </c>
       <c r="C62" t="s">
         <v>152</v>
       </c>
       <c r="D62" t="s">
-        <v>10</v>
+        <v>153</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B63" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C63" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D63" t="s">
-        <v>155</v>
+        <v>10</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B64" t="s">
         <v>156</v>
       </c>
       <c r="C64" t="s">
         <v>157</v>
       </c>
       <c r="D64" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B65" t="s">
         <v>159</v>
       </c>
       <c r="C65" t="s">
         <v>160</v>
       </c>
       <c r="D65" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B66" t="s">
+        <v>162</v>
+      </c>
+      <c r="C66" t="s">
+        <v>163</v>
+      </c>
+      <c r="D66" t="s">
         <v>161</v>
-      </c>
-[...4 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B67" t="s">
         <v>164</v>
       </c>
       <c r="C67" t="s">
         <v>165</v>
       </c>
       <c r="D67" t="s">
-        <v>10</v>
+        <v>166</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B68" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C68" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D68" t="s">
-        <v>158</v>
+        <v>10</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B69" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C69" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D69" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B70" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C70" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D70" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B71" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C71" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D71" t="s">
-        <v>174</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B72" t="s">
         <v>175</v>
       </c>
       <c r="C72" t="s">
         <v>176</v>
       </c>
       <c r="D72" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B73" t="s">
         <v>178</v>
       </c>
       <c r="C73" t="s">
         <v>179</v>
       </c>
       <c r="D73" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B74" t="s">
         <v>181</v>
       </c>
       <c r="C74" t="s">
         <v>182</v>
       </c>
       <c r="D74" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B75" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C75" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D75" t="s">
-        <v>95</v>
+        <v>161</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B76" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C76" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D76" t="s">
-        <v>10</v>
+        <v>95</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B77" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C77" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D77" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B78" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C78" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D78" t="s">
-        <v>191</v>
+        <v>10</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B79" t="s">
         <v>192</v>
       </c>
       <c r="C79" t="s">
         <v>193</v>
       </c>
       <c r="D79" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B80" t="s">
         <v>195</v>
       </c>
       <c r="C80" t="s">
         <v>196</v>
       </c>
       <c r="D80" t="s">
-        <v>14</v>
+        <v>197</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
-        <v>197</v>
+        <v>123</v>
       </c>
       <c r="B81" t="s">
         <v>198</v>
       </c>
       <c r="C81" t="s">
         <v>199</v>
       </c>
       <c r="D81" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4">
+      <c r="A82" t="s">
         <v>200</v>
+      </c>
+      <c r="B82" t="s">
+        <v>201</v>
+      </c>
+      <c r="C82" t="s">
+        <v>202</v>
+      </c>
+      <c r="D82" t="s">
+        <v>203</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">