--- v1 (2026-05-02)
+++ v2 (2026-08-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PEPMV0" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="204">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="205">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>LYPES</t>
   </si>
   <si>
     <t>Solanum lycopersicum</t>
   </si>
   <si>
     <t>* Van der Vlugt RAA, Stijger CCMM, Verhoeven JThJ, Lesemann DE (2000) First report of Pepino mosaic virus on tomato. Plant Disease 84, 103.</t>
   </si>
   <si>
@@ -515,64 +515,68 @@
   </si>
   <si>
     <t>Nicotiana quadrivalvis</t>
   </si>
   <si>
     <t>* Jones RAC, Koenig R, Lesemann DE (1980) Pepino mosaic virus, a new potexvirus from pepino (Solanum muricatum). Annals of Applied Biology 94, 61.
 -------- As Nicotiana quadrivalvis var. bigelovii.</t>
   </si>
   <si>
     <t>NIORU</t>
   </si>
   <si>
     <t>Nicotiana rustica</t>
   </si>
   <si>
     <t>NIOTA</t>
   </si>
   <si>
     <t>Nicotiana tabacum</t>
   </si>
   <si>
     <t>* Blystad D-R, Van der Vlugt R, Alfaro-Fernández A, Carmen Córdoba M, Bese G, Hristova D, Pospieszny H, Mehle N, Ravnikar M, Tomassoli L, Varveri C, Nielsen SL (2015) Host range and symptomatology of Pepino mosaic virus strains occurring in Europe. European Journal of Plant Pathology 143, 43-56.
 ------- As Nicotiana tabacum cv. xanthi</t>
   </si>
   <si>
-    <t>PHYFL</t>
-[...2 lines deleted...]
-    <t>Physalis floridana</t>
+    <t>PHYPE</t>
+  </si>
+  <si>
+    <t>Physalis peruviana</t>
   </si>
   <si>
     <t>* Jones RAC, Koenig R, Lesemann DE (1980) Pepino mosaic virus, a new potexvirus from pepino (Solanum muricatum). Annals of Applied Biology 94, 61.
 -------- Symptomless.</t>
   </si>
   <si>
-    <t>PHYPE</t>
-[...2 lines deleted...]
-    <t>Physalis peruviana</t>
+    <t>PHYPU</t>
+  </si>
+  <si>
+    <t>Physalis pubescens</t>
+  </si>
+  <si>
+    <t>* Jones RAC, Koenig R, Lesemann DE (1980) Pepino mosaic virus, a new potexvirus from pepino (Solanum muricatum). Annals of Applied Biology 94, 61.
+-------- as Physalis floridana. Symptomless.</t>
   </si>
   <si>
     <t>SOLBV</t>
   </si>
   <si>
     <t>Solanum boliviense</t>
   </si>
   <si>
     <t>* Jones RAC, Koenig R, Lesemann DE (1980) Pepino mosaic virus, a new potexvirus from pepino (Solanum muricatum). Annals of Applied Biology 94, 61.
 --------- As Solanum megistacrolobum. Symptomless.</t>
   </si>
   <si>
     <t>SOLCY</t>
   </si>
   <si>
     <t>Solanum cardiophyllum</t>
   </si>
   <si>
     <t>SOLCT</t>
   </si>
   <si>
     <t>Solanum curtilobum</t>
   </si>
   <si>
     <t>SOLDS</t>
@@ -1938,275 +1942,275 @@
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>123</v>
       </c>
       <c r="B65" t="s">
         <v>159</v>
       </c>
       <c r="C65" t="s">
         <v>160</v>
       </c>
       <c r="D65" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>123</v>
       </c>
       <c r="B66" t="s">
         <v>162</v>
       </c>
       <c r="C66" t="s">
         <v>163</v>
       </c>
       <c r="D66" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>123</v>
       </c>
       <c r="B67" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C67" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D67" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>123</v>
       </c>
       <c r="B68" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C68" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D68" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>123</v>
       </c>
       <c r="B69" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C69" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D69" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
         <v>123</v>
       </c>
       <c r="B70" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C70" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D70" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
         <v>123</v>
       </c>
       <c r="B71" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C71" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D71" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
         <v>123</v>
       </c>
       <c r="B72" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C72" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D72" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
         <v>123</v>
       </c>
       <c r="B73" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C73" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D73" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
         <v>123</v>
       </c>
       <c r="B74" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C74" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D74" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
         <v>123</v>
       </c>
       <c r="B75" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C75" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D75" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
         <v>123</v>
       </c>
       <c r="B76" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C76" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D76" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
         <v>123</v>
       </c>
       <c r="B77" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C77" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D77" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
         <v>123</v>
       </c>
       <c r="B78" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C78" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D78" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
         <v>123</v>
       </c>
       <c r="B79" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C79" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D79" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
         <v>123</v>
       </c>
       <c r="B80" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C80" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D80" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
         <v>123</v>
       </c>
       <c r="B81" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C81" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D81" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B82" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C82" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D82" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">