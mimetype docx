--- v14 (2026-08-31)
+++ v15 (2026-09-25)
@@ -258,51 +258,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Pepino mosaic potexvirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Pepino mosaic virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66956a960c21bd1cf" w:history="1">
+            <w:hyperlink r:id="rId17596ab5d90f06738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -318,51 +318,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68596a960c21bd23a" w:history="1">
+            <w:hyperlink r:id="rId27186ab5d90f067a1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -376,86 +376,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PEPMV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="60530365" name="name63556a960c21bdba6" descr="18209.jpg"/>
+                  <wp:docPr id="26590126" name="name27916ab5d90f070dc" descr="18209.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18209.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId42956a960c21bdba3" cstate="print"/>
+                          <a:blip r:embed="rId38646ab5d90f070da" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId96336a960c21bdd31" w:history="1">
+            <w:hyperlink r:id="rId56806ab5d90f071de" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1978,63 +1978,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2000). Since then, PepMV has spread rapidly and can now be regarded to be spread worldwide in commercial tomato crops both protected and outdoors. However there have been limited reports from Africa and Asia and it has not been reported so far from Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="43082876" name="name77876a960c21bf442" descr="PEPMV0_distribution_map.jpg"/>
+            <wp:docPr id="81455652" name="name88546ab5d90f087c8" descr="PEPMV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PEPMV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId75766a960c21bf43e" cstate="print"/>
+                    <a:blip r:embed="rId47566ab5d90f087c5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2260,151 +2260,151 @@
         <w:t xml:space="preserve"> sp. There is considerable biological variation between isolates and severity of symptoms is not related to the virus strain: in most strains, both mild and severe isolates have been described.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Based on biological data (i.e. symptoms on host and indicator plants), serological relationships and multiple nucleotide sequence alignments, at least five clusters of PepMV isolates are now considered as separate genotypes or strains:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="121153568"/>
+          <w:numId w:val="460235478"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Peruvian pepino strain (LP)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="121153568"/>
+          <w:numId w:val="460235478"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The European tomato strain (EU)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="121153568"/>
+          <w:numId w:val="460235478"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Chile-2 strain (CH2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="121153568"/>
+          <w:numId w:val="460235478"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The US1 strain (US1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="121153568"/>
+          <w:numId w:val="460235478"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The PES strain, identified from wild </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
@@ -3775,51 +3775,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Clark S &amp; Crook K (2012) ‘Import risk analysis: tomato and capsicum seed for sowing from all countries’, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministry of Agriculture and Forestry</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Wellington (NZ) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54146a960c21c024f" w:history="1">
+      <w:hyperlink r:id="rId70966ab5d90f0956c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mpi.govt.nz/dmsdocument/2887</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3905,90 +3905,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31-52. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37086a960c21c033a" w:history="1">
+      <w:hyperlink r:id="rId70136ab5d90f09646" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) Report of a Pest Risk Management for Pepino mosaic virus. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40686a960c21c037c" w:history="1">
+      <w:hyperlink r:id="rId30276ab5d90f09686" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/getfile/53afe954-9f70-4cf2-9249-12140d8f10dd</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4023,51 +4023,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–104. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67816a960c21c03fb" w:history="1">
+      <w:hyperlink r:id="rId20596ab5d90f09703" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4102,51 +4102,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 40-48. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20076a960c21c047b" w:history="1">
+      <w:hyperlink r:id="rId92596ab5d90f0977f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4201,51 +4201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 68-72. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54756a960c21c0518" w:history="1">
+      <w:hyperlink r:id="rId99646ab5d90f0981a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4280,51 +4280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78396a960c21c05b8" w:history="1">
+      <w:hyperlink r:id="rId85806ab5d90f09896" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4350,90 +4350,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61796a960c21c062e" w:history="1">
+      <w:hyperlink r:id="rId47866ab5d90f09906" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12617</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Pest risk analysis for tomato brown rugose fruit virus. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61296a960c21c066e" w:history="1">
+      <w:hyperlink r:id="rId96276ab5d90f09945" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/TOBRFV/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4468,51 +4468,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">319</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 02019R2072. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86416a960c21c06fe" w:history="1">
+      <w:hyperlink r:id="rId85626ab5d90f099c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5116,51 +5116,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van der Vlugt RAA &amp; Stijger CCMM (2008) Pepino Mosaic Virus. Encyclopedia of Virology, 5 vols. (B.W.J. Mahy and M.H.V. Van Regenmortel, Editors), pp. 108 Oxford: Elsevier.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Werkman AW &amp; Sansford CE (2010) Pest Risk Analysis for Pepino mosaic virus for the EU. Deliverable Report 4.3. EU Sixth Framework Project PEPEIRA Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20356a960c21c0b51" w:history="1">
+      <w:hyperlink r:id="rId72676ab5d90f09e02" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/getfile/d07d4218-01f0-48fa-ad32-d251c8d21e99</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5235,51 +5235,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Potexvirus pepini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17216a960c21c0c16" w:history="1">
+      <w:hyperlink r:id="rId68666ab5d90f09ec9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5292,63 +5292,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="81814502" name="name56006a960c21c0ff1" descr="eu_funding_250.png"/>
+            <wp:docPr id="53296299" name="name25396ab5d90f09f8b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14456a960c21c0fee" cstate="print"/>
+                    <a:blip r:embed="rId10676ab5d90f09f8a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5446,221 +5446,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="121153568">
+  <w:abstractNum w:abstractNumId="460235478">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45420161">
+    <w:lvl w:ilvl="0" w:tplc="56394850">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45420161" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56394850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45420161" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56394850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45420161" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56394850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45420161" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56394850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45420161" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56394850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45420161" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56394850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45420161" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56394850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45420161" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56394850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45775572">
+  <w:abstractNum w:abstractNumId="85723154">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64873750">
+    <w:lvl w:ilvl="0" w:tplc="97175470">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64873750" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="97175470" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64873750" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97175470" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64873750" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="97175470" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64873750" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="97175470" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64873750" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97175470" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64873750" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="97175470" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64873750" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="97175470" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64873750" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="97175470" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45775571">
+  <w:abstractNum w:abstractNumId="85723153">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18874884">
+    <w:lvl w:ilvl="0" w:tplc="72662127">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6412,58 +6412,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="45775571">
-    <w:abstractNumId w:val="45775571"/>
+  <w:num w:numId="85723153">
+    <w:abstractNumId w:val="85723153"/>
   </w:num>
-  <w:num w:numId="45775572">
-    <w:abstractNumId w:val="45775572"/>
+  <w:num w:numId="85723154">
+    <w:abstractNumId w:val="85723154"/>
   </w:num>
-  <w:num w:numId="121153568">
-    <w:abstractNumId w:val="121153568"/>
+  <w:num w:numId="460235478">
+    <w:abstractNumId w:val="460235478"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18013,51 +18013,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId780770493" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId405203512" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66956a960c21bd1cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/" TargetMode="External"/><Relationship Id="rId68596a960c21bd23a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/categorization" TargetMode="External"/><Relationship Id="rId96336a960c21bdd31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/photos" TargetMode="External"/><Relationship Id="rId54146a960c21c024f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2887" TargetMode="External"/><Relationship Id="rId37086a960c21c033a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId40686a960c21c037c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/53afe954-9f70-4cf2-9249-12140d8f10dd" TargetMode="External"/><Relationship Id="rId67816a960c21c03fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId20076a960c21c047b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId54756a960c21c0518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId78396a960c21c05b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId61796a960c21c062e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId61296a960c21c066e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/documents" TargetMode="External"/><Relationship Id="rId86416a960c21c06fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId20356a960c21c0b51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/d07d4218-01f0-48fa-ad32-d251c8d21e99" TargetMode="External"/><Relationship Id="rId17216a960c21c0c16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42956a960c21bdba3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42956a960c21bdba3.jpg"/><Relationship Id="rId75766a960c21bf43e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75766a960c21bf43e.jpg"/><Relationship Id="rId14456a960c21c0fee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14456a960c21c0fee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId193220830" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId860605077" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17596ab5d90f06738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/" TargetMode="External"/><Relationship Id="rId27186ab5d90f067a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/categorization" TargetMode="External"/><Relationship Id="rId56806ab5d90f071de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/photos" TargetMode="External"/><Relationship Id="rId70966ab5d90f0956c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2887" TargetMode="External"/><Relationship Id="rId70136ab5d90f09646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId30276ab5d90f09686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/53afe954-9f70-4cf2-9249-12140d8f10dd" TargetMode="External"/><Relationship Id="rId20596ab5d90f09703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId92596ab5d90f0977f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId99646ab5d90f0981a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId85806ab5d90f09896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId47866ab5d90f09906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId96276ab5d90f09945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/documents" TargetMode="External"/><Relationship Id="rId85626ab5d90f099c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId72676ab5d90f09e02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/d07d4218-01f0-48fa-ad32-d251c8d21e99" TargetMode="External"/><Relationship Id="rId68666ab5d90f09ec9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId38646ab5d90f070da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38646ab5d90f070da.jpg"/><Relationship Id="rId47566ab5d90f087c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47566ab5d90f087c5.jpg"/><Relationship Id="rId10676ab5d90f09f8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10676ab5d90f09f8a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>