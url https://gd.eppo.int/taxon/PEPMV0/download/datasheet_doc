--- v15 (2026-09-25)
+++ v16 (2026-10-18)
@@ -258,51 +258,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Pepino mosaic potexvirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Pepino mosaic virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17596ab5d90f06738" w:history="1">
+            <w:hyperlink r:id="rId23916ad4a6c459324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -318,51 +318,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27186ab5d90f067a1" w:history="1">
+            <w:hyperlink r:id="rId73776ad4a6c459393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -376,86 +376,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PEPMV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="26590126" name="name27916ab5d90f070dc" descr="18209.jpg"/>
+                  <wp:docPr id="28241966" name="name96256ad4a6c459998" descr="18209.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18209.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId38646ab5d90f070da" cstate="print"/>
+                          <a:blip r:embed="rId39646ad4a6c459996" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId56806ab5d90f071de" w:history="1">
+            <w:hyperlink r:id="rId75226ad4a6c459a82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1978,63 +1978,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2000). Since then, PepMV has spread rapidly and can now be regarded to be spread worldwide in commercial tomato crops both protected and outdoors. However there have been limited reports from Africa and Asia and it has not been reported so far from Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="81455652" name="name88546ab5d90f087c8" descr="PEPMV0_distribution_map.jpg"/>
+            <wp:docPr id="3560953" name="name61296ad4a6c45ae7f" descr="PEPMV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PEPMV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47566ab5d90f087c5" cstate="print"/>
+                    <a:blip r:embed="rId43746ad4a6c45ae7b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2260,151 +2260,151 @@
         <w:t xml:space="preserve"> sp. There is considerable biological variation between isolates and severity of symptoms is not related to the virus strain: in most strains, both mild and severe isolates have been described.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Based on biological data (i.e. symptoms on host and indicator plants), serological relationships and multiple nucleotide sequence alignments, at least five clusters of PepMV isolates are now considered as separate genotypes or strains:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="460235478"/>
+          <w:numId w:val="238572593"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Peruvian pepino strain (LP)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="460235478"/>
+          <w:numId w:val="238572593"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The European tomato strain (EU)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="460235478"/>
+          <w:numId w:val="238572593"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Chile-2 strain (CH2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="460235478"/>
+          <w:numId w:val="238572593"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The US1 strain (US1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="460235478"/>
+          <w:numId w:val="238572593"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The PES strain, identified from wild </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
@@ -3775,51 +3775,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Clark S &amp; Crook K (2012) ‘Import risk analysis: tomato and capsicum seed for sowing from all countries’, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministry of Agriculture and Forestry</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Wellington (NZ) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70966ab5d90f0956c" w:history="1">
+      <w:hyperlink r:id="rId90316ad4a6c45befb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mpi.govt.nz/dmsdocument/2887</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3905,90 +3905,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31-52. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70136ab5d90f09646" w:history="1">
+      <w:hyperlink r:id="rId66316ad4a6c45bfd5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) Report of a Pest Risk Management for Pepino mosaic virus. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30276ab5d90f09686" w:history="1">
+      <w:hyperlink r:id="rId78296ad4a6c45c015" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/getfile/53afe954-9f70-4cf2-9249-12140d8f10dd</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4023,51 +4023,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–104. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20596ab5d90f09703" w:history="1">
+      <w:hyperlink r:id="rId20656ad4a6c45c0b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4102,51 +4102,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 40-48. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92596ab5d90f0977f" w:history="1">
+      <w:hyperlink r:id="rId89046ad4a6c45c176" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4201,51 +4201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 68-72. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99646ab5d90f0981a" w:history="1">
+      <w:hyperlink r:id="rId45726ad4a6c45c214" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4280,51 +4280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85806ab5d90f09896" w:history="1">
+      <w:hyperlink r:id="rId95806ad4a6c45c291" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4350,90 +4350,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47866ab5d90f09906" w:history="1">
+      <w:hyperlink r:id="rId82756ad4a6c45c302" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12617</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Pest risk analysis for tomato brown rugose fruit virus. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96276ab5d90f09945" w:history="1">
+      <w:hyperlink r:id="rId66936ad4a6c45c340" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/TOBRFV/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4468,51 +4468,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">319</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 02019R2072. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85626ab5d90f099c4" w:history="1">
+      <w:hyperlink r:id="rId85896ad4a6c45c3bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5116,51 +5116,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van der Vlugt RAA &amp; Stijger CCMM (2008) Pepino Mosaic Virus. Encyclopedia of Virology, 5 vols. (B.W.J. Mahy and M.H.V. Van Regenmortel, Editors), pp. 108 Oxford: Elsevier.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Werkman AW &amp; Sansford CE (2010) Pest Risk Analysis for Pepino mosaic virus for the EU. Deliverable Report 4.3. EU Sixth Framework Project PEPEIRA Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72676ab5d90f09e02" w:history="1">
+      <w:hyperlink r:id="rId38176ad4a6c45c7e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/getfile/d07d4218-01f0-48fa-ad32-d251c8d21e99</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5235,51 +5235,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Potexvirus pepini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68666ab5d90f09ec9" w:history="1">
+      <w:hyperlink r:id="rId58896ad4a6c45c8ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5292,63 +5292,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="53296299" name="name25396ab5d90f09f8b" descr="eu_funding_250.png"/>
+            <wp:docPr id="41822385" name="name27956ad4a6c45c99a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10676ab5d90f09f8a" cstate="print"/>
+                    <a:blip r:embed="rId27246ad4a6c45c999" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5446,221 +5446,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="460235478">
+  <w:abstractNum w:abstractNumId="238572593">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56394850">
+    <w:lvl w:ilvl="0" w:tplc="50906279">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56394850" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50906279" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56394850" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50906279" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56394850" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50906279" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56394850" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50906279" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56394850" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50906279" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56394850" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50906279" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56394850" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50906279" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56394850" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50906279" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="85723154">
+  <w:abstractNum w:abstractNumId="60100938">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97175470">
+    <w:lvl w:ilvl="0" w:tplc="30730533">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="97175470" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="30730533" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97175470" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="30730533" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="97175470" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="30730533" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="97175470" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="30730533" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97175470" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="30730533" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97175470" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="30730533" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="97175470" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="30730533" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="97175470" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="30730533" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="85723153">
+  <w:abstractNum w:abstractNumId="60100937">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72662127">
+    <w:lvl w:ilvl="0" w:tplc="44285012">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6412,58 +6412,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="85723153">
-    <w:abstractNumId w:val="85723153"/>
+  <w:num w:numId="60100937">
+    <w:abstractNumId w:val="60100937"/>
   </w:num>
-  <w:num w:numId="85723154">
-    <w:abstractNumId w:val="85723154"/>
+  <w:num w:numId="60100938">
+    <w:abstractNumId w:val="60100938"/>
   </w:num>
-  <w:num w:numId="460235478">
-    <w:abstractNumId w:val="460235478"/>
+  <w:num w:numId="238572593">
+    <w:abstractNumId w:val="238572593"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18013,51 +18013,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId193220830" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId860605077" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17596ab5d90f06738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/" TargetMode="External"/><Relationship Id="rId27186ab5d90f067a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/categorization" TargetMode="External"/><Relationship Id="rId56806ab5d90f071de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/photos" TargetMode="External"/><Relationship Id="rId70966ab5d90f0956c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2887" TargetMode="External"/><Relationship Id="rId70136ab5d90f09646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId30276ab5d90f09686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/53afe954-9f70-4cf2-9249-12140d8f10dd" TargetMode="External"/><Relationship Id="rId20596ab5d90f09703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId92596ab5d90f0977f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId99646ab5d90f0981a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId85806ab5d90f09896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId47866ab5d90f09906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId96276ab5d90f09945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/documents" TargetMode="External"/><Relationship Id="rId85626ab5d90f099c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId72676ab5d90f09e02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/d07d4218-01f0-48fa-ad32-d251c8d21e99" TargetMode="External"/><Relationship Id="rId68666ab5d90f09ec9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId38646ab5d90f070da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38646ab5d90f070da.jpg"/><Relationship Id="rId47566ab5d90f087c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47566ab5d90f087c5.jpg"/><Relationship Id="rId10676ab5d90f09f8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10676ab5d90f09f8a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId202683309" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId222321754" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23916ad4a6c459324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/" TargetMode="External"/><Relationship Id="rId73776ad4a6c459393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/categorization" TargetMode="External"/><Relationship Id="rId75226ad4a6c459a82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/photos" TargetMode="External"/><Relationship Id="rId90316ad4a6c45befb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2887" TargetMode="External"/><Relationship Id="rId66316ad4a6c45bfd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId78296ad4a6c45c015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/53afe954-9f70-4cf2-9249-12140d8f10dd" TargetMode="External"/><Relationship Id="rId20656ad4a6c45c0b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId89046ad4a6c45c176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId45726ad4a6c45c214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId95806ad4a6c45c291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId82756ad4a6c45c302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId66936ad4a6c45c340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/documents" TargetMode="External"/><Relationship Id="rId85896ad4a6c45c3bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId38176ad4a6c45c7e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/d07d4218-01f0-48fa-ad32-d251c8d21e99" TargetMode="External"/><Relationship Id="rId58896ad4a6c45c8ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39646ad4a6c459996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39646ad4a6c459996.jpg"/><Relationship Id="rId43746ad4a6c45ae7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43746ad4a6c45ae7b.jpg"/><Relationship Id="rId27246ad4a6c45c999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27246ad4a6c45c999.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>