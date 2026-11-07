--- v16 (2026-10-18)
+++ v17 (2026-11-07)
@@ -258,51 +258,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Pepino mosaic potexvirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Pepino mosaic virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23916ad4a6c459324" w:history="1">
+            <w:hyperlink r:id="rId46966aef58bdcb7a4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -318,51 +318,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73776ad4a6c459393" w:history="1">
+            <w:hyperlink r:id="rId10306aef58bdcb7e1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -376,86 +376,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PEPMV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="28241966" name="name96256ad4a6c459998" descr="18209.jpg"/>
+                  <wp:docPr id="80281617" name="name65216aef58bdcbfb8" descr="18209.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18209.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId39646ad4a6c459996" cstate="print"/>
+                          <a:blip r:embed="rId12696aef58bdcbfb7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId75226ad4a6c459a82" w:history="1">
+            <w:hyperlink r:id="rId47206aef58bdcc0e4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1978,63 +1978,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2000). Since then, PepMV has spread rapidly and can now be regarded to be spread worldwide in commercial tomato crops both protected and outdoors. However there have been limited reports from Africa and Asia and it has not been reported so far from Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="3560953" name="name61296ad4a6c45ae7f" descr="PEPMV0_distribution_map.jpg"/>
+            <wp:docPr id="68665362" name="name15436aef58bdcd293" descr="PEPMV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PEPMV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43746ad4a6c45ae7b" cstate="print"/>
+                    <a:blip r:embed="rId16816aef58bdcd292" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2260,151 +2260,151 @@
         <w:t xml:space="preserve"> sp. There is considerable biological variation between isolates and severity of symptoms is not related to the virus strain: in most strains, both mild and severe isolates have been described.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Based on biological data (i.e. symptoms on host and indicator plants), serological relationships and multiple nucleotide sequence alignments, at least five clusters of PepMV isolates are now considered as separate genotypes or strains:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="238572593"/>
+          <w:numId w:val="797535271"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Peruvian pepino strain (LP)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="238572593"/>
+          <w:numId w:val="797535271"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The European tomato strain (EU)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="238572593"/>
+          <w:numId w:val="797535271"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Chile-2 strain (CH2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="238572593"/>
+          <w:numId w:val="797535271"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The US1 strain (US1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="238572593"/>
+          <w:numId w:val="797535271"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The PES strain, identified from wild </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
@@ -3775,51 +3775,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Clark S &amp; Crook K (2012) ‘Import risk analysis: tomato and capsicum seed for sowing from all countries’, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministry of Agriculture and Forestry</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Wellington (NZ) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90316ad4a6c45befb" w:history="1">
+      <w:hyperlink r:id="rId77716aef58bdcde5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mpi.govt.nz/dmsdocument/2887</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3905,90 +3905,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31-52. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66316ad4a6c45bfd5" w:history="1">
+      <w:hyperlink r:id="rId51266aef58bdcded4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) Report of a Pest Risk Management for Pepino mosaic virus. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78296ad4a6c45c015" w:history="1">
+      <w:hyperlink r:id="rId81096aef58bdcdef4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/getfile/53afe954-9f70-4cf2-9249-12140d8f10dd</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4023,51 +4023,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–104. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20656ad4a6c45c0b3" w:history="1">
+      <w:hyperlink r:id="rId12756aef58bdcdf37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4102,51 +4102,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 40-48. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89046ad4a6c45c176" w:history="1">
+      <w:hyperlink r:id="rId16396aef58bdcdf7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4201,51 +4201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 68-72. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45726ad4a6c45c214" w:history="1">
+      <w:hyperlink r:id="rId29626aef58bdcdfcc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4280,51 +4280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95806ad4a6c45c291" w:history="1">
+      <w:hyperlink r:id="rId31006aef58bdce00d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4350,90 +4350,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82756ad4a6c45c302" w:history="1">
+      <w:hyperlink r:id="rId33656aef58bdce068" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12617</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Pest risk analysis for tomato brown rugose fruit virus. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66936ad4a6c45c340" w:history="1">
+      <w:hyperlink r:id="rId93296aef58bdce08b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/TOBRFV/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4468,51 +4468,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">319</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 02019R2072. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85896ad4a6c45c3bf" w:history="1">
+      <w:hyperlink r:id="rId29426aef58bdce0e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5116,51 +5116,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van der Vlugt RAA &amp; Stijger CCMM (2008) Pepino Mosaic Virus. Encyclopedia of Virology, 5 vols. (B.W.J. Mahy and M.H.V. Van Regenmortel, Editors), pp. 108 Oxford: Elsevier.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Werkman AW &amp; Sansford CE (2010) Pest Risk Analysis for Pepino mosaic virus for the EU. Deliverable Report 4.3. EU Sixth Framework Project PEPEIRA Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38176ad4a6c45c7e7" w:history="1">
+      <w:hyperlink r:id="rId39056aef58bdce317" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/getfile/d07d4218-01f0-48fa-ad32-d251c8d21e99</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5235,51 +5235,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Potexvirus pepini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58896ad4a6c45c8ab" w:history="1">
+      <w:hyperlink r:id="rId43646aef58bdce37d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5292,63 +5292,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="41822385" name="name27956ad4a6c45c99a" descr="eu_funding_250.png"/>
+            <wp:docPr id="426203" name="name91366aef58bdce675" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27246ad4a6c45c999" cstate="print"/>
+                    <a:blip r:embed="rId96946aef58bdce674" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5446,221 +5446,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="238572593">
+  <w:abstractNum w:abstractNumId="797535271">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50906279">
+    <w:lvl w:ilvl="0" w:tplc="78084603">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50906279" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="78084603" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50906279" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="78084603" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50906279" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78084603" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50906279" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="78084603" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50906279" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78084603" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="50906279" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="78084603" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="50906279" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="78084603" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="50906279" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="78084603" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60100938">
+  <w:abstractNum w:abstractNumId="18708235">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30730533">
+    <w:lvl w:ilvl="0" w:tplc="53821898">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30730533" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="53821898" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="30730533" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="53821898" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="30730533" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="53821898" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="30730533" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="53821898" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="30730533" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="53821898" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="30730533" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="53821898" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="30730533" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="53821898" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="30730533" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="53821898" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60100937">
+  <w:abstractNum w:abstractNumId="18708234">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44285012">
+    <w:lvl w:ilvl="0" w:tplc="64093852">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6412,58 +6412,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="60100937">
-    <w:abstractNumId w:val="60100937"/>
+  <w:num w:numId="18708234">
+    <w:abstractNumId w:val="18708234"/>
   </w:num>
-  <w:num w:numId="60100938">
-    <w:abstractNumId w:val="60100938"/>
+  <w:num w:numId="18708235">
+    <w:abstractNumId w:val="18708235"/>
   </w:num>
-  <w:num w:numId="238572593">
-    <w:abstractNumId w:val="238572593"/>
+  <w:num w:numId="797535271">
+    <w:abstractNumId w:val="797535271"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18013,51 +18013,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId202683309" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId222321754" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23916ad4a6c459324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/" TargetMode="External"/><Relationship Id="rId73776ad4a6c459393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/categorization" TargetMode="External"/><Relationship Id="rId75226ad4a6c459a82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/photos" TargetMode="External"/><Relationship Id="rId90316ad4a6c45befb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2887" TargetMode="External"/><Relationship Id="rId66316ad4a6c45bfd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId78296ad4a6c45c015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/53afe954-9f70-4cf2-9249-12140d8f10dd" TargetMode="External"/><Relationship Id="rId20656ad4a6c45c0b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId89046ad4a6c45c176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId45726ad4a6c45c214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId95806ad4a6c45c291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId82756ad4a6c45c302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId66936ad4a6c45c340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/documents" TargetMode="External"/><Relationship Id="rId85896ad4a6c45c3bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId38176ad4a6c45c7e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/d07d4218-01f0-48fa-ad32-d251c8d21e99" TargetMode="External"/><Relationship Id="rId58896ad4a6c45c8ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39646ad4a6c459996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39646ad4a6c459996.jpg"/><Relationship Id="rId43746ad4a6c45ae7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43746ad4a6c45ae7b.jpg"/><Relationship Id="rId27246ad4a6c45c999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27246ad4a6c45c999.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId130870612" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId608375507" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId46966aef58bdcb7a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/" TargetMode="External"/><Relationship Id="rId10306aef58bdcb7e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/categorization" TargetMode="External"/><Relationship Id="rId47206aef58bdcc0e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/photos" TargetMode="External"/><Relationship Id="rId77716aef58bdcde5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2887" TargetMode="External"/><Relationship Id="rId51266aef58bdcded4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId81096aef58bdcdef4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/53afe954-9f70-4cf2-9249-12140d8f10dd" TargetMode="External"/><Relationship Id="rId12756aef58bdcdf37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId16396aef58bdcdf7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId29626aef58bdcdfcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId31006aef58bdce00d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId33656aef58bdce068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId93296aef58bdce08b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/documents" TargetMode="External"/><Relationship Id="rId29426aef58bdce0e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId39056aef58bdce317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/d07d4218-01f0-48fa-ad32-d251c8d21e99" TargetMode="External"/><Relationship Id="rId43646aef58bdce37d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12696aef58bdcbfb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12696aef58bdcbfb7.jpg"/><Relationship Id="rId16816aef58bdcd292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16816aef58bdcd292.jpg"/><Relationship Id="rId96946aef58bdce674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96946aef58bdce674.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>