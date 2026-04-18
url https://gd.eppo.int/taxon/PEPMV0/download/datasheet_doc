--- v7 (2026-03-23)
+++ v8 (2026-04-18)
@@ -258,51 +258,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Pepino mosaic potexvirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Pepino mosaic virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142869c15b04d1e4b" w:history="1">
+            <w:hyperlink r:id="rId170469e3f1621bf51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -318,51 +318,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId919469c15b04d1ec3" w:history="1">
+            <w:hyperlink r:id="rId108369e3f1621bfbf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -376,86 +376,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PEPMV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="950842" name="name535569c15b04d2609" descr="18209.jpg"/>
+                  <wp:docPr id="86672669" name="name115969e3f1621c5ab" descr="18209.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18209.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId873369c15b04d2607" cstate="print"/>
+                          <a:blip r:embed="rId314669e3f1621c5a9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId657869c15b04d2732" w:history="1">
+            <w:hyperlink r:id="rId547269e3f1621c6ba" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1958,63 +1958,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2000). Since then, PepMV has spread rapidly and can now be regarded to be spread worldwide in commercial tomato crops both protected and outdoors. However there have been limited reports from Africa and Asia and it has not been reported so far from Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="72073915" name="name708169c15b04d43a8" descr="PEPMV0_distribution_map.jpg"/>
+            <wp:docPr id="26643040" name="name452269e3f1621de86" descr="PEPMV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PEPMV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId305369c15b04d43a5" cstate="print"/>
+                    <a:blip r:embed="rId912669e3f1621de84" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2240,151 +2240,151 @@
         <w:t xml:space="preserve"> sp. There is considerable biological variation between isolates and severity of symptoms is not related to the virus strain: in most strains, both mild and severe isolates have been described.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Based on biological data (i.e. symptoms on host and indicator plants), serological relationships and multiple nucleotide sequence alignments, at least five clusters of PepMV isolates are now considered as separate genotypes or strains:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="583737139"/>
+          <w:numId w:val="3624809"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Peruvian pepino strain (LP)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="583737139"/>
+          <w:numId w:val="3624809"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The European tomato strain (EU)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="583737139"/>
+          <w:numId w:val="3624809"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Chile-2 strain (CH2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="583737139"/>
+          <w:numId w:val="3624809"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The US1 strain (US1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="583737139"/>
+          <w:numId w:val="3624809"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The PES strain, identified from wild </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
@@ -3755,51 +3755,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Clark S &amp; Crook K (2012) ‘Import risk analysis: tomato and capsicum seed for sowing from all countries’, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministry of Agriculture and Forestry</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Wellington (NZ) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId524969c15b04d524f" w:history="1">
+      <w:hyperlink r:id="rId705569e3f1621ec57" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mpi.govt.nz/dmsdocument/2887</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3885,90 +3885,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31-52. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId964869c15b04d532d" w:history="1">
+      <w:hyperlink r:id="rId653869e3f1621ed33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) Report of a Pest Risk Management for Pepino mosaic virus. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId575169c15b04d536c" w:history="1">
+      <w:hyperlink r:id="rId124469e3f1621ed73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/getfile/53afe954-9f70-4cf2-9249-12140d8f10dd</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4003,51 +4003,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–104. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId541069c15b04d53eb" w:history="1">
+      <w:hyperlink r:id="rId964869e3f1621edf1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4082,51 +4082,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 40-48. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId476969c15b04d5483" w:history="1">
+      <w:hyperlink r:id="rId794369e3f1621ee6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4181,51 +4181,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 68-72. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId422969c15b04d5522" w:history="1">
+      <w:hyperlink r:id="rId434369e3f1621ef09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4260,51 +4260,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId248369c15b04d55a0" w:history="1">
+      <w:hyperlink r:id="rId200669e3f1621ef86" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4330,90 +4330,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId177769c15b04d5611" w:history="1">
+      <w:hyperlink r:id="rId664869e3f1621eff6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12617</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Pest risk analysis for tomato brown rugose fruit virus. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId605869c15b04d5650" w:history="1">
+      <w:hyperlink r:id="rId875969e3f1621f034" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/TOBRFV/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4448,51 +4448,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">319</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 02019R2072. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId747369c15b04d56cf" w:history="1">
+      <w:hyperlink r:id="rId781969e3f1621f0b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5096,51 +5096,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van der Vlugt RAA &amp; Stijger CCMM (2008) Pepino Mosaic Virus. Encyclopedia of Virology, 5 vols. (B.W.J. Mahy and M.H.V. Van Regenmortel, Editors), pp. 108 Oxford: Elsevier.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Werkman AW &amp; Sansford CE (2010) Pest Risk Analysis for Pepino mosaic virus for the EU. Deliverable Report 4.3. EU Sixth Framework Project PEPEIRA Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId857269c15b04d5af4" w:history="1">
+      <w:hyperlink r:id="rId391169e3f1621f4e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/getfile/d07d4218-01f0-48fa-ad32-d251c8d21e99</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5215,51 +5215,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Potexvirus pepini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId217169c15b04d5bc1" w:history="1">
+      <w:hyperlink r:id="rId710369e3f1621f5ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5272,63 +5272,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="62568798" name="name531869c15b04d5c8c" descr="eu_funding_250.png"/>
+            <wp:docPr id="18956452" name="name883369e3f1621f651" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId635769c15b04d5c8b" cstate="print"/>
+                    <a:blip r:embed="rId384569e3f1621f650" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5426,221 +5426,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="583737139">
+  <w:abstractNum w:abstractNumId="3624809">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57728017">
+    <w:lvl w:ilvl="0" w:tplc="81219431">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="57728017" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="81219431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="57728017" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="81219431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="57728017" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="81219431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="57728017" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="81219431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="57728017" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="81219431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="57728017" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="81219431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="57728017" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="81219431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="57728017" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="81219431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75005006">
+  <w:abstractNum w:abstractNumId="49435775">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32203917">
+    <w:lvl w:ilvl="0" w:tplc="80147395">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="32203917" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="80147395" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="32203917" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="80147395" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="32203917" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="80147395" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="32203917" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="80147395" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="32203917" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="80147395" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="32203917" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="80147395" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="32203917" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="80147395" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="32203917" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="80147395" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75005005">
+  <w:abstractNum w:abstractNumId="49435774">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99731740">
+    <w:lvl w:ilvl="0" w:tplc="41618379">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6392,58 +6392,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="75005005">
-    <w:abstractNumId w:val="75005005"/>
+  <w:num w:numId="49435774">
+    <w:abstractNumId w:val="49435774"/>
   </w:num>
-  <w:num w:numId="75005006">
-    <w:abstractNumId w:val="75005006"/>
+  <w:num w:numId="49435775">
+    <w:abstractNumId w:val="49435775"/>
   </w:num>
-  <w:num w:numId="583737139">
-    <w:abstractNumId w:val="583737139"/>
+  <w:num w:numId="3624809">
+    <w:abstractNumId w:val="3624809"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17993,51 +17993,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId756452406" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId495824620" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId142869c15b04d1e4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/" TargetMode="External"/><Relationship Id="rId919469c15b04d1ec3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/categorization" TargetMode="External"/><Relationship Id="rId657869c15b04d2732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/photos" TargetMode="External"/><Relationship Id="rId524969c15b04d524f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2887" TargetMode="External"/><Relationship Id="rId964869c15b04d532d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId575169c15b04d536c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/53afe954-9f70-4cf2-9249-12140d8f10dd" TargetMode="External"/><Relationship Id="rId541069c15b04d53eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId476969c15b04d5483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId422969c15b04d5522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId248369c15b04d55a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId177769c15b04d5611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId605869c15b04d5650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/documents" TargetMode="External"/><Relationship Id="rId747369c15b04d56cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId857269c15b04d5af4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/d07d4218-01f0-48fa-ad32-d251c8d21e99" TargetMode="External"/><Relationship Id="rId217169c15b04d5bc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId873369c15b04d2607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId873369c15b04d2607.jpg"/><Relationship Id="rId305369c15b04d43a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId305369c15b04d43a5.jpg"/><Relationship Id="rId635769c15b04d5c8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId635769c15b04d5c8b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId205040403" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId247600787" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId170469e3f1621bf51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/" TargetMode="External"/><Relationship Id="rId108369e3f1621bfbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/categorization" TargetMode="External"/><Relationship Id="rId547269e3f1621c6ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/photos" TargetMode="External"/><Relationship Id="rId705569e3f1621ec57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2887" TargetMode="External"/><Relationship Id="rId653869e3f1621ed33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId124469e3f1621ed73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/53afe954-9f70-4cf2-9249-12140d8f10dd" TargetMode="External"/><Relationship Id="rId964869e3f1621edf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId794369e3f1621ee6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId434369e3f1621ef09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId200669e3f1621ef86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId664869e3f1621eff6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId875969e3f1621f034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/documents" TargetMode="External"/><Relationship Id="rId781969e3f1621f0b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId391169e3f1621f4e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/d07d4218-01f0-48fa-ad32-d251c8d21e99" TargetMode="External"/><Relationship Id="rId710369e3f1621f5ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId314669e3f1621c5a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId314669e3f1621c5a9.jpg"/><Relationship Id="rId912669e3f1621de84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId912669e3f1621de84.jpg"/><Relationship Id="rId384569e3f1621f650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId384569e3f1621f650.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>