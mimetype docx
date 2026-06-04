--- v8 (2026-04-18)
+++ v9 (2026-06-04)
@@ -258,51 +258,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Pepino mosaic potexvirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Pepino mosaic virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170469e3f1621bf51" w:history="1">
+            <w:hyperlink r:id="rId97126a20ff4e55897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -318,51 +318,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108369e3f1621bfbf" w:history="1">
+            <w:hyperlink r:id="rId20616a20ff4e55904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -376,86 +376,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PEPMV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="86672669" name="name115969e3f1621c5ab" descr="18209.jpg"/>
+                  <wp:docPr id="18571525" name="name94536a20ff4e559ed" descr="18209.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18209.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId314669e3f1621c5a9" cstate="print"/>
+                          <a:blip r:embed="rId14586a20ff4e559eb" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId547269e3f1621c6ba" w:history="1">
+            <w:hyperlink r:id="rId68886a20ff4e55b07" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1071,50 +1071,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calystegia sepium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Capsicum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chenopodiastrum murale</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Convolvulus althaeoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1958,63 +1978,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2000). Since then, PepMV has spread rapidly and can now be regarded to be spread worldwide in commercial tomato crops both protected and outdoors. However there have been limited reports from Africa and Asia and it has not been reported so far from Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="26643040" name="name452269e3f1621de86" descr="PEPMV0_distribution_map.jpg"/>
+            <wp:docPr id="90003565" name="name10376a20ff4e572da" descr="PEPMV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PEPMV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId912669e3f1621de84" cstate="print"/>
+                    <a:blip r:embed="rId83986a20ff4e572d7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2240,151 +2260,151 @@
         <w:t xml:space="preserve"> sp. There is considerable biological variation between isolates and severity of symptoms is not related to the virus strain: in most strains, both mild and severe isolates have been described.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Based on biological data (i.e. symptoms on host and indicator plants), serological relationships and multiple nucleotide sequence alignments, at least five clusters of PepMV isolates are now considered as separate genotypes or strains:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3624809"/>
+          <w:numId w:val="757943135"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Peruvian pepino strain (LP)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3624809"/>
+          <w:numId w:val="757943135"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The European tomato strain (EU)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3624809"/>
+          <w:numId w:val="757943135"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Chile-2 strain (CH2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3624809"/>
+          <w:numId w:val="757943135"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The US1 strain (US1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3624809"/>
+          <w:numId w:val="757943135"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The PES strain, identified from wild </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
@@ -3755,51 +3775,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Clark S &amp; Crook K (2012) ‘Import risk analysis: tomato and capsicum seed for sowing from all countries’, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministry of Agriculture and Forestry</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Wellington (NZ) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId705569e3f1621ec57" w:history="1">
+      <w:hyperlink r:id="rId56246a20ff4e5811e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mpi.govt.nz/dmsdocument/2887</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3885,90 +3905,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31-52. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId653869e3f1621ed33" w:history="1">
+      <w:hyperlink r:id="rId88466a20ff4e5826a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) Report of a Pest Risk Management for Pepino mosaic virus. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId124469e3f1621ed73" w:history="1">
+      <w:hyperlink r:id="rId62646a20ff4e582b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/getfile/53afe954-9f70-4cf2-9249-12140d8f10dd</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4003,51 +4023,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–104. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId964869e3f1621edf1" w:history="1">
+      <w:hyperlink r:id="rId60406a20ff4e58358" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4082,51 +4102,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 40-48. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId794369e3f1621ee6e" w:history="1">
+      <w:hyperlink r:id="rId78846a20ff4e583e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4181,51 +4201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 68-72. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId434369e3f1621ef09" w:history="1">
+      <w:hyperlink r:id="rId40656a20ff4e5848a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4260,51 +4280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId200669e3f1621ef86" w:history="1">
+      <w:hyperlink r:id="rId53186a20ff4e5850d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4330,90 +4350,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId664869e3f1621eff6" w:history="1">
+      <w:hyperlink r:id="rId88726a20ff4e58582" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12617</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Pest risk analysis for tomato brown rugose fruit virus. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId875969e3f1621f034" w:history="1">
+      <w:hyperlink r:id="rId10246a20ff4e585c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/TOBRFV/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4448,51 +4468,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">319</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 02019R2072. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId781969e3f1621f0b3" w:history="1">
+      <w:hyperlink r:id="rId43456a20ff4e58648" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5096,51 +5116,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van der Vlugt RAA &amp; Stijger CCMM (2008) Pepino Mosaic Virus. Encyclopedia of Virology, 5 vols. (B.W.J. Mahy and M.H.V. Van Regenmortel, Editors), pp. 108 Oxford: Elsevier.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Werkman AW &amp; Sansford CE (2010) Pest Risk Analysis for Pepino mosaic virus for the EU. Deliverable Report 4.3. EU Sixth Framework Project PEPEIRA Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId391169e3f1621f4e8" w:history="1">
+      <w:hyperlink r:id="rId29696a20ff4e58a90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/getfile/d07d4218-01f0-48fa-ad32-d251c8d21e99</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5215,51 +5235,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Potexvirus pepini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId710369e3f1621f5ad" w:history="1">
+      <w:hyperlink r:id="rId31966a20ff4e58b62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5272,63 +5292,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="18956452" name="name883369e3f1621f651" descr="eu_funding_250.png"/>
+            <wp:docPr id="26772720" name="name50876a20ff4e58c3e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId384569e3f1621f650" cstate="print"/>
+                    <a:blip r:embed="rId38686a20ff4e58c3d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5426,221 +5446,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="3624809">
+  <w:abstractNum w:abstractNumId="757943135">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81219431">
+    <w:lvl w:ilvl="0" w:tplc="85789991">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81219431" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="85789991" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81219431" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="85789991" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81219431" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="85789991" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81219431" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="85789991" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81219431" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="85789991" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81219431" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="85789991" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81219431" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="85789991" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81219431" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="85789991" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49435775">
+  <w:abstractNum w:abstractNumId="40543677">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80147395">
+    <w:lvl w:ilvl="0" w:tplc="40937670">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="80147395" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="40937670" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="80147395" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="40937670" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="80147395" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="40937670" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="80147395" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="40937670" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="80147395" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="40937670" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="80147395" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="40937670" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="80147395" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="40937670" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="80147395" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="40937670" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49435774">
+  <w:abstractNum w:abstractNumId="40543676">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41618379">
+    <w:lvl w:ilvl="0" w:tplc="11966137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6392,58 +6412,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49435774">
-    <w:abstractNumId w:val="49435774"/>
+  <w:num w:numId="40543676">
+    <w:abstractNumId w:val="40543676"/>
   </w:num>
-  <w:num w:numId="49435775">
-    <w:abstractNumId w:val="49435775"/>
+  <w:num w:numId="40543677">
+    <w:abstractNumId w:val="40543677"/>
   </w:num>
-  <w:num w:numId="3624809">
-    <w:abstractNumId w:val="3624809"/>
+  <w:num w:numId="757943135">
+    <w:abstractNumId w:val="757943135"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17993,51 +18013,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId205040403" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId247600787" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId170469e3f1621bf51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/" TargetMode="External"/><Relationship Id="rId108369e3f1621bfbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/categorization" TargetMode="External"/><Relationship Id="rId547269e3f1621c6ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/photos" TargetMode="External"/><Relationship Id="rId705569e3f1621ec57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2887" TargetMode="External"/><Relationship Id="rId653869e3f1621ed33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId124469e3f1621ed73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/53afe954-9f70-4cf2-9249-12140d8f10dd" TargetMode="External"/><Relationship Id="rId964869e3f1621edf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId794369e3f1621ee6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId434369e3f1621ef09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId200669e3f1621ef86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId664869e3f1621eff6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId875969e3f1621f034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/documents" TargetMode="External"/><Relationship Id="rId781969e3f1621f0b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId391169e3f1621f4e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/d07d4218-01f0-48fa-ad32-d251c8d21e99" TargetMode="External"/><Relationship Id="rId710369e3f1621f5ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId314669e3f1621c5a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId314669e3f1621c5a9.jpg"/><Relationship Id="rId912669e3f1621de84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId912669e3f1621de84.jpg"/><Relationship Id="rId384569e3f1621f650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId384569e3f1621f650.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId396077341" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId295828646" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId97126a20ff4e55897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/" TargetMode="External"/><Relationship Id="rId20616a20ff4e55904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/categorization" TargetMode="External"/><Relationship Id="rId68886a20ff4e55b07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/photos" TargetMode="External"/><Relationship Id="rId56246a20ff4e5811e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2887" TargetMode="External"/><Relationship Id="rId88466a20ff4e5826a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId62646a20ff4e582b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/53afe954-9f70-4cf2-9249-12140d8f10dd" TargetMode="External"/><Relationship Id="rId60406a20ff4e58358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId78846a20ff4e583e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId40656a20ff4e5848a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId53186a20ff4e5850d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId88726a20ff4e58582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId10246a20ff4e585c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/documents" TargetMode="External"/><Relationship Id="rId43456a20ff4e58648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId29696a20ff4e58a90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/d07d4218-01f0-48fa-ad32-d251c8d21e99" TargetMode="External"/><Relationship Id="rId31966a20ff4e58b62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14586a20ff4e559eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14586a20ff4e559eb.jpg"/><Relationship Id="rId83986a20ff4e572d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83986a20ff4e572d7.jpg"/><Relationship Id="rId38686a20ff4e58c3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38686a20ff4e58c3d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>