--- v9 (2026-06-04)
+++ v10 (2026-06-15)
@@ -258,51 +258,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Pepino mosaic potexvirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Pepino mosaic virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97126a20ff4e55897" w:history="1">
+            <w:hyperlink r:id="rId64756a2fc45ff373c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -318,51 +318,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20616a20ff4e55904" w:history="1">
+            <w:hyperlink r:id="rId57766a2fc45ff37a8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -376,86 +376,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PEPMV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="18571525" name="name94536a20ff4e559ed" descr="18209.jpg"/>
+                  <wp:docPr id="95790131" name="name48036a2fc45ff405e" descr="18209.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18209.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId14586a20ff4e559eb" cstate="print"/>
+                          <a:blip r:embed="rId88606a2fc45ff405c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId68886a20ff4e55b07" w:history="1">
+            <w:hyperlink r:id="rId50406a2fc45ff41e6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1978,63 +1978,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2000). Since then, PepMV has spread rapidly and can now be regarded to be spread worldwide in commercial tomato crops both protected and outdoors. However there have been limited reports from Africa and Asia and it has not been reported so far from Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="90003565" name="name10376a20ff4e572da" descr="PEPMV0_distribution_map.jpg"/>
+            <wp:docPr id="9493342" name="name40826a2fc460019a3" descr="PEPMV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PEPMV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83986a20ff4e572d7" cstate="print"/>
+                    <a:blip r:embed="rId70206a2fc4600199e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2260,151 +2260,151 @@
         <w:t xml:space="preserve"> sp. There is considerable biological variation between isolates and severity of symptoms is not related to the virus strain: in most strains, both mild and severe isolates have been described.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Based on biological data (i.e. symptoms on host and indicator plants), serological relationships and multiple nucleotide sequence alignments, at least five clusters of PepMV isolates are now considered as separate genotypes or strains:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="757943135"/>
+          <w:numId w:val="730586043"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Peruvian pepino strain (LP)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="757943135"/>
+          <w:numId w:val="730586043"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The European tomato strain (EU)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="757943135"/>
+          <w:numId w:val="730586043"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Chile-2 strain (CH2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="757943135"/>
+          <w:numId w:val="730586043"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The US1 strain (US1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="757943135"/>
+          <w:numId w:val="730586043"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The PES strain, identified from wild </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
@@ -3775,51 +3775,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Clark S &amp; Crook K (2012) ‘Import risk analysis: tomato and capsicum seed for sowing from all countries’, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministry of Agriculture and Forestry</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Wellington (NZ) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56246a20ff4e5811e" w:history="1">
+      <w:hyperlink r:id="rId86866a2fc46002807" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mpi.govt.nz/dmsdocument/2887</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3905,90 +3905,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31-52. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88466a20ff4e5826a" w:history="1">
+      <w:hyperlink r:id="rId45286a2fc460028e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) Report of a Pest Risk Management for Pepino mosaic virus. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62646a20ff4e582b3" w:history="1">
+      <w:hyperlink r:id="rId71866a2fc46002926" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/getfile/53afe954-9f70-4cf2-9249-12140d8f10dd</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4023,51 +4023,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–104. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60406a20ff4e58358" w:history="1">
+      <w:hyperlink r:id="rId19216a2fc460029a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4102,51 +4102,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 40-48. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78846a20ff4e583e1" w:history="1">
+      <w:hyperlink r:id="rId91746a2fc46002a26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4201,51 +4201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 68-72. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40656a20ff4e5848a" w:history="1">
+      <w:hyperlink r:id="rId97736a2fc46002ac3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4280,51 +4280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53186a20ff4e5850d" w:history="1">
+      <w:hyperlink r:id="rId62176a2fc46002b42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4350,90 +4350,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88726a20ff4e58582" w:history="1">
+      <w:hyperlink r:id="rId33926a2fc46002bb2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12617</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Pest risk analysis for tomato brown rugose fruit virus. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10246a20ff4e585c2" w:history="1">
+      <w:hyperlink r:id="rId62296a2fc46002bf1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/TOBRFV/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4468,51 +4468,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">319</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 02019R2072. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43456a20ff4e58648" w:history="1">
+      <w:hyperlink r:id="rId44536a2fc46002c89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5116,51 +5116,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van der Vlugt RAA &amp; Stijger CCMM (2008) Pepino Mosaic Virus. Encyclopedia of Virology, 5 vols. (B.W.J. Mahy and M.H.V. Van Regenmortel, Editors), pp. 108 Oxford: Elsevier.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Werkman AW &amp; Sansford CE (2010) Pest Risk Analysis for Pepino mosaic virus for the EU. Deliverable Report 4.3. EU Sixth Framework Project PEPEIRA Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29696a20ff4e58a90" w:history="1">
+      <w:hyperlink r:id="rId65756a2fc460030d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/getfile/d07d4218-01f0-48fa-ad32-d251c8d21e99</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5235,51 +5235,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Potexvirus pepini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31966a20ff4e58b62" w:history="1">
+      <w:hyperlink r:id="rId70366a2fc46003198" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5292,63 +5292,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="26772720" name="name50876a20ff4e58c3e" descr="eu_funding_250.png"/>
+            <wp:docPr id="92175098" name="name29186a2fc46003239" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38686a20ff4e58c3d" cstate="print"/>
+                    <a:blip r:embed="rId87476a2fc46003238" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5446,221 +5446,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="757943135">
+  <w:abstractNum w:abstractNumId="730586043">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85789991">
+    <w:lvl w:ilvl="0" w:tplc="98205092">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="85789991" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="98205092" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="85789991" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="98205092" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="85789991" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="98205092" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="85789991" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="98205092" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="85789991" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="98205092" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="85789991" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="98205092" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="85789991" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="98205092" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="85789991" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="98205092" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40543677">
+  <w:abstractNum w:abstractNumId="30240366">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40937670">
+    <w:lvl w:ilvl="0" w:tplc="54347992">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="40937670" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54347992" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="40937670" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54347992" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="40937670" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54347992" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="40937670" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54347992" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="40937670" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54347992" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="40937670" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54347992" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="40937670" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54347992" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="40937670" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54347992" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40543676">
+  <w:abstractNum w:abstractNumId="30240365">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11966137">
+    <w:lvl w:ilvl="0" w:tplc="98431522">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6412,58 +6412,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="40543676">
-    <w:abstractNumId w:val="40543676"/>
+  <w:num w:numId="30240365">
+    <w:abstractNumId w:val="30240365"/>
   </w:num>
-  <w:num w:numId="40543677">
-    <w:abstractNumId w:val="40543677"/>
+  <w:num w:numId="30240366">
+    <w:abstractNumId w:val="30240366"/>
   </w:num>
-  <w:num w:numId="757943135">
-    <w:abstractNumId w:val="757943135"/>
+  <w:num w:numId="730586043">
+    <w:abstractNumId w:val="730586043"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18013,51 +18013,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId396077341" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId295828646" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId97126a20ff4e55897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/" TargetMode="External"/><Relationship Id="rId20616a20ff4e55904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/categorization" TargetMode="External"/><Relationship Id="rId68886a20ff4e55b07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/photos" TargetMode="External"/><Relationship Id="rId56246a20ff4e5811e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2887" TargetMode="External"/><Relationship Id="rId88466a20ff4e5826a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId62646a20ff4e582b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/53afe954-9f70-4cf2-9249-12140d8f10dd" TargetMode="External"/><Relationship Id="rId60406a20ff4e58358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId78846a20ff4e583e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId40656a20ff4e5848a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId53186a20ff4e5850d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId88726a20ff4e58582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId10246a20ff4e585c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/documents" TargetMode="External"/><Relationship Id="rId43456a20ff4e58648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId29696a20ff4e58a90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/d07d4218-01f0-48fa-ad32-d251c8d21e99" TargetMode="External"/><Relationship Id="rId31966a20ff4e58b62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14586a20ff4e559eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14586a20ff4e559eb.jpg"/><Relationship Id="rId83986a20ff4e572d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83986a20ff4e572d7.jpg"/><Relationship Id="rId38686a20ff4e58c3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38686a20ff4e58c3d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId651140805" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId519109669" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64756a2fc45ff373c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/" TargetMode="External"/><Relationship Id="rId57766a2fc45ff37a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/categorization" TargetMode="External"/><Relationship Id="rId50406a2fc45ff41e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/photos" TargetMode="External"/><Relationship Id="rId86866a2fc46002807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2887" TargetMode="External"/><Relationship Id="rId45286a2fc460028e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId71866a2fc46002926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/53afe954-9f70-4cf2-9249-12140d8f10dd" TargetMode="External"/><Relationship Id="rId19216a2fc460029a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId91746a2fc46002a26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId97736a2fc46002ac3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId62176a2fc46002b42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId33926a2fc46002bb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId62296a2fc46002bf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/documents" TargetMode="External"/><Relationship Id="rId44536a2fc46002c89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId65756a2fc460030d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/d07d4218-01f0-48fa-ad32-d251c8d21e99" TargetMode="External"/><Relationship Id="rId70366a2fc46003198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88606a2fc45ff405c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88606a2fc45ff405c.jpg"/><Relationship Id="rId70206a2fc4600199e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70206a2fc4600199e.jpg"/><Relationship Id="rId87476a2fc46003238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87476a2fc46003238.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>