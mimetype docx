--- v10 (2026-06-15)
+++ v11 (2026-07-21)
@@ -258,51 +258,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Pepino mosaic potexvirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Pepino mosaic virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64756a2fc45ff373c" w:history="1">
+            <w:hyperlink r:id="rId12436a5f7ef6bc4e2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -318,51 +318,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57766a2fc45ff37a8" w:history="1">
+            <w:hyperlink r:id="rId99696a5f7ef6bc54d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -376,86 +376,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PEPMV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="95790131" name="name48036a2fc45ff405e" descr="18209.jpg"/>
+                  <wp:docPr id="51944273" name="name70876a5f7ef6bcc0b" descr="18209.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18209.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId88606a2fc45ff405c" cstate="print"/>
+                          <a:blip r:embed="rId70286a5f7ef6bcc09" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId50406a2fc45ff41e6" w:history="1">
+            <w:hyperlink r:id="rId20656a5f7ef6bcd24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1978,63 +1978,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2000). Since then, PepMV has spread rapidly and can now be regarded to be spread worldwide in commercial tomato crops both protected and outdoors. However there have been limited reports from Africa and Asia and it has not been reported so far from Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="9493342" name="name40826a2fc460019a3" descr="PEPMV0_distribution_map.jpg"/>
+            <wp:docPr id="80731039" name="name60446a5f7ef6bdefc" descr="PEPMV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PEPMV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70206a2fc4600199e" cstate="print"/>
+                    <a:blip r:embed="rId68166a5f7ef6bdef8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2260,151 +2260,151 @@
         <w:t xml:space="preserve"> sp. There is considerable biological variation between isolates and severity of symptoms is not related to the virus strain: in most strains, both mild and severe isolates have been described.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Based on biological data (i.e. symptoms on host and indicator plants), serological relationships and multiple nucleotide sequence alignments, at least five clusters of PepMV isolates are now considered as separate genotypes or strains:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="730586043"/>
+          <w:numId w:val="559447833"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Peruvian pepino strain (LP)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="730586043"/>
+          <w:numId w:val="559447833"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The European tomato strain (EU)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="730586043"/>
+          <w:numId w:val="559447833"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Chile-2 strain (CH2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="730586043"/>
+          <w:numId w:val="559447833"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The US1 strain (US1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="730586043"/>
+          <w:numId w:val="559447833"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The PES strain, identified from wild </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
@@ -3775,51 +3775,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Clark S &amp; Crook K (2012) ‘Import risk analysis: tomato and capsicum seed for sowing from all countries’, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministry of Agriculture and Forestry</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Wellington (NZ) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86866a2fc46002807" w:history="1">
+      <w:hyperlink r:id="rId60436a5f7ef6bee79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mpi.govt.nz/dmsdocument/2887</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3905,90 +3905,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31-52. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45286a2fc460028e4" w:history="1">
+      <w:hyperlink r:id="rId12266a5f7ef6bef74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) Report of a Pest Risk Management for Pepino mosaic virus. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71866a2fc46002926" w:history="1">
+      <w:hyperlink r:id="rId21366a5f7ef6befc3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/getfile/53afe954-9f70-4cf2-9249-12140d8f10dd</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4023,51 +4023,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–104. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19216a2fc460029a6" w:history="1">
+      <w:hyperlink r:id="rId90546a5f7ef6bf049" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4102,51 +4102,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 40-48. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91746a2fc46002a26" w:history="1">
+      <w:hyperlink r:id="rId96416a5f7ef6bf1d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4201,51 +4201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 68-72. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97736a2fc46002ac3" w:history="1">
+      <w:hyperlink r:id="rId13946a5f7ef6bf27f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4280,51 +4280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62176a2fc46002b42" w:history="1">
+      <w:hyperlink r:id="rId91906a5f7ef6bf306" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4350,90 +4350,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33926a2fc46002bb2" w:history="1">
+      <w:hyperlink r:id="rId34816a5f7ef6bf380" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12617</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Pest risk analysis for tomato brown rugose fruit virus. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62296a2fc46002bf1" w:history="1">
+      <w:hyperlink r:id="rId21476a5f7ef6bf3ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/TOBRFV/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4468,51 +4468,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">319</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 02019R2072. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44536a2fc46002c89" w:history="1">
+      <w:hyperlink r:id="rId89166a5f7ef6bf47a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5116,51 +5116,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van der Vlugt RAA &amp; Stijger CCMM (2008) Pepino Mosaic Virus. Encyclopedia of Virology, 5 vols. (B.W.J. Mahy and M.H.V. Van Regenmortel, Editors), pp. 108 Oxford: Elsevier.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Werkman AW &amp; Sansford CE (2010) Pest Risk Analysis for Pepino mosaic virus for the EU. Deliverable Report 4.3. EU Sixth Framework Project PEPEIRA Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65756a2fc460030d0" w:history="1">
+      <w:hyperlink r:id="rId42836a5f7ef6bf951" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/getfile/d07d4218-01f0-48fa-ad32-d251c8d21e99</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5235,51 +5235,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Potexvirus pepini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70366a2fc46003198" w:history="1">
+      <w:hyperlink r:id="rId13716a5f7ef6bfa23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5292,63 +5292,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="92175098" name="name29186a2fc46003239" descr="eu_funding_250.png"/>
+            <wp:docPr id="6321567" name="name98896a5f7ef6bfc21" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87476a2fc46003238" cstate="print"/>
+                    <a:blip r:embed="rId61826a5f7ef6bfc1f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5446,221 +5446,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="730586043">
+  <w:abstractNum w:abstractNumId="559447833">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98205092">
+    <w:lvl w:ilvl="0" w:tplc="14637241">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="98205092" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14637241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="98205092" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14637241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="98205092" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14637241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="98205092" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14637241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="98205092" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14637241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="98205092" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14637241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="98205092" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14637241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="98205092" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14637241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30240366">
+  <w:abstractNum w:abstractNumId="78141394">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54347992">
+    <w:lvl w:ilvl="0" w:tplc="89754782">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="54347992" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="89754782" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="54347992" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="89754782" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="54347992" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="89754782" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="54347992" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="89754782" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="54347992" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="89754782" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="54347992" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="89754782" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="54347992" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="89754782" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="54347992" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="89754782" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30240365">
+  <w:abstractNum w:abstractNumId="78141393">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98431522">
+    <w:lvl w:ilvl="0" w:tplc="72826447">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6412,58 +6412,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="30240365">
-    <w:abstractNumId w:val="30240365"/>
+  <w:num w:numId="78141393">
+    <w:abstractNumId w:val="78141393"/>
   </w:num>
-  <w:num w:numId="30240366">
-    <w:abstractNumId w:val="30240366"/>
+  <w:num w:numId="78141394">
+    <w:abstractNumId w:val="78141394"/>
   </w:num>
-  <w:num w:numId="730586043">
-    <w:abstractNumId w:val="730586043"/>
+  <w:num w:numId="559447833">
+    <w:abstractNumId w:val="559447833"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18013,51 +18013,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId651140805" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId519109669" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64756a2fc45ff373c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/" TargetMode="External"/><Relationship Id="rId57766a2fc45ff37a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/categorization" TargetMode="External"/><Relationship Id="rId50406a2fc45ff41e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/photos" TargetMode="External"/><Relationship Id="rId86866a2fc46002807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2887" TargetMode="External"/><Relationship Id="rId45286a2fc460028e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId71866a2fc46002926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/53afe954-9f70-4cf2-9249-12140d8f10dd" TargetMode="External"/><Relationship Id="rId19216a2fc460029a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId91746a2fc46002a26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId97736a2fc46002ac3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId62176a2fc46002b42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId33926a2fc46002bb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId62296a2fc46002bf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/documents" TargetMode="External"/><Relationship Id="rId44536a2fc46002c89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId65756a2fc460030d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/d07d4218-01f0-48fa-ad32-d251c8d21e99" TargetMode="External"/><Relationship Id="rId70366a2fc46003198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88606a2fc45ff405c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88606a2fc45ff405c.jpg"/><Relationship Id="rId70206a2fc4600199e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70206a2fc4600199e.jpg"/><Relationship Id="rId87476a2fc46003238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87476a2fc46003238.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId893244453" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId192957690" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12436a5f7ef6bc4e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/" TargetMode="External"/><Relationship Id="rId99696a5f7ef6bc54d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/categorization" TargetMode="External"/><Relationship Id="rId20656a5f7ef6bcd24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/photos" TargetMode="External"/><Relationship Id="rId60436a5f7ef6bee79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2887" TargetMode="External"/><Relationship Id="rId12266a5f7ef6bef74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId21366a5f7ef6befc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/53afe954-9f70-4cf2-9249-12140d8f10dd" TargetMode="External"/><Relationship Id="rId90546a5f7ef6bf049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId96416a5f7ef6bf1d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId13946a5f7ef6bf27f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId91906a5f7ef6bf306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId34816a5f7ef6bf380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId21476a5f7ef6bf3ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/documents" TargetMode="External"/><Relationship Id="rId89166a5f7ef6bf47a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId42836a5f7ef6bf951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/d07d4218-01f0-48fa-ad32-d251c8d21e99" TargetMode="External"/><Relationship Id="rId13716a5f7ef6bfa23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId70286a5f7ef6bcc09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70286a5f7ef6bcc09.jpg"/><Relationship Id="rId68166a5f7ef6bdef8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68166a5f7ef6bdef8.jpg"/><Relationship Id="rId61826a5f7ef6bfc1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61826a5f7ef6bfc1f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>