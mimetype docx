--- v11 (2026-07-21)
+++ v12 (2026-08-11)
@@ -258,51 +258,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Pepino mosaic potexvirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Pepino mosaic virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12436a5f7ef6bc4e2" w:history="1">
+            <w:hyperlink r:id="rId88396a7b7ed5e9e50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -318,51 +318,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99696a5f7ef6bc54d" w:history="1">
+            <w:hyperlink r:id="rId21776a7b7ed5e9ede" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -376,86 +376,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PEPMV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="51944273" name="name70876a5f7ef6bcc0b" descr="18209.jpg"/>
+                  <wp:docPr id="25748390" name="name38176a7b7ed5ea565" descr="18209.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18209.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId70286a5f7ef6bcc09" cstate="print"/>
+                          <a:blip r:embed="rId54636a7b7ed5ea563" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId20656a5f7ef6bcd24" w:history="1">
+            <w:hyperlink r:id="rId24396a7b7ed5ea66f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1978,63 +1978,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2000). Since then, PepMV has spread rapidly and can now be regarded to be spread worldwide in commercial tomato crops both protected and outdoors. However there have been limited reports from Africa and Asia and it has not been reported so far from Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="80731039" name="name60446a5f7ef6bdefc" descr="PEPMV0_distribution_map.jpg"/>
+            <wp:docPr id="19834042" name="name51726a7b7ed5eba6f" descr="PEPMV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PEPMV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId68166a5f7ef6bdef8" cstate="print"/>
+                    <a:blip r:embed="rId32206a7b7ed5eba6c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2260,151 +2260,151 @@
         <w:t xml:space="preserve"> sp. There is considerable biological variation between isolates and severity of symptoms is not related to the virus strain: in most strains, both mild and severe isolates have been described.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Based on biological data (i.e. symptoms on host and indicator plants), serological relationships and multiple nucleotide sequence alignments, at least five clusters of PepMV isolates are now considered as separate genotypes or strains:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="559447833"/>
+          <w:numId w:val="470316596"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Peruvian pepino strain (LP)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="559447833"/>
+          <w:numId w:val="470316596"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The European tomato strain (EU)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="559447833"/>
+          <w:numId w:val="470316596"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Chile-2 strain (CH2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="559447833"/>
+          <w:numId w:val="470316596"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The US1 strain (US1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="559447833"/>
+          <w:numId w:val="470316596"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The PES strain, identified from wild </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
@@ -3775,51 +3775,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Clark S &amp; Crook K (2012) ‘Import risk analysis: tomato and capsicum seed for sowing from all countries’, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministry of Agriculture and Forestry</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Wellington (NZ) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60436a5f7ef6bee79" w:history="1">
+      <w:hyperlink r:id="rId93626a7b7ed5ec966" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mpi.govt.nz/dmsdocument/2887</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3905,90 +3905,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31-52. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12266a5f7ef6bef74" w:history="1">
+      <w:hyperlink r:id="rId86096a7b7ed5eca40" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) Report of a Pest Risk Management for Pepino mosaic virus. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21366a5f7ef6befc3" w:history="1">
+      <w:hyperlink r:id="rId77776a7b7ed5eca81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/getfile/53afe954-9f70-4cf2-9249-12140d8f10dd</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4023,51 +4023,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–104. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90546a5f7ef6bf049" w:history="1">
+      <w:hyperlink r:id="rId66296a7b7ed5ecafe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4102,51 +4102,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 40-48. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96416a5f7ef6bf1d4" w:history="1">
+      <w:hyperlink r:id="rId77676a7b7ed5ecb79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4201,51 +4201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 68-72. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13946a5f7ef6bf27f" w:history="1">
+      <w:hyperlink r:id="rId44146a7b7ed5ecc12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4280,51 +4280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91906a5f7ef6bf306" w:history="1">
+      <w:hyperlink r:id="rId37126a7b7ed5ecc8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4350,90 +4350,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34816a5f7ef6bf380" w:history="1">
+      <w:hyperlink r:id="rId87736a7b7ed5eccfc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12617</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Pest risk analysis for tomato brown rugose fruit virus. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21476a5f7ef6bf3ca" w:history="1">
+      <w:hyperlink r:id="rId51526a7b7ed5ecd39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/TOBRFV/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4468,51 +4468,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">319</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 02019R2072. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89166a5f7ef6bf47a" w:history="1">
+      <w:hyperlink r:id="rId77736a7b7ed5ecdb9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5116,51 +5116,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van der Vlugt RAA &amp; Stijger CCMM (2008) Pepino Mosaic Virus. Encyclopedia of Virology, 5 vols. (B.W.J. Mahy and M.H.V. Van Regenmortel, Editors), pp. 108 Oxford: Elsevier.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Werkman AW &amp; Sansford CE (2010) Pest Risk Analysis for Pepino mosaic virus for the EU. Deliverable Report 4.3. EU Sixth Framework Project PEPEIRA Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42836a5f7ef6bf951" w:history="1">
+      <w:hyperlink r:id="rId96436a7b7ed5ed20b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/getfile/d07d4218-01f0-48fa-ad32-d251c8d21e99</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5235,51 +5235,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Potexvirus pepini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13716a5f7ef6bfa23" w:history="1">
+      <w:hyperlink r:id="rId21516a7b7ed5ed2ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5292,63 +5292,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="6321567" name="name98896a5f7ef6bfc21" descr="eu_funding_250.png"/>
+            <wp:docPr id="95616406" name="name75966a7b7ed5ed7e0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61826a5f7ef6bfc1f" cstate="print"/>
+                    <a:blip r:embed="rId36516a7b7ed5ed7df" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5446,221 +5446,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="559447833">
+  <w:abstractNum w:abstractNumId="470316596">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14637241">
+    <w:lvl w:ilvl="0" w:tplc="88235047">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14637241" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="88235047" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14637241" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="88235047" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14637241" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="88235047" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14637241" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="88235047" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14637241" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="88235047" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14637241" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="88235047" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14637241" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="88235047" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14637241" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="88235047" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78141394">
+  <w:abstractNum w:abstractNumId="12222369">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89754782">
+    <w:lvl w:ilvl="0" w:tplc="43390841">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="89754782" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="43390841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="89754782" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="43390841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="89754782" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="43390841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="89754782" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="43390841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="89754782" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="43390841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="89754782" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="43390841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="89754782" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="43390841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89754782" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="43390841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78141393">
+  <w:abstractNum w:abstractNumId="12222368">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72826447">
+    <w:lvl w:ilvl="0" w:tplc="13892687">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6412,58 +6412,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78141393">
-    <w:abstractNumId w:val="78141393"/>
+  <w:num w:numId="12222368">
+    <w:abstractNumId w:val="12222368"/>
   </w:num>
-  <w:num w:numId="78141394">
-    <w:abstractNumId w:val="78141394"/>
+  <w:num w:numId="12222369">
+    <w:abstractNumId w:val="12222369"/>
   </w:num>
-  <w:num w:numId="559447833">
-    <w:abstractNumId w:val="559447833"/>
+  <w:num w:numId="470316596">
+    <w:abstractNumId w:val="470316596"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18013,51 +18013,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId893244453" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId192957690" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12436a5f7ef6bc4e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/" TargetMode="External"/><Relationship Id="rId99696a5f7ef6bc54d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/categorization" TargetMode="External"/><Relationship Id="rId20656a5f7ef6bcd24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/photos" TargetMode="External"/><Relationship Id="rId60436a5f7ef6bee79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2887" TargetMode="External"/><Relationship Id="rId12266a5f7ef6bef74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId21366a5f7ef6befc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/53afe954-9f70-4cf2-9249-12140d8f10dd" TargetMode="External"/><Relationship Id="rId90546a5f7ef6bf049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId96416a5f7ef6bf1d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId13946a5f7ef6bf27f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId91906a5f7ef6bf306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId34816a5f7ef6bf380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId21476a5f7ef6bf3ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/documents" TargetMode="External"/><Relationship Id="rId89166a5f7ef6bf47a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId42836a5f7ef6bf951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/d07d4218-01f0-48fa-ad32-d251c8d21e99" TargetMode="External"/><Relationship Id="rId13716a5f7ef6bfa23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId70286a5f7ef6bcc09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70286a5f7ef6bcc09.jpg"/><Relationship Id="rId68166a5f7ef6bdef8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68166a5f7ef6bdef8.jpg"/><Relationship Id="rId61826a5f7ef6bfc1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61826a5f7ef6bfc1f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId643698491" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId595490461" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88396a7b7ed5e9e50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/" TargetMode="External"/><Relationship Id="rId21776a7b7ed5e9ede" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/categorization" TargetMode="External"/><Relationship Id="rId24396a7b7ed5ea66f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/photos" TargetMode="External"/><Relationship Id="rId93626a7b7ed5ec966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2887" TargetMode="External"/><Relationship Id="rId86096a7b7ed5eca40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId77776a7b7ed5eca81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/53afe954-9f70-4cf2-9249-12140d8f10dd" TargetMode="External"/><Relationship Id="rId66296a7b7ed5ecafe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId77676a7b7ed5ecb79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId44146a7b7ed5ecc12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId37126a7b7ed5ecc8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId87736a7b7ed5eccfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId51526a7b7ed5ecd39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/documents" TargetMode="External"/><Relationship Id="rId77736a7b7ed5ecdb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId96436a7b7ed5ed20b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/d07d4218-01f0-48fa-ad32-d251c8d21e99" TargetMode="External"/><Relationship Id="rId21516a7b7ed5ed2ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54636a7b7ed5ea563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54636a7b7ed5ea563.jpg"/><Relationship Id="rId32206a7b7ed5eba6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32206a7b7ed5eba6c.jpg"/><Relationship Id="rId36516a7b7ed5ed7df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36516a7b7ed5ed7df.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>