--- v12 (2026-08-11)
+++ v13 (2026-08-11)
@@ -258,51 +258,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Pepino mosaic potexvirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Pepino mosaic virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88396a7b7ed5e9e50" w:history="1">
+            <w:hyperlink r:id="rId40336a7b7fffb8b59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -318,51 +318,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21776a7b7ed5e9ede" w:history="1">
+            <w:hyperlink r:id="rId33936a7b7fffb8bc4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -376,86 +376,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PEPMV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="25748390" name="name38176a7b7ed5ea565" descr="18209.jpg"/>
+                  <wp:docPr id="78313023" name="name43886a7b7fffb94c7" descr="18209.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18209.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId54636a7b7ed5ea563" cstate="print"/>
+                          <a:blip r:embed="rId24736a7b7fffb94c5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId24396a7b7ed5ea66f" w:history="1">
+            <w:hyperlink r:id="rId83656a7b7fffb95de" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1978,63 +1978,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2000). Since then, PepMV has spread rapidly and can now be regarded to be spread worldwide in commercial tomato crops both protected and outdoors. However there have been limited reports from Africa and Asia and it has not been reported so far from Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="19834042" name="name51726a7b7ed5eba6f" descr="PEPMV0_distribution_map.jpg"/>
+            <wp:docPr id="97867109" name="name49396a7b7fffbaae0" descr="PEPMV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PEPMV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32206a7b7ed5eba6c" cstate="print"/>
+                    <a:blip r:embed="rId32106a7b7fffbaadc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2260,151 +2260,151 @@
         <w:t xml:space="preserve"> sp. There is considerable biological variation between isolates and severity of symptoms is not related to the virus strain: in most strains, both mild and severe isolates have been described.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Based on biological data (i.e. symptoms on host and indicator plants), serological relationships and multiple nucleotide sequence alignments, at least five clusters of PepMV isolates are now considered as separate genotypes or strains:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="470316596"/>
+          <w:numId w:val="232036890"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Peruvian pepino strain (LP)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="470316596"/>
+          <w:numId w:val="232036890"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The European tomato strain (EU)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="470316596"/>
+          <w:numId w:val="232036890"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Chile-2 strain (CH2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="470316596"/>
+          <w:numId w:val="232036890"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The US1 strain (US1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="470316596"/>
+          <w:numId w:val="232036890"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The PES strain, identified from wild </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
@@ -3775,51 +3775,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Clark S &amp; Crook K (2012) ‘Import risk analysis: tomato and capsicum seed for sowing from all countries’, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministry of Agriculture and Forestry</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Wellington (NZ) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93626a7b7ed5ec966" w:history="1">
+      <w:hyperlink r:id="rId33676a7b7fffbb994" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mpi.govt.nz/dmsdocument/2887</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3905,90 +3905,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31-52. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86096a7b7ed5eca40" w:history="1">
+      <w:hyperlink r:id="rId50456a7b7fffbba72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) Report of a Pest Risk Management for Pepino mosaic virus. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77776a7b7ed5eca81" w:history="1">
+      <w:hyperlink r:id="rId52596a7b7fffbbab4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/getfile/53afe954-9f70-4cf2-9249-12140d8f10dd</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4023,51 +4023,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–104. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66296a7b7ed5ecafe" w:history="1">
+      <w:hyperlink r:id="rId51346a7b7fffbbb32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4102,51 +4102,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 40-48. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77676a7b7ed5ecb79" w:history="1">
+      <w:hyperlink r:id="rId68226a7b7fffbbbb0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4201,51 +4201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 68-72. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44146a7b7ed5ecc12" w:history="1">
+      <w:hyperlink r:id="rId97306a7b7fffbbc4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4280,51 +4280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37126a7b7ed5ecc8d" w:history="1">
+      <w:hyperlink r:id="rId44816a7b7fffbbcca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4350,90 +4350,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87736a7b7ed5eccfc" w:history="1">
+      <w:hyperlink r:id="rId44006a7b7fffbbd3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12617</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Pest risk analysis for tomato brown rugose fruit virus. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51526a7b7ed5ecd39" w:history="1">
+      <w:hyperlink r:id="rId29096a7b7fffbbd7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/TOBRFV/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4468,51 +4468,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">319</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 02019R2072. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77736a7b7ed5ecdb9" w:history="1">
+      <w:hyperlink r:id="rId65796a7b7fffbbdfb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5116,51 +5116,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van der Vlugt RAA &amp; Stijger CCMM (2008) Pepino Mosaic Virus. Encyclopedia of Virology, 5 vols. (B.W.J. Mahy and M.H.V. Van Regenmortel, Editors), pp. 108 Oxford: Elsevier.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Werkman AW &amp; Sansford CE (2010) Pest Risk Analysis for Pepino mosaic virus for the EU. Deliverable Report 4.3. EU Sixth Framework Project PEPEIRA Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96436a7b7ed5ed20b" w:history="1">
+      <w:hyperlink r:id="rId50376a7b7fffbc220" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/getfile/d07d4218-01f0-48fa-ad32-d251c8d21e99</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5235,51 +5235,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Potexvirus pepini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21516a7b7ed5ed2ce" w:history="1">
+      <w:hyperlink r:id="rId88626a7b7fffbc2e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5292,63 +5292,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="95616406" name="name75966a7b7ed5ed7e0" descr="eu_funding_250.png"/>
+            <wp:docPr id="14142748" name="name83406a7b7fffbc3c4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36516a7b7ed5ed7df" cstate="print"/>
+                    <a:blip r:embed="rId93696a7b7fffbc3c3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5446,221 +5446,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="470316596">
+  <w:abstractNum w:abstractNumId="232036890">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88235047">
+    <w:lvl w:ilvl="0" w:tplc="91452479">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="88235047" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="91452479" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="88235047" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="91452479" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="88235047" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="91452479" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="88235047" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="91452479" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="88235047" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="91452479" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="88235047" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="91452479" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="88235047" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="91452479" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="88235047" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="91452479" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12222369">
+  <w:abstractNum w:abstractNumId="12814700">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43390841">
+    <w:lvl w:ilvl="0" w:tplc="70846694">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="43390841" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70846694" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="43390841" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70846694" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="43390841" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70846694" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="43390841" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70846694" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="43390841" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70846694" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="43390841" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70846694" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="43390841" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70846694" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="43390841" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70846694" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12222368">
+  <w:abstractNum w:abstractNumId="12814699">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13892687">
+    <w:lvl w:ilvl="0" w:tplc="36862070">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6412,58 +6412,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12222368">
-    <w:abstractNumId w:val="12222368"/>
+  <w:num w:numId="12814699">
+    <w:abstractNumId w:val="12814699"/>
   </w:num>
-  <w:num w:numId="12222369">
-    <w:abstractNumId w:val="12222369"/>
+  <w:num w:numId="12814700">
+    <w:abstractNumId w:val="12814700"/>
   </w:num>
-  <w:num w:numId="470316596">
-    <w:abstractNumId w:val="470316596"/>
+  <w:num w:numId="232036890">
+    <w:abstractNumId w:val="232036890"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18013,51 +18013,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId643698491" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId595490461" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88396a7b7ed5e9e50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/" TargetMode="External"/><Relationship Id="rId21776a7b7ed5e9ede" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/categorization" TargetMode="External"/><Relationship Id="rId24396a7b7ed5ea66f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/photos" TargetMode="External"/><Relationship Id="rId93626a7b7ed5ec966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2887" TargetMode="External"/><Relationship Id="rId86096a7b7ed5eca40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId77776a7b7ed5eca81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/53afe954-9f70-4cf2-9249-12140d8f10dd" TargetMode="External"/><Relationship Id="rId66296a7b7ed5ecafe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId77676a7b7ed5ecb79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId44146a7b7ed5ecc12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId37126a7b7ed5ecc8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId87736a7b7ed5eccfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId51526a7b7ed5ecd39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/documents" TargetMode="External"/><Relationship Id="rId77736a7b7ed5ecdb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId96436a7b7ed5ed20b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/d07d4218-01f0-48fa-ad32-d251c8d21e99" TargetMode="External"/><Relationship Id="rId21516a7b7ed5ed2ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54636a7b7ed5ea563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54636a7b7ed5ea563.jpg"/><Relationship Id="rId32206a7b7ed5eba6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32206a7b7ed5eba6c.jpg"/><Relationship Id="rId36516a7b7ed5ed7df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36516a7b7ed5ed7df.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId349289785" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId433398031" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40336a7b7fffb8b59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/" TargetMode="External"/><Relationship Id="rId33936a7b7fffb8bc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/categorization" TargetMode="External"/><Relationship Id="rId83656a7b7fffb95de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/photos" TargetMode="External"/><Relationship Id="rId33676a7b7fffbb994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2887" TargetMode="External"/><Relationship Id="rId50456a7b7fffbba72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId52596a7b7fffbbab4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/53afe954-9f70-4cf2-9249-12140d8f10dd" TargetMode="External"/><Relationship Id="rId51346a7b7fffbbb32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId68226a7b7fffbbbb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId97306a7b7fffbbc4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId44816a7b7fffbbcca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId44006a7b7fffbbd3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId29096a7b7fffbbd7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/documents" TargetMode="External"/><Relationship Id="rId65796a7b7fffbbdfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId50376a7b7fffbc220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/d07d4218-01f0-48fa-ad32-d251c8d21e99" TargetMode="External"/><Relationship Id="rId88626a7b7fffbc2e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24736a7b7fffb94c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24736a7b7fffb94c5.jpg"/><Relationship Id="rId32106a7b7fffbaadc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32106a7b7fffbaadc.jpg"/><Relationship Id="rId93696a7b7fffbc3c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93696a7b7fffbc3c3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>