--- v13 (2026-08-11)
+++ v14 (2026-08-31)
@@ -258,51 +258,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Pepino mosaic potexvirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Pepino mosaic virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40336a7b7fffb8b59" w:history="1">
+            <w:hyperlink r:id="rId66956a960c21bd1cf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -318,51 +318,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33936a7b7fffb8bc4" w:history="1">
+            <w:hyperlink r:id="rId68596a960c21bd23a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -376,86 +376,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PEPMV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="78313023" name="name43886a7b7fffb94c7" descr="18209.jpg"/>
+                  <wp:docPr id="60530365" name="name63556a960c21bdba6" descr="18209.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18209.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId24736a7b7fffb94c5" cstate="print"/>
+                          <a:blip r:embed="rId42956a960c21bdba3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId83656a7b7fffb95de" w:history="1">
+            <w:hyperlink r:id="rId96336a960c21bdd31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1978,63 +1978,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2000). Since then, PepMV has spread rapidly and can now be regarded to be spread worldwide in commercial tomato crops both protected and outdoors. However there have been limited reports from Africa and Asia and it has not been reported so far from Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="97867109" name="name49396a7b7fffbaae0" descr="PEPMV0_distribution_map.jpg"/>
+            <wp:docPr id="43082876" name="name77876a960c21bf442" descr="PEPMV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PEPMV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32106a7b7fffbaadc" cstate="print"/>
+                    <a:blip r:embed="rId75766a960c21bf43e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2260,151 +2260,151 @@
         <w:t xml:space="preserve"> sp. There is considerable biological variation between isolates and severity of symptoms is not related to the virus strain: in most strains, both mild and severe isolates have been described.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Based on biological data (i.e. symptoms on host and indicator plants), serological relationships and multiple nucleotide sequence alignments, at least five clusters of PepMV isolates are now considered as separate genotypes or strains:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="232036890"/>
+          <w:numId w:val="121153568"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Peruvian pepino strain (LP)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="232036890"/>
+          <w:numId w:val="121153568"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The European tomato strain (EU)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="232036890"/>
+          <w:numId w:val="121153568"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Chile-2 strain (CH2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="232036890"/>
+          <w:numId w:val="121153568"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The US1 strain (US1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="232036890"/>
+          <w:numId w:val="121153568"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The PES strain, identified from wild </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
@@ -3775,51 +3775,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Clark S &amp; Crook K (2012) ‘Import risk analysis: tomato and capsicum seed for sowing from all countries’, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministry of Agriculture and Forestry</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Wellington (NZ) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33676a7b7fffbb994" w:history="1">
+      <w:hyperlink r:id="rId54146a960c21c024f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mpi.govt.nz/dmsdocument/2887</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3905,90 +3905,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31-52. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50456a7b7fffbba72" w:history="1">
+      <w:hyperlink r:id="rId37086a960c21c033a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) Report of a Pest Risk Management for Pepino mosaic virus. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52596a7b7fffbbab4" w:history="1">
+      <w:hyperlink r:id="rId40686a960c21c037c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/getfile/53afe954-9f70-4cf2-9249-12140d8f10dd</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4023,51 +4023,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–104. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51346a7b7fffbbb32" w:history="1">
+      <w:hyperlink r:id="rId67816a960c21c03fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4102,51 +4102,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 40-48. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68226a7b7fffbbbb0" w:history="1">
+      <w:hyperlink r:id="rId20076a960c21c047b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4201,51 +4201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 68-72. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97306a7b7fffbbc4d" w:history="1">
+      <w:hyperlink r:id="rId54756a960c21c0518" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4280,51 +4280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44816a7b7fffbbcca" w:history="1">
+      <w:hyperlink r:id="rId78396a960c21c05b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ PEPMV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4350,90 +4350,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44006a7b7fffbbd3b" w:history="1">
+      <w:hyperlink r:id="rId61796a960c21c062e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12617</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Pest risk analysis for tomato brown rugose fruit virus. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29096a7b7fffbbd7a" w:history="1">
+      <w:hyperlink r:id="rId61296a960c21c066e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/TOBRFV/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4468,51 +4468,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">319</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 02019R2072. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65796a7b7fffbbdfb" w:history="1">
+      <w:hyperlink r:id="rId86416a960c21c06fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5116,51 +5116,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van der Vlugt RAA &amp; Stijger CCMM (2008) Pepino Mosaic Virus. Encyclopedia of Virology, 5 vols. (B.W.J. Mahy and M.H.V. Van Regenmortel, Editors), pp. 108 Oxford: Elsevier.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Werkman AW &amp; Sansford CE (2010) Pest Risk Analysis for Pepino mosaic virus for the EU. Deliverable Report 4.3. EU Sixth Framework Project PEPEIRA Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50376a7b7fffbc220" w:history="1">
+      <w:hyperlink r:id="rId20356a960c21c0b51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/getfile/d07d4218-01f0-48fa-ad32-d251c8d21e99</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5235,51 +5235,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Potexvirus pepini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88626a7b7fffbc2e5" w:history="1">
+      <w:hyperlink r:id="rId17216a960c21c0c16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5292,63 +5292,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="14142748" name="name83406a7b7fffbc3c4" descr="eu_funding_250.png"/>
+            <wp:docPr id="81814502" name="name56006a960c21c0ff1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId93696a7b7fffbc3c3" cstate="print"/>
+                    <a:blip r:embed="rId14456a960c21c0fee" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5446,221 +5446,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="232036890">
+  <w:abstractNum w:abstractNumId="121153568">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91452479">
+    <w:lvl w:ilvl="0" w:tplc="45420161">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="91452479" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="45420161" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="91452479" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="45420161" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="91452479" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="45420161" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="91452479" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="45420161" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="91452479" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45420161" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="91452479" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="45420161" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="91452479" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="45420161" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="91452479" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="45420161" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12814700">
+  <w:abstractNum w:abstractNumId="45775572">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70846694">
+    <w:lvl w:ilvl="0" w:tplc="64873750">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="70846694" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="64873750" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="70846694" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="64873750" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="70846694" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="64873750" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="70846694" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="64873750" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="70846694" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="64873750" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="70846694" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="64873750" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="70846694" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="64873750" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="70846694" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="64873750" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12814699">
+  <w:abstractNum w:abstractNumId="45775571">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36862070">
+    <w:lvl w:ilvl="0" w:tplc="18874884">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6412,58 +6412,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12814699">
-    <w:abstractNumId w:val="12814699"/>
+  <w:num w:numId="45775571">
+    <w:abstractNumId w:val="45775571"/>
   </w:num>
-  <w:num w:numId="12814700">
-    <w:abstractNumId w:val="12814700"/>
+  <w:num w:numId="45775572">
+    <w:abstractNumId w:val="45775572"/>
   </w:num>
-  <w:num w:numId="232036890">
-    <w:abstractNumId w:val="232036890"/>
+  <w:num w:numId="121153568">
+    <w:abstractNumId w:val="121153568"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18013,51 +18013,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId349289785" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId433398031" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40336a7b7fffb8b59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/" TargetMode="External"/><Relationship Id="rId33936a7b7fffb8bc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/categorization" TargetMode="External"/><Relationship Id="rId83656a7b7fffb95de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/photos" TargetMode="External"/><Relationship Id="rId33676a7b7fffbb994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2887" TargetMode="External"/><Relationship Id="rId50456a7b7fffbba72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId52596a7b7fffbbab4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/53afe954-9f70-4cf2-9249-12140d8f10dd" TargetMode="External"/><Relationship Id="rId51346a7b7fffbbb32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId68226a7b7fffbbbb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId97306a7b7fffbbc4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId44816a7b7fffbbcca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId44006a7b7fffbbd3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId29096a7b7fffbbd7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/documents" TargetMode="External"/><Relationship Id="rId65796a7b7fffbbdfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId50376a7b7fffbc220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/d07d4218-01f0-48fa-ad32-d251c8d21e99" TargetMode="External"/><Relationship Id="rId88626a7b7fffbc2e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24736a7b7fffb94c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24736a7b7fffb94c5.jpg"/><Relationship Id="rId32106a7b7fffbaadc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32106a7b7fffbaadc.jpg"/><Relationship Id="rId93696a7b7fffbc3c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93696a7b7fffbc3c3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId780770493" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId405203512" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66956a960c21bd1cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/" TargetMode="External"/><Relationship Id="rId68596a960c21bd23a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/categorization" TargetMode="External"/><Relationship Id="rId96336a960c21bdd31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/photos" TargetMode="External"/><Relationship Id="rId54146a960c21c024f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2887" TargetMode="External"/><Relationship Id="rId37086a960c21c033a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId40686a960c21c037c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/53afe954-9f70-4cf2-9249-12140d8f10dd" TargetMode="External"/><Relationship Id="rId67816a960c21c03fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId20076a960c21c047b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId54756a960c21c0518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PEPMV0/documents" TargetMode="External"/><Relationship Id="rId78396a960c21c05b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId61796a960c21c062e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId61296a960c21c066e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/documents" TargetMode="External"/><Relationship Id="rId86416a960c21c06fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId20356a960c21c0b51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/d07d4218-01f0-48fa-ad32-d251c8d21e99" TargetMode="External"/><Relationship Id="rId17216a960c21c0c16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42956a960c21bdba3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42956a960c21bdba3.jpg"/><Relationship Id="rId75766a960c21bf43e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75766a960c21bf43e.jpg"/><Relationship Id="rId14456a960c21c0fee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14456a960c21c0fee.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>