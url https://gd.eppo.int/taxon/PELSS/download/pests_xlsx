--- v1 (2026-03-01)
+++ v2 (2026-04-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PELSS" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>HETDGL</t>
   </si>
   <si>
     <t>Heterodera glycines</t>
   </si>
   <si>
     <t>* Riggs RD, Hamblen ML (1966) Further studies on the host range of the soybean-cyst. Bulletin of the Agricultural Experiment Station no. 718. University of Arkansas, Fayetteville (US), 19 pp.
 ------- Host range experiments.</t>
   </si>
@@ -176,50 +176,59 @@
   <si>
     <t>Ralstonia solanacearum (as Pelargonium)</t>
   </si>
   <si>
     <t>* Hong JC, Norman DJ, Reed DL, Momol MT and Jones JB (2012) Diversity among Ralstonia  solanacearum  strains  isolated  from  the  southeastern United States. Phytopathology 102, 924-936.
 * N'Guessan CA, Brisse S, Le Roux-Nio A-C, Poussier S, Koné D, Wicker E (2013) Development of variable number of tandem repeats typing schemes for Ralstonia solanacearum, the agent of bacterial wilt, banana Moko disease and potato brown rot. Journal of Microbiological Methods 92, 366-374
 * Rossato, M, Santiago TR, Mizubuti ESG, Lopes CA (2017) Characterization and pathogenicity to geranium of Brazilian strains of Ralstonia spp.. Tropical Plant Pathology 42, 458–467 
 * Janse JD, van den Beld HE, Elphinstone J, Simpkins S, Tjou-Tam-Sin NNA, van Vaerenbergh J (2004) Introduction to Europe of Ralstonia solanacearum biovar 2 race 3 in Pelargonium zonale cuttings. Journal of Plant Pathology 86, 147-145
 * Ravelomanantsoa S, Robène I, Chiroleu F, Guérin F, Poussier S, Pruvost O, Prior P (2016) A novel multilocus variable number tandem repeat analysis typing scheme for African phylotype III strains of the Ralstonia solanacearum species complex. PeerJ. 4:e1949. doi: 10.7717/peerj.1949.</t>
   </si>
   <si>
     <t>RALSSO</t>
   </si>
   <si>
     <t>Ralstonia solanacearum species complex (as Pelargonium)</t>
   </si>
   <si>
     <t xml:space="preserve">* Hong JC, Norman DJ, Reed DL, Momol MT and Jones JB (2012) Diversity among Ralstonia  solanacearum  strains  isolated  from  the  southeastern United States. Phytopathology 102:924-936.
 * Janse JD, van den Beld HE, Elphinstone J, Simpkins S, Tjou-Tam-Sin NNA, van Vaerenbergh J (2004) Introduction to Europe of Ralstonia solanacearum biovar 2 race 3 in Pelargonium zonale cuttings. Journal of Plant Pathology 86, 147-145
 * N'Guessan CA, Brisse S, Le Roux-Nio A-C, Poussier S, Koné D, Wicker E (2013) Development of variable number of tandem repeats typing schemes for Ralstonia solanacearum, the agent of bacterial wilt, banana Moko disease and potato brown rot. Journal of Microbiological Methods 92, 366-374
 * Ravelomanantsoa S, Robène I, Chiroleu F, Guérin F, Poussier S, Pruvost O, Prior P (2016). A novel multilocus variable number tandem repeat analysis typing scheme for African phylotype III strains of the Ralstonia solanacearum species complex. PeerJ. 4:e1949. doi: 10.7717/peerj.1949.
 * Rossato, M, Santiago TR, Mizubuti ESG, Lopes CA (2017) Characterization and pathogenicity to geranium of Brazilian strains of Ralstonia spp.. Tropical Plant Pathology 42(6), 458–467
 * Santiago TR, Lopes CA, Caetano-Anollés G and Mizubutia ESG (2017) Phylotype and sequevar variability of Ralstonia solanacearum in Brazil, an ancient centre of diversity of the pathogen. Plant Pathology 66,383–392
 * Yahiaoui N, Chéron J-J, Ravelomanantsoa S, Hamza AA., Petrousse B, Jeetah R, Jaufeerally-Fakim Y, Félicité J, Fillâtre J, Hostachy B, Guérin F, Cellier G, Prior P, Poussier S (2017) Genetic Diversity of the Ralstonia solanacearum Species Complex in the Southwest Indian Ocean Islands. Frontiers in Plant Science 8, 2139
 </t>
+  </si>
+  <si>
+    <t>CORBFA</t>
+  </si>
+  <si>
+    <t>Rhodococcus fascians</t>
+  </si>
+  <si>
+    <t>* Dhaouadi S,  Mougou AH, Rhouma A (2020) The plant pathogen Rhodococcus fascians. History, disease symptomatology, host range, pathogenesis and plant–pathogen interaction. Annals of Applied Biology 177(1), 4-15.</t>
   </si>
   <si>
     <t>RHIOHI</t>
   </si>
   <si>
     <t>Ripersiella hibisci (as Pelargonium)</t>
   </si>
   <si>
     <t>* Jansen MGM (2001) Instar identification and some notes about the life cycle of Rhizoecus hibisci Kawai ; Takagi (Coccoidea: Pseudococcidae). Bollettino di Zoologia Agraria e di Bachicoltura, Serie II, 33(3), 53-56.</t>
   </si>
   <si>
     <t>PRODOR</t>
   </si>
   <si>
     <t>Spodoptera ornithogalli (as Pelargonium)</t>
   </si>
   <si>
     <t>* Brito R, Specht A, Gonçalves GL, Moreira GRP, Carneiro E, Santos FL, Roque-Specht VF, Mielke OHH, Casagrande MM (2019) Spodoptera marima: a new synonym of Spodoptera ornithogalli (Lepidoptera: Noctuidae), with notes on adult morphology, host plant use and genetic variation along its geographic range. Neotropical Entomology 48(3), 433-448.
 * Heppner JB (2007) Lepidoptera of Florida. Part 1. Introduction and catalog. Gainesville, Florida Department of Agriculture &amp; Consumer Services, p 670.</t>
   </si>
   <si>
     <t>TETREV</t>
   </si>
   <si>
     <t>Tetranychus evansi</t>
@@ -593,51 +602,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D24"/>
+  <dimension ref="A1:D25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="65.984" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="439.893" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -921,60 +930,74 @@
         <v>61</v>
       </c>
       <c r="C22" t="s">
         <v>62</v>
       </c>
       <c r="D22" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>8</v>
       </c>
       <c r="B23" t="s">
         <v>64</v>
       </c>
       <c r="C23" t="s">
         <v>65</v>
       </c>
       <c r="D23" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B24" t="s">
         <v>67</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
         <v>68</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
         <v>69</v>
       </c>
-      <c r="D24" t="s">
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" t="s">
         <v>70</v>
+      </c>
+      <c r="B25" t="s">
+        <v>71</v>
+      </c>
+      <c r="C25" t="s">
+        <v>72</v>
+      </c>
+      <c r="D25" t="s">
+        <v>73</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">