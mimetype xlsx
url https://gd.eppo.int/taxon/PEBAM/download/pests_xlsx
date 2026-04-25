--- v4 (2026-03-27)
+++ v5 (2026-04-25)
@@ -12,97 +12,107 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PEBAM" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="321">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="324">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>PHYPSO</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma solani'</t>
   </si>
   <si>
     <t>* Laviña A, Batlle A, Garcia Faraco J, López Herrera CJ (2002) First report of stolbur phytoplasma in wvocado in Spain. Plant Disease 86(6), p 692.
 ------- Isolate found on Persea americana is not confirmed to belong 'Ca. Phytoplasma solani' (only the confirmation that the isolate found on this host plant belongs to the stolbur group is given).</t>
   </si>
   <si>
     <t>CHRBMA</t>
   </si>
   <si>
     <t>Chrysobothris mali</t>
   </si>
   <si>
     <t>* Burke HE (1929) The Pacific Flathead Borer. Technical Bulletin - United States Department of Agriculture, Washington D.C., (83).
 -------as P. gratissima
 * EPPO (2021) EPPO Technical Document No. 1083. Pest risk analysis for Chrysobothris femorata and C. mali. EPPO, Paris. Available at https://gd.eppo.int/taxon/CHRBMA/documents
 ------- very uncertain host. Record relates only to the presence of adults, or the life stages are not indicated.</t>
   </si>
   <si>
     <t>ONCOTH</t>
   </si>
   <si>
     <t>Rhizoctonia theobromae</t>
   </si>
   <si>
     <t xml:space="preserve">* Keane PJ, Prior C (1991) Vascular-streak dieback of cocoa. Phytopathological Papers No. 33. 39 pp. 
 ------- one record as host. </t>
+  </si>
+  <si>
+    <t>SCITCI</t>
+  </si>
+  <si>
+    <t>Scirtothrips citri</t>
+  </si>
+  <si>
+    <t>* Alarcón-Utrera D, López-Lima D, Cerdán-Cabrera CR, Alvarado-Castillo G, Salinas-Castro A, Carrión G. (2025) Thrips (Insecta: Thysanoptera) species associated with avocado orchards in central Veracruz, Mexico. International Journal of Tropical Insect Science. 45(6), 3159-3167.
+------ found in infloresences.</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>RHYCPA</t>
   </si>
   <si>
     <t>Rhynchophorus palmarum</t>
   </si>
   <si>
     <t xml:space="preserve">* Hagley EAC (1965) On the life history and habits of the palm weevil, Rhynchophorus palmarum. Annals of the Entomological Society of America 58(1), 22-28.
 ------- Adult feeding on ripe fruit.
 * Wattanapongsiri A (1966) A revision of the genera Rhynchophorus and Dynamis. Department of Agricultural Science Bulletin, Bangkok, Thailand.
 </t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ALECSN</t>
   </si>
   <si>
     <t>Aleurocanthus spiniferus</t>
   </si>
@@ -326,51 +336,51 @@
     <t>Ceratitis cosyra</t>
   </si>
   <si>
     <t>* de Graaf J (2009) Host status of avocado (‘Hass’) to Ceratitis capitata, Ceratitis rosa, and Ceratitis cosyra (Diptera: Tephritidae) in South Africa. Journal of Economic Entomology 102(4), 1448-1459. 
 ------- poor host.
 * Mwatawala MW, De Meyer M, Makundi RH, Maerere AP (2009) Host range and distribution of fruit-infesting pestiferous fruit flies (Diptera, Tephritidae) in selected areas of Central Tanzania. Bulletin of entomological research 99(6), 629-641.</t>
   </si>
   <si>
     <t>CERTFA</t>
   </si>
   <si>
     <t>Ceratitis fasciventris</t>
   </si>
   <si>
     <t>* INTERNET
 True Fruit Flies (Diptera: Tephritidae) of the Afrotropical Region. Ceratitis fasciventris. Specimens. http://projects.bebif.be/fruitfly/taxoninfo.html?id=63
 ------- Confirmed host.</t>
   </si>
   <si>
     <t>CERTMA</t>
   </si>
   <si>
     <t>Ceratitis malgassa</t>
   </si>
   <si>
-    <t>* Rasolofoarivao H, Raveloson Ravaomanarivo LH, Delatte H (2021) Host plant ranges of fruit flies (Diptera: Tephritidae) in Madagascar. Bulletin of Entomological Research 1–12. https://doi.org/10.1017/ S0007485321000511</t>
+    <t>* Rasolofoarivao H, Raveloson Ravaomanarivo LH, Delatte H (2022) Host plant ranges of fruit flies (Diptera: Tephritidae) in Madagascar. Bulletin of Entomological Research 112, 1–12. https://doi.org/10.1017/S0007485321000511</t>
   </si>
   <si>
     <t>CERTQI</t>
   </si>
   <si>
     <t>Ceratitis quilicii</t>
   </si>
   <si>
     <t>* INTERNET
 True Fruit Flies (Diptera: Tephritidae) of the Afrotropical Region. Ceratitis quilicii. Specimens. http://projects.bebif.be/fruitfly/taxoninfo.html?id=434
 ------- Confirmed host.</t>
   </si>
   <si>
     <t>CERTRO</t>
   </si>
   <si>
     <t>Ceratitis rosa</t>
   </si>
   <si>
     <t xml:space="preserve">* de Graaf J (2009) Host status of avocado (‘Hass’) to Ceratitis capitata, Ceratitis rosa, and Ceratitis cosyra (Diptera: Tephritidae) in South Africa. Journal of Economic Entomology 102(4), 1448-1459. 
 ------- poor host.
 * INTERNET
 True Fruit Flies (Diptera: Tephritidae) of the Afrotropical Region. Ceratitis rosa. Specimens. http://projects.bebif.be/fruitfly/taxoninfo.html?id=62
 ------- Confirmed host.
 </t>
@@ -1427,51 +1437,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D111"/>
+  <dimension ref="A1:D112"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="395.046" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1499,1513 +1509,1527 @@
         <v>8</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>4</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" t="s">
         <v>14</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" t="s">
         <v>18</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>19</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B7" t="s">
         <v>22</v>
       </c>
       <c r="C7" t="s">
         <v>23</v>
       </c>
       <c r="D7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B8" t="s">
         <v>25</v>
       </c>
       <c r="C8" t="s">
         <v>26</v>
       </c>
       <c r="D8" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>28</v>
       </c>
       <c r="C9" t="s">
         <v>29</v>
       </c>
-      <c r="D9"/>
+      <c r="D9" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C10" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="D10" t="s">
         <v>32</v>
       </c>
+      <c r="D10"/>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B11" t="s">
         <v>33</v>
       </c>
       <c r="C11" t="s">
         <v>34</v>
       </c>
       <c r="D11" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B12" t="s">
         <v>36</v>
       </c>
       <c r="C12" t="s">
         <v>37</v>
       </c>
-      <c r="D12"/>
+      <c r="D12" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C13" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="D13" t="s">
         <v>40</v>
       </c>
+      <c r="D13"/>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B14" t="s">
         <v>41</v>
       </c>
       <c r="C14" t="s">
         <v>42</v>
       </c>
       <c r="D14" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B15" t="s">
         <v>44</v>
       </c>
       <c r="C15" t="s">
         <v>45</v>
       </c>
       <c r="D15" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B16" t="s">
         <v>47</v>
       </c>
       <c r="C16" t="s">
         <v>48</v>
       </c>
       <c r="D16" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B17" t="s">
         <v>50</v>
       </c>
       <c r="C17" t="s">
         <v>51</v>
       </c>
       <c r="D17" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B18" t="s">
         <v>53</v>
       </c>
       <c r="C18" t="s">
         <v>54</v>
       </c>
       <c r="D18" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B19" t="s">
         <v>56</v>
       </c>
       <c r="C19" t="s">
         <v>57</v>
       </c>
       <c r="D19" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B20" t="s">
         <v>59</v>
       </c>
       <c r="C20" t="s">
         <v>60</v>
       </c>
       <c r="D20" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B21" t="s">
         <v>62</v>
       </c>
       <c r="C21" t="s">
         <v>63</v>
       </c>
       <c r="D21" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>65</v>
       </c>
       <c r="C22" t="s">
         <v>66</v>
       </c>
       <c r="D22" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B23" t="s">
         <v>68</v>
       </c>
       <c r="C23" t="s">
         <v>69</v>
       </c>
       <c r="D23" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B24" t="s">
         <v>71</v>
       </c>
       <c r="C24" t="s">
         <v>72</v>
       </c>
       <c r="D24" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B25" t="s">
         <v>74</v>
       </c>
       <c r="C25" t="s">
         <v>75</v>
       </c>
       <c r="D25" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B26" t="s">
         <v>77</v>
       </c>
       <c r="C26" t="s">
         <v>78</v>
       </c>
       <c r="D26" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B27" t="s">
         <v>80</v>
       </c>
       <c r="C27" t="s">
         <v>81</v>
       </c>
       <c r="D27" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" t="s">
         <v>84</v>
       </c>
       <c r="D28" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B29" t="s">
         <v>86</v>
       </c>
       <c r="C29" t="s">
         <v>87</v>
       </c>
       <c r="D29" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" t="s">
         <v>90</v>
       </c>
       <c r="D30" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B31" t="s">
         <v>92</v>
       </c>
       <c r="C31" t="s">
         <v>93</v>
       </c>
       <c r="D31" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B32" t="s">
         <v>95</v>
       </c>
       <c r="C32" t="s">
         <v>96</v>
       </c>
       <c r="D32" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B33" t="s">
         <v>98</v>
       </c>
       <c r="C33" t="s">
         <v>99</v>
       </c>
       <c r="D33" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B34" t="s">
         <v>101</v>
       </c>
       <c r="C34" t="s">
         <v>102</v>
       </c>
-      <c r="D34"/>
+      <c r="D34" t="s">
+        <v>103</v>
+      </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B35" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C35" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D35"/>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B36" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C36" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D36"/>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B37" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C37" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="D37" t="s">
         <v>109</v>
       </c>
+      <c r="D37"/>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B38" t="s">
         <v>110</v>
       </c>
       <c r="C38" t="s">
         <v>111</v>
       </c>
-      <c r="D38"/>
+      <c r="D38" t="s">
+        <v>112</v>
+      </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B39" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C39" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="D39" t="s">
         <v>114</v>
       </c>
+      <c r="D39"/>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B40" t="s">
         <v>115</v>
       </c>
       <c r="C40" t="s">
         <v>116</v>
       </c>
       <c r="D40" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B41" t="s">
         <v>118</v>
       </c>
       <c r="C41" t="s">
         <v>119</v>
       </c>
       <c r="D41" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B42" t="s">
         <v>121</v>
       </c>
       <c r="C42" t="s">
         <v>122</v>
       </c>
       <c r="D42" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B43" t="s">
         <v>124</v>
       </c>
       <c r="C43" t="s">
         <v>125</v>
       </c>
       <c r="D43" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B44" t="s">
         <v>127</v>
       </c>
       <c r="C44" t="s">
         <v>128</v>
       </c>
       <c r="D44" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B45" t="s">
         <v>130</v>
       </c>
       <c r="C45" t="s">
         <v>131</v>
       </c>
       <c r="D45" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B46" t="s">
         <v>133</v>
       </c>
       <c r="C46" t="s">
         <v>134</v>
       </c>
       <c r="D46" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B47" t="s">
         <v>136</v>
       </c>
       <c r="C47" t="s">
         <v>137</v>
       </c>
       <c r="D47" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B48" t="s">
         <v>139</v>
       </c>
       <c r="C48" t="s">
         <v>140</v>
       </c>
       <c r="D48" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B49" t="s">
         <v>142</v>
       </c>
       <c r="C49" t="s">
         <v>143</v>
       </c>
       <c r="D49" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B50" t="s">
         <v>145</v>
       </c>
       <c r="C50" t="s">
         <v>146</v>
       </c>
       <c r="D50" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B51" t="s">
         <v>148</v>
       </c>
       <c r="C51" t="s">
         <v>149</v>
       </c>
       <c r="D51" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B52" t="s">
         <v>151</v>
       </c>
       <c r="C52" t="s">
         <v>152</v>
       </c>
       <c r="D52" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B53" t="s">
         <v>154</v>
       </c>
       <c r="C53" t="s">
         <v>155</v>
       </c>
-      <c r="D53"/>
+      <c r="D53" t="s">
+        <v>156</v>
+      </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B54" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C54" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="D54" t="s">
         <v>158</v>
       </c>
+      <c r="D54"/>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B55" t="s">
         <v>159</v>
       </c>
       <c r="C55" t="s">
         <v>160</v>
       </c>
       <c r="D55" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B56" t="s">
         <v>162</v>
       </c>
       <c r="C56" t="s">
         <v>163</v>
       </c>
       <c r="D56" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B57" t="s">
         <v>165</v>
       </c>
       <c r="C57" t="s">
         <v>166</v>
       </c>
       <c r="D57" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B58" t="s">
         <v>168</v>
       </c>
       <c r="C58" t="s">
         <v>169</v>
       </c>
       <c r="D58" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B59" t="s">
         <v>171</v>
       </c>
       <c r="C59" t="s">
         <v>172</v>
       </c>
       <c r="D59" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B60" t="s">
         <v>174</v>
       </c>
       <c r="C60" t="s">
         <v>175</v>
       </c>
       <c r="D60" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B61" t="s">
         <v>177</v>
       </c>
       <c r="C61" t="s">
         <v>178</v>
       </c>
       <c r="D61" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B62" t="s">
         <v>180</v>
       </c>
       <c r="C62" t="s">
         <v>181</v>
       </c>
       <c r="D62" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B63" t="s">
+        <v>183</v>
+      </c>
+      <c r="C63" t="s">
+        <v>184</v>
+      </c>
+      <c r="D63" t="s">
         <v>182</v>
-      </c>
-[...4 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B64" t="s">
         <v>185</v>
       </c>
       <c r="C64" t="s">
         <v>186</v>
       </c>
       <c r="D64" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B65" t="s">
         <v>188</v>
       </c>
       <c r="C65" t="s">
         <v>189</v>
       </c>
       <c r="D65" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B66" t="s">
         <v>191</v>
       </c>
       <c r="C66" t="s">
         <v>192</v>
       </c>
       <c r="D66" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B67" t="s">
         <v>194</v>
       </c>
       <c r="C67" t="s">
         <v>195</v>
       </c>
       <c r="D67" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B68" t="s">
         <v>197</v>
       </c>
       <c r="C68" t="s">
         <v>198</v>
       </c>
       <c r="D68" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B69" t="s">
         <v>200</v>
       </c>
       <c r="C69" t="s">
         <v>201</v>
       </c>
       <c r="D69" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B70" t="s">
         <v>203</v>
       </c>
       <c r="C70" t="s">
         <v>204</v>
       </c>
       <c r="D70" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B71" t="s">
         <v>206</v>
       </c>
       <c r="C71" t="s">
         <v>207</v>
       </c>
-      <c r="D71"/>
+      <c r="D71" t="s">
+        <v>208</v>
+      </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B72" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C72" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="D72" t="s">
         <v>210</v>
       </c>
+      <c r="D72"/>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B73" t="s">
         <v>211</v>
       </c>
       <c r="C73" t="s">
         <v>212</v>
       </c>
       <c r="D73" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B74" t="s">
         <v>214</v>
       </c>
       <c r="C74" t="s">
         <v>215</v>
       </c>
       <c r="D74" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B75" t="s">
         <v>217</v>
       </c>
       <c r="C75" t="s">
         <v>218</v>
       </c>
       <c r="D75" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B76" t="s">
         <v>220</v>
       </c>
       <c r="C76" t="s">
         <v>221</v>
       </c>
       <c r="D76" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B77" t="s">
         <v>223</v>
       </c>
       <c r="C77" t="s">
         <v>224</v>
       </c>
       <c r="D77" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B78" t="s">
         <v>226</v>
       </c>
       <c r="C78" t="s">
         <v>227</v>
       </c>
       <c r="D78" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B79" t="s">
         <v>229</v>
       </c>
       <c r="C79" t="s">
         <v>230</v>
       </c>
       <c r="D79" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B80" t="s">
         <v>232</v>
       </c>
       <c r="C80" t="s">
         <v>233</v>
       </c>
       <c r="D80" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B81" t="s">
         <v>235</v>
       </c>
       <c r="C81" t="s">
         <v>236</v>
       </c>
       <c r="D81" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B82" t="s">
         <v>238</v>
       </c>
       <c r="C82" t="s">
         <v>239</v>
       </c>
       <c r="D82" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B83" t="s">
         <v>241</v>
       </c>
       <c r="C83" t="s">
         <v>242</v>
       </c>
       <c r="D83" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B84" t="s">
         <v>244</v>
       </c>
       <c r="C84" t="s">
         <v>245</v>
       </c>
       <c r="D84" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B85" t="s">
         <v>247</v>
       </c>
       <c r="C85" t="s">
         <v>248</v>
       </c>
       <c r="D85" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B86" t="s">
         <v>250</v>
       </c>
       <c r="C86" t="s">
         <v>251</v>
       </c>
-      <c r="D86"/>
+      <c r="D86" t="s">
+        <v>252</v>
+      </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B87" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C87" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D87"/>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B88" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C88" t="s">
-        <v>255</v>
-[...1 lines deleted...]
-      <c r="D88" t="s">
         <v>256</v>
       </c>
+      <c r="D88"/>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B89" t="s">
         <v>257</v>
       </c>
       <c r="C89" t="s">
         <v>258</v>
       </c>
       <c r="D89" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B90" t="s">
         <v>260</v>
       </c>
       <c r="C90" t="s">
         <v>261</v>
       </c>
       <c r="D90" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B91" t="s">
         <v>263</v>
       </c>
       <c r="C91" t="s">
         <v>264</v>
       </c>
-      <c r="D91"/>
+      <c r="D91" t="s">
+        <v>265</v>
+      </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B92" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C92" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D92"/>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
-        <v>267</v>
+        <v>21</v>
       </c>
       <c r="B93" t="s">
         <v>268</v>
       </c>
       <c r="C93" t="s">
         <v>269</v>
       </c>
-      <c r="D93" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D93"/>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="B94" t="s">
         <v>271</v>
       </c>
       <c r="C94" t="s">
         <v>272</v>
       </c>
       <c r="D94" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="B95" t="s">
         <v>274</v>
       </c>
       <c r="C95" t="s">
         <v>275</v>
       </c>
       <c r="D95" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="B96" t="s">
         <v>277</v>
       </c>
       <c r="C96" t="s">
         <v>278</v>
       </c>
       <c r="D96" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="B97" t="s">
         <v>280</v>
       </c>
       <c r="C97" t="s">
         <v>281</v>
       </c>
       <c r="D97" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="B98" t="s">
         <v>283</v>
       </c>
       <c r="C98" t="s">
         <v>284</v>
       </c>
       <c r="D98" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="B99" t="s">
         <v>286</v>
       </c>
       <c r="C99" t="s">
         <v>287</v>
       </c>
       <c r="D99" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="B100" t="s">
         <v>289</v>
       </c>
       <c r="C100" t="s">
         <v>290</v>
       </c>
       <c r="D100" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="B101" t="s">
         <v>292</v>
       </c>
       <c r="C101" t="s">
         <v>293</v>
       </c>
       <c r="D101" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="B102" t="s">
         <v>295</v>
       </c>
       <c r="C102" t="s">
         <v>296</v>
       </c>
       <c r="D102" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="B103" t="s">
         <v>298</v>
       </c>
       <c r="C103" t="s">
         <v>299</v>
       </c>
-      <c r="D103"/>
+      <c r="D103" t="s">
+        <v>300</v>
+      </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="B104" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C104" t="s">
-        <v>301</v>
-[...1 lines deleted...]
-      <c r="D104" t="s">
         <v>302</v>
       </c>
+      <c r="D104"/>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="B105" t="s">
         <v>303</v>
       </c>
       <c r="C105" t="s">
         <v>304</v>
       </c>
       <c r="D105" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="B106" t="s">
         <v>306</v>
       </c>
       <c r="C106" t="s">
         <v>307</v>
       </c>
       <c r="D106" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="B107" t="s">
         <v>309</v>
       </c>
       <c r="C107" t="s">
         <v>310</v>
       </c>
-      <c r="D107"/>
+      <c r="D107" t="s">
+        <v>311</v>
+      </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="B108" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C108" t="s">
-        <v>312</v>
-[...1 lines deleted...]
-      <c r="D108" t="s">
         <v>313</v>
       </c>
+      <c r="D108"/>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="B109" t="s">
         <v>314</v>
       </c>
       <c r="C109" t="s">
         <v>315</v>
       </c>
       <c r="D109" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="B110" t="s">
         <v>317</v>
       </c>
       <c r="C110" t="s">
         <v>318</v>
       </c>
-      <c r="D110"/>
+      <c r="D110" t="s">
+        <v>319</v>
+      </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="B111" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C111" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="D111"/>
+    </row>
+    <row r="112" spans="1:4">
+      <c r="A112" t="s">
+        <v>270</v>
+      </c>
+      <c r="B112" t="s">
+        <v>322</v>
+      </c>
+      <c r="C112" t="s">
+        <v>323</v>
+      </c>
+      <c r="D112"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>