--- v5 (2026-04-25)
+++ v6 (2026-06-05)
@@ -814,53 +814,55 @@
     <t>LAPHFR</t>
   </si>
   <si>
     <t>Spodoptera frugiperda</t>
   </si>
   <si>
     <t>* Montezano DG, Specht A, Sosa-Gómez DR, Roque-Specht VF, Sousa-Silva JC, Paula-Moraes SV, Peterson JA, Hunt T (2018) Host plants of Spodoptera frugiperda (Lepidoptera: Noctuidae) in the Americas. African Entomology 26, 286-300.</t>
   </si>
   <si>
     <t>TETRME</t>
   </si>
   <si>
     <t>Tetranychus mexicanus</t>
   </si>
   <si>
     <t>* Aranda BR and Flechtman CHW (1971) A report on the Tetranychidae of Paraguay. Proceedings of the Entomological Society of Washington, 73: 29-33.
 ------- confirmed host</t>
   </si>
   <si>
     <t>ARGPLE</t>
   </si>
   <si>
     <t>Thaumatotibia leucotreta</t>
   </si>
   <si>
-    <t>* Grové T, De Beer MS &amp; Joubert PH (2010) Developing a Systems Approach for Thaumatotibia leucotreta (Lepidoptera: Tortricidae) on ‘Hass’ Avocado in South Africa. Journal of Economic Entomology, 103(4), 1112–1128, https://doi.org/10.1093/jee/103.4.1112
+    <t xml:space="preserve">* Grové T, De Beer MS &amp; Joubert PH (2010) Developing a Systems Approach for Thaumatotibia leucotreta (Lepidoptera: Tortricidae) on ‘Hass’ Avocado in South Africa. Journal of Economic Entomology, 103(4), 1112–1128, https://doi.org/10.1093/jee/103.4.1112
 * Grové T Steyn WP &amp; Beer MS de (2000) Host status of Hass avocado fruit for the false codling moth, Cryptophlebia leucotreta (Meyrick) (Lepidoptera: Tortricidae) South African Avocado Growers’ Association Yearbook 2000. 23:99-102
-------- poor host of T. leucotreta. When moths lay eggs on young fruits the caterpillars usually die and thus large caterpillars are seldom found, however, the caterpillars are able to develop if fruits are approaching maturity when infested.</t>
+------- poor host of T. leucotreta. When moths lay eggs on young fruits the caterpillars usually die and thus large caterpillars are seldom found, however, the caterpillars are able to develop if fruits are approaching maturity when infested.
+* Shikoshi JG, Philipo M, Ndakidemi PA, Mtei KM, Mkindi AG, Mbega ER (2025) Population and infestation status of Thaumatotibia leucotreta (Meyrick) in small-scale avocado growing in northern and southern zones of Tanzania. Cogent Food &amp; Agriculture 11(1), 2526084. https://doi.org/10.1080/23311932.2025.2526084
+------- economic host in Tanzania </t>
   </si>
   <si>
     <t>THRIHA</t>
   </si>
   <si>
     <t>Thrips hawaiiensis</t>
   </si>
   <si>
     <t>* Sartiami D, Mound LA (2013) Identification of the terebrantian thrips (Insecta, Thysanoptera) associated with cultivated plants in Java, Indonesia. ZooKeys 306, 1–21. https://doi.org/10.3897/zookeys.306.5455
 ------- Collected from this plant in Java (Indonesia).</t>
   </si>
   <si>
     <t>THRIPL</t>
   </si>
   <si>
     <t>Thrips palmi</t>
   </si>
   <si>
     <t>* Duran IC, Mesa NC, Estrada EI (1999) [Life cyle of Thrips palmi (Thysanoptera: Thripidae) and host plant registered in the Cauca Valley]. Revista Colombiana de Entomologia 25(3/4), 109-120 (in Spanish).
 * Seal DR (2004) Management of melon thrips, Thrips palmi Karny (Thysanoptera: Thripidae): an integrated approach using chemical, cultural, and biological agents. Proceedings of the Florida State Horticultural Society 117, 63-68.</t>
   </si>
   <si>
     <t>UNASCI</t>
   </si>
   <si>