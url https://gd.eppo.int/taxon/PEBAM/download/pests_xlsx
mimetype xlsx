--- v6 (2026-06-05)
+++ v7 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PEBAM" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="324">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="327">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>PHYPSO</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma solani'</t>
   </si>
   <si>
     <t>* Laviña A, Batlle A, Garcia Faraco J, López Herrera CJ (2002) First report of stolbur phytoplasma in wvocado in Spain. Plant Disease 86(6), p 692.
 ------- Isolate found on Persea americana is not confirmed to belong 'Ca. Phytoplasma solani' (only the confirmation that the isolate found on this host plant belongs to the stolbur group is given).</t>
   </si>
@@ -568,50 +568,59 @@
   <si>
     <t>ECDYAU</t>
   </si>
   <si>
     <t>Gymnandrosoma aurantianum</t>
   </si>
   <si>
     <t>* EPPO (2020) Pest Risk Analysis for Gymnandrosoma aurantianum (Lepidoptera: Tortricidae), citrus fruit borer, macadamia fruit borer. EPPO, Paris. Available at https://gd.eppo.int/taxon/ECDYAU/documents
 ------- Uncertain hosts. No evidence was found if the pest completes its life cycle.
 * White GL (1999) Sapindus saponaria L. (Sapindaceae), a new host of Ecdytolopha aurantianum (Lima) (Lepidoptera: Tortricidae: Olethreutinae). International Journal of Pest Management, 45(4), 287–291. https://doi.org/10.1080/096708799227699</t>
   </si>
   <si>
     <t>HELOAN</t>
   </si>
   <si>
     <t>Helopeltis antonii</t>
   </si>
   <si>
     <t>HOMLTR</t>
   </si>
   <si>
     <t>Homalodisca vitripennis</t>
   </si>
   <si>
     <t>* Hoddle MS, Triapitsyn SV, Morgan DJW (2003) Distribution and plant association records for Homalodisca coagulata (Hemiptera: Cicadellidae) in Florida. Florida Entomologist 86(1), 89-91.</t>
+  </si>
+  <si>
+    <t>ICERPU</t>
+  </si>
+  <si>
+    <t>Icerya purchasi</t>
+  </si>
+  <si>
+    <t>* Hernández-Ruiz A, Gonzaga-Segura AJ, Castrejón-Gómez VR (2026) Scale insects (Hemiptera: Coccomorpha) of agricultural amportance in Mexico. Journal of Entomological Science 61(3), 528–559. doi:10.18474/JES25-42</t>
   </si>
   <si>
     <t>ICERSE</t>
   </si>
   <si>
     <t>Icerya seychellarum</t>
   </si>
   <si>
     <t>* Romero H, Planelló R, Díaz‐Pendón JA, Clercq PD, de la Peña E (2025) First records of Aulacaspis tubercularis, Icerya seychellarum and Protopulvinaria pyriformis on Persea indica. EPPO Bulletin 55(2), 328-334.</t>
   </si>
   <si>
     <t>PHYORH</t>
   </si>
   <si>
     <t>Lasiodiplodia theobromae</t>
   </si>
   <si>
     <t>* Wanjiku EK, Waceke JW, Wanjala BW, Mbaka JN (2020) Identification and pathogenicity of fungal pathogens associated with stem end rots of avocado fruits in Kenya. International Journal of Microbiology. https://doi.org/10.1155/2020/4063697</t>
   </si>
   <si>
     <t>PHENHI</t>
   </si>
   <si>
     <t>Maconellicoccus hirsutus</t>
   </si>
@@ -1439,51 +1448,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D112"/>
+  <dimension ref="A1:D113"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="395.046" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -2318,65 +2327,65 @@
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>21</v>
       </c>
       <c r="B62" t="s">
         <v>180</v>
       </c>
       <c r="C62" t="s">
         <v>181</v>
       </c>
       <c r="D62" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>21</v>
       </c>
       <c r="B63" t="s">
         <v>183</v>
       </c>
       <c r="C63" t="s">
         <v>184</v>
       </c>
       <c r="D63" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>21</v>
       </c>
       <c r="B64" t="s">
+        <v>186</v>
+      </c>
+      <c r="C64" t="s">
+        <v>187</v>
+      </c>
+      <c r="D64" t="s">
         <v>185</v>
-      </c>
-[...4 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>21</v>
       </c>
       <c r="B65" t="s">
         <v>188</v>
       </c>
       <c r="C65" t="s">
         <v>189</v>
       </c>
       <c r="D65" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>21</v>
       </c>
       <c r="B66" t="s">
         <v>191</v>
       </c>
       <c r="C66" t="s">
         <v>192</v>
@@ -2443,65 +2452,65 @@
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
         <v>21</v>
       </c>
       <c r="B71" t="s">
         <v>206</v>
       </c>
       <c r="C71" t="s">
         <v>207</v>
       </c>
       <c r="D71" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
         <v>21</v>
       </c>
       <c r="B72" t="s">
         <v>209</v>
       </c>
       <c r="C72" t="s">
         <v>210</v>
       </c>
-      <c r="D72"/>
+      <c r="D72" t="s">
+        <v>211</v>
+      </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
         <v>21</v>
       </c>
       <c r="B73" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C73" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="D73" t="s">
         <v>213</v>
       </c>
+      <c r="D73"/>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
         <v>21</v>
       </c>
       <c r="B74" t="s">
         <v>214</v>
       </c>
       <c r="C74" t="s">
         <v>215</v>
       </c>
       <c r="D74" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
         <v>21</v>
       </c>
       <c r="B75" t="s">
         <v>217</v>
       </c>
       <c r="C75" t="s">
         <v>218</v>
       </c>
@@ -2651,387 +2660,401 @@
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
         <v>21</v>
       </c>
       <c r="B86" t="s">
         <v>250</v>
       </c>
       <c r="C86" t="s">
         <v>251</v>
       </c>
       <c r="D86" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
         <v>21</v>
       </c>
       <c r="B87" t="s">
         <v>253</v>
       </c>
       <c r="C87" t="s">
         <v>254</v>
       </c>
-      <c r="D87"/>
+      <c r="D87" t="s">
+        <v>255</v>
+      </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
         <v>21</v>
       </c>
       <c r="B88" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C88" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D88"/>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
         <v>21</v>
       </c>
       <c r="B89" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C89" t="s">
-        <v>258</v>
-[...1 lines deleted...]
-      <c r="D89" t="s">
         <v>259</v>
       </c>
+      <c r="D89"/>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
         <v>21</v>
       </c>
       <c r="B90" t="s">
         <v>260</v>
       </c>
       <c r="C90" t="s">
         <v>261</v>
       </c>
       <c r="D90" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
         <v>21</v>
       </c>
       <c r="B91" t="s">
         <v>263</v>
       </c>
       <c r="C91" t="s">
         <v>264</v>
       </c>
       <c r="D91" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
         <v>21</v>
       </c>
       <c r="B92" t="s">
         <v>266</v>
       </c>
       <c r="C92" t="s">
         <v>267</v>
       </c>
-      <c r="D92"/>
+      <c r="D92" t="s">
+        <v>268</v>
+      </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
         <v>21</v>
       </c>
       <c r="B93" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C93" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D93"/>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
-        <v>270</v>
+        <v>21</v>
       </c>
       <c r="B94" t="s">
         <v>271</v>
       </c>
       <c r="C94" t="s">
         <v>272</v>
       </c>
-      <c r="D94" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D94"/>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="B95" t="s">
         <v>274</v>
       </c>
       <c r="C95" t="s">
         <v>275</v>
       </c>
       <c r="D95" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="B96" t="s">
         <v>277</v>
       </c>
       <c r="C96" t="s">
         <v>278</v>
       </c>
       <c r="D96" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="B97" t="s">
         <v>280</v>
       </c>
       <c r="C97" t="s">
         <v>281</v>
       </c>
       <c r="D97" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="B98" t="s">
         <v>283</v>
       </c>
       <c r="C98" t="s">
         <v>284</v>
       </c>
       <c r="D98" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="B99" t="s">
         <v>286</v>
       </c>
       <c r="C99" t="s">
         <v>287</v>
       </c>
       <c r="D99" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="B100" t="s">
         <v>289</v>
       </c>
       <c r="C100" t="s">
         <v>290</v>
       </c>
       <c r="D100" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="B101" t="s">
         <v>292</v>
       </c>
       <c r="C101" t="s">
         <v>293</v>
       </c>
       <c r="D101" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="B102" t="s">
         <v>295</v>
       </c>
       <c r="C102" t="s">
         <v>296</v>
       </c>
       <c r="D102" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="B103" t="s">
         <v>298</v>
       </c>
       <c r="C103" t="s">
         <v>299</v>
       </c>
       <c r="D103" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="B104" t="s">
         <v>301</v>
       </c>
       <c r="C104" t="s">
         <v>302</v>
       </c>
-      <c r="D104"/>
+      <c r="D104" t="s">
+        <v>303</v>
+      </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="B105" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C105" t="s">
-        <v>304</v>
-[...1 lines deleted...]
-      <c r="D105" t="s">
         <v>305</v>
       </c>
+      <c r="D105"/>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="B106" t="s">
         <v>306</v>
       </c>
       <c r="C106" t="s">
         <v>307</v>
       </c>
       <c r="D106" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="B107" t="s">
         <v>309</v>
       </c>
       <c r="C107" t="s">
         <v>310</v>
       </c>
       <c r="D107" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="B108" t="s">
         <v>312</v>
       </c>
       <c r="C108" t="s">
         <v>313</v>
       </c>
-      <c r="D108"/>
+      <c r="D108" t="s">
+        <v>314</v>
+      </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="B109" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C109" t="s">
-        <v>315</v>
-[...1 lines deleted...]
-      <c r="D109" t="s">
         <v>316</v>
       </c>
+      <c r="D109"/>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="B110" t="s">
         <v>317</v>
       </c>
       <c r="C110" t="s">
         <v>318</v>
       </c>
       <c r="D110" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="B111" t="s">
         <v>320</v>
       </c>
       <c r="C111" t="s">
         <v>321</v>
       </c>
-      <c r="D111"/>
+      <c r="D111" t="s">
+        <v>322</v>
+      </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="B112" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C112" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D112"/>
+    </row>
+    <row r="113" spans="1:4">
+      <c r="A113" t="s">
+        <v>273</v>
+      </c>
+      <c r="B113" t="s">
+        <v>325</v>
+      </c>
+      <c r="C113" t="s">
+        <v>326</v>
+      </c>
+      <c r="D113"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>