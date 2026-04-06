--- v7 (2026-03-16)
+++ v8 (2026-04-06)
@@ -347,51 +347,51 @@
               <w:t xml:space="preserve">Prunus virus 5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American mosaic of peach, mosaic of peach</w:t>
             </w:r>
-            <w:hyperlink r:id="rId762369b84142e8247" w:history="1">
+            <w:hyperlink r:id="rId534269d3687404784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -407,51 +407,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187769b84142e82b1" w:history="1">
+            <w:hyperlink r:id="rId462069d36874047ed" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1662,63 +1662,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">There are no records of PcMV outside North America.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="33089603" name="name285569b84142e9d1c" descr="PCMV00_distribution_map.jpg"/>
+            <wp:docPr id="48962601" name="name628369d3687405bd2" descr="PCMV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PCMV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId134069b84142e9d19" cstate="print"/>
+                    <a:blip r:embed="rId563769d3687405bcf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3051,51 +3051,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1225-1228. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId199569b84142eaba0" w:history="1">
+      <w:hyperlink r:id="rId200569d36874066cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://babel.hathitrust.org/cgi/pt?id=uc1.31210002702445&amp;seq=1233</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3121,51 +3121,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">164</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2617-2620. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId453769b84142eac1b" w:history="1">
+      <w:hyperlink r:id="rId585069d3687406748" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-019-04358-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3191,51 +3191,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 315-323. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId238369b84142eac8e" w:history="1">
+      <w:hyperlink r:id="rId157269d36874067c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.1976.67.41</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3261,51 +3261,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">193</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 51-57. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId959569b84142eacff" w:history="1">
+      <w:hyperlink r:id="rId726369d3687406839" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/ 10.17660/ActaHortic.1986.193.6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3400,51 +3400,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05735. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId704869b84142eade5" w:history="1">
+      <w:hyperlink r:id="rId284269d368740692a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5735</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3470,51 +3470,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId984669b84142eae57" w:history="1">
+      <w:hyperlink r:id="rId566769d368740699d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2001.tb01028.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3580,51 +3580,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId322369b84142eaf04" w:history="1">
+      <w:hyperlink r:id="rId217969d3687406a4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3708,51 +3708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">235</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 325-332. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId497769b84142eaff8" w:history="1">
+      <w:hyperlink r:id="rId993669d3687406b1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.1989.235.47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3796,51 +3796,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">141</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 109-118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId226269b84142eb090" w:history="1">
+      <w:hyperlink r:id="rId810869d3687406bb1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0923-2516(90)90060-V</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3886,51 +3886,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1371-1374. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId981769b84142eb120" w:history="1">
+      <w:hyperlink r:id="rId273169d3687406c41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.1998.82.12.1371</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3956,51 +3956,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 905-908. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId432469b84142eb191" w:history="1">
+      <w:hyperlink r:id="rId963869d3687406cb1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.1998.82.8.905</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4017,101 +4017,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 123. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId302169b84142eb1f5" w:history="1">
+      <w:hyperlink r:id="rId552869d3687406d15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.science.org/doi/10.1126/science.76.1962.123.a</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">James D &amp; Howell WE (1998) Isolation and partial characterization of a filamentous virus associated with peach mosaic disease. Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 909-913. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId780869b84142eb249" w:history="1">
+      <w:hyperlink r:id="rId560169d3687406d7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.1998.82.8.909</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4137,51 +4137,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 103-111. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId545269b84142eb2ba" w:history="1">
+      <w:hyperlink r:id="rId924769d3687406df1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/s0166-0934(99)00112-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4207,51 +4207,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137-144. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId555169b84142eb32c" w:history="1">
+      <w:hyperlink r:id="rId899969d3687406e62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-96-0137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4297,51 +4297,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1551-1552. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId445669b84142eb3bd" w:history="1">
+      <w:hyperlink r:id="rId662069d3687406ef2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/63.5.1551</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4481,51 +4481,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">472</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 277-280. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId965869b84142eb4eb" w:history="1">
+      <w:hyperlink r:id="rId967269d3687407020" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.1998.472.31</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4571,51 +4571,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 186-189. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId382269b84142eb58d" w:history="1">
+      <w:hyperlink r:id="rId953169d36874070af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-79-0186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4795,51 +4795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 889-892. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId565469b84142eb6fc" w:history="1">
+      <w:hyperlink r:id="rId645669d3687407218" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://babel.hathitrust.org/cgi/pt?id=mdp.39015001262420&amp;seq=895</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4905,51 +4905,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichovirus persicae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId602169b84142eb7b3" w:history="1">
+      <w:hyperlink r:id="rId580269d36874072cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5121,88 +5121,88 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId138969b84142eb903" w:history="1">
+      <w:hyperlink r:id="rId409169d368740742b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02761.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="57803828" name="name909869b84142ebc5d" descr="eu_funding_250.png"/>
+            <wp:docPr id="38683218" name="name820669d36874074b0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId954469b84142ebc5b" cstate="print"/>
+                    <a:blip r:embed="rId392469d36874074ae" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5300,137 +5300,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="25825365">
+  <w:abstractNum w:abstractNumId="58722501">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32917586">
+    <w:lvl w:ilvl="0" w:tplc="54146612">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="32917586" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54146612" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="32917586" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54146612" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="32917586" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54146612" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="32917586" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54146612" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="32917586" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54146612" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="32917586" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54146612" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="32917586" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54146612" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="32917586" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54146612" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25825364">
+  <w:abstractNum w:abstractNumId="58722500">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91378523">
+    <w:lvl w:ilvl="0" w:tplc="79517742">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6182,55 +6182,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25825364">
-    <w:abstractNumId w:val="25825364"/>
+  <w:num w:numId="58722500">
+    <w:abstractNumId w:val="58722500"/>
   </w:num>
-  <w:num w:numId="25825365">
-    <w:abstractNumId w:val="25825365"/>
+  <w:num w:numId="58722501">
+    <w:abstractNumId w:val="58722501"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17780,51 +17780,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId740433706" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId839844020" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId762369b84142e8247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PCMV00/" TargetMode="External"/><Relationship Id="rId187769b84142e82b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PCMV00/categorization" TargetMode="External"/><Relationship Id="rId199569b84142eaba0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://babel.hathitrust.org/cgi/pt?id=uc1.31210002702445&amp;seq=1233" TargetMode="External"/><Relationship Id="rId453769b84142eac1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04358-y" TargetMode="External"/><Relationship Id="rId238369b84142eac8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1976.67.41" TargetMode="External"/><Relationship Id="rId959569b84142eacff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/%2010.17660/ActaHortic.1986.193.6" TargetMode="External"/><Relationship Id="rId704869b84142eade5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId984669b84142eae57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01028.x" TargetMode="External"/><Relationship Id="rId322369b84142eaf04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId497769b84142eaff8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.17660/ActaHortic.1989.235.47" TargetMode="External"/><Relationship Id="rId226269b84142eb090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0923-2516(90)90060-V" TargetMode="External"/><Relationship Id="rId981769b84142eb120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.12.1371" TargetMode="External"/><Relationship Id="rId432469b84142eb191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.8.905" TargetMode="External"/><Relationship Id="rId302169b84142eb1f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/10.1126/science.76.1962.123.a" TargetMode="External"/><Relationship Id="rId780869b84142eb249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.8.909" TargetMode="External"/><Relationship Id="rId545269b84142eb2ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0166-0934(99)00112-3" TargetMode="External"/><Relationship Id="rId555169b84142eb32c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-96-0137" TargetMode="External"/><Relationship Id="rId445669b84142eb3bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/63.5.1551" TargetMode="External"/><Relationship Id="rId965869b84142eb4eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1998.472.31" TargetMode="External"/><Relationship Id="rId382269b84142eb58d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-79-0186" TargetMode="External"/><Relationship Id="rId565469b84142eb6fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://babel.hathitrust.org/cgi/pt?id=mdp.39015001262420&amp;seq=895" TargetMode="External"/><Relationship Id="rId602169b84142eb7b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId138969b84142eb903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02761.x" TargetMode="External"/><Relationship Id="rId134069b84142e9d19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId134069b84142e9d19.jpg"/><Relationship Id="rId954469b84142ebc5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId954469b84142ebc5b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId677103431" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId553328461" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId534269d3687404784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PCMV00/" TargetMode="External"/><Relationship Id="rId462069d36874047ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PCMV00/categorization" TargetMode="External"/><Relationship Id="rId200569d36874066cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://babel.hathitrust.org/cgi/pt?id=uc1.31210002702445&amp;seq=1233" TargetMode="External"/><Relationship Id="rId585069d3687406748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04358-y" TargetMode="External"/><Relationship Id="rId157269d36874067c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1976.67.41" TargetMode="External"/><Relationship Id="rId726369d3687406839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/%2010.17660/ActaHortic.1986.193.6" TargetMode="External"/><Relationship Id="rId284269d368740692a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId566769d368740699d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01028.x" TargetMode="External"/><Relationship Id="rId217969d3687406a4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId993669d3687406b1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.17660/ActaHortic.1989.235.47" TargetMode="External"/><Relationship Id="rId810869d3687406bb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0923-2516(90)90060-V" TargetMode="External"/><Relationship Id="rId273169d3687406c41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.12.1371" TargetMode="External"/><Relationship Id="rId963869d3687406cb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.8.905" TargetMode="External"/><Relationship Id="rId552869d3687406d15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/10.1126/science.76.1962.123.a" TargetMode="External"/><Relationship Id="rId560169d3687406d7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.8.909" TargetMode="External"/><Relationship Id="rId924769d3687406df1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0166-0934(99)00112-3" TargetMode="External"/><Relationship Id="rId899969d3687406e62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-96-0137" TargetMode="External"/><Relationship Id="rId662069d3687406ef2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/63.5.1551" TargetMode="External"/><Relationship Id="rId967269d3687407020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1998.472.31" TargetMode="External"/><Relationship Id="rId953169d36874070af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-79-0186" TargetMode="External"/><Relationship Id="rId645669d3687407218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://babel.hathitrust.org/cgi/pt?id=mdp.39015001262420&amp;seq=895" TargetMode="External"/><Relationship Id="rId580269d36874072cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId409169d368740742b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02761.x" TargetMode="External"/><Relationship Id="rId563769d3687405bcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId563769d3687405bcf.jpg"/><Relationship Id="rId392469d36874074ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId392469d36874074ae.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>