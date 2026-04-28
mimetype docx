--- v8 (2026-04-06)
+++ v9 (2026-04-28)
@@ -347,51 +347,51 @@
               <w:t xml:space="preserve">Prunus virus 5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American mosaic of peach, mosaic of peach</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534269d3687404784" w:history="1">
+            <w:hyperlink r:id="rId335169f0044fabd49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -407,51 +407,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462069d36874047ed" w:history="1">
+            <w:hyperlink r:id="rId310269f0044fabdb4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1662,63 +1662,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">There are no records of PcMV outside North America.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="48962601" name="name628369d3687405bd2" descr="PCMV00_distribution_map.jpg"/>
+            <wp:docPr id="69419645" name="name588869f0044fad529" descr="PCMV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PCMV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId563769d3687405bcf" cstate="print"/>
+                    <a:blip r:embed="rId109869f0044fad525" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3051,51 +3051,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1225-1228. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId200569d36874066cf" w:history="1">
+      <w:hyperlink r:id="rId122369f0044fae168" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://babel.hathitrust.org/cgi/pt?id=uc1.31210002702445&amp;seq=1233</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3121,51 +3121,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">164</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2617-2620. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId585069d3687406748" w:history="1">
+      <w:hyperlink r:id="rId388569f0044fae1e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-019-04358-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3191,51 +3191,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 315-323. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId157269d36874067c5" w:history="1">
+      <w:hyperlink r:id="rId122669f0044fae253" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.1976.67.41</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3261,51 +3261,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">193</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 51-57. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId726369d3687406839" w:history="1">
+      <w:hyperlink r:id="rId500169f0044fae2c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/ 10.17660/ActaHortic.1986.193.6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3400,51 +3400,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05735. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId284269d368740692a" w:history="1">
+      <w:hyperlink r:id="rId955769f0044fae3bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5735</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3470,51 +3470,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId566769d368740699d" w:history="1">
+      <w:hyperlink r:id="rId984269f0044fae434" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2001.tb01028.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3580,51 +3580,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId217969d3687406a4d" w:history="1">
+      <w:hyperlink r:id="rId786769f0044fae4e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3708,51 +3708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">235</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 325-332. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId993669d3687406b1f" w:history="1">
+      <w:hyperlink r:id="rId306369f0044fae5b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.1989.235.47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3796,51 +3796,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">141</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 109-118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId810869d3687406bb1" w:history="1">
+      <w:hyperlink r:id="rId123569f0044fae64e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0923-2516(90)90060-V</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3886,51 +3886,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1371-1374. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId273169d3687406c41" w:history="1">
+      <w:hyperlink r:id="rId126469f0044fae6e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.1998.82.12.1371</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3956,51 +3956,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 905-908. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId963869d3687406cb1" w:history="1">
+      <w:hyperlink r:id="rId979269f0044fae751" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.1998.82.8.905</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4017,101 +4017,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 123. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId552869d3687406d15" w:history="1">
+      <w:hyperlink r:id="rId829969f0044fae7b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.science.org/doi/10.1126/science.76.1962.123.a</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">James D &amp; Howell WE (1998) Isolation and partial characterization of a filamentous virus associated with peach mosaic disease. Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 909-913. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId560169d3687406d7f" w:history="1">
+      <w:hyperlink r:id="rId658869f0044fae80a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.1998.82.8.909</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4137,51 +4137,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 103-111. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId924769d3687406df1" w:history="1">
+      <w:hyperlink r:id="rId599069f0044fae87c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/s0166-0934(99)00112-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4207,51 +4207,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137-144. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId899969d3687406e62" w:history="1">
+      <w:hyperlink r:id="rId200169f0044fae8ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-96-0137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4297,51 +4297,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1551-1552. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId662069d3687406ef2" w:history="1">
+      <w:hyperlink r:id="rId711169f0044fae97f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/63.5.1551</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4481,51 +4481,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">472</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 277-280. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId967269d3687407020" w:history="1">
+      <w:hyperlink r:id="rId275569f0044faeaaf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.1998.472.31</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4571,51 +4571,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 186-189. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId953169d36874070af" w:history="1">
+      <w:hyperlink r:id="rId215769f0044faeb43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-79-0186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4795,51 +4795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 889-892. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId645669d3687407218" w:history="1">
+      <w:hyperlink r:id="rId856669f0044faecc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://babel.hathitrust.org/cgi/pt?id=mdp.39015001262420&amp;seq=895</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4905,51 +4905,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichovirus persicae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId580269d36874072cf" w:history="1">
+      <w:hyperlink r:id="rId994469f0044faed82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5121,88 +5121,88 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId409169d368740742b" w:history="1">
+      <w:hyperlink r:id="rId538269f0044faeee3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02761.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="38683218" name="name820669d36874074b0" descr="eu_funding_250.png"/>
+            <wp:docPr id="58508498" name="name542969f0044faef52" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId392469d36874074ae" cstate="print"/>
+                    <a:blip r:embed="rId118369f0044faef51" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5300,137 +5300,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="58722501">
+  <w:abstractNum w:abstractNumId="57040504">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54146612">
+    <w:lvl w:ilvl="0" w:tplc="89483390">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="54146612" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="89483390" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="54146612" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="89483390" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="54146612" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="89483390" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="54146612" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="89483390" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="54146612" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="89483390" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="54146612" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="89483390" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="54146612" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="89483390" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="54146612" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="89483390" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58722500">
+  <w:abstractNum w:abstractNumId="57040503">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79517742">
+    <w:lvl w:ilvl="0" w:tplc="13776937">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6182,55 +6182,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="58722500">
-    <w:abstractNumId w:val="58722500"/>
+  <w:num w:numId="57040503">
+    <w:abstractNumId w:val="57040503"/>
   </w:num>
-  <w:num w:numId="58722501">
-    <w:abstractNumId w:val="58722501"/>
+  <w:num w:numId="57040504">
+    <w:abstractNumId w:val="57040504"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17780,51 +17780,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId677103431" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId553328461" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId534269d3687404784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PCMV00/" TargetMode="External"/><Relationship Id="rId462069d36874047ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PCMV00/categorization" TargetMode="External"/><Relationship Id="rId200569d36874066cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://babel.hathitrust.org/cgi/pt?id=uc1.31210002702445&amp;seq=1233" TargetMode="External"/><Relationship Id="rId585069d3687406748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04358-y" TargetMode="External"/><Relationship Id="rId157269d36874067c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1976.67.41" TargetMode="External"/><Relationship Id="rId726369d3687406839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/%2010.17660/ActaHortic.1986.193.6" TargetMode="External"/><Relationship Id="rId284269d368740692a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId566769d368740699d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01028.x" TargetMode="External"/><Relationship Id="rId217969d3687406a4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId993669d3687406b1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.17660/ActaHortic.1989.235.47" TargetMode="External"/><Relationship Id="rId810869d3687406bb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0923-2516(90)90060-V" TargetMode="External"/><Relationship Id="rId273169d3687406c41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.12.1371" TargetMode="External"/><Relationship Id="rId963869d3687406cb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.8.905" TargetMode="External"/><Relationship Id="rId552869d3687406d15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/10.1126/science.76.1962.123.a" TargetMode="External"/><Relationship Id="rId560169d3687406d7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.8.909" TargetMode="External"/><Relationship Id="rId924769d3687406df1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0166-0934(99)00112-3" TargetMode="External"/><Relationship Id="rId899969d3687406e62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-96-0137" TargetMode="External"/><Relationship Id="rId662069d3687406ef2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/63.5.1551" TargetMode="External"/><Relationship Id="rId967269d3687407020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1998.472.31" TargetMode="External"/><Relationship Id="rId953169d36874070af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-79-0186" TargetMode="External"/><Relationship Id="rId645669d3687407218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://babel.hathitrust.org/cgi/pt?id=mdp.39015001262420&amp;seq=895" TargetMode="External"/><Relationship Id="rId580269d36874072cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId409169d368740742b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02761.x" TargetMode="External"/><Relationship Id="rId563769d3687405bcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId563769d3687405bcf.jpg"/><Relationship Id="rId392469d36874074ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId392469d36874074ae.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId296431766" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId321729220" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId335169f0044fabd49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PCMV00/" TargetMode="External"/><Relationship Id="rId310269f0044fabdb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PCMV00/categorization" TargetMode="External"/><Relationship Id="rId122369f0044fae168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://babel.hathitrust.org/cgi/pt?id=uc1.31210002702445&amp;seq=1233" TargetMode="External"/><Relationship Id="rId388569f0044fae1e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04358-y" TargetMode="External"/><Relationship Id="rId122669f0044fae253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1976.67.41" TargetMode="External"/><Relationship Id="rId500169f0044fae2c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/%2010.17660/ActaHortic.1986.193.6" TargetMode="External"/><Relationship Id="rId955769f0044fae3bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId984269f0044fae434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01028.x" TargetMode="External"/><Relationship Id="rId786769f0044fae4e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId306369f0044fae5b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.17660/ActaHortic.1989.235.47" TargetMode="External"/><Relationship Id="rId123569f0044fae64e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0923-2516(90)90060-V" TargetMode="External"/><Relationship Id="rId126469f0044fae6e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.12.1371" TargetMode="External"/><Relationship Id="rId979269f0044fae751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.8.905" TargetMode="External"/><Relationship Id="rId829969f0044fae7b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/10.1126/science.76.1962.123.a" TargetMode="External"/><Relationship Id="rId658869f0044fae80a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.8.909" TargetMode="External"/><Relationship Id="rId599069f0044fae87c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0166-0934(99)00112-3" TargetMode="External"/><Relationship Id="rId200169f0044fae8ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-96-0137" TargetMode="External"/><Relationship Id="rId711169f0044fae97f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/63.5.1551" TargetMode="External"/><Relationship Id="rId275569f0044faeaaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1998.472.31" TargetMode="External"/><Relationship Id="rId215769f0044faeb43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-79-0186" TargetMode="External"/><Relationship Id="rId856669f0044faecc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://babel.hathitrust.org/cgi/pt?id=mdp.39015001262420&amp;seq=895" TargetMode="External"/><Relationship Id="rId994469f0044faed82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId538269f0044faeee3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02761.x" TargetMode="External"/><Relationship Id="rId109869f0044fad525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId109869f0044fad525.jpg"/><Relationship Id="rId118369f0044faef51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId118369f0044faef51.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>