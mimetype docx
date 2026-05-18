--- v9 (2026-04-28)
+++ v10 (2026-05-18)
@@ -347,51 +347,51 @@
               <w:t xml:space="preserve">Prunus virus 5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American mosaic of peach, mosaic of peach</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335169f0044fabd49" w:history="1">
+            <w:hyperlink r:id="rId95656a0af1fe89175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -407,51 +407,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310269f0044fabdb4" w:history="1">
+            <w:hyperlink r:id="rId18826a0af1fe891dd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1662,63 +1662,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">There are no records of PcMV outside North America.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="69419645" name="name588869f0044fad529" descr="PCMV00_distribution_map.jpg"/>
+            <wp:docPr id="42757008" name="name97466a0af1fe8a5c0" descr="PCMV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PCMV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId109869f0044fad525" cstate="print"/>
+                    <a:blip r:embed="rId19066a0af1fe8a5be" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3051,51 +3051,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1225-1228. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId122369f0044fae168" w:history="1">
+      <w:hyperlink r:id="rId69016a0af1fe8b0a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://babel.hathitrust.org/cgi/pt?id=uc1.31210002702445&amp;seq=1233</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3121,51 +3121,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">164</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2617-2620. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId388569f0044fae1e2" w:history="1">
+      <w:hyperlink r:id="rId74276a0af1fe8b117" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-019-04358-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3191,51 +3191,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 315-323. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId122669f0044fae253" w:history="1">
+      <w:hyperlink r:id="rId65656a0af1fe8b189" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.1976.67.41</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3261,51 +3261,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">193</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 51-57. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId500169f0044fae2c8" w:history="1">
+      <w:hyperlink r:id="rId28216a0af1fe8b207" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/ 10.17660/ActaHortic.1986.193.6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3400,51 +3400,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05735. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId955769f0044fae3bf" w:history="1">
+      <w:hyperlink r:id="rId18066a0af1fe8b2ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5735</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3470,51 +3470,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId984269f0044fae434" w:history="1">
+      <w:hyperlink r:id="rId37956a0af1fe8b35d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2001.tb01028.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3580,51 +3580,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId786769f0044fae4e6" w:history="1">
+      <w:hyperlink r:id="rId40246a0af1fe8b40b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3708,51 +3708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">235</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 325-332. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId306369f0044fae5b9" w:history="1">
+      <w:hyperlink r:id="rId17766a0af1fe8b4db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.1989.235.47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3796,51 +3796,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">141</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 109-118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId123569f0044fae64e" w:history="1">
+      <w:hyperlink r:id="rId53906a0af1fe8b56d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0923-2516(90)90060-V</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3886,51 +3886,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1371-1374. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId126469f0044fae6e1" w:history="1">
+      <w:hyperlink r:id="rId86446a0af1fe8b5fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.1998.82.12.1371</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3956,51 +3956,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 905-908. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId979269f0044fae751" w:history="1">
+      <w:hyperlink r:id="rId40706a0af1fe8b66a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.1998.82.8.905</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4017,101 +4017,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 123. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId829969f0044fae7b6" w:history="1">
+      <w:hyperlink r:id="rId45106a0af1fe8b6cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.science.org/doi/10.1126/science.76.1962.123.a</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">James D &amp; Howell WE (1998) Isolation and partial characterization of a filamentous virus associated with peach mosaic disease. Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 909-913. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId658869f0044fae80a" w:history="1">
+      <w:hyperlink r:id="rId87066a0af1fe8b71f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.1998.82.8.909</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4137,51 +4137,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 103-111. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId599069f0044fae87c" w:history="1">
+      <w:hyperlink r:id="rId30666a0af1fe8b78e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/s0166-0934(99)00112-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4207,51 +4207,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137-144. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId200169f0044fae8ee" w:history="1">
+      <w:hyperlink r:id="rId53666a0af1fe8b7ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-96-0137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4297,51 +4297,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1551-1552. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId711169f0044fae97f" w:history="1">
+      <w:hyperlink r:id="rId96076a0af1fe8b88d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/63.5.1551</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4481,51 +4481,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">472</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 277-280. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId275569f0044faeaaf" w:history="1">
+      <w:hyperlink r:id="rId25776a0af1fe8b9b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.1998.472.31</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4571,51 +4571,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 186-189. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId215769f0044faeb43" w:history="1">
+      <w:hyperlink r:id="rId90826a0af1fe8ba53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-79-0186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4795,51 +4795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 889-892. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId856669f0044faecc1" w:history="1">
+      <w:hyperlink r:id="rId31796a0af1fe8bbc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://babel.hathitrust.org/cgi/pt?id=mdp.39015001262420&amp;seq=895</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4905,51 +4905,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichovirus persicae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId994469f0044faed82" w:history="1">
+      <w:hyperlink r:id="rId93166a0af1fe8bc79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5121,88 +5121,88 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId538269f0044faeee3" w:history="1">
+      <w:hyperlink r:id="rId70176a0af1fe8bdd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02761.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="58508498" name="name542969f0044faef52" descr="eu_funding_250.png"/>
+            <wp:docPr id="3213112" name="name85386a0af1fe8be42" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId118369f0044faef51" cstate="print"/>
+                    <a:blip r:embed="rId24546a0af1fe8be41" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5300,137 +5300,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="57040504">
+  <w:abstractNum w:abstractNumId="34958834">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89483390">
+    <w:lvl w:ilvl="0" w:tplc="32042928">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="89483390" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="32042928" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="89483390" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="32042928" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="89483390" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="32042928" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="89483390" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="32042928" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="89483390" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="32042928" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="89483390" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="32042928" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="89483390" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="32042928" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89483390" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="32042928" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57040503">
+  <w:abstractNum w:abstractNumId="34958833">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13776937">
+    <w:lvl w:ilvl="0" w:tplc="62476152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6182,55 +6182,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57040503">
-    <w:abstractNumId w:val="57040503"/>
+  <w:num w:numId="34958833">
+    <w:abstractNumId w:val="34958833"/>
   </w:num>
-  <w:num w:numId="57040504">
-    <w:abstractNumId w:val="57040504"/>
+  <w:num w:numId="34958834">
+    <w:abstractNumId w:val="34958834"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17780,51 +17780,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId296431766" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId321729220" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId335169f0044fabd49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PCMV00/" TargetMode="External"/><Relationship Id="rId310269f0044fabdb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PCMV00/categorization" TargetMode="External"/><Relationship Id="rId122369f0044fae168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://babel.hathitrust.org/cgi/pt?id=uc1.31210002702445&amp;seq=1233" TargetMode="External"/><Relationship Id="rId388569f0044fae1e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04358-y" TargetMode="External"/><Relationship Id="rId122669f0044fae253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1976.67.41" TargetMode="External"/><Relationship Id="rId500169f0044fae2c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/%2010.17660/ActaHortic.1986.193.6" TargetMode="External"/><Relationship Id="rId955769f0044fae3bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId984269f0044fae434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01028.x" TargetMode="External"/><Relationship Id="rId786769f0044fae4e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId306369f0044fae5b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.17660/ActaHortic.1989.235.47" TargetMode="External"/><Relationship Id="rId123569f0044fae64e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0923-2516(90)90060-V" TargetMode="External"/><Relationship Id="rId126469f0044fae6e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.12.1371" TargetMode="External"/><Relationship Id="rId979269f0044fae751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.8.905" TargetMode="External"/><Relationship Id="rId829969f0044fae7b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/10.1126/science.76.1962.123.a" TargetMode="External"/><Relationship Id="rId658869f0044fae80a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.8.909" TargetMode="External"/><Relationship Id="rId599069f0044fae87c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0166-0934(99)00112-3" TargetMode="External"/><Relationship Id="rId200169f0044fae8ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-96-0137" TargetMode="External"/><Relationship Id="rId711169f0044fae97f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/63.5.1551" TargetMode="External"/><Relationship Id="rId275569f0044faeaaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1998.472.31" TargetMode="External"/><Relationship Id="rId215769f0044faeb43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-79-0186" TargetMode="External"/><Relationship Id="rId856669f0044faecc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://babel.hathitrust.org/cgi/pt?id=mdp.39015001262420&amp;seq=895" TargetMode="External"/><Relationship Id="rId994469f0044faed82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId538269f0044faeee3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02761.x" TargetMode="External"/><Relationship Id="rId109869f0044fad525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId109869f0044fad525.jpg"/><Relationship Id="rId118369f0044faef51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId118369f0044faef51.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId712961555" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId837275698" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95656a0af1fe89175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PCMV00/" TargetMode="External"/><Relationship Id="rId18826a0af1fe891dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PCMV00/categorization" TargetMode="External"/><Relationship Id="rId69016a0af1fe8b0a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://babel.hathitrust.org/cgi/pt?id=uc1.31210002702445&amp;seq=1233" TargetMode="External"/><Relationship Id="rId74276a0af1fe8b117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04358-y" TargetMode="External"/><Relationship Id="rId65656a0af1fe8b189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1976.67.41" TargetMode="External"/><Relationship Id="rId28216a0af1fe8b207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/%2010.17660/ActaHortic.1986.193.6" TargetMode="External"/><Relationship Id="rId18066a0af1fe8b2ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId37956a0af1fe8b35d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01028.x" TargetMode="External"/><Relationship Id="rId40246a0af1fe8b40b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId17766a0af1fe8b4db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.17660/ActaHortic.1989.235.47" TargetMode="External"/><Relationship Id="rId53906a0af1fe8b56d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0923-2516(90)90060-V" TargetMode="External"/><Relationship Id="rId86446a0af1fe8b5fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.12.1371" TargetMode="External"/><Relationship Id="rId40706a0af1fe8b66a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.8.905" TargetMode="External"/><Relationship Id="rId45106a0af1fe8b6cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/10.1126/science.76.1962.123.a" TargetMode="External"/><Relationship Id="rId87066a0af1fe8b71f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.8.909" TargetMode="External"/><Relationship Id="rId30666a0af1fe8b78e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0166-0934(99)00112-3" TargetMode="External"/><Relationship Id="rId53666a0af1fe8b7ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-96-0137" TargetMode="External"/><Relationship Id="rId96076a0af1fe8b88d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/63.5.1551" TargetMode="External"/><Relationship Id="rId25776a0af1fe8b9b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1998.472.31" TargetMode="External"/><Relationship Id="rId90826a0af1fe8ba53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-79-0186" TargetMode="External"/><Relationship Id="rId31796a0af1fe8bbc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://babel.hathitrust.org/cgi/pt?id=mdp.39015001262420&amp;seq=895" TargetMode="External"/><Relationship Id="rId93166a0af1fe8bc79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId70176a0af1fe8bdd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02761.x" TargetMode="External"/><Relationship Id="rId19066a0af1fe8a5be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19066a0af1fe8a5be.jpg"/><Relationship Id="rId24546a0af1fe8be41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24546a0af1fe8be41.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>