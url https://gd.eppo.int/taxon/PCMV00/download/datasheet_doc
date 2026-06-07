--- v10 (2026-05-18)
+++ v11 (2026-06-07)
@@ -347,51 +347,51 @@
               <w:t xml:space="preserve">Prunus virus 5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American mosaic of peach, mosaic of peach</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95656a0af1fe89175" w:history="1">
+            <w:hyperlink r:id="rId59486a25fd0db12e8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -407,51 +407,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18826a0af1fe891dd" w:history="1">
+            <w:hyperlink r:id="rId15166a25fd0db1354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1662,63 +1662,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">There are no records of PcMV outside North America.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="42757008" name="name97466a0af1fe8a5c0" descr="PCMV00_distribution_map.jpg"/>
+            <wp:docPr id="45141307" name="name93476a25fd0db2d33" descr="PCMV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PCMV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19066a0af1fe8a5be" cstate="print"/>
+                    <a:blip r:embed="rId73936a25fd0db2d30" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3051,51 +3051,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1225-1228. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69016a0af1fe8b0a0" w:history="1">
+      <w:hyperlink r:id="rId28966a25fd0db3c39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://babel.hathitrust.org/cgi/pt?id=uc1.31210002702445&amp;seq=1233</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3121,51 +3121,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">164</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2617-2620. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74276a0af1fe8b117" w:history="1">
+      <w:hyperlink r:id="rId57656a25fd0db3cb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-019-04358-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3191,51 +3191,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 315-323. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65656a0af1fe8b189" w:history="1">
+      <w:hyperlink r:id="rId25386a25fd0db3d28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.1976.67.41</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3261,51 +3261,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">193</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 51-57. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28216a0af1fe8b207" w:history="1">
+      <w:hyperlink r:id="rId93016a25fd0db3d99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/ 10.17660/ActaHortic.1986.193.6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3400,51 +3400,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05735. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18066a0af1fe8b2ed" w:history="1">
+      <w:hyperlink r:id="rId30166a25fd0db3e7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5735</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3470,51 +3470,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37956a0af1fe8b35d" w:history="1">
+      <w:hyperlink r:id="rId91236a25fd0db3ef1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2001.tb01028.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3580,51 +3580,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40246a0af1fe8b40b" w:history="1">
+      <w:hyperlink r:id="rId84986a25fd0db3fa1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3708,51 +3708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">235</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 325-332. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17766a0af1fe8b4db" w:history="1">
+      <w:hyperlink r:id="rId20526a25fd0db4072" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.1989.235.47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3796,51 +3796,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">141</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 109-118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53906a0af1fe8b56d" w:history="1">
+      <w:hyperlink r:id="rId59876a25fd0db410f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0923-2516(90)90060-V</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3886,51 +3886,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1371-1374. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86446a0af1fe8b5fc" w:history="1">
+      <w:hyperlink r:id="rId16356a25fd0db41a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.1998.82.12.1371</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3956,51 +3956,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 905-908. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40706a0af1fe8b66a" w:history="1">
+      <w:hyperlink r:id="rId46196a25fd0db4213" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.1998.82.8.905</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4017,101 +4017,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 123. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45106a0af1fe8b6cd" w:history="1">
+      <w:hyperlink r:id="rId10966a25fd0db4277" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.science.org/doi/10.1126/science.76.1962.123.a</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">James D &amp; Howell WE (1998) Isolation and partial characterization of a filamentous virus associated with peach mosaic disease. Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 909-913. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87066a0af1fe8b71f" w:history="1">
+      <w:hyperlink r:id="rId27636a25fd0db42c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.1998.82.8.909</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4137,51 +4137,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 103-111. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30666a0af1fe8b78e" w:history="1">
+      <w:hyperlink r:id="rId13376a25fd0db4338" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/s0166-0934(99)00112-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4207,51 +4207,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137-144. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53666a0af1fe8b7ff" w:history="1">
+      <w:hyperlink r:id="rId16006a25fd0db43a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-96-0137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4297,51 +4297,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1551-1552. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96076a0af1fe8b88d" w:history="1">
+      <w:hyperlink r:id="rId29956a25fd0db4436" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/63.5.1551</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4481,51 +4481,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">472</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 277-280. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25776a0af1fe8b9b6" w:history="1">
+      <w:hyperlink r:id="rId49566a25fd0db4561" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.1998.472.31</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4571,51 +4571,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 186-189. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90826a0af1fe8ba53" w:history="1">
+      <w:hyperlink r:id="rId48106a25fd0db45f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-79-0186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4795,51 +4795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 889-892. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31796a0af1fe8bbc1" w:history="1">
+      <w:hyperlink r:id="rId74766a25fd0db4758" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://babel.hathitrust.org/cgi/pt?id=mdp.39015001262420&amp;seq=895</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4905,51 +4905,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichovirus persicae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93166a0af1fe8bc79" w:history="1">
+      <w:hyperlink r:id="rId43956a25fd0db4810" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5121,88 +5121,88 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70176a0af1fe8bdd1" w:history="1">
+      <w:hyperlink r:id="rId90946a25fd0db4961" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02761.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="3213112" name="name85386a0af1fe8be42" descr="eu_funding_250.png"/>
+            <wp:docPr id="3241200" name="name71256a25fd0db49fc" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24546a0af1fe8be41" cstate="print"/>
+                    <a:blip r:embed="rId20826a25fd0db49fa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5300,137 +5300,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="34958834">
+  <w:abstractNum w:abstractNumId="90878807">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32042928">
+    <w:lvl w:ilvl="0" w:tplc="19594673">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="32042928" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="19594673" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="32042928" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="19594673" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="32042928" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="19594673" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="32042928" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="19594673" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="32042928" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="19594673" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="32042928" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="19594673" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="32042928" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="19594673" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="32042928" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="19594673" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34958833">
+  <w:abstractNum w:abstractNumId="90878806">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62476152">
+    <w:lvl w:ilvl="0" w:tplc="57323030">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6182,55 +6182,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="34958833">
-    <w:abstractNumId w:val="34958833"/>
+  <w:num w:numId="90878806">
+    <w:abstractNumId w:val="90878806"/>
   </w:num>
-  <w:num w:numId="34958834">
-    <w:abstractNumId w:val="34958834"/>
+  <w:num w:numId="90878807">
+    <w:abstractNumId w:val="90878807"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17780,51 +17780,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId712961555" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId837275698" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95656a0af1fe89175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PCMV00/" TargetMode="External"/><Relationship Id="rId18826a0af1fe891dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PCMV00/categorization" TargetMode="External"/><Relationship Id="rId69016a0af1fe8b0a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://babel.hathitrust.org/cgi/pt?id=uc1.31210002702445&amp;seq=1233" TargetMode="External"/><Relationship Id="rId74276a0af1fe8b117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04358-y" TargetMode="External"/><Relationship Id="rId65656a0af1fe8b189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1976.67.41" TargetMode="External"/><Relationship Id="rId28216a0af1fe8b207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/%2010.17660/ActaHortic.1986.193.6" TargetMode="External"/><Relationship Id="rId18066a0af1fe8b2ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId37956a0af1fe8b35d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01028.x" TargetMode="External"/><Relationship Id="rId40246a0af1fe8b40b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId17766a0af1fe8b4db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.17660/ActaHortic.1989.235.47" TargetMode="External"/><Relationship Id="rId53906a0af1fe8b56d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0923-2516(90)90060-V" TargetMode="External"/><Relationship Id="rId86446a0af1fe8b5fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.12.1371" TargetMode="External"/><Relationship Id="rId40706a0af1fe8b66a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.8.905" TargetMode="External"/><Relationship Id="rId45106a0af1fe8b6cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/10.1126/science.76.1962.123.a" TargetMode="External"/><Relationship Id="rId87066a0af1fe8b71f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.8.909" TargetMode="External"/><Relationship Id="rId30666a0af1fe8b78e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0166-0934(99)00112-3" TargetMode="External"/><Relationship Id="rId53666a0af1fe8b7ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-96-0137" TargetMode="External"/><Relationship Id="rId96076a0af1fe8b88d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/63.5.1551" TargetMode="External"/><Relationship Id="rId25776a0af1fe8b9b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1998.472.31" TargetMode="External"/><Relationship Id="rId90826a0af1fe8ba53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-79-0186" TargetMode="External"/><Relationship Id="rId31796a0af1fe8bbc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://babel.hathitrust.org/cgi/pt?id=mdp.39015001262420&amp;seq=895" TargetMode="External"/><Relationship Id="rId93166a0af1fe8bc79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId70176a0af1fe8bdd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02761.x" TargetMode="External"/><Relationship Id="rId19066a0af1fe8a5be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19066a0af1fe8a5be.jpg"/><Relationship Id="rId24546a0af1fe8be41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24546a0af1fe8be41.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId615627323" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId166395260" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId59486a25fd0db12e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PCMV00/" TargetMode="External"/><Relationship Id="rId15166a25fd0db1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PCMV00/categorization" TargetMode="External"/><Relationship Id="rId28966a25fd0db3c39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://babel.hathitrust.org/cgi/pt?id=uc1.31210002702445&amp;seq=1233" TargetMode="External"/><Relationship Id="rId57656a25fd0db3cb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04358-y" TargetMode="External"/><Relationship Id="rId25386a25fd0db3d28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1976.67.41" TargetMode="External"/><Relationship Id="rId93016a25fd0db3d99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/%2010.17660/ActaHortic.1986.193.6" TargetMode="External"/><Relationship Id="rId30166a25fd0db3e7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId91236a25fd0db3ef1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01028.x" TargetMode="External"/><Relationship Id="rId84986a25fd0db3fa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId20526a25fd0db4072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.17660/ActaHortic.1989.235.47" TargetMode="External"/><Relationship Id="rId59876a25fd0db410f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0923-2516(90)90060-V" TargetMode="External"/><Relationship Id="rId16356a25fd0db41a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.12.1371" TargetMode="External"/><Relationship Id="rId46196a25fd0db4213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.8.905" TargetMode="External"/><Relationship Id="rId10966a25fd0db4277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/10.1126/science.76.1962.123.a" TargetMode="External"/><Relationship Id="rId27636a25fd0db42c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.8.909" TargetMode="External"/><Relationship Id="rId13376a25fd0db4338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0166-0934(99)00112-3" TargetMode="External"/><Relationship Id="rId16006a25fd0db43a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-96-0137" TargetMode="External"/><Relationship Id="rId29956a25fd0db4436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/63.5.1551" TargetMode="External"/><Relationship Id="rId49566a25fd0db4561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1998.472.31" TargetMode="External"/><Relationship Id="rId48106a25fd0db45f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-79-0186" TargetMode="External"/><Relationship Id="rId74766a25fd0db4758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://babel.hathitrust.org/cgi/pt?id=mdp.39015001262420&amp;seq=895" TargetMode="External"/><Relationship Id="rId43956a25fd0db4810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90946a25fd0db4961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02761.x" TargetMode="External"/><Relationship Id="rId73936a25fd0db2d30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73936a25fd0db2d30.jpg"/><Relationship Id="rId20826a25fd0db49fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20826a25fd0db49fa.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>