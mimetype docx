--- v11 (2026-06-07)
+++ v12 (2026-06-28)
@@ -347,51 +347,51 @@
               <w:t xml:space="preserve">Prunus virus 5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American mosaic of peach, mosaic of peach</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59486a25fd0db12e8" w:history="1">
+            <w:hyperlink r:id="rId17976a40879f63f41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -407,51 +407,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15166a25fd0db1354" w:history="1">
+            <w:hyperlink r:id="rId12876a40879f63fab" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1662,63 +1662,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">There are no records of PcMV outside North America.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="45141307" name="name93476a25fd0db2d33" descr="PCMV00_distribution_map.jpg"/>
+            <wp:docPr id="38654312" name="name29156a40879f6556e" descr="PCMV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PCMV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId73936a25fd0db2d30" cstate="print"/>
+                    <a:blip r:embed="rId51336a40879f6556b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3051,51 +3051,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1225-1228. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28966a25fd0db3c39" w:history="1">
+      <w:hyperlink r:id="rId50266a40879f660e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://babel.hathitrust.org/cgi/pt?id=uc1.31210002702445&amp;seq=1233</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3121,51 +3121,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">164</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2617-2620. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57656a25fd0db3cb5" w:history="1">
+      <w:hyperlink r:id="rId20616a40879f6615e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-019-04358-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3191,51 +3191,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 315-323. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25386a25fd0db3d28" w:history="1">
+      <w:hyperlink r:id="rId34306a40879f661d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.1976.67.41</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3261,51 +3261,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">193</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 51-57. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93016a25fd0db3d99" w:history="1">
+      <w:hyperlink r:id="rId77246a40879f66245" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/ 10.17660/ActaHortic.1986.193.6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3400,51 +3400,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05735. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30166a25fd0db3e7f" w:history="1">
+      <w:hyperlink r:id="rId70976a40879f6632d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5735</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3470,51 +3470,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91236a25fd0db3ef1" w:history="1">
+      <w:hyperlink r:id="rId19116a40879f663a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2001.tb01028.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3580,51 +3580,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84986a25fd0db3fa1" w:history="1">
+      <w:hyperlink r:id="rId21736a40879f66450" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3708,51 +3708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">235</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 325-332. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20526a25fd0db4072" w:history="1">
+      <w:hyperlink r:id="rId89486a40879f66523" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.1989.235.47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3796,51 +3796,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">141</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 109-118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59876a25fd0db410f" w:history="1">
+      <w:hyperlink r:id="rId19196a40879f665b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0923-2516(90)90060-V</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3886,51 +3886,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1371-1374. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16356a25fd0db41a2" w:history="1">
+      <w:hyperlink r:id="rId55486a40879f66648" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.1998.82.12.1371</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3956,51 +3956,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 905-908. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46196a25fd0db4213" w:history="1">
+      <w:hyperlink r:id="rId28746a40879f666b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.1998.82.8.905</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4017,101 +4017,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 123. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10966a25fd0db4277" w:history="1">
+      <w:hyperlink r:id="rId82146a40879f6671d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.science.org/doi/10.1126/science.76.1962.123.a</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">James D &amp; Howell WE (1998) Isolation and partial characterization of a filamentous virus associated with peach mosaic disease. Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 909-913. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27636a25fd0db42c8" w:history="1">
+      <w:hyperlink r:id="rId45166a40879f66770" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.1998.82.8.909</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4137,51 +4137,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 103-111. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13376a25fd0db4338" w:history="1">
+      <w:hyperlink r:id="rId71486a40879f667e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/s0166-0934(99)00112-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4207,51 +4207,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137-144. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16006a25fd0db43a8" w:history="1">
+      <w:hyperlink r:id="rId14266a40879f66851" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-96-0137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4297,51 +4297,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1551-1552. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29956a25fd0db4436" w:history="1">
+      <w:hyperlink r:id="rId75126a40879f668f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/63.5.1551</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4481,51 +4481,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">472</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 277-280. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49566a25fd0db4561" w:history="1">
+      <w:hyperlink r:id="rId36976a40879f66a23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.1998.472.31</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4571,51 +4571,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 186-189. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48106a25fd0db45f0" w:history="1">
+      <w:hyperlink r:id="rId38606a40879f66abe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-79-0186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4795,51 +4795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 889-892. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74766a25fd0db4758" w:history="1">
+      <w:hyperlink r:id="rId60136a40879f66c97" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://babel.hathitrust.org/cgi/pt?id=mdp.39015001262420&amp;seq=895</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4905,51 +4905,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichovirus persicae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43956a25fd0db4810" w:history="1">
+      <w:hyperlink r:id="rId32946a40879f66d5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5121,88 +5121,88 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90946a25fd0db4961" w:history="1">
+      <w:hyperlink r:id="rId61616a40879f66eb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02761.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="3241200" name="name71256a25fd0db49fc" descr="eu_funding_250.png"/>
+            <wp:docPr id="1446111" name="name93836a40879f66f55" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20826a25fd0db49fa" cstate="print"/>
+                    <a:blip r:embed="rId31516a40879f66f54" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5300,137 +5300,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="90878807">
+  <w:abstractNum w:abstractNumId="76730457">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19594673">
+    <w:lvl w:ilvl="0" w:tplc="58974246">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="19594673" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="58974246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="19594673" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="58974246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="19594673" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="58974246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="19594673" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="58974246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="19594673" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="58974246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="19594673" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="58974246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="19594673" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="58974246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="19594673" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="58974246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="90878806">
+  <w:abstractNum w:abstractNumId="76730456">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57323030">
+    <w:lvl w:ilvl="0" w:tplc="99048096">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6182,55 +6182,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="90878806">
-    <w:abstractNumId w:val="90878806"/>
+  <w:num w:numId="76730456">
+    <w:abstractNumId w:val="76730456"/>
   </w:num>
-  <w:num w:numId="90878807">
-    <w:abstractNumId w:val="90878807"/>
+  <w:num w:numId="76730457">
+    <w:abstractNumId w:val="76730457"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17780,51 +17780,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId615627323" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId166395260" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId59486a25fd0db12e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PCMV00/" TargetMode="External"/><Relationship Id="rId15166a25fd0db1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PCMV00/categorization" TargetMode="External"/><Relationship Id="rId28966a25fd0db3c39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://babel.hathitrust.org/cgi/pt?id=uc1.31210002702445&amp;seq=1233" TargetMode="External"/><Relationship Id="rId57656a25fd0db3cb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04358-y" TargetMode="External"/><Relationship Id="rId25386a25fd0db3d28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1976.67.41" TargetMode="External"/><Relationship Id="rId93016a25fd0db3d99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/%2010.17660/ActaHortic.1986.193.6" TargetMode="External"/><Relationship Id="rId30166a25fd0db3e7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId91236a25fd0db3ef1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01028.x" TargetMode="External"/><Relationship Id="rId84986a25fd0db3fa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId20526a25fd0db4072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.17660/ActaHortic.1989.235.47" TargetMode="External"/><Relationship Id="rId59876a25fd0db410f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0923-2516(90)90060-V" TargetMode="External"/><Relationship Id="rId16356a25fd0db41a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.12.1371" TargetMode="External"/><Relationship Id="rId46196a25fd0db4213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.8.905" TargetMode="External"/><Relationship Id="rId10966a25fd0db4277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/10.1126/science.76.1962.123.a" TargetMode="External"/><Relationship Id="rId27636a25fd0db42c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.8.909" TargetMode="External"/><Relationship Id="rId13376a25fd0db4338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0166-0934(99)00112-3" TargetMode="External"/><Relationship Id="rId16006a25fd0db43a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-96-0137" TargetMode="External"/><Relationship Id="rId29956a25fd0db4436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/63.5.1551" TargetMode="External"/><Relationship Id="rId49566a25fd0db4561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1998.472.31" TargetMode="External"/><Relationship Id="rId48106a25fd0db45f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-79-0186" TargetMode="External"/><Relationship Id="rId74766a25fd0db4758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://babel.hathitrust.org/cgi/pt?id=mdp.39015001262420&amp;seq=895" TargetMode="External"/><Relationship Id="rId43956a25fd0db4810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90946a25fd0db4961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02761.x" TargetMode="External"/><Relationship Id="rId73936a25fd0db2d30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73936a25fd0db2d30.jpg"/><Relationship Id="rId20826a25fd0db49fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20826a25fd0db49fa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId647682106" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId353126138" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17976a40879f63f41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PCMV00/" TargetMode="External"/><Relationship Id="rId12876a40879f63fab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PCMV00/categorization" TargetMode="External"/><Relationship Id="rId50266a40879f660e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://babel.hathitrust.org/cgi/pt?id=uc1.31210002702445&amp;seq=1233" TargetMode="External"/><Relationship Id="rId20616a40879f6615e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04358-y" TargetMode="External"/><Relationship Id="rId34306a40879f661d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1976.67.41" TargetMode="External"/><Relationship Id="rId77246a40879f66245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/%2010.17660/ActaHortic.1986.193.6" TargetMode="External"/><Relationship Id="rId70976a40879f6632d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId19116a40879f663a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01028.x" TargetMode="External"/><Relationship Id="rId21736a40879f66450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId89486a40879f66523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.17660/ActaHortic.1989.235.47" TargetMode="External"/><Relationship Id="rId19196a40879f665b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0923-2516(90)90060-V" TargetMode="External"/><Relationship Id="rId55486a40879f66648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.12.1371" TargetMode="External"/><Relationship Id="rId28746a40879f666b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.8.905" TargetMode="External"/><Relationship Id="rId82146a40879f6671d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/10.1126/science.76.1962.123.a" TargetMode="External"/><Relationship Id="rId45166a40879f66770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.8.909" TargetMode="External"/><Relationship Id="rId71486a40879f667e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0166-0934(99)00112-3" TargetMode="External"/><Relationship Id="rId14266a40879f66851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-96-0137" TargetMode="External"/><Relationship Id="rId75126a40879f668f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/63.5.1551" TargetMode="External"/><Relationship Id="rId36976a40879f66a23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1998.472.31" TargetMode="External"/><Relationship Id="rId38606a40879f66abe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-79-0186" TargetMode="External"/><Relationship Id="rId60136a40879f66c97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://babel.hathitrust.org/cgi/pt?id=mdp.39015001262420&amp;seq=895" TargetMode="External"/><Relationship Id="rId32946a40879f66d5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61616a40879f66eb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02761.x" TargetMode="External"/><Relationship Id="rId51336a40879f6556b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51336a40879f6556b.jpg"/><Relationship Id="rId31516a40879f66f54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31516a40879f66f54.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>