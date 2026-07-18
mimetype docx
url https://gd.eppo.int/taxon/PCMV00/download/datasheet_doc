--- v12 (2026-06-28)
+++ v13 (2026-07-18)
@@ -347,51 +347,51 @@
               <w:t xml:space="preserve">Prunus virus 5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American mosaic of peach, mosaic of peach</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17976a40879f63f41" w:history="1">
+            <w:hyperlink r:id="rId89426a5b10f7ace93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -407,51 +407,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12876a40879f63fab" w:history="1">
+            <w:hyperlink r:id="rId84476a5b10f7acfb5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1662,63 +1662,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">There are no records of PcMV outside North America.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="38654312" name="name29156a40879f6556e" descr="PCMV00_distribution_map.jpg"/>
+            <wp:docPr id="67482343" name="name98486a5b10f7aedf2" descr="PCMV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PCMV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51336a40879f6556b" cstate="print"/>
+                    <a:blip r:embed="rId29986a5b10f7aedf0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3051,51 +3051,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1225-1228. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50266a40879f660e6" w:history="1">
+      <w:hyperlink r:id="rId25096a5b10f7af983" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://babel.hathitrust.org/cgi/pt?id=uc1.31210002702445&amp;seq=1233</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3121,51 +3121,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">164</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2617-2620. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20616a40879f6615e" w:history="1">
+      <w:hyperlink r:id="rId77736a5b10f7af9fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-019-04358-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3191,51 +3191,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 315-323. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34306a40879f661d2" w:history="1">
+      <w:hyperlink r:id="rId92526a5b10f7afa6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.1976.67.41</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3261,51 +3261,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">193</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 51-57. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77246a40879f66245" w:history="1">
+      <w:hyperlink r:id="rId86066a5b10f7afadd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/ 10.17660/ActaHortic.1986.193.6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3400,51 +3400,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05735. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70976a40879f6632d" w:history="1">
+      <w:hyperlink r:id="rId22366a5b10f7afbbd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5735</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3470,51 +3470,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19116a40879f663a0" w:history="1">
+      <w:hyperlink r:id="rId85686a5b10f7afc2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2001.tb01028.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3580,51 +3580,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21736a40879f66450" w:history="1">
+      <w:hyperlink r:id="rId76076a5b10f7affc8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3708,51 +3708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">235</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 325-332. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89486a40879f66523" w:history="1">
+      <w:hyperlink r:id="rId75256a5b10f7b00cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.1989.235.47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3796,51 +3796,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">141</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 109-118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19196a40879f665b6" w:history="1">
+      <w:hyperlink r:id="rId25816a5b10f7b015e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0923-2516(90)90060-V</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3886,51 +3886,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1371-1374. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55486a40879f66648" w:history="1">
+      <w:hyperlink r:id="rId94586a5b10f7b0223" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.1998.82.12.1371</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3956,51 +3956,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 905-908. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28746a40879f666b9" w:history="1">
+      <w:hyperlink r:id="rId67766a5b10f7b0297" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.1998.82.8.905</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4017,101 +4017,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 123. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82146a40879f6671d" w:history="1">
+      <w:hyperlink r:id="rId44496a5b10f7b033a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.science.org/doi/10.1126/science.76.1962.123.a</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">James D &amp; Howell WE (1998) Isolation and partial characterization of a filamentous virus associated with peach mosaic disease. Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 909-913. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45166a40879f66770" w:history="1">
+      <w:hyperlink r:id="rId70786a5b10f7b0394" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.1998.82.8.909</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4137,51 +4137,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 103-111. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71486a40879f667e0" w:history="1">
+      <w:hyperlink r:id="rId85016a5b10f7b0406" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/s0166-0934(99)00112-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4207,51 +4207,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137-144. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14266a40879f66851" w:history="1">
+      <w:hyperlink r:id="rId49926a5b10f7b056a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-96-0137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4297,51 +4297,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1551-1552. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75126a40879f668f2" w:history="1">
+      <w:hyperlink r:id="rId76546a5b10f7b0616" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/63.5.1551</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4481,51 +4481,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">472</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 277-280. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36976a40879f66a23" w:history="1">
+      <w:hyperlink r:id="rId26496a5b10f7b077e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.1998.472.31</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4571,51 +4571,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 186-189. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38606a40879f66abe" w:history="1">
+      <w:hyperlink r:id="rId79866a5b10f7b085a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-79-0186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4795,51 +4795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 889-892. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60136a40879f66c97" w:history="1">
+      <w:hyperlink r:id="rId75486a5b10f7b0a04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://babel.hathitrust.org/cgi/pt?id=mdp.39015001262420&amp;seq=895</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4905,51 +4905,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichovirus persicae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32946a40879f66d5c" w:history="1">
+      <w:hyperlink r:id="rId29286a5b10f7b0ad0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5121,88 +5121,88 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61616a40879f66eb5" w:history="1">
+      <w:hyperlink r:id="rId74366a5b10f7b0c8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02761.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="1446111" name="name93836a40879f66f55" descr="eu_funding_250.png"/>
+            <wp:docPr id="9380037" name="name82876a5b10f7b0da2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31516a40879f66f54" cstate="print"/>
+                    <a:blip r:embed="rId55426a5b10f7b0da1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5300,137 +5300,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="76730457">
+  <w:abstractNum w:abstractNumId="62907053">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58974246">
+    <w:lvl w:ilvl="0" w:tplc="74906066">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="58974246" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="74906066" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="58974246" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74906066" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="58974246" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="74906066" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="58974246" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="74906066" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="58974246" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="74906066" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="58974246" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="74906066" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="58974246" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="74906066" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="58974246" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="74906066" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="76730456">
+  <w:abstractNum w:abstractNumId="62907052">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99048096">
+    <w:lvl w:ilvl="0" w:tplc="22593002">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6182,55 +6182,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="76730456">
-    <w:abstractNumId w:val="76730456"/>
+  <w:num w:numId="62907052">
+    <w:abstractNumId w:val="62907052"/>
   </w:num>
-  <w:num w:numId="76730457">
-    <w:abstractNumId w:val="76730457"/>
+  <w:num w:numId="62907053">
+    <w:abstractNumId w:val="62907053"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17780,51 +17780,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId647682106" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId353126138" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17976a40879f63f41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PCMV00/" TargetMode="External"/><Relationship Id="rId12876a40879f63fab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PCMV00/categorization" TargetMode="External"/><Relationship Id="rId50266a40879f660e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://babel.hathitrust.org/cgi/pt?id=uc1.31210002702445&amp;seq=1233" TargetMode="External"/><Relationship Id="rId20616a40879f6615e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04358-y" TargetMode="External"/><Relationship Id="rId34306a40879f661d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1976.67.41" TargetMode="External"/><Relationship Id="rId77246a40879f66245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/%2010.17660/ActaHortic.1986.193.6" TargetMode="External"/><Relationship Id="rId70976a40879f6632d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId19116a40879f663a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01028.x" TargetMode="External"/><Relationship Id="rId21736a40879f66450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId89486a40879f66523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.17660/ActaHortic.1989.235.47" TargetMode="External"/><Relationship Id="rId19196a40879f665b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0923-2516(90)90060-V" TargetMode="External"/><Relationship Id="rId55486a40879f66648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.12.1371" TargetMode="External"/><Relationship Id="rId28746a40879f666b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.8.905" TargetMode="External"/><Relationship Id="rId82146a40879f6671d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/10.1126/science.76.1962.123.a" TargetMode="External"/><Relationship Id="rId45166a40879f66770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.8.909" TargetMode="External"/><Relationship Id="rId71486a40879f667e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0166-0934(99)00112-3" TargetMode="External"/><Relationship Id="rId14266a40879f66851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-96-0137" TargetMode="External"/><Relationship Id="rId75126a40879f668f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/63.5.1551" TargetMode="External"/><Relationship Id="rId36976a40879f66a23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1998.472.31" TargetMode="External"/><Relationship Id="rId38606a40879f66abe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-79-0186" TargetMode="External"/><Relationship Id="rId60136a40879f66c97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://babel.hathitrust.org/cgi/pt?id=mdp.39015001262420&amp;seq=895" TargetMode="External"/><Relationship Id="rId32946a40879f66d5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61616a40879f66eb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02761.x" TargetMode="External"/><Relationship Id="rId51336a40879f6556b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51336a40879f6556b.jpg"/><Relationship Id="rId31516a40879f66f54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31516a40879f66f54.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId228218975" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId901629833" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89426a5b10f7ace93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PCMV00/" TargetMode="External"/><Relationship Id="rId84476a5b10f7acfb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PCMV00/categorization" TargetMode="External"/><Relationship Id="rId25096a5b10f7af983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://babel.hathitrust.org/cgi/pt?id=uc1.31210002702445&amp;seq=1233" TargetMode="External"/><Relationship Id="rId77736a5b10f7af9fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04358-y" TargetMode="External"/><Relationship Id="rId92526a5b10f7afa6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1976.67.41" TargetMode="External"/><Relationship Id="rId86066a5b10f7afadd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/%2010.17660/ActaHortic.1986.193.6" TargetMode="External"/><Relationship Id="rId22366a5b10f7afbbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId85686a5b10f7afc2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01028.x" TargetMode="External"/><Relationship Id="rId76076a5b10f7affc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId75256a5b10f7b00cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.17660/ActaHortic.1989.235.47" TargetMode="External"/><Relationship Id="rId25816a5b10f7b015e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0923-2516(90)90060-V" TargetMode="External"/><Relationship Id="rId94586a5b10f7b0223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.12.1371" TargetMode="External"/><Relationship Id="rId67766a5b10f7b0297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.8.905" TargetMode="External"/><Relationship Id="rId44496a5b10f7b033a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/10.1126/science.76.1962.123.a" TargetMode="External"/><Relationship Id="rId70786a5b10f7b0394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.8.909" TargetMode="External"/><Relationship Id="rId85016a5b10f7b0406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0166-0934(99)00112-3" TargetMode="External"/><Relationship Id="rId49926a5b10f7b056a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-96-0137" TargetMode="External"/><Relationship Id="rId76546a5b10f7b0616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/63.5.1551" TargetMode="External"/><Relationship Id="rId26496a5b10f7b077e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1998.472.31" TargetMode="External"/><Relationship Id="rId79866a5b10f7b085a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-79-0186" TargetMode="External"/><Relationship Id="rId75486a5b10f7b0a04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://babel.hathitrust.org/cgi/pt?id=mdp.39015001262420&amp;seq=895" TargetMode="External"/><Relationship Id="rId29286a5b10f7b0ad0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74366a5b10f7b0c8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02761.x" TargetMode="External"/><Relationship Id="rId29986a5b10f7aedf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29986a5b10f7aedf0.jpg"/><Relationship Id="rId55426a5b10f7b0da1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55426a5b10f7b0da1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>