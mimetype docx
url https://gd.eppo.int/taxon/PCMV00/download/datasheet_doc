--- v13 (2026-07-18)
+++ v14 (2026-08-07)
@@ -347,51 +347,51 @@
               <w:t xml:space="preserve">Prunus virus 5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American mosaic of peach, mosaic of peach</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89426a5b10f7ace93" w:history="1">
+            <w:hyperlink r:id="rId52216a75d6981d974" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -407,51 +407,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84476a5b10f7acfb5" w:history="1">
+            <w:hyperlink r:id="rId30266a75d6981d9e0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1662,63 +1662,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">There are no records of PcMV outside North America.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="67482343" name="name98486a5b10f7aedf2" descr="PCMV00_distribution_map.jpg"/>
+            <wp:docPr id="93462731" name="name25306a75d6981f0b5" descr="PCMV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PCMV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29986a5b10f7aedf0" cstate="print"/>
+                    <a:blip r:embed="rId12086a75d6981f0b2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3051,51 +3051,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1225-1228. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25096a5b10f7af983" w:history="1">
+      <w:hyperlink r:id="rId76856a75d6981fbfb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://babel.hathitrust.org/cgi/pt?id=uc1.31210002702445&amp;seq=1233</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3121,51 +3121,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">164</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2617-2620. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77736a5b10f7af9fc" w:history="1">
+      <w:hyperlink r:id="rId68796a75d6981fc76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-019-04358-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3191,51 +3191,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 315-323. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92526a5b10f7afa6e" w:history="1">
+      <w:hyperlink r:id="rId72326a75d6981fce9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.1976.67.41</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3261,51 +3261,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">193</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 51-57. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86066a5b10f7afadd" w:history="1">
+      <w:hyperlink r:id="rId82616a75d6981fd5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/ 10.17660/ActaHortic.1986.193.6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3400,51 +3400,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05735. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22366a5b10f7afbbd" w:history="1">
+      <w:hyperlink r:id="rId21436a75d6981fe52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5735</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3470,51 +3470,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85686a5b10f7afc2d" w:history="1">
+      <w:hyperlink r:id="rId92366a75d6981fed1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2001.tb01028.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3580,51 +3580,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76076a5b10f7affc8" w:history="1">
+      <w:hyperlink r:id="rId82966a75d6981ff82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3708,51 +3708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">235</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 325-332. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75256a5b10f7b00cb" w:history="1">
+      <w:hyperlink r:id="rId51446a75d69820055" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.1989.235.47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3796,51 +3796,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">141</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 109-118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25816a5b10f7b015e" w:history="1">
+      <w:hyperlink r:id="rId50936a75d698200e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0923-2516(90)90060-V</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3886,51 +3886,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1371-1374. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94586a5b10f7b0223" w:history="1">
+      <w:hyperlink r:id="rId11046a75d69820183" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.1998.82.12.1371</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3956,51 +3956,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 905-908. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67766a5b10f7b0297" w:history="1">
+      <w:hyperlink r:id="rId19746a75d698201f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.1998.82.8.905</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4017,101 +4017,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 123. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44496a5b10f7b033a" w:history="1">
+      <w:hyperlink r:id="rId77636a75d6982025d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.science.org/doi/10.1126/science.76.1962.123.a</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">James D &amp; Howell WE (1998) Isolation and partial characterization of a filamentous virus associated with peach mosaic disease. Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 909-913. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70786a5b10f7b0394" w:history="1">
+      <w:hyperlink r:id="rId76516a75d698202b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.1998.82.8.909</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4137,51 +4137,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 103-111. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85016a5b10f7b0406" w:history="1">
+      <w:hyperlink r:id="rId18456a75d69820339" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/s0166-0934(99)00112-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4207,51 +4207,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137-144. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49926a5b10f7b056a" w:history="1">
+      <w:hyperlink r:id="rId84906a75d698203b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-96-0137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4297,51 +4297,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1551-1552. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76546a5b10f7b0616" w:history="1">
+      <w:hyperlink r:id="rId94026a75d69820444" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/63.5.1551</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4481,51 +4481,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">472</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 277-280. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26496a5b10f7b077e" w:history="1">
+      <w:hyperlink r:id="rId48746a75d69820575" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.1998.472.31</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4571,51 +4571,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 186-189. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79866a5b10f7b085a" w:history="1">
+      <w:hyperlink r:id="rId38536a75d69820608" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-79-0186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4795,51 +4795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 889-892. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75486a5b10f7b0a04" w:history="1">
+      <w:hyperlink r:id="rId38096a75d69820774" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://babel.hathitrust.org/cgi/pt?id=mdp.39015001262420&amp;seq=895</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4905,51 +4905,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichovirus persicae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29286a5b10f7b0ad0" w:history="1">
+      <w:hyperlink r:id="rId49736a75d6982082e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5121,88 +5121,88 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74366a5b10f7b0c8a" w:history="1">
+      <w:hyperlink r:id="rId10376a75d69820990" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02761.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="9380037" name="name82876a5b10f7b0da2" descr="eu_funding_250.png"/>
+            <wp:docPr id="19359595" name="name16146a75d69820a24" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55426a5b10f7b0da1" cstate="print"/>
+                    <a:blip r:embed="rId95716a75d69820a23" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5300,137 +5300,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="62907053">
+  <w:abstractNum w:abstractNumId="14373186">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74906066">
+    <w:lvl w:ilvl="0" w:tplc="37751654">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74906066" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37751654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74906066" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37751654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74906066" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37751654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74906066" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37751654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74906066" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37751654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74906066" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37751654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74906066" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37751654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74906066" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37751654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62907052">
+  <w:abstractNum w:abstractNumId="14373185">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22593002">
+    <w:lvl w:ilvl="0" w:tplc="89457381">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6182,55 +6182,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="62907052">
-    <w:abstractNumId w:val="62907052"/>
+  <w:num w:numId="14373185">
+    <w:abstractNumId w:val="14373185"/>
   </w:num>
-  <w:num w:numId="62907053">
-    <w:abstractNumId w:val="62907053"/>
+  <w:num w:numId="14373186">
+    <w:abstractNumId w:val="14373186"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17780,51 +17780,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId228218975" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId901629833" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89426a5b10f7ace93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PCMV00/" TargetMode="External"/><Relationship Id="rId84476a5b10f7acfb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PCMV00/categorization" TargetMode="External"/><Relationship Id="rId25096a5b10f7af983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://babel.hathitrust.org/cgi/pt?id=uc1.31210002702445&amp;seq=1233" TargetMode="External"/><Relationship Id="rId77736a5b10f7af9fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04358-y" TargetMode="External"/><Relationship Id="rId92526a5b10f7afa6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1976.67.41" TargetMode="External"/><Relationship Id="rId86066a5b10f7afadd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/%2010.17660/ActaHortic.1986.193.6" TargetMode="External"/><Relationship Id="rId22366a5b10f7afbbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId85686a5b10f7afc2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01028.x" TargetMode="External"/><Relationship Id="rId76076a5b10f7affc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId75256a5b10f7b00cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.17660/ActaHortic.1989.235.47" TargetMode="External"/><Relationship Id="rId25816a5b10f7b015e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0923-2516(90)90060-V" TargetMode="External"/><Relationship Id="rId94586a5b10f7b0223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.12.1371" TargetMode="External"/><Relationship Id="rId67766a5b10f7b0297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.8.905" TargetMode="External"/><Relationship Id="rId44496a5b10f7b033a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/10.1126/science.76.1962.123.a" TargetMode="External"/><Relationship Id="rId70786a5b10f7b0394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.8.909" TargetMode="External"/><Relationship Id="rId85016a5b10f7b0406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0166-0934(99)00112-3" TargetMode="External"/><Relationship Id="rId49926a5b10f7b056a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-96-0137" TargetMode="External"/><Relationship Id="rId76546a5b10f7b0616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/63.5.1551" TargetMode="External"/><Relationship Id="rId26496a5b10f7b077e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1998.472.31" TargetMode="External"/><Relationship Id="rId79866a5b10f7b085a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-79-0186" TargetMode="External"/><Relationship Id="rId75486a5b10f7b0a04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://babel.hathitrust.org/cgi/pt?id=mdp.39015001262420&amp;seq=895" TargetMode="External"/><Relationship Id="rId29286a5b10f7b0ad0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74366a5b10f7b0c8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02761.x" TargetMode="External"/><Relationship Id="rId29986a5b10f7aedf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29986a5b10f7aedf0.jpg"/><Relationship Id="rId55426a5b10f7b0da1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55426a5b10f7b0da1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId810937233" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId433344558" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52216a75d6981d974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PCMV00/" TargetMode="External"/><Relationship Id="rId30266a75d6981d9e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PCMV00/categorization" TargetMode="External"/><Relationship Id="rId76856a75d6981fbfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://babel.hathitrust.org/cgi/pt?id=uc1.31210002702445&amp;seq=1233" TargetMode="External"/><Relationship Id="rId68796a75d6981fc76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04358-y" TargetMode="External"/><Relationship Id="rId72326a75d6981fce9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1976.67.41" TargetMode="External"/><Relationship Id="rId82616a75d6981fd5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/%2010.17660/ActaHortic.1986.193.6" TargetMode="External"/><Relationship Id="rId21436a75d6981fe52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId92366a75d6981fed1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01028.x" TargetMode="External"/><Relationship Id="rId82966a75d6981ff82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId51446a75d69820055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.17660/ActaHortic.1989.235.47" TargetMode="External"/><Relationship Id="rId50936a75d698200e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0923-2516(90)90060-V" TargetMode="External"/><Relationship Id="rId11046a75d69820183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.12.1371" TargetMode="External"/><Relationship Id="rId19746a75d698201f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.8.905" TargetMode="External"/><Relationship Id="rId77636a75d6982025d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/10.1126/science.76.1962.123.a" TargetMode="External"/><Relationship Id="rId76516a75d698202b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.8.909" TargetMode="External"/><Relationship Id="rId18456a75d69820339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0166-0934(99)00112-3" TargetMode="External"/><Relationship Id="rId84906a75d698203b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-96-0137" TargetMode="External"/><Relationship Id="rId94026a75d69820444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/63.5.1551" TargetMode="External"/><Relationship Id="rId48746a75d69820575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1998.472.31" TargetMode="External"/><Relationship Id="rId38536a75d69820608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-79-0186" TargetMode="External"/><Relationship Id="rId38096a75d69820774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://babel.hathitrust.org/cgi/pt?id=mdp.39015001262420&amp;seq=895" TargetMode="External"/><Relationship Id="rId49736a75d6982082e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10376a75d69820990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02761.x" TargetMode="External"/><Relationship Id="rId12086a75d6981f0b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12086a75d6981f0b2.jpg"/><Relationship Id="rId95716a75d69820a23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95716a75d69820a23.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>