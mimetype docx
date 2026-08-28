--- v14 (2026-08-07)
+++ v15 (2026-08-28)
@@ -347,51 +347,51 @@
               <w:t xml:space="preserve">Prunus virus 5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American mosaic of peach, mosaic of peach</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52216a75d6981d974" w:history="1">
+            <w:hyperlink r:id="rId96266a914b4602d59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -407,51 +407,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30266a75d6981d9e0" w:history="1">
+            <w:hyperlink r:id="rId43836a914b4602dc5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1662,63 +1662,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">There are no records of PcMV outside North America.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="93462731" name="name25306a75d6981f0b5" descr="PCMV00_distribution_map.jpg"/>
+            <wp:docPr id="21133725" name="name70346a914b4604176" descr="PCMV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PCMV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12086a75d6981f0b2" cstate="print"/>
+                    <a:blip r:embed="rId48896a914b4604173" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3051,51 +3051,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1225-1228. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76856a75d6981fbfb" w:history="1">
+      <w:hyperlink r:id="rId10916a914b4604cc3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://babel.hathitrust.org/cgi/pt?id=uc1.31210002702445&amp;seq=1233</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3121,51 +3121,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">164</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2617-2620. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68796a75d6981fc76" w:history="1">
+      <w:hyperlink r:id="rId34916a914b4604d4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-019-04358-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3191,51 +3191,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 315-323. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72326a75d6981fce9" w:history="1">
+      <w:hyperlink r:id="rId50996a914b4604dd8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.1976.67.41</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3261,51 +3261,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">193</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 51-57. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82616a75d6981fd5c" w:history="1">
+      <w:hyperlink r:id="rId17236a914b4604e5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/ 10.17660/ActaHortic.1986.193.6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3400,51 +3400,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05735. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21436a75d6981fe52" w:history="1">
+      <w:hyperlink r:id="rId54426a914b4604f47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5735</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3470,51 +3470,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92366a75d6981fed1" w:history="1">
+      <w:hyperlink r:id="rId32856a914b4604fba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2001.tb01028.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3580,51 +3580,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82966a75d6981ff82" w:history="1">
+      <w:hyperlink r:id="rId68716a914b460506b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3708,51 +3708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">235</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 325-332. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51446a75d69820055" w:history="1">
+      <w:hyperlink r:id="rId98786a914b460513e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.1989.235.47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3796,51 +3796,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">141</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 109-118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50936a75d698200e9" w:history="1">
+      <w:hyperlink r:id="rId80046a914b46051d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0923-2516(90)90060-V</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3886,51 +3886,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1371-1374. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11046a75d69820183" w:history="1">
+      <w:hyperlink r:id="rId34386a914b460526f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.1998.82.12.1371</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3956,51 +3956,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 905-908. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19746a75d698201f7" w:history="1">
+      <w:hyperlink r:id="rId92086a914b46052e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.1998.82.8.905</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4017,101 +4017,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 123. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77636a75d6982025d" w:history="1">
+      <w:hyperlink r:id="rId59216a914b4605367" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.science.org/doi/10.1126/science.76.1962.123.a</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">James D &amp; Howell WE (1998) Isolation and partial characterization of a filamentous virus associated with peach mosaic disease. Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 909-913. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76516a75d698202b1" w:history="1">
+      <w:hyperlink r:id="rId67386a914b46053be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.1998.82.8.909</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4137,51 +4137,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 103-111. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18456a75d69820339" w:history="1">
+      <w:hyperlink r:id="rId65066a914b4605430" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/s0166-0934(99)00112-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4207,51 +4207,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137-144. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84906a75d698203b2" w:history="1">
+      <w:hyperlink r:id="rId14786a914b46054a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-96-0137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4297,51 +4297,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1551-1552. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94026a75d69820444" w:history="1">
+      <w:hyperlink r:id="rId38226a914b4605534" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/63.5.1551</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4481,51 +4481,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">472</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 277-280. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48746a75d69820575" w:history="1">
+      <w:hyperlink r:id="rId12236a914b4605665" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.1998.472.31</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4571,51 +4571,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 186-189. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38536a75d69820608" w:history="1">
+      <w:hyperlink r:id="rId38096a914b4605700" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-79-0186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4795,51 +4795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 889-892. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38096a75d69820774" w:history="1">
+      <w:hyperlink r:id="rId83806a914b4605893" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://babel.hathitrust.org/cgi/pt?id=mdp.39015001262420&amp;seq=895</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4905,51 +4905,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichovirus persicae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49736a75d6982082e" w:history="1">
+      <w:hyperlink r:id="rId47246a914b4605952" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5121,88 +5121,88 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10376a75d69820990" w:history="1">
+      <w:hyperlink r:id="rId19416a914b4605b1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02761.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="19359595" name="name16146a75d69820a24" descr="eu_funding_250.png"/>
+            <wp:docPr id="23418890" name="name99736a914b4605b7a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95716a75d69820a23" cstate="print"/>
+                    <a:blip r:embed="rId82906a914b4605b79" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5300,137 +5300,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="14373186">
+  <w:abstractNum w:abstractNumId="82855413">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37751654">
+    <w:lvl w:ilvl="0" w:tplc="35601322">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37751654" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35601322" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="37751654" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35601322" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="37751654" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35601322" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="37751654" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35601322" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37751654" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35601322" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37751654" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35601322" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="37751654" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35601322" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="37751654" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35601322" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14373185">
+  <w:abstractNum w:abstractNumId="82855412">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89457381">
+    <w:lvl w:ilvl="0" w:tplc="36051906">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6182,55 +6182,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14373185">
-    <w:abstractNumId w:val="14373185"/>
+  <w:num w:numId="82855412">
+    <w:abstractNumId w:val="82855412"/>
   </w:num>
-  <w:num w:numId="14373186">
-    <w:abstractNumId w:val="14373186"/>
+  <w:num w:numId="82855413">
+    <w:abstractNumId w:val="82855413"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17780,51 +17780,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId810937233" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId433344558" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52216a75d6981d974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PCMV00/" TargetMode="External"/><Relationship Id="rId30266a75d6981d9e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PCMV00/categorization" TargetMode="External"/><Relationship Id="rId76856a75d6981fbfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://babel.hathitrust.org/cgi/pt?id=uc1.31210002702445&amp;seq=1233" TargetMode="External"/><Relationship Id="rId68796a75d6981fc76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04358-y" TargetMode="External"/><Relationship Id="rId72326a75d6981fce9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1976.67.41" TargetMode="External"/><Relationship Id="rId82616a75d6981fd5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/%2010.17660/ActaHortic.1986.193.6" TargetMode="External"/><Relationship Id="rId21436a75d6981fe52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId92366a75d6981fed1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01028.x" TargetMode="External"/><Relationship Id="rId82966a75d6981ff82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId51446a75d69820055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.17660/ActaHortic.1989.235.47" TargetMode="External"/><Relationship Id="rId50936a75d698200e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0923-2516(90)90060-V" TargetMode="External"/><Relationship Id="rId11046a75d69820183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.12.1371" TargetMode="External"/><Relationship Id="rId19746a75d698201f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.8.905" TargetMode="External"/><Relationship Id="rId77636a75d6982025d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/10.1126/science.76.1962.123.a" TargetMode="External"/><Relationship Id="rId76516a75d698202b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.8.909" TargetMode="External"/><Relationship Id="rId18456a75d69820339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0166-0934(99)00112-3" TargetMode="External"/><Relationship Id="rId84906a75d698203b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-96-0137" TargetMode="External"/><Relationship Id="rId94026a75d69820444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/63.5.1551" TargetMode="External"/><Relationship Id="rId48746a75d69820575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1998.472.31" TargetMode="External"/><Relationship Id="rId38536a75d69820608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-79-0186" TargetMode="External"/><Relationship Id="rId38096a75d69820774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://babel.hathitrust.org/cgi/pt?id=mdp.39015001262420&amp;seq=895" TargetMode="External"/><Relationship Id="rId49736a75d6982082e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10376a75d69820990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02761.x" TargetMode="External"/><Relationship Id="rId12086a75d6981f0b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12086a75d6981f0b2.jpg"/><Relationship Id="rId95716a75d69820a23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95716a75d69820a23.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId792653164" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId538691161" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96266a914b4602d59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PCMV00/" TargetMode="External"/><Relationship Id="rId43836a914b4602dc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PCMV00/categorization" TargetMode="External"/><Relationship Id="rId10916a914b4604cc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://babel.hathitrust.org/cgi/pt?id=uc1.31210002702445&amp;seq=1233" TargetMode="External"/><Relationship Id="rId34916a914b4604d4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04358-y" TargetMode="External"/><Relationship Id="rId50996a914b4604dd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1976.67.41" TargetMode="External"/><Relationship Id="rId17236a914b4604e5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/%2010.17660/ActaHortic.1986.193.6" TargetMode="External"/><Relationship Id="rId54426a914b4604f47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId32856a914b4604fba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01028.x" TargetMode="External"/><Relationship Id="rId68716a914b460506b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId98786a914b460513e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.17660/ActaHortic.1989.235.47" TargetMode="External"/><Relationship Id="rId80046a914b46051d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0923-2516(90)90060-V" TargetMode="External"/><Relationship Id="rId34386a914b460526f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.12.1371" TargetMode="External"/><Relationship Id="rId92086a914b46052e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.8.905" TargetMode="External"/><Relationship Id="rId59216a914b4605367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/10.1126/science.76.1962.123.a" TargetMode="External"/><Relationship Id="rId67386a914b46053be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.8.909" TargetMode="External"/><Relationship Id="rId65066a914b4605430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0166-0934(99)00112-3" TargetMode="External"/><Relationship Id="rId14786a914b46054a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-96-0137" TargetMode="External"/><Relationship Id="rId38226a914b4605534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/63.5.1551" TargetMode="External"/><Relationship Id="rId12236a914b4605665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1998.472.31" TargetMode="External"/><Relationship Id="rId38096a914b4605700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-79-0186" TargetMode="External"/><Relationship Id="rId83806a914b4605893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://babel.hathitrust.org/cgi/pt?id=mdp.39015001262420&amp;seq=895" TargetMode="External"/><Relationship Id="rId47246a914b4605952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId19416a914b4605b1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02761.x" TargetMode="External"/><Relationship Id="rId48896a914b4604173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48896a914b4604173.jpg"/><Relationship Id="rId82906a914b4605b79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82906a914b4605b79.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>