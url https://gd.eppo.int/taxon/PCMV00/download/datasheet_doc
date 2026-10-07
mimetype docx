--- v15 (2026-08-28)
+++ v16 (2026-10-07)
@@ -347,51 +347,51 @@
               <w:t xml:space="preserve">Prunus virus 5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American mosaic of peach, mosaic of peach</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96266a914b4602d59" w:history="1">
+            <w:hyperlink r:id="rId49606ac6259aae688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -407,51 +407,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43836a914b4602dc5" w:history="1">
+            <w:hyperlink r:id="rId96796ac6259aae765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1662,63 +1662,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">There are no records of PcMV outside North America.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="21133725" name="name70346a914b4604176" descr="PCMV00_distribution_map.jpg"/>
+            <wp:docPr id="34831788" name="name80486ac6259aafd4a" descr="PCMV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PCMV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48896a914b4604173" cstate="print"/>
+                    <a:blip r:embed="rId14016ac6259aafd45" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3051,51 +3051,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1225-1228. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10916a914b4604cc3" w:history="1">
+      <w:hyperlink r:id="rId63006ac6259ab08bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://babel.hathitrust.org/cgi/pt?id=uc1.31210002702445&amp;seq=1233</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3121,51 +3121,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">164</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2617-2620. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34916a914b4604d4a" w:history="1">
+      <w:hyperlink r:id="rId39926ac6259ab093c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-019-04358-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3191,51 +3191,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 315-323. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50996a914b4604dd8" w:history="1">
+      <w:hyperlink r:id="rId84586ac6259ab09b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.1976.67.41</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3261,51 +3261,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">193</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 51-57. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17236a914b4604e5b" w:history="1">
+      <w:hyperlink r:id="rId38916ac6259ab0a23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/ 10.17660/ActaHortic.1986.193.6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3400,51 +3400,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05735. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54426a914b4604f47" w:history="1">
+      <w:hyperlink r:id="rId74456ac6259ab0b08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5735</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3470,51 +3470,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32856a914b4604fba" w:history="1">
+      <w:hyperlink r:id="rId63616ac6259ab0b91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2001.tb01028.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3580,51 +3580,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68716a914b460506b" w:history="1">
+      <w:hyperlink r:id="rId58106ac6259ab0c48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3708,51 +3708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">235</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 325-332. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98786a914b460513e" w:history="1">
+      <w:hyperlink r:id="rId10926ac6259ab0d1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.1989.235.47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3796,51 +3796,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">141</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 109-118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80046a914b46051d2" w:history="1">
+      <w:hyperlink r:id="rId62936ac6259ab0db1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0923-2516(90)90060-V</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3886,51 +3886,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1371-1374. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34386a914b460526f" w:history="1">
+      <w:hyperlink r:id="rId92766ac6259ab0e41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.1998.82.12.1371</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3956,51 +3956,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 905-908. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92086a914b46052e2" w:history="1">
+      <w:hyperlink r:id="rId48556ac6259ab0eb2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.1998.82.8.905</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4017,101 +4017,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 123. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59216a914b4605367" w:history="1">
+      <w:hyperlink r:id="rId42406ac6259ab0f15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.science.org/doi/10.1126/science.76.1962.123.a</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">James D &amp; Howell WE (1998) Isolation and partial characterization of a filamentous virus associated with peach mosaic disease. Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 909-913. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67386a914b46053be" w:history="1">
+      <w:hyperlink r:id="rId30306ac6259ab0f68" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.1998.82.8.909</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4137,51 +4137,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 103-111. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65066a914b4605430" w:history="1">
+      <w:hyperlink r:id="rId21746ac6259ab0fda" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/s0166-0934(99)00112-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4207,51 +4207,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137-144. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14786a914b46054a4" w:history="1">
+      <w:hyperlink r:id="rId16566ac6259ab1049" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-96-0137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4297,51 +4297,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1551-1552. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38226a914b4605534" w:history="1">
+      <w:hyperlink r:id="rId56626ac6259ab10da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/63.5.1551</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4481,51 +4481,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">472</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 277-280. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12236a914b4605665" w:history="1">
+      <w:hyperlink r:id="rId87626ac6259ab1206" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.1998.472.31</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4571,51 +4571,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 186-189. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38096a914b4605700" w:history="1">
+      <w:hyperlink r:id="rId28466ac6259ab1295" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-79-0186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4795,51 +4795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 889-892. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83806a914b4605893" w:history="1">
+      <w:hyperlink r:id="rId94406ac6259ab1410" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://babel.hathitrust.org/cgi/pt?id=mdp.39015001262420&amp;seq=895</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4905,51 +4905,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichovirus persicae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47246a914b4605952" w:history="1">
+      <w:hyperlink r:id="rId40326ac6259ab14cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5121,88 +5121,88 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19416a914b4605b1b" w:history="1">
+      <w:hyperlink r:id="rId11446ac6259ab161e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02761.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="23418890" name="name99736a914b4605b7a" descr="eu_funding_250.png"/>
+            <wp:docPr id="33026668" name="name95026ac6259ab1976" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82906a914b4605b79" cstate="print"/>
+                    <a:blip r:embed="rId22536ac6259ab1974" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5300,137 +5300,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="82855413">
+  <w:abstractNum w:abstractNumId="13232583">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35601322">
+    <w:lvl w:ilvl="0" w:tplc="17254800">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35601322" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="17254800" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35601322" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="17254800" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35601322" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="17254800" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35601322" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="17254800" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35601322" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="17254800" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35601322" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="17254800" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35601322" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="17254800" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35601322" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="17254800" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82855412">
+  <w:abstractNum w:abstractNumId="13232582">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36051906">
+    <w:lvl w:ilvl="0" w:tplc="12299577">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6182,55 +6182,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="82855412">
-    <w:abstractNumId w:val="82855412"/>
+  <w:num w:numId="13232582">
+    <w:abstractNumId w:val="13232582"/>
   </w:num>
-  <w:num w:numId="82855413">
-    <w:abstractNumId w:val="82855413"/>
+  <w:num w:numId="13232583">
+    <w:abstractNumId w:val="13232583"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17780,51 +17780,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId792653164" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId538691161" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96266a914b4602d59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PCMV00/" TargetMode="External"/><Relationship Id="rId43836a914b4602dc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PCMV00/categorization" TargetMode="External"/><Relationship Id="rId10916a914b4604cc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://babel.hathitrust.org/cgi/pt?id=uc1.31210002702445&amp;seq=1233" TargetMode="External"/><Relationship Id="rId34916a914b4604d4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04358-y" TargetMode="External"/><Relationship Id="rId50996a914b4604dd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1976.67.41" TargetMode="External"/><Relationship Id="rId17236a914b4604e5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/%2010.17660/ActaHortic.1986.193.6" TargetMode="External"/><Relationship Id="rId54426a914b4604f47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId32856a914b4604fba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01028.x" TargetMode="External"/><Relationship Id="rId68716a914b460506b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId98786a914b460513e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.17660/ActaHortic.1989.235.47" TargetMode="External"/><Relationship Id="rId80046a914b46051d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0923-2516(90)90060-V" TargetMode="External"/><Relationship Id="rId34386a914b460526f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.12.1371" TargetMode="External"/><Relationship Id="rId92086a914b46052e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.8.905" TargetMode="External"/><Relationship Id="rId59216a914b4605367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/10.1126/science.76.1962.123.a" TargetMode="External"/><Relationship Id="rId67386a914b46053be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.8.909" TargetMode="External"/><Relationship Id="rId65066a914b4605430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0166-0934(99)00112-3" TargetMode="External"/><Relationship Id="rId14786a914b46054a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-96-0137" TargetMode="External"/><Relationship Id="rId38226a914b4605534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/63.5.1551" TargetMode="External"/><Relationship Id="rId12236a914b4605665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1998.472.31" TargetMode="External"/><Relationship Id="rId38096a914b4605700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-79-0186" TargetMode="External"/><Relationship Id="rId83806a914b4605893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://babel.hathitrust.org/cgi/pt?id=mdp.39015001262420&amp;seq=895" TargetMode="External"/><Relationship Id="rId47246a914b4605952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId19416a914b4605b1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02761.x" TargetMode="External"/><Relationship Id="rId48896a914b4604173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48896a914b4604173.jpg"/><Relationship Id="rId82906a914b4605b79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82906a914b4605b79.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId125192114" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId379680736" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49606ac6259aae688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PCMV00/" TargetMode="External"/><Relationship Id="rId96796ac6259aae765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PCMV00/categorization" TargetMode="External"/><Relationship Id="rId63006ac6259ab08bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://babel.hathitrust.org/cgi/pt?id=uc1.31210002702445&amp;seq=1233" TargetMode="External"/><Relationship Id="rId39926ac6259ab093c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04358-y" TargetMode="External"/><Relationship Id="rId84586ac6259ab09b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1976.67.41" TargetMode="External"/><Relationship Id="rId38916ac6259ab0a23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/%2010.17660/ActaHortic.1986.193.6" TargetMode="External"/><Relationship Id="rId74456ac6259ab0b08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId63616ac6259ab0b91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01028.x" TargetMode="External"/><Relationship Id="rId58106ac6259ab0c48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId10926ac6259ab0d1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.17660/ActaHortic.1989.235.47" TargetMode="External"/><Relationship Id="rId62936ac6259ab0db1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0923-2516(90)90060-V" TargetMode="External"/><Relationship Id="rId92766ac6259ab0e41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.12.1371" TargetMode="External"/><Relationship Id="rId48556ac6259ab0eb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.8.905" TargetMode="External"/><Relationship Id="rId42406ac6259ab0f15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/10.1126/science.76.1962.123.a" TargetMode="External"/><Relationship Id="rId30306ac6259ab0f68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1998.82.8.909" TargetMode="External"/><Relationship Id="rId21746ac6259ab0fda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0166-0934(99)00112-3" TargetMode="External"/><Relationship Id="rId16566ac6259ab1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-96-0137" TargetMode="External"/><Relationship Id="rId56626ac6259ab10da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/63.5.1551" TargetMode="External"/><Relationship Id="rId87626ac6259ab1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.1998.472.31" TargetMode="External"/><Relationship Id="rId28466ac6259ab1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-79-0186" TargetMode="External"/><Relationship Id="rId94406ac6259ab1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://babel.hathitrust.org/cgi/pt?id=mdp.39015001262420&amp;seq=895" TargetMode="External"/><Relationship Id="rId40326ac6259ab14cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11446ac6259ab161e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02761.x" TargetMode="External"/><Relationship Id="rId14016ac6259aafd45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14016ac6259aafd45.jpg"/><Relationship Id="rId22536ac6259ab1974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22536ac6259ab1974.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>