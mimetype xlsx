--- v0 (2025-10-09)
+++ v1 (2026-08-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PBRSV0" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>SOLTU</t>
   </si>
   <si>
     <t>Solanum tuberosum</t>
   </si>
   <si>
     <t>* Fribourg CE (1977) Andean potato calico strain of tobacco ringspot virus. Phytopathology 67, 174-178.
 ------- TRSV-Ca. As Solanum tuberosum subsp. andigena x Solanum tuberosum subsp. tuberosum  cv.Ticahuasi.
 * Salazar LF, Harrison BD (1978) Host range and properties of potato black ringspot virus. Annals of Applied Biology 90, 375-386.
@@ -337,54 +337,60 @@
     <t>Petunia hybrids</t>
   </si>
   <si>
     <t>PEUIN</t>
   </si>
   <si>
     <t>Petunia integrifolia</t>
   </si>
   <si>
     <t>* Fribourg CE (1977) Andean potato calico strain of tobacco ringspot virus. Phytopathology 67, 174-178.
 ------- TRSV-Ca. As Petunia violaceae.</t>
   </si>
   <si>
     <t>PHSVX</t>
   </si>
   <si>
     <t>Phaseolus vulgaris</t>
   </si>
   <si>
     <t>* Fribourg CE (1977) Andean potato calico strain of tobacco ringspot virus. Phytopathology 67, 174-178.
 ------- TRSV-Ca.
 * Salazar LF, Harrison BD (1978) Host range and properties of potato black ringspot virus. Annals of Applied Biology 90, 375-386
 ------- PBRSV. cv The Prince.</t>
   </si>
   <si>
-    <t>PHYFL</t>
-[...2 lines deleted...]
-    <t>Physalis floridana</t>
+    <t>PHYPU</t>
+  </si>
+  <si>
+    <t>Physalis pubescens</t>
+  </si>
+  <si>
+    <t>* Fribourg CE (1977) Andean potato calico strain of tobacco ringspot virus. Phytopathology 67, 174-178.
+------- TRSV-Ca.------- as Physalis floridana
+* Salazar LF, Harrison BD (1978) Host range and properties of potato black ringspot virus. Annals of Applied Biology 90, 375-386.
+------- PBRSV. ------- as Physalis floridana</t>
   </si>
   <si>
     <t>PIBSX</t>
   </si>
   <si>
     <t>Pisum sativum</t>
   </si>
   <si>
     <t>* Salazar LF, Harrison BD (1978) Host range and properties of potato black ringspot virus. Annals of Applied Biology 90, 375-386.
 ------ PBRSV. As Pisum sativum cv. Onward.</t>
   </si>
   <si>
     <t>SOLDS</t>
   </si>
   <si>
     <t>Solanum demissum</t>
   </si>
   <si>
     <t>* Salazar LF, Harrison BD (1978) Host range and properties of potato black ringspot virus. Annals of Applied Biology 90, 375-386.
 ------- PBRSV. on Solanum demissum 'Y' - PBRSV-Ca on Solanum demissum 'A'.</t>
   </si>
   <si>
     <t>LYPES</t>
   </si>
   <si>
@@ -1353,233 +1359,233 @@
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>15</v>
       </c>
       <c r="B37" t="s">
         <v>93</v>
       </c>
       <c r="C37" t="s">
         <v>94</v>
       </c>
       <c r="D37" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>15</v>
       </c>
       <c r="B38" t="s">
         <v>96</v>
       </c>
       <c r="C38" t="s">
         <v>97</v>
       </c>
       <c r="D38" t="s">
-        <v>39</v>
+        <v>98</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>15</v>
       </c>
       <c r="B39" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C39" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D39" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>15</v>
       </c>
       <c r="B40" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C40" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D40" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>15</v>
       </c>
       <c r="B41" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C41" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D41" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>15</v>
       </c>
       <c r="B42" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C42" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D42" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>15</v>
       </c>
       <c r="B43" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C43" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D43" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>15</v>
       </c>
       <c r="B44" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C44" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D44" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>15</v>
       </c>
       <c r="B45" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C45" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D45" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>15</v>
       </c>
       <c r="B46" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C46" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D46" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>15</v>
       </c>
       <c r="B47" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C47" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D47" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>15</v>
       </c>
       <c r="B48" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C48" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D48" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>15</v>
       </c>
       <c r="B49" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C49" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D49" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>15</v>
       </c>
       <c r="B50" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C50" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D50" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>15</v>
       </c>
       <c r="B51" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C51" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D51" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">