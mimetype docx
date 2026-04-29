--- v8 (2026-03-30)
+++ v9 (2026-04-29)
@@ -347,51 +347,51 @@
               <w:t xml:space="preserve">Tobacco ringspot virus Andean calico strain</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andean calico of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId807269ca8eb00fdd4" w:history="1">
+            <w:hyperlink r:id="rId292769f1c4e797777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -407,51 +407,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId924769ca8eb00fe46" w:history="1">
+            <w:hyperlink r:id="rId225569f1c4e7977ed" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -465,86 +465,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PBRSV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="94437117" name="name593069ca8eb010616" descr="1175.jpg"/>
+                  <wp:docPr id="9123219" name="name167669f1c4e798003" descr="1175.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1175.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId929369ca8eb010614" cstate="print"/>
+                          <a:blip r:embed="rId643169f1c4e798001" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId201969ca8eb01075f" w:history="1">
+            <w:hyperlink r:id="rId273969f1c4e798143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1317,63 +1317,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2006). However, confirmation of TRSV is required, since the supplier of the TRSV polyclonal antibody used in this study has reported cross reaction with PBRSV (Agdia, 2021). TRSV antibodies from other sources have also been reported to cross react with PBRSV (EPPO, 2017a).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="66985493" name="name495569ca8eb011ae0" descr="PBRSV0_distribution_map.jpg"/>
+            <wp:docPr id="16662797" name="name376169f1c4e79966f" descr="PBRSV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PBRSV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId922269ca8eb011add" cstate="print"/>
+                    <a:blip r:embed="rId994169f1c4e79966c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1592,51 +1592,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Virus particles are isometric, non-enveloped of two types but similar in size, 25–30 nm in diameter, and exhibit icosahedral symmetry (T = 1, pseudo T = 3) (ICTV (2022a)). The genome is a bipartite, linear positive-sense, single-stranded RNA. Complete sequences are available for a number of PBRSV isolates. RNA1 ranges from 7,579-7,598 bases between the different isolates and contains one single open reading frame (ORF), which is translated into a large polyprotein with 2 325 amino acids and a molecular weight of 257 kDa. RNA2 ranges from 3857 to 3918 bases for the different isolates, and it encodes a polyprotein of 1079–1082 amino acids with a molecular weight of 120 kDa (Souza Richards </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2014). The complete coding sequence of PBRSV isolates are available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId255569ca8eb011e3d" w:history="1">
+      <w:hyperlink r:id="rId932369f1c4e7999ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/?term=potato+black+ringspot+virus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2552,90 +2552,90 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agdia (2021) Validation Report: ELISA PSA/SRA 64001. Tobacco ringspot virus (TRSV). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId442069ca8eb0124b8" w:history="1">
+      <w:hyperlink r:id="rId299569f1c4e79a027" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://d163axztg8am2h.cloudfront.net/static/doc/f5/05/e77d30230e5b60ff7b9f2041e76c.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21/01/2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anses (2015) Summary sheet of validation data for a diagnostic test: Nepovirus. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId759269ca8eb0124fc" w:history="1">
+      <w:hyperlink r:id="rId747569f1c4e79a069" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dc.eppo.int/validation_data/dwvalidation?id=124</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2719,51 +2719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5853, 134pp.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId304769ca8eb0125e7" w:history="1">
+      <w:hyperlink r:id="rId337369f1c4e79a13a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2789,51 +2789,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId549269ca8eb01265a" w:history="1">
+      <w:hyperlink r:id="rId482469f1c4e79a1aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2868,51 +2868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 135–145. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId435869ca8eb0126d9" w:history="1">
+      <w:hyperlink r:id="rId281269f1c4e79a227" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/126/pm7-002-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2938,51 +2938,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId887369ca8eb01274b" w:history="1">
+      <w:hyperlink r:id="rId598469f1c4e79a297" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3017,51 +3017,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452–479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId837769ca8eb0127c8" w:history="1">
+      <w:hyperlink r:id="rId590669f1c4e79a311" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3087,51 +3087,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId996269ca8eb01283a" w:history="1">
+      <w:hyperlink r:id="rId659469f1c4e79a380" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3166,51 +3166,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 482–483. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId432169ca8eb0128cf" w:history="1">
+      <w:hyperlink r:id="rId140169f1c4e79a3fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3245,207 +3245,207 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484–485. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId585569ca8eb012951" w:history="1">
+      <w:hyperlink r:id="rId549269f1c4e79a474" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO A1 List of pests recommended for regulation as quarantine pests version 2020-09. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId939969ca8eb012990" w:history="1">
+      <w:hyperlink r:id="rId694969f1c4e79a4cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Consolidated text: Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Lastly revised in 2022. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId838369ca8eb0129d3" w:history="1">
+      <w:hyperlink r:id="rId282269f1c4e79a50e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-202207141</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2018) Commission Implementing Regulation (EU) 2018/2019 of 18 December 2018 establishing a provisional list of high risk plants, plant products or other objects, within the meaning of Article 42 of Regulation (EU) 2016/2031 and a list of plants for which phytosanitary certificates are not required for introduction into the Union, within the meaning of Article 73 of that Regulation. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId807269ca8eb012a16" w:history="1">
+      <w:hyperlink r:id="rId192369f1c4e79a550" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32018R2019</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Consolidated text: Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Lastly revised in 2022. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId194769ca8eb012a59" w:history="1">
+      <w:hyperlink r:id="rId770969f1c4e79a591" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3574,72 +3574,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ed. French ER), pp 230-233. International Potato Center, Peru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A &amp; Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId217369ca8eb012b78" w:history="1">
+      <w:hyperlink r:id="rId952969f1c4e79a6ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://popathodiv.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId782869ca8eb012b97" w:history="1">
+      <w:hyperlink r:id="rId401369f1c4e79a6cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3736,101 +3736,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75-172. Institute of Plant Genetics and Crop Plant Research, Gatersleben, Germany and International Plant Genetic Resources Institute, Rome, Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId776269ca8eb012c7b" w:history="1">
+      <w:hyperlink r:id="rId659869f1c4e79a7a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/104208</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022a) The ICTV Report on Virus Classification and Taxon Nomenclature: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Secoviridae. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId720569ca8eb012ccd" w:history="1">
+      <w:hyperlink r:id="rId727969f1c4e79a7f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3845,111 +3845,111 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022b) The ICTV Report on Virus Classification and Taxon Nomenclature: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId481969ca8eb012d2a" w:history="1">
+      <w:hyperlink r:id="rId693969f1c4e79a855" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae/nepovirus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreuze J, Fuentes S, Pérez A, Gutierrez D &amp; Cadenas C (2019) Viroma de la papa en el Perú y fortalecimiento de capacidades INIA y UNALM en el diagnóstico de patógenos con técnicas de última generación para enfrentar al riesgo de enfermedades emergentes por el calentamiento global” Programa Nacional de Innovación Agraria : 029-2015-INIA-PNIA/UPMSI/IE [Potato viruses in Peru and strengthening of INIA and UNALM capacities in the diagnosis of pathogens with state-of-the-art techniques to face the risk of emerging diseases due to global warming” National Program for Agrarian Innovation: 029-2015-INIA-PNIA/ UPMSI/IE]. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId316869ca8eb012d6e" w:history="1">
+      <w:hyperlink r:id="rId591869f1c4e79a899" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://popathodiv.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId536869ca8eb012d8d" w:history="1">
+      <w:hyperlink r:id="rId635669f1c4e79a8b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3964,51 +3964,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreuze JF, Souza-Dias JAC, Jeevalatha A, Figueira AR, Valkonen JPT &amp; Jones RAC (2020) Viral diseases in potato. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Potato Crop. Its Agricultural, Nutritional and Social Contribution to Humankind</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds)Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId576769ca8eb012ded" w:history="1">
+      <w:hyperlink r:id="rId805669f1c4e79a917" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4121,81 +4121,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lizarraga C, Santa Cruz M, &amp; Salazar LF (1997) Progress in identifying viruses infecting Andean root and tuber crops. In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: CIP Program Report 1995-1996, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pp 156-158. International Potato Centre, Lima, Peru. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId781069ca8eb012eea" w:history="1">
+      <w:hyperlink r:id="rId883669f1c4e79aa0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109459</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NRC (1989) Lost crops of the Incas: Little-Known Plants of the Andes with Promise for Worldwide Cultivation. The National Academies Press, Washington, DC, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId510569ca8eb012f1d" w:history="1">
+      <w:hyperlink r:id="rId493269f1c4e79aa3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nap.nationalacademies.org/download/1398</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4277,51 +4277,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pacheco JAS (2021)Caracterización molecular de secuencias asociadas a virus provenientes de arracacha (A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">rracacia xanthorrhiza B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ancroft) y su detección en papa [Molecular characterization of sequences associated with viruses from arracacha (Arracacia xanthorrhiza Bancroft) and their detection in potato]. Msc thesis, National Agrarian University, Lima, Peru. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId616469ca8eb012fee" w:history="1">
+      <w:hyperlink r:id="rId961469f1c4e79ab1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://core.ac.uk/download/pdf/482041718.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4780,51 +4780,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1135-1141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId743669ca8eb013327" w:history="1">
+      <w:hyperlink r:id="rId620469f1c4e79ae3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4955,129 +4955,129 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">AAB, CABI and other resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Andean potato mottle virus. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId517569ca8eb013445" w:history="1">
+      <w:hyperlink r:id="rId973469f1c4e79af56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/42520</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeffries C (1998) FAO/IPGRI Technical Guidelines for the Safe Movement of Germplasm. No.19. Potato. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId311069ca8eb013483" w:history="1">
+      <w:hyperlink r:id="rId706469f1c4e79af94" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salazar LF &amp; Harrison BD (1979) AAB description of plant viruses. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId515869ca8eb0134c2" w:history="1">
+      <w:hyperlink r:id="rId134769f1c4e79afd2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=206</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5152,51 +5152,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus solani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId884569ca8eb013584" w:history="1">
+      <w:hyperlink r:id="rId750969f1c4e79b095" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5387,90 +5387,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-22.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId125169ca8eb0136f9" w:history="1">
+      <w:hyperlink r:id="rId226069f1c4e79b205" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01975.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="45659221" name="name853469ca8eb013794" descr="eu_funding_250.png"/>
+            <wp:docPr id="56382356" name="name751369f1c4e79b295" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId826969ca8eb013793" cstate="print"/>
+                    <a:blip r:embed="rId325569f1c4e79b294" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5568,137 +5568,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="10140405">
+  <w:abstractNum w:abstractNumId="27551752">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20460683">
+    <w:lvl w:ilvl="0" w:tplc="24489412">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20460683" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="24489412" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20460683" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="24489412" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20460683" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="24489412" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20460683" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="24489412" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20460683" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="24489412" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20460683" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="24489412" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20460683" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="24489412" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20460683" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="24489412" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10140404">
+  <w:abstractNum w:abstractNumId="27551751">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64859387">
+    <w:lvl w:ilvl="0" w:tplc="95952278">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6450,55 +6450,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10140404">
-    <w:abstractNumId w:val="10140404"/>
+  <w:num w:numId="27551751">
+    <w:abstractNumId w:val="27551751"/>
   </w:num>
-  <w:num w:numId="10140405">
-    <w:abstractNumId w:val="10140405"/>
+  <w:num w:numId="27551752">
+    <w:abstractNumId w:val="27551752"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18048,51 +18048,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId121415738" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId659155786" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId807269ca8eb00fdd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/" TargetMode="External"/><Relationship Id="rId924769ca8eb00fe46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/categorization" TargetMode="External"/><Relationship Id="rId201969ca8eb01075f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/photos" TargetMode="External"/><Relationship Id="rId255569ca8eb011e3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=potato+black+ringspot+virus" TargetMode="External"/><Relationship Id="rId442069ca8eb0124b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d163axztg8am2h.cloudfront.net/static/doc/f5/05/e77d30230e5b60ff7b9f2041e76c.pdf" TargetMode="External"/><Relationship Id="rId759269ca8eb0124fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/dwvalidation?id=124" TargetMode="External"/><Relationship Id="rId304769ca8eb0125e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId549269ca8eb01265a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId435869ca8eb0126d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/126/pm7-002-2-en.pdf" TargetMode="External"/><Relationship Id="rId887369ca8eb01274b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId837769ca8eb0127c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId996269ca8eb01283a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId432169ca8eb0128cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId585569ca8eb012951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId939969ca8eb012990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId838369ca8eb0129d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-202207141" TargetMode="External"/><Relationship Id="rId807269ca8eb012a16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32018R2019" TargetMode="External"/><Relationship Id="rId194769ca8eb012a59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019" TargetMode="External"/><Relationship Id="rId217369ca8eb012b78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId782869ca8eb012b97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId776269ca8eb012c7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/104208" TargetMode="External"/><Relationship Id="rId720569ca8eb012ccd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae" TargetMode="External"/><Relationship Id="rId481969ca8eb012d2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/nepovirus" TargetMode="External"/><Relationship Id="rId316869ca8eb012d6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId536869ca8eb012d8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId576769ca8eb012ded" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId781069ca8eb012eea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId510569ca8eb012f1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nap.nationalacademies.org/download/1398" TargetMode="External"/><Relationship Id="rId616469ca8eb012fee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://core.ac.uk/download/pdf/482041718.pdf" TargetMode="External"/><Relationship Id="rId743669ca8eb013327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998" TargetMode="External"/><Relationship Id="rId517569ca8eb013445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/42520" TargetMode="External"/><Relationship Id="rId311069ca8eb013483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId515869ca8eb0134c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=206" TargetMode="External"/><Relationship Id="rId884569ca8eb013584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId125169ca8eb0136f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId929369ca8eb010614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId929369ca8eb010614.jpg"/><Relationship Id="rId922269ca8eb011add" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId922269ca8eb011add.jpg"/><Relationship Id="rId826969ca8eb013793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId826969ca8eb013793.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId448870206" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId273068216" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId292769f1c4e797777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/" TargetMode="External"/><Relationship Id="rId225569f1c4e7977ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/categorization" TargetMode="External"/><Relationship Id="rId273969f1c4e798143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/photos" TargetMode="External"/><Relationship Id="rId932369f1c4e7999ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=potato+black+ringspot+virus" TargetMode="External"/><Relationship Id="rId299569f1c4e79a027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d163axztg8am2h.cloudfront.net/static/doc/f5/05/e77d30230e5b60ff7b9f2041e76c.pdf" TargetMode="External"/><Relationship Id="rId747569f1c4e79a069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/dwvalidation?id=124" TargetMode="External"/><Relationship Id="rId337369f1c4e79a13a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId482469f1c4e79a1aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId281269f1c4e79a227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/126/pm7-002-2-en.pdf" TargetMode="External"/><Relationship Id="rId598469f1c4e79a297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId590669f1c4e79a311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId659469f1c4e79a380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId140169f1c4e79a3fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId549269f1c4e79a474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId694969f1c4e79a4cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId282269f1c4e79a50e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-202207141" TargetMode="External"/><Relationship Id="rId192369f1c4e79a550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32018R2019" TargetMode="External"/><Relationship Id="rId770969f1c4e79a591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019" TargetMode="External"/><Relationship Id="rId952969f1c4e79a6ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId401369f1c4e79a6cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId659869f1c4e79a7a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/104208" TargetMode="External"/><Relationship Id="rId727969f1c4e79a7f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae" TargetMode="External"/><Relationship Id="rId693969f1c4e79a855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/nepovirus" TargetMode="External"/><Relationship Id="rId591869f1c4e79a899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId635669f1c4e79a8b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId805669f1c4e79a917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId883669f1c4e79aa0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId493269f1c4e79aa3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nap.nationalacademies.org/download/1398" TargetMode="External"/><Relationship Id="rId961469f1c4e79ab1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://core.ac.uk/download/pdf/482041718.pdf" TargetMode="External"/><Relationship Id="rId620469f1c4e79ae3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998" TargetMode="External"/><Relationship Id="rId973469f1c4e79af56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/42520" TargetMode="External"/><Relationship Id="rId706469f1c4e79af94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId134769f1c4e79afd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=206" TargetMode="External"/><Relationship Id="rId750969f1c4e79b095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId226069f1c4e79b205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId643169f1c4e798001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId643169f1c4e798001.jpg"/><Relationship Id="rId994169f1c4e79966c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId994169f1c4e79966c.jpg"/><Relationship Id="rId325569f1c4e79b294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId325569f1c4e79b294.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>