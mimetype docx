--- v9 (2026-04-29)
+++ v10 (2026-05-20)
@@ -347,51 +347,51 @@
               <w:t xml:space="preserve">Tobacco ringspot virus Andean calico strain</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andean calico of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292769f1c4e797777" w:history="1">
+            <w:hyperlink r:id="rId40936a0db9dbe4660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -407,51 +407,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225569f1c4e7977ed" w:history="1">
+            <w:hyperlink r:id="rId43496a0db9dbe46cb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -465,86 +465,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PBRSV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="9123219" name="name167669f1c4e798003" descr="1175.jpg"/>
+                  <wp:docPr id="83133704" name="name36996a0db9dbe4d1f" descr="1175.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1175.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId643169f1c4e798001" cstate="print"/>
+                          <a:blip r:embed="rId35366a0db9dbe4d1d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId273969f1c4e798143" w:history="1">
+            <w:hyperlink r:id="rId64626a0db9dbe4e51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1317,63 +1317,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2006). However, confirmation of TRSV is required, since the supplier of the TRSV polyclonal antibody used in this study has reported cross reaction with PBRSV (Agdia, 2021). TRSV antibodies from other sources have also been reported to cross react with PBRSV (EPPO, 2017a).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="16662797" name="name376169f1c4e79966f" descr="PBRSV0_distribution_map.jpg"/>
+            <wp:docPr id="36479960" name="name98606a0db9dbe60b0" descr="PBRSV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PBRSV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId994169f1c4e79966c" cstate="print"/>
+                    <a:blip r:embed="rId17596a0db9dbe60ad" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1592,51 +1592,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Virus particles are isometric, non-enveloped of two types but similar in size, 25–30 nm in diameter, and exhibit icosahedral symmetry (T = 1, pseudo T = 3) (ICTV (2022a)). The genome is a bipartite, linear positive-sense, single-stranded RNA. Complete sequences are available for a number of PBRSV isolates. RNA1 ranges from 7,579-7,598 bases between the different isolates and contains one single open reading frame (ORF), which is translated into a large polyprotein with 2 325 amino acids and a molecular weight of 257 kDa. RNA2 ranges from 3857 to 3918 bases for the different isolates, and it encodes a polyprotein of 1079–1082 amino acids with a molecular weight of 120 kDa (Souza Richards </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2014). The complete coding sequence of PBRSV isolates are available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId932369f1c4e7999ae" w:history="1">
+      <w:hyperlink r:id="rId64236a0db9dbe63f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/?term=potato+black+ringspot+virus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2552,90 +2552,90 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agdia (2021) Validation Report: ELISA PSA/SRA 64001. Tobacco ringspot virus (TRSV). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId299569f1c4e79a027" w:history="1">
+      <w:hyperlink r:id="rId82566a0db9dbe6a8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://d163axztg8am2h.cloudfront.net/static/doc/f5/05/e77d30230e5b60ff7b9f2041e76c.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21/01/2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anses (2015) Summary sheet of validation data for a diagnostic test: Nepovirus. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId747569f1c4e79a069" w:history="1">
+      <w:hyperlink r:id="rId49716a0db9dbe6ad3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dc.eppo.int/validation_data/dwvalidation?id=124</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2719,51 +2719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5853, 134pp.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId337369f1c4e79a13a" w:history="1">
+      <w:hyperlink r:id="rId15906a0db9dbe6bb4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2789,51 +2789,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId482469f1c4e79a1aa" w:history="1">
+      <w:hyperlink r:id="rId38696a0db9dbe6c28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2868,51 +2868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 135–145. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId281269f1c4e79a227" w:history="1">
+      <w:hyperlink r:id="rId31936a0db9dbe6cc4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/126/pm7-002-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2938,51 +2938,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId598469f1c4e79a297" w:history="1">
+      <w:hyperlink r:id="rId22816a0db9dbe6d36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3017,51 +3017,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452–479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId590669f1c4e79a311" w:history="1">
+      <w:hyperlink r:id="rId75296a0db9dbe6db3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3087,51 +3087,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId659469f1c4e79a380" w:history="1">
+      <w:hyperlink r:id="rId23796a0db9dbe6e24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3166,51 +3166,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 482–483. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId140169f1c4e79a3fb" w:history="1">
+      <w:hyperlink r:id="rId61426a0db9dbe6ea0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3245,207 +3245,207 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484–485. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId549269f1c4e79a474" w:history="1">
+      <w:hyperlink r:id="rId87576a0db9dbe6f1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO A1 List of pests recommended for regulation as quarantine pests version 2020-09. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId694969f1c4e79a4cc" w:history="1">
+      <w:hyperlink r:id="rId74156a0db9dbe6f59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Consolidated text: Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Lastly revised in 2022. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId282269f1c4e79a50e" w:history="1">
+      <w:hyperlink r:id="rId32336a0db9dbe6f9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-202207141</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2018) Commission Implementing Regulation (EU) 2018/2019 of 18 December 2018 establishing a provisional list of high risk plants, plant products or other objects, within the meaning of Article 42 of Regulation (EU) 2016/2031 and a list of plants for which phytosanitary certificates are not required for introduction into the Union, within the meaning of Article 73 of that Regulation. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId192369f1c4e79a550" w:history="1">
+      <w:hyperlink r:id="rId44916a0db9dbe6fdb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32018R2019</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Consolidated text: Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Lastly revised in 2022. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId770969f1c4e79a591" w:history="1">
+      <w:hyperlink r:id="rId86866a0db9dbe701d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3574,72 +3574,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ed. French ER), pp 230-233. International Potato Center, Peru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A &amp; Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId952969f1c4e79a6ac" w:history="1">
+      <w:hyperlink r:id="rId59136a0db9dbe7138" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://popathodiv.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId401369f1c4e79a6cb" w:history="1">
+      <w:hyperlink r:id="rId83716a0db9dbe7157" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3736,101 +3736,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75-172. Institute of Plant Genetics and Crop Plant Research, Gatersleben, Germany and International Plant Genetic Resources Institute, Rome, Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId659869f1c4e79a7a9" w:history="1">
+      <w:hyperlink r:id="rId90496a0db9dbe7237" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/104208</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022a) The ICTV Report on Virus Classification and Taxon Nomenclature: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Secoviridae. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId727969f1c4e79a7f9" w:history="1">
+      <w:hyperlink r:id="rId98626a0db9dbe7287" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3845,111 +3845,111 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022b) The ICTV Report on Virus Classification and Taxon Nomenclature: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId693969f1c4e79a855" w:history="1">
+      <w:hyperlink r:id="rId28356a0db9dbe72e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae/nepovirus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreuze J, Fuentes S, Pérez A, Gutierrez D &amp; Cadenas C (2019) Viroma de la papa en el Perú y fortalecimiento de capacidades INIA y UNALM en el diagnóstico de patógenos con técnicas de última generación para enfrentar al riesgo de enfermedades emergentes por el calentamiento global” Programa Nacional de Innovación Agraria : 029-2015-INIA-PNIA/UPMSI/IE [Potato viruses in Peru and strengthening of INIA and UNALM capacities in the diagnosis of pathogens with state-of-the-art techniques to face the risk of emerging diseases due to global warming” National Program for Agrarian Innovation: 029-2015-INIA-PNIA/ UPMSI/IE]. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId591869f1c4e79a899" w:history="1">
+      <w:hyperlink r:id="rId68506a0db9dbe7329" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://popathodiv.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId635669f1c4e79a8b7" w:history="1">
+      <w:hyperlink r:id="rId13186a0db9dbe7347" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3964,51 +3964,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreuze JF, Souza-Dias JAC, Jeevalatha A, Figueira AR, Valkonen JPT &amp; Jones RAC (2020) Viral diseases in potato. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Potato Crop. Its Agricultural, Nutritional and Social Contribution to Humankind</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds)Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId805669f1c4e79a917" w:history="1">
+      <w:hyperlink r:id="rId52666a0db9dbe73a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4121,81 +4121,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lizarraga C, Santa Cruz M, &amp; Salazar LF (1997) Progress in identifying viruses infecting Andean root and tuber crops. In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: CIP Program Report 1995-1996, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pp 156-158. International Potato Centre, Lima, Peru. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId883669f1c4e79aa0d" w:history="1">
+      <w:hyperlink r:id="rId78336a0db9dbe74a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109459</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NRC (1989) Lost crops of the Incas: Little-Known Plants of the Andes with Promise for Worldwide Cultivation. The National Academies Press, Washington, DC, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId493269f1c4e79aa3f" w:history="1">
+      <w:hyperlink r:id="rId29196a0db9dbe74d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nap.nationalacademies.org/download/1398</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4277,51 +4277,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pacheco JAS (2021)Caracterización molecular de secuencias asociadas a virus provenientes de arracacha (A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">rracacia xanthorrhiza B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ancroft) y su detección en papa [Molecular characterization of sequences associated with viruses from arracacha (Arracacia xanthorrhiza Bancroft) and their detection in potato]. Msc thesis, National Agrarian University, Lima, Peru. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId961469f1c4e79ab1e" w:history="1">
+      <w:hyperlink r:id="rId68906a0db9dbe75a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://core.ac.uk/download/pdf/482041718.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4780,51 +4780,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1135-1141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId620469f1c4e79ae3a" w:history="1">
+      <w:hyperlink r:id="rId14266a0db9dbe78fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4955,129 +4955,129 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">AAB, CABI and other resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Andean potato mottle virus. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId973469f1c4e79af56" w:history="1">
+      <w:hyperlink r:id="rId91986a0db9dbe7a19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/42520</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeffries C (1998) FAO/IPGRI Technical Guidelines for the Safe Movement of Germplasm. No.19. Potato. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId706469f1c4e79af94" w:history="1">
+      <w:hyperlink r:id="rId96846a0db9dbe7a58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salazar LF &amp; Harrison BD (1979) AAB description of plant viruses. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId134769f1c4e79afd2" w:history="1">
+      <w:hyperlink r:id="rId74956a0db9dbe7a97" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=206</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5152,51 +5152,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus solani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId750969f1c4e79b095" w:history="1">
+      <w:hyperlink r:id="rId92906a0db9dbe7b5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5387,90 +5387,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-22.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId226069f1c4e79b205" w:history="1">
+      <w:hyperlink r:id="rId52296a0db9dbe7cdb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01975.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="56382356" name="name751369f1c4e79b295" descr="eu_funding_250.png"/>
+            <wp:docPr id="24382957" name="name99406a0db9dbe7d47" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId325569f1c4e79b294" cstate="print"/>
+                    <a:blip r:embed="rId91136a0db9dbe7d46" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5568,137 +5568,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="27551752">
+  <w:abstractNum w:abstractNumId="78174337">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24489412">
+    <w:lvl w:ilvl="0" w:tplc="98896562">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="24489412" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="98896562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="24489412" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="98896562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="24489412" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="98896562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="24489412" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="98896562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="24489412" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="98896562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="24489412" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="98896562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="24489412" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="98896562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="24489412" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="98896562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27551751">
+  <w:abstractNum w:abstractNumId="78174336">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95952278">
+    <w:lvl w:ilvl="0" w:tplc="95687994">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6450,55 +6450,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27551751">
-    <w:abstractNumId w:val="27551751"/>
+  <w:num w:numId="78174336">
+    <w:abstractNumId w:val="78174336"/>
   </w:num>
-  <w:num w:numId="27551752">
-    <w:abstractNumId w:val="27551752"/>
+  <w:num w:numId="78174337">
+    <w:abstractNumId w:val="78174337"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18048,51 +18048,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId448870206" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId273068216" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId292769f1c4e797777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/" TargetMode="External"/><Relationship Id="rId225569f1c4e7977ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/categorization" TargetMode="External"/><Relationship Id="rId273969f1c4e798143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/photos" TargetMode="External"/><Relationship Id="rId932369f1c4e7999ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=potato+black+ringspot+virus" TargetMode="External"/><Relationship Id="rId299569f1c4e79a027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d163axztg8am2h.cloudfront.net/static/doc/f5/05/e77d30230e5b60ff7b9f2041e76c.pdf" TargetMode="External"/><Relationship Id="rId747569f1c4e79a069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/dwvalidation?id=124" TargetMode="External"/><Relationship Id="rId337369f1c4e79a13a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId482469f1c4e79a1aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId281269f1c4e79a227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/126/pm7-002-2-en.pdf" TargetMode="External"/><Relationship Id="rId598469f1c4e79a297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId590669f1c4e79a311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId659469f1c4e79a380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId140169f1c4e79a3fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId549269f1c4e79a474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId694969f1c4e79a4cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId282269f1c4e79a50e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-202207141" TargetMode="External"/><Relationship Id="rId192369f1c4e79a550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32018R2019" TargetMode="External"/><Relationship Id="rId770969f1c4e79a591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019" TargetMode="External"/><Relationship Id="rId952969f1c4e79a6ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId401369f1c4e79a6cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId659869f1c4e79a7a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/104208" TargetMode="External"/><Relationship Id="rId727969f1c4e79a7f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae" TargetMode="External"/><Relationship Id="rId693969f1c4e79a855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/nepovirus" TargetMode="External"/><Relationship Id="rId591869f1c4e79a899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId635669f1c4e79a8b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId805669f1c4e79a917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId883669f1c4e79aa0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId493269f1c4e79aa3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nap.nationalacademies.org/download/1398" TargetMode="External"/><Relationship Id="rId961469f1c4e79ab1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://core.ac.uk/download/pdf/482041718.pdf" TargetMode="External"/><Relationship Id="rId620469f1c4e79ae3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998" TargetMode="External"/><Relationship Id="rId973469f1c4e79af56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/42520" TargetMode="External"/><Relationship Id="rId706469f1c4e79af94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId134769f1c4e79afd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=206" TargetMode="External"/><Relationship Id="rId750969f1c4e79b095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId226069f1c4e79b205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId643169f1c4e798001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId643169f1c4e798001.jpg"/><Relationship Id="rId994169f1c4e79966c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId994169f1c4e79966c.jpg"/><Relationship Id="rId325569f1c4e79b294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId325569f1c4e79b294.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId428134695" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId397064897" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40936a0db9dbe4660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/" TargetMode="External"/><Relationship Id="rId43496a0db9dbe46cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/categorization" TargetMode="External"/><Relationship Id="rId64626a0db9dbe4e51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/photos" TargetMode="External"/><Relationship Id="rId64236a0db9dbe63f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=potato+black+ringspot+virus" TargetMode="External"/><Relationship Id="rId82566a0db9dbe6a8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d163axztg8am2h.cloudfront.net/static/doc/f5/05/e77d30230e5b60ff7b9f2041e76c.pdf" TargetMode="External"/><Relationship Id="rId49716a0db9dbe6ad3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/dwvalidation?id=124" TargetMode="External"/><Relationship Id="rId15906a0db9dbe6bb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId38696a0db9dbe6c28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId31936a0db9dbe6cc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/126/pm7-002-2-en.pdf" TargetMode="External"/><Relationship Id="rId22816a0db9dbe6d36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId75296a0db9dbe6db3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId23796a0db9dbe6e24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId61426a0db9dbe6ea0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId87576a0db9dbe6f1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId74156a0db9dbe6f59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId32336a0db9dbe6f9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-202207141" TargetMode="External"/><Relationship Id="rId44916a0db9dbe6fdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32018R2019" TargetMode="External"/><Relationship Id="rId86866a0db9dbe701d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019" TargetMode="External"/><Relationship Id="rId59136a0db9dbe7138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId83716a0db9dbe7157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId90496a0db9dbe7237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/104208" TargetMode="External"/><Relationship Id="rId98626a0db9dbe7287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae" TargetMode="External"/><Relationship Id="rId28356a0db9dbe72e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/nepovirus" TargetMode="External"/><Relationship Id="rId68506a0db9dbe7329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId13186a0db9dbe7347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId52666a0db9dbe73a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId78336a0db9dbe74a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId29196a0db9dbe74d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nap.nationalacademies.org/download/1398" TargetMode="External"/><Relationship Id="rId68906a0db9dbe75a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://core.ac.uk/download/pdf/482041718.pdf" TargetMode="External"/><Relationship Id="rId14266a0db9dbe78fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998" TargetMode="External"/><Relationship Id="rId91986a0db9dbe7a19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/42520" TargetMode="External"/><Relationship Id="rId96846a0db9dbe7a58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId74956a0db9dbe7a97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=206" TargetMode="External"/><Relationship Id="rId92906a0db9dbe7b5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52296a0db9dbe7cdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId35366a0db9dbe4d1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35366a0db9dbe4d1d.jpg"/><Relationship Id="rId17596a0db9dbe60ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17596a0db9dbe60ad.jpg"/><Relationship Id="rId91136a0db9dbe7d46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91136a0db9dbe7d46.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>