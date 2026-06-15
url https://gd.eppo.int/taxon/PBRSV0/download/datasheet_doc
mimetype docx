--- v10 (2026-05-20)
+++ v11 (2026-06-15)
@@ -347,51 +347,51 @@
               <w:t xml:space="preserve">Tobacco ringspot virus Andean calico strain</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andean calico of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40936a0db9dbe4660" w:history="1">
+            <w:hyperlink r:id="rId20356a2fb616431c8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -407,51 +407,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43496a0db9dbe46cb" w:history="1">
+            <w:hyperlink r:id="rId77986a2fb61643232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -465,86 +465,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PBRSV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="83133704" name="name36996a0db9dbe4d1f" descr="1175.jpg"/>
+                  <wp:docPr id="15927532" name="name50596a2fb61643ac9" descr="1175.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1175.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId35366a0db9dbe4d1d" cstate="print"/>
+                          <a:blip r:embed="rId95416a2fb61643ac7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId64626a0db9dbe4e51" w:history="1">
+            <w:hyperlink r:id="rId21036a2fb61643c1a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1317,63 +1317,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2006). However, confirmation of TRSV is required, since the supplier of the TRSV polyclonal antibody used in this study has reported cross reaction with PBRSV (Agdia, 2021). TRSV antibodies from other sources have also been reported to cross react with PBRSV (EPPO, 2017a).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="36479960" name="name98606a0db9dbe60b0" descr="PBRSV0_distribution_map.jpg"/>
+            <wp:docPr id="22537380" name="name50236a2fb61644f6d" descr="PBRSV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PBRSV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17596a0db9dbe60ad" cstate="print"/>
+                    <a:blip r:embed="rId27366a2fb61644f69" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1592,51 +1592,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Virus particles are isometric, non-enveloped of two types but similar in size, 25–30 nm in diameter, and exhibit icosahedral symmetry (T = 1, pseudo T = 3) (ICTV (2022a)). The genome is a bipartite, linear positive-sense, single-stranded RNA. Complete sequences are available for a number of PBRSV isolates. RNA1 ranges from 7,579-7,598 bases between the different isolates and contains one single open reading frame (ORF), which is translated into a large polyprotein with 2 325 amino acids and a molecular weight of 257 kDa. RNA2 ranges from 3857 to 3918 bases for the different isolates, and it encodes a polyprotein of 1079–1082 amino acids with a molecular weight of 120 kDa (Souza Richards </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2014). The complete coding sequence of PBRSV isolates are available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64236a0db9dbe63f4" w:history="1">
+      <w:hyperlink r:id="rId99906a2fb616452ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/?term=potato+black+ringspot+virus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2552,90 +2552,90 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agdia (2021) Validation Report: ELISA PSA/SRA 64001. Tobacco ringspot virus (TRSV). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82566a0db9dbe6a8f" w:history="1">
+      <w:hyperlink r:id="rId84476a2fb616459ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://d163axztg8am2h.cloudfront.net/static/doc/f5/05/e77d30230e5b60ff7b9f2041e76c.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21/01/2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anses (2015) Summary sheet of validation data for a diagnostic test: Nepovirus. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49716a0db9dbe6ad3" w:history="1">
+      <w:hyperlink r:id="rId75746a2fb61645a32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dc.eppo.int/validation_data/dwvalidation?id=124</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2719,51 +2719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5853, 134pp.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15906a0db9dbe6bb4" w:history="1">
+      <w:hyperlink r:id="rId70806a2fb61645b08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2789,51 +2789,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38696a0db9dbe6c28" w:history="1">
+      <w:hyperlink r:id="rId99816a2fb61645b7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2868,51 +2868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 135–145. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31936a0db9dbe6cc4" w:history="1">
+      <w:hyperlink r:id="rId44886a2fb61645bf9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/126/pm7-002-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2938,51 +2938,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22816a0db9dbe6d36" w:history="1">
+      <w:hyperlink r:id="rId95746a2fb61645c6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3017,51 +3017,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452–479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75296a0db9dbe6db3" w:history="1">
+      <w:hyperlink r:id="rId50106a2fb61645ce8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3087,51 +3087,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23796a0db9dbe6e24" w:history="1">
+      <w:hyperlink r:id="rId46346a2fb61645d59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3166,51 +3166,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 482–483. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61426a0db9dbe6ea0" w:history="1">
+      <w:hyperlink r:id="rId84156a2fb61645dd5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3245,207 +3245,207 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484–485. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87576a0db9dbe6f1b" w:history="1">
+      <w:hyperlink r:id="rId57606a2fb61645e51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO A1 List of pests recommended for regulation as quarantine pests version 2020-09. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74156a0db9dbe6f59" w:history="1">
+      <w:hyperlink r:id="rId20876a2fb61645eaa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Consolidated text: Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Lastly revised in 2022. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32336a0db9dbe6f9a" w:history="1">
+      <w:hyperlink r:id="rId18246a2fb61645efb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-202207141</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2018) Commission Implementing Regulation (EU) 2018/2019 of 18 December 2018 establishing a provisional list of high risk plants, plant products or other objects, within the meaning of Article 42 of Regulation (EU) 2016/2031 and a list of plants for which phytosanitary certificates are not required for introduction into the Union, within the meaning of Article 73 of that Regulation. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44916a0db9dbe6fdb" w:history="1">
+      <w:hyperlink r:id="rId93936a2fb61645f3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32018R2019</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Consolidated text: Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Lastly revised in 2022. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86866a0db9dbe701d" w:history="1">
+      <w:hyperlink r:id="rId41266a2fb61645f7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3574,72 +3574,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ed. French ER), pp 230-233. International Potato Center, Peru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A &amp; Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59136a0db9dbe7138" w:history="1">
+      <w:hyperlink r:id="rId62826a2fb6164609d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://popathodiv.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83716a0db9dbe7157" w:history="1">
+      <w:hyperlink r:id="rId83576a2fb616460bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3736,101 +3736,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75-172. Institute of Plant Genetics and Crop Plant Research, Gatersleben, Germany and International Plant Genetic Resources Institute, Rome, Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90496a0db9dbe7237" w:history="1">
+      <w:hyperlink r:id="rId53356a2fb6164619e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/104208</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022a) The ICTV Report on Virus Classification and Taxon Nomenclature: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Secoviridae. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98626a0db9dbe7287" w:history="1">
+      <w:hyperlink r:id="rId19786a2fb616461f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3845,111 +3845,111 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022b) The ICTV Report on Virus Classification and Taxon Nomenclature: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28356a0db9dbe72e5" w:history="1">
+      <w:hyperlink r:id="rId91406a2fb6164624d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae/nepovirus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreuze J, Fuentes S, Pérez A, Gutierrez D &amp; Cadenas C (2019) Viroma de la papa en el Perú y fortalecimiento de capacidades INIA y UNALM en el diagnóstico de patógenos con técnicas de última generación para enfrentar al riesgo de enfermedades emergentes por el calentamiento global” Programa Nacional de Innovación Agraria : 029-2015-INIA-PNIA/UPMSI/IE [Potato viruses in Peru and strengthening of INIA and UNALM capacities in the diagnosis of pathogens with state-of-the-art techniques to face the risk of emerging diseases due to global warming” National Program for Agrarian Innovation: 029-2015-INIA-PNIA/ UPMSI/IE]. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68506a0db9dbe7329" w:history="1">
+      <w:hyperlink r:id="rId56246a2fb616462a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://popathodiv.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13186a0db9dbe7347" w:history="1">
+      <w:hyperlink r:id="rId42926a2fb616462cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3964,51 +3964,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreuze JF, Souza-Dias JAC, Jeevalatha A, Figueira AR, Valkonen JPT &amp; Jones RAC (2020) Viral diseases in potato. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Potato Crop. Its Agricultural, Nutritional and Social Contribution to Humankind</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds)Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52666a0db9dbe73a7" w:history="1">
+      <w:hyperlink r:id="rId77126a2fb6164632d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4121,81 +4121,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lizarraga C, Santa Cruz M, &amp; Salazar LF (1997) Progress in identifying viruses infecting Andean root and tuber crops. In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: CIP Program Report 1995-1996, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pp 156-158. International Potato Centre, Lima, Peru. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78336a0db9dbe74a2" w:history="1">
+      <w:hyperlink r:id="rId30366a2fb61646451" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109459</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NRC (1989) Lost crops of the Incas: Little-Known Plants of the Andes with Promise for Worldwide Cultivation. The National Academies Press, Washington, DC, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29196a0db9dbe74d4" w:history="1">
+      <w:hyperlink r:id="rId57086a2fb61646487" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nap.nationalacademies.org/download/1398</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4277,51 +4277,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pacheco JAS (2021)Caracterización molecular de secuencias asociadas a virus provenientes de arracacha (A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">rracacia xanthorrhiza B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ancroft) y su detección en papa [Molecular characterization of sequences associated with viruses from arracacha (Arracacia xanthorrhiza Bancroft) and their detection in potato]. Msc thesis, National Agrarian University, Lima, Peru. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68906a0db9dbe75a2" w:history="1">
+      <w:hyperlink r:id="rId36126a2fb61646589" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://core.ac.uk/download/pdf/482041718.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4780,51 +4780,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1135-1141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14266a0db9dbe78fc" w:history="1">
+      <w:hyperlink r:id="rId71776a2fb616468d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4955,129 +4955,129 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">AAB, CABI and other resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Andean potato mottle virus. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91986a0db9dbe7a19" w:history="1">
+      <w:hyperlink r:id="rId25426a2fb616469f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/42520</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeffries C (1998) FAO/IPGRI Technical Guidelines for the Safe Movement of Germplasm. No.19. Potato. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96846a0db9dbe7a58" w:history="1">
+      <w:hyperlink r:id="rId30856a2fb61646a37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salazar LF &amp; Harrison BD (1979) AAB description of plant viruses. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74956a0db9dbe7a97" w:history="1">
+      <w:hyperlink r:id="rId31266a2fb61646a8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=206</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5152,51 +5152,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus solani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92906a0db9dbe7b5a" w:history="1">
+      <w:hyperlink r:id="rId12116a2fb61646b4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5387,90 +5387,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-22.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52296a0db9dbe7cdb" w:history="1">
+      <w:hyperlink r:id="rId70816a2fb61646cc3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01975.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="24382957" name="name99406a0db9dbe7d47" descr="eu_funding_250.png"/>
+            <wp:docPr id="95182172" name="name48656a2fb61646d73" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91136a0db9dbe7d46" cstate="print"/>
+                    <a:blip r:embed="rId49346a2fb61646d72" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5568,137 +5568,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78174337">
+  <w:abstractNum w:abstractNumId="11232862">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98896562">
+    <w:lvl w:ilvl="0" w:tplc="14508925">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="98896562" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14508925" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="98896562" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14508925" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="98896562" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14508925" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="98896562" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14508925" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="98896562" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14508925" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="98896562" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14508925" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="98896562" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14508925" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="98896562" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14508925" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78174336">
+  <w:abstractNum w:abstractNumId="11232861">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95687994">
+    <w:lvl w:ilvl="0" w:tplc="69046955">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6450,55 +6450,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78174336">
-    <w:abstractNumId w:val="78174336"/>
+  <w:num w:numId="11232861">
+    <w:abstractNumId w:val="11232861"/>
   </w:num>
-  <w:num w:numId="78174337">
-    <w:abstractNumId w:val="78174337"/>
+  <w:num w:numId="11232862">
+    <w:abstractNumId w:val="11232862"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18048,51 +18048,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId428134695" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId397064897" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40936a0db9dbe4660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/" TargetMode="External"/><Relationship Id="rId43496a0db9dbe46cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/categorization" TargetMode="External"/><Relationship Id="rId64626a0db9dbe4e51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/photos" TargetMode="External"/><Relationship Id="rId64236a0db9dbe63f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=potato+black+ringspot+virus" TargetMode="External"/><Relationship Id="rId82566a0db9dbe6a8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d163axztg8am2h.cloudfront.net/static/doc/f5/05/e77d30230e5b60ff7b9f2041e76c.pdf" TargetMode="External"/><Relationship Id="rId49716a0db9dbe6ad3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/dwvalidation?id=124" TargetMode="External"/><Relationship Id="rId15906a0db9dbe6bb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId38696a0db9dbe6c28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId31936a0db9dbe6cc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/126/pm7-002-2-en.pdf" TargetMode="External"/><Relationship Id="rId22816a0db9dbe6d36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId75296a0db9dbe6db3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId23796a0db9dbe6e24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId61426a0db9dbe6ea0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId87576a0db9dbe6f1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId74156a0db9dbe6f59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId32336a0db9dbe6f9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-202207141" TargetMode="External"/><Relationship Id="rId44916a0db9dbe6fdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32018R2019" TargetMode="External"/><Relationship Id="rId86866a0db9dbe701d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019" TargetMode="External"/><Relationship Id="rId59136a0db9dbe7138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId83716a0db9dbe7157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId90496a0db9dbe7237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/104208" TargetMode="External"/><Relationship Id="rId98626a0db9dbe7287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae" TargetMode="External"/><Relationship Id="rId28356a0db9dbe72e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/nepovirus" TargetMode="External"/><Relationship Id="rId68506a0db9dbe7329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId13186a0db9dbe7347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId52666a0db9dbe73a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId78336a0db9dbe74a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId29196a0db9dbe74d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nap.nationalacademies.org/download/1398" TargetMode="External"/><Relationship Id="rId68906a0db9dbe75a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://core.ac.uk/download/pdf/482041718.pdf" TargetMode="External"/><Relationship Id="rId14266a0db9dbe78fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998" TargetMode="External"/><Relationship Id="rId91986a0db9dbe7a19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/42520" TargetMode="External"/><Relationship Id="rId96846a0db9dbe7a58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId74956a0db9dbe7a97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=206" TargetMode="External"/><Relationship Id="rId92906a0db9dbe7b5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52296a0db9dbe7cdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId35366a0db9dbe4d1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35366a0db9dbe4d1d.jpg"/><Relationship Id="rId17596a0db9dbe60ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17596a0db9dbe60ad.jpg"/><Relationship Id="rId91136a0db9dbe7d46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91136a0db9dbe7d46.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId699922436" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId651593911" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20356a2fb616431c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/" TargetMode="External"/><Relationship Id="rId77986a2fb61643232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/categorization" TargetMode="External"/><Relationship Id="rId21036a2fb61643c1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/photos" TargetMode="External"/><Relationship Id="rId99906a2fb616452ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=potato+black+ringspot+virus" TargetMode="External"/><Relationship Id="rId84476a2fb616459ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d163axztg8am2h.cloudfront.net/static/doc/f5/05/e77d30230e5b60ff7b9f2041e76c.pdf" TargetMode="External"/><Relationship Id="rId75746a2fb61645a32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/dwvalidation?id=124" TargetMode="External"/><Relationship Id="rId70806a2fb61645b08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId99816a2fb61645b7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId44886a2fb61645bf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/126/pm7-002-2-en.pdf" TargetMode="External"/><Relationship Id="rId95746a2fb61645c6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId50106a2fb61645ce8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId46346a2fb61645d59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId84156a2fb61645dd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId57606a2fb61645e51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId20876a2fb61645eaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId18246a2fb61645efb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-202207141" TargetMode="External"/><Relationship Id="rId93936a2fb61645f3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32018R2019" TargetMode="External"/><Relationship Id="rId41266a2fb61645f7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019" TargetMode="External"/><Relationship Id="rId62826a2fb6164609d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId83576a2fb616460bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId53356a2fb6164619e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/104208" TargetMode="External"/><Relationship Id="rId19786a2fb616461f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae" TargetMode="External"/><Relationship Id="rId91406a2fb6164624d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/nepovirus" TargetMode="External"/><Relationship Id="rId56246a2fb616462a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId42926a2fb616462cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId77126a2fb6164632d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId30366a2fb61646451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId57086a2fb61646487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nap.nationalacademies.org/download/1398" TargetMode="External"/><Relationship Id="rId36126a2fb61646589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://core.ac.uk/download/pdf/482041718.pdf" TargetMode="External"/><Relationship Id="rId71776a2fb616468d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998" TargetMode="External"/><Relationship Id="rId25426a2fb616469f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/42520" TargetMode="External"/><Relationship Id="rId30856a2fb61646a37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId31266a2fb61646a8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=206" TargetMode="External"/><Relationship Id="rId12116a2fb61646b4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId70816a2fb61646cc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId95416a2fb61643ac7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95416a2fb61643ac7.jpg"/><Relationship Id="rId27366a2fb61644f69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27366a2fb61644f69.jpg"/><Relationship Id="rId49346a2fb61646d72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49346a2fb61646d72.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>