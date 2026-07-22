--- v11 (2026-06-15)
+++ v12 (2026-07-22)
@@ -347,51 +347,51 @@
               <w:t xml:space="preserve">Tobacco ringspot virus Andean calico strain</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andean calico of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20356a2fb616431c8" w:history="1">
+            <w:hyperlink r:id="rId88556a60daf4bf72c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -407,51 +407,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77986a2fb61643232" w:history="1">
+            <w:hyperlink r:id="rId29316a60daf4bf7ad" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -465,86 +465,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PBRSV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="15927532" name="name50596a2fb61643ac9" descr="1175.jpg"/>
+                  <wp:docPr id="49712277" name="name46306a60daf4bfbab" descr="1175.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1175.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId95416a2fb61643ac7" cstate="print"/>
+                          <a:blip r:embed="rId49096a60daf4bfbaa" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId21036a2fb61643c1a" w:history="1">
+            <w:hyperlink r:id="rId77356a60daf4bfcb7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1317,63 +1317,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2006). However, confirmation of TRSV is required, since the supplier of the TRSV polyclonal antibody used in this study has reported cross reaction with PBRSV (Agdia, 2021). TRSV antibodies from other sources have also been reported to cross react with PBRSV (EPPO, 2017a).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="22537380" name="name50236a2fb61644f6d" descr="PBRSV0_distribution_map.jpg"/>
+            <wp:docPr id="64737394" name="name13236a60daf4c0cc9" descr="PBRSV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PBRSV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27366a2fb61644f69" cstate="print"/>
+                    <a:blip r:embed="rId70636a60daf4c0cc6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1592,51 +1592,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Virus particles are isometric, non-enveloped of two types but similar in size, 25–30 nm in diameter, and exhibit icosahedral symmetry (T = 1, pseudo T = 3) (ICTV (2022a)). The genome is a bipartite, linear positive-sense, single-stranded RNA. Complete sequences are available for a number of PBRSV isolates. RNA1 ranges from 7,579-7,598 bases between the different isolates and contains one single open reading frame (ORF), which is translated into a large polyprotein with 2 325 amino acids and a molecular weight of 257 kDa. RNA2 ranges from 3857 to 3918 bases for the different isolates, and it encodes a polyprotein of 1079–1082 amino acids with a molecular weight of 120 kDa (Souza Richards </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2014). The complete coding sequence of PBRSV isolates are available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99906a2fb616452ff" w:history="1">
+      <w:hyperlink r:id="rId74306a60daf4c0fcc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/?term=potato+black+ringspot+virus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2552,90 +2552,90 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agdia (2021) Validation Report: ELISA PSA/SRA 64001. Tobacco ringspot virus (TRSV). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84476a2fb616459ee" w:history="1">
+      <w:hyperlink r:id="rId49706a60daf4c16c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://d163axztg8am2h.cloudfront.net/static/doc/f5/05/e77d30230e5b60ff7b9f2041e76c.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21/01/2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anses (2015) Summary sheet of validation data for a diagnostic test: Nepovirus. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75746a2fb61645a32" w:history="1">
+      <w:hyperlink r:id="rId45806a60daf4c1707" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dc.eppo.int/validation_data/dwvalidation?id=124</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2719,51 +2719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5853, 134pp.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70806a2fb61645b08" w:history="1">
+      <w:hyperlink r:id="rId93866a60daf4c17e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2789,51 +2789,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99816a2fb61645b7a" w:history="1">
+      <w:hyperlink r:id="rId67856a60daf4c1874" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2868,51 +2868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 135–145. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44886a2fb61645bf9" w:history="1">
+      <w:hyperlink r:id="rId60796a60daf4c1925" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/126/pm7-002-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2938,51 +2938,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95746a2fb61645c6a" w:history="1">
+      <w:hyperlink r:id="rId26426a60daf4c19ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3017,51 +3017,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452–479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50106a2fb61645ce8" w:history="1">
+      <w:hyperlink r:id="rId59866a60daf4c1a3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3087,51 +3087,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46346a2fb61645d59" w:history="1">
+      <w:hyperlink r:id="rId94956a60daf4c1ac1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3166,51 +3166,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 482–483. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84156a2fb61645dd5" w:history="1">
+      <w:hyperlink r:id="rId83666a60daf4c1b43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3245,207 +3245,207 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484–485. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57606a2fb61645e51" w:history="1">
+      <w:hyperlink r:id="rId21546a60daf4c1bc3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO A1 List of pests recommended for regulation as quarantine pests version 2020-09. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20876a2fb61645eaa" w:history="1">
+      <w:hyperlink r:id="rId21866a60daf4c1c01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Consolidated text: Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Lastly revised in 2022. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18246a2fb61645efb" w:history="1">
+      <w:hyperlink r:id="rId25696a60daf4c1c45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-202207141</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2018) Commission Implementing Regulation (EU) 2018/2019 of 18 December 2018 establishing a provisional list of high risk plants, plant products or other objects, within the meaning of Article 42 of Regulation (EU) 2016/2031 and a list of plants for which phytosanitary certificates are not required for introduction into the Union, within the meaning of Article 73 of that Regulation. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93936a2fb61645f3d" w:history="1">
+      <w:hyperlink r:id="rId44376a60daf4c1c87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32018R2019</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Consolidated text: Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Lastly revised in 2022. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41266a2fb61645f7e" w:history="1">
+      <w:hyperlink r:id="rId57296a60daf4c1cc9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3574,72 +3574,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ed. French ER), pp 230-233. International Potato Center, Peru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A &amp; Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62826a2fb6164609d" w:history="1">
+      <w:hyperlink r:id="rId11846a60daf4c1e03" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://popathodiv.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83576a2fb616460bd" w:history="1">
+      <w:hyperlink r:id="rId57476a60daf4c1e23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3736,101 +3736,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75-172. Institute of Plant Genetics and Crop Plant Research, Gatersleben, Germany and International Plant Genetic Resources Institute, Rome, Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53356a2fb6164619e" w:history="1">
+      <w:hyperlink r:id="rId54666a60daf4c1f08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/104208</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022a) The ICTV Report on Virus Classification and Taxon Nomenclature: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Secoviridae. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19786a2fb616461f0" w:history="1">
+      <w:hyperlink r:id="rId59196a60daf4c1f5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3845,111 +3845,111 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022b) The ICTV Report on Virus Classification and Taxon Nomenclature: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91406a2fb6164624d" w:history="1">
+      <w:hyperlink r:id="rId94756a60daf4c1fba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae/nepovirus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreuze J, Fuentes S, Pérez A, Gutierrez D &amp; Cadenas C (2019) Viroma de la papa en el Perú y fortalecimiento de capacidades INIA y UNALM en el diagnóstico de patógenos con técnicas de última generación para enfrentar al riesgo de enfermedades emergentes por el calentamiento global” Programa Nacional de Innovación Agraria : 029-2015-INIA-PNIA/UPMSI/IE [Potato viruses in Peru and strengthening of INIA and UNALM capacities in the diagnosis of pathogens with state-of-the-art techniques to face the risk of emerging diseases due to global warming” National Program for Agrarian Innovation: 029-2015-INIA-PNIA/ UPMSI/IE]. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56246a2fb616462a4" w:history="1">
+      <w:hyperlink r:id="rId83406a60daf4c2000" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://popathodiv.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42926a2fb616462cc" w:history="1">
+      <w:hyperlink r:id="rId56656a60daf4c2020" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3964,51 +3964,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreuze JF, Souza-Dias JAC, Jeevalatha A, Figueira AR, Valkonen JPT &amp; Jones RAC (2020) Viral diseases in potato. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Potato Crop. Its Agricultural, Nutritional and Social Contribution to Humankind</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds)Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77126a2fb6164632d" w:history="1">
+      <w:hyperlink r:id="rId87986a60daf4c2082" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4121,81 +4121,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lizarraga C, Santa Cruz M, &amp; Salazar LF (1997) Progress in identifying viruses infecting Andean root and tuber crops. In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: CIP Program Report 1995-1996, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pp 156-158. International Potato Centre, Lima, Peru. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30366a2fb61646451" w:history="1">
+      <w:hyperlink r:id="rId23346a60daf4c217f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109459</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NRC (1989) Lost crops of the Incas: Little-Known Plants of the Andes with Promise for Worldwide Cultivation. The National Academies Press, Washington, DC, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57086a2fb61646487" w:history="1">
+      <w:hyperlink r:id="rId92646a60daf4c21b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nap.nationalacademies.org/download/1398</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4277,51 +4277,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pacheco JAS (2021)Caracterización molecular de secuencias asociadas a virus provenientes de arracacha (A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">rracacia xanthorrhiza B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ancroft) y su detección en papa [Molecular characterization of sequences associated with viruses from arracacha (Arracacia xanthorrhiza Bancroft) and their detection in potato]. Msc thesis, National Agrarian University, Lima, Peru. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36126a2fb61646589" w:history="1">
+      <w:hyperlink r:id="rId24016a60daf4c2293" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://core.ac.uk/download/pdf/482041718.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4780,51 +4780,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1135-1141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71776a2fb616468d6" w:history="1">
+      <w:hyperlink r:id="rId99056a60daf4c25d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4955,129 +4955,129 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">AAB, CABI and other resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Andean potato mottle virus. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25426a2fb616469f6" w:history="1">
+      <w:hyperlink r:id="rId88976a60daf4c26fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/42520</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeffries C (1998) FAO/IPGRI Technical Guidelines for the Safe Movement of Germplasm. No.19. Potato. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30856a2fb61646a37" w:history="1">
+      <w:hyperlink r:id="rId85016a60daf4c273b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salazar LF &amp; Harrison BD (1979) AAB description of plant viruses. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31266a2fb61646a8a" w:history="1">
+      <w:hyperlink r:id="rId97096a60daf4c277a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=206</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5152,51 +5152,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus solani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12116a2fb61646b4f" w:history="1">
+      <w:hyperlink r:id="rId64836a60daf4c2840" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5387,90 +5387,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-22.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70816a2fb61646cc3" w:history="1">
+      <w:hyperlink r:id="rId81096a60daf4c29b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01975.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="95182172" name="name48656a2fb61646d73" descr="eu_funding_250.png"/>
+            <wp:docPr id="11852116" name="name51396a60daf4c2a17" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49346a2fb61646d72" cstate="print"/>
+                    <a:blip r:embed="rId72476a60daf4c2a16" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5568,137 +5568,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="11232862">
+  <w:abstractNum w:abstractNumId="27538989">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14508925">
+    <w:lvl w:ilvl="0" w:tplc="79775842">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14508925" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="79775842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14508925" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="79775842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14508925" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="79775842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14508925" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="79775842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14508925" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="79775842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14508925" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="79775842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14508925" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="79775842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14508925" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="79775842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11232861">
+  <w:abstractNum w:abstractNumId="27538988">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69046955">
+    <w:lvl w:ilvl="0" w:tplc="80928447">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6450,55 +6450,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11232861">
-    <w:abstractNumId w:val="11232861"/>
+  <w:num w:numId="27538988">
+    <w:abstractNumId w:val="27538988"/>
   </w:num>
-  <w:num w:numId="11232862">
-    <w:abstractNumId w:val="11232862"/>
+  <w:num w:numId="27538989">
+    <w:abstractNumId w:val="27538989"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18048,51 +18048,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId699922436" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId651593911" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20356a2fb616431c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/" TargetMode="External"/><Relationship Id="rId77986a2fb61643232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/categorization" TargetMode="External"/><Relationship Id="rId21036a2fb61643c1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/photos" TargetMode="External"/><Relationship Id="rId99906a2fb616452ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=potato+black+ringspot+virus" TargetMode="External"/><Relationship Id="rId84476a2fb616459ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d163axztg8am2h.cloudfront.net/static/doc/f5/05/e77d30230e5b60ff7b9f2041e76c.pdf" TargetMode="External"/><Relationship Id="rId75746a2fb61645a32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/dwvalidation?id=124" TargetMode="External"/><Relationship Id="rId70806a2fb61645b08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId99816a2fb61645b7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId44886a2fb61645bf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/126/pm7-002-2-en.pdf" TargetMode="External"/><Relationship Id="rId95746a2fb61645c6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId50106a2fb61645ce8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId46346a2fb61645d59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId84156a2fb61645dd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId57606a2fb61645e51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId20876a2fb61645eaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId18246a2fb61645efb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-202207141" TargetMode="External"/><Relationship Id="rId93936a2fb61645f3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32018R2019" TargetMode="External"/><Relationship Id="rId41266a2fb61645f7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019" TargetMode="External"/><Relationship Id="rId62826a2fb6164609d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId83576a2fb616460bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId53356a2fb6164619e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/104208" TargetMode="External"/><Relationship Id="rId19786a2fb616461f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae" TargetMode="External"/><Relationship Id="rId91406a2fb6164624d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/nepovirus" TargetMode="External"/><Relationship Id="rId56246a2fb616462a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId42926a2fb616462cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId77126a2fb6164632d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId30366a2fb61646451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId57086a2fb61646487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nap.nationalacademies.org/download/1398" TargetMode="External"/><Relationship Id="rId36126a2fb61646589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://core.ac.uk/download/pdf/482041718.pdf" TargetMode="External"/><Relationship Id="rId71776a2fb616468d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998" TargetMode="External"/><Relationship Id="rId25426a2fb616469f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/42520" TargetMode="External"/><Relationship Id="rId30856a2fb61646a37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId31266a2fb61646a8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=206" TargetMode="External"/><Relationship Id="rId12116a2fb61646b4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId70816a2fb61646cc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId95416a2fb61643ac7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95416a2fb61643ac7.jpg"/><Relationship Id="rId27366a2fb61644f69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27366a2fb61644f69.jpg"/><Relationship Id="rId49346a2fb61646d72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49346a2fb61646d72.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId793661027" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId498365407" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88556a60daf4bf72c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/" TargetMode="External"/><Relationship Id="rId29316a60daf4bf7ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/categorization" TargetMode="External"/><Relationship Id="rId77356a60daf4bfcb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/photos" TargetMode="External"/><Relationship Id="rId74306a60daf4c0fcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=potato+black+ringspot+virus" TargetMode="External"/><Relationship Id="rId49706a60daf4c16c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d163axztg8am2h.cloudfront.net/static/doc/f5/05/e77d30230e5b60ff7b9f2041e76c.pdf" TargetMode="External"/><Relationship Id="rId45806a60daf4c1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/dwvalidation?id=124" TargetMode="External"/><Relationship Id="rId93866a60daf4c17e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId67856a60daf4c1874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId60796a60daf4c1925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/126/pm7-002-2-en.pdf" TargetMode="External"/><Relationship Id="rId26426a60daf4c19ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId59866a60daf4c1a3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId94956a60daf4c1ac1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId83666a60daf4c1b43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId21546a60daf4c1bc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId21866a60daf4c1c01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId25696a60daf4c1c45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-202207141" TargetMode="External"/><Relationship Id="rId44376a60daf4c1c87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32018R2019" TargetMode="External"/><Relationship Id="rId57296a60daf4c1cc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019" TargetMode="External"/><Relationship Id="rId11846a60daf4c1e03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId57476a60daf4c1e23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId54666a60daf4c1f08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/104208" TargetMode="External"/><Relationship Id="rId59196a60daf4c1f5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae" TargetMode="External"/><Relationship Id="rId94756a60daf4c1fba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/nepovirus" TargetMode="External"/><Relationship Id="rId83406a60daf4c2000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId56656a60daf4c2020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId87986a60daf4c2082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId23346a60daf4c217f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId92646a60daf4c21b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nap.nationalacademies.org/download/1398" TargetMode="External"/><Relationship Id="rId24016a60daf4c2293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://core.ac.uk/download/pdf/482041718.pdf" TargetMode="External"/><Relationship Id="rId99056a60daf4c25d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998" TargetMode="External"/><Relationship Id="rId88976a60daf4c26fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/42520" TargetMode="External"/><Relationship Id="rId85016a60daf4c273b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId97096a60daf4c277a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=206" TargetMode="External"/><Relationship Id="rId64836a60daf4c2840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81096a60daf4c29b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId49096a60daf4bfbaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49096a60daf4bfbaa.jpg"/><Relationship Id="rId70636a60daf4c0cc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70636a60daf4c0cc6.jpg"/><Relationship Id="rId72476a60daf4c2a16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72476a60daf4c2a16.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>