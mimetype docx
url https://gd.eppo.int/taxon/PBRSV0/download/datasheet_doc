--- v12 (2026-07-22)
+++ v13 (2026-08-11)
@@ -347,51 +347,51 @@
               <w:t xml:space="preserve">Tobacco ringspot virus Andean calico strain</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andean calico of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88556a60daf4bf72c" w:history="1">
+            <w:hyperlink r:id="rId26406a7b741fe9d71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -407,51 +407,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29316a60daf4bf7ad" w:history="1">
+            <w:hyperlink r:id="rId53866a7b741fe9e0d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -465,86 +465,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PBRSV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="49712277" name="name46306a60daf4bfbab" descr="1175.jpg"/>
+                  <wp:docPr id="94050614" name="name12576a7b741fea72c" descr="1175.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1175.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId49096a60daf4bfbaa" cstate="print"/>
+                          <a:blip r:embed="rId97956a7b741fea729" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId77356a60daf4bfcb7" w:history="1">
+            <w:hyperlink r:id="rId81976a7b741fea83c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1317,63 +1317,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2006). However, confirmation of TRSV is required, since the supplier of the TRSV polyclonal antibody used in this study has reported cross reaction with PBRSV (Agdia, 2021). TRSV antibodies from other sources have also been reported to cross react with PBRSV (EPPO, 2017a).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="64737394" name="name13236a60daf4c0cc9" descr="PBRSV0_distribution_map.jpg"/>
+            <wp:docPr id="17108960" name="name43426a7b741febad0" descr="PBRSV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PBRSV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70636a60daf4c0cc6" cstate="print"/>
+                    <a:blip r:embed="rId38156a7b741febacd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1592,51 +1592,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Virus particles are isometric, non-enveloped of two types but similar in size, 25–30 nm in diameter, and exhibit icosahedral symmetry (T = 1, pseudo T = 3) (ICTV (2022a)). The genome is a bipartite, linear positive-sense, single-stranded RNA. Complete sequences are available for a number of PBRSV isolates. RNA1 ranges from 7,579-7,598 bases between the different isolates and contains one single open reading frame (ORF), which is translated into a large polyprotein with 2 325 amino acids and a molecular weight of 257 kDa. RNA2 ranges from 3857 to 3918 bases for the different isolates, and it encodes a polyprotein of 1079–1082 amino acids with a molecular weight of 120 kDa (Souza Richards </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2014). The complete coding sequence of PBRSV isolates are available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74306a60daf4c0fcc" w:history="1">
+      <w:hyperlink r:id="rId50096a7b741febe10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/?term=potato+black+ringspot+virus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2552,90 +2552,90 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agdia (2021) Validation Report: ELISA PSA/SRA 64001. Tobacco ringspot virus (TRSV). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49706a60daf4c16c3" w:history="1">
+      <w:hyperlink r:id="rId11296a7b741fec71a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://d163axztg8am2h.cloudfront.net/static/doc/f5/05/e77d30230e5b60ff7b9f2041e76c.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21/01/2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anses (2015) Summary sheet of validation data for a diagnostic test: Nepovirus. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45806a60daf4c1707" w:history="1">
+      <w:hyperlink r:id="rId61466a7b741fec79c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dc.eppo.int/validation_data/dwvalidation?id=124</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2719,51 +2719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5853, 134pp.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93866a60daf4c17e0" w:history="1">
+      <w:hyperlink r:id="rId47446a7b741fec8b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2789,51 +2789,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67856a60daf4c1874" w:history="1">
+      <w:hyperlink r:id="rId67986a7b741fec92e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2868,51 +2868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 135–145. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60796a60daf4c1925" w:history="1">
+      <w:hyperlink r:id="rId27446a7b741fec9ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/126/pm7-002-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2938,51 +2938,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26426a60daf4c19ac" w:history="1">
+      <w:hyperlink r:id="rId36876a7b741feca20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3017,51 +3017,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452–479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59866a60daf4c1a3c" w:history="1">
+      <w:hyperlink r:id="rId58536a7b741feca9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3087,51 +3087,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94956a60daf4c1ac1" w:history="1">
+      <w:hyperlink r:id="rId48366a7b741fecb10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3166,51 +3166,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 482–483. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83666a60daf4c1b43" w:history="1">
+      <w:hyperlink r:id="rId92366a7b741fecb8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3245,207 +3245,207 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484–485. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21546a60daf4c1bc3" w:history="1">
+      <w:hyperlink r:id="rId77866a7b741fecc08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO A1 List of pests recommended for regulation as quarantine pests version 2020-09. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21866a60daf4c1c01" w:history="1">
+      <w:hyperlink r:id="rId97776a7b741fecc47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Consolidated text: Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Lastly revised in 2022. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25696a60daf4c1c45" w:history="1">
+      <w:hyperlink r:id="rId25116a7b741fecc89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-202207141</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2018) Commission Implementing Regulation (EU) 2018/2019 of 18 December 2018 establishing a provisional list of high risk plants, plant products or other objects, within the meaning of Article 42 of Regulation (EU) 2016/2031 and a list of plants for which phytosanitary certificates are not required for introduction into the Union, within the meaning of Article 73 of that Regulation. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44376a60daf4c1c87" w:history="1">
+      <w:hyperlink r:id="rId65706a7b741fecccb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32018R2019</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Consolidated text: Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Lastly revised in 2022. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57296a60daf4c1cc9" w:history="1">
+      <w:hyperlink r:id="rId20596a7b741fecd0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3574,72 +3574,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ed. French ER), pp 230-233. International Potato Center, Peru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A &amp; Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11846a60daf4c1e03" w:history="1">
+      <w:hyperlink r:id="rId54306a7b741fece2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://popathodiv.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57476a60daf4c1e23" w:history="1">
+      <w:hyperlink r:id="rId64256a7b741fece4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3736,101 +3736,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75-172. Institute of Plant Genetics and Crop Plant Research, Gatersleben, Germany and International Plant Genetic Resources Institute, Rome, Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54666a60daf4c1f08" w:history="1">
+      <w:hyperlink r:id="rId71976a7b741fecf2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/104208</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022a) The ICTV Report on Virus Classification and Taxon Nomenclature: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Secoviridae. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59196a60daf4c1f5c" w:history="1">
+      <w:hyperlink r:id="rId64586a7b741fecf7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3845,111 +3845,111 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022b) The ICTV Report on Virus Classification and Taxon Nomenclature: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94756a60daf4c1fba" w:history="1">
+      <w:hyperlink r:id="rId74576a7b741fecfdd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae/nepovirus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreuze J, Fuentes S, Pérez A, Gutierrez D &amp; Cadenas C (2019) Viroma de la papa en el Perú y fortalecimiento de capacidades INIA y UNALM en el diagnóstico de patógenos con técnicas de última generación para enfrentar al riesgo de enfermedades emergentes por el calentamiento global” Programa Nacional de Innovación Agraria : 029-2015-INIA-PNIA/UPMSI/IE [Potato viruses in Peru and strengthening of INIA and UNALM capacities in the diagnosis of pathogens with state-of-the-art techniques to face the risk of emerging diseases due to global warming” National Program for Agrarian Innovation: 029-2015-INIA-PNIA/ UPMSI/IE]. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83406a60daf4c2000" w:history="1">
+      <w:hyperlink r:id="rId36786a7b741fed032" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://popathodiv.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56656a60daf4c2020" w:history="1">
+      <w:hyperlink r:id="rId94196a7b741fed067" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3964,51 +3964,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreuze JF, Souza-Dias JAC, Jeevalatha A, Figueira AR, Valkonen JPT &amp; Jones RAC (2020) Viral diseases in potato. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Potato Crop. Its Agricultural, Nutritional and Social Contribution to Humankind</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds)Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87986a60daf4c2082" w:history="1">
+      <w:hyperlink r:id="rId12266a7b741fed110" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4121,81 +4121,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lizarraga C, Santa Cruz M, &amp; Salazar LF (1997) Progress in identifying viruses infecting Andean root and tuber crops. In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: CIP Program Report 1995-1996, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pp 156-158. International Potato Centre, Lima, Peru. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23346a60daf4c217f" w:history="1">
+      <w:hyperlink r:id="rId43456a7b741fed2b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109459</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NRC (1989) Lost crops of the Incas: Little-Known Plants of the Andes with Promise for Worldwide Cultivation. The National Academies Press, Washington, DC, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92646a60daf4c21b4" w:history="1">
+      <w:hyperlink r:id="rId97766a7b741fed30d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nap.nationalacademies.org/download/1398</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4277,51 +4277,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pacheco JAS (2021)Caracterización molecular de secuencias asociadas a virus provenientes de arracacha (A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">rracacia xanthorrhiza B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ancroft) y su detección en papa [Molecular characterization of sequences associated with viruses from arracacha (Arracacia xanthorrhiza Bancroft) and their detection in potato]. Msc thesis, National Agrarian University, Lima, Peru. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24016a60daf4c2293" w:history="1">
+      <w:hyperlink r:id="rId34596a7b741fed480" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://core.ac.uk/download/pdf/482041718.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4780,51 +4780,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1135-1141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99056a60daf4c25d6" w:history="1">
+      <w:hyperlink r:id="rId60496a7b741fed997" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4955,129 +4955,129 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">AAB, CABI and other resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Andean potato mottle virus. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88976a60daf4c26fa" w:history="1">
+      <w:hyperlink r:id="rId30246a7b741fedb90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/42520</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeffries C (1998) FAO/IPGRI Technical Guidelines for the Safe Movement of Germplasm. No.19. Potato. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85016a60daf4c273b" w:history="1">
+      <w:hyperlink r:id="rId29186a7b741fedc05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salazar LF &amp; Harrison BD (1979) AAB description of plant viruses. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97096a60daf4c277a" w:history="1">
+      <w:hyperlink r:id="rId89716a7b741fedc6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=206</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5152,51 +5152,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus solani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64836a60daf4c2840" w:history="1">
+      <w:hyperlink r:id="rId28546a7b741feddca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5387,90 +5387,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-22.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81096a60daf4c29b7" w:history="1">
+      <w:hyperlink r:id="rId76346a7b741fee044" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01975.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="11852116" name="name51396a60daf4c2a17" descr="eu_funding_250.png"/>
+            <wp:docPr id="52645898" name="name99466a7b741fee0f6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72476a60daf4c2a16" cstate="print"/>
+                    <a:blip r:embed="rId18056a7b741fee0f5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5568,137 +5568,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="27538989">
+  <w:abstractNum w:abstractNumId="41591751">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79775842">
+    <w:lvl w:ilvl="0" w:tplc="89080248">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79775842" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="89080248" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79775842" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="89080248" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79775842" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="89080248" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79775842" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="89080248" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79775842" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="89080248" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79775842" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="89080248" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79775842" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="89080248" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79775842" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="89080248" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27538988">
+  <w:abstractNum w:abstractNumId="41591750">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80928447">
+    <w:lvl w:ilvl="0" w:tplc="26889670">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6450,55 +6450,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27538988">
-    <w:abstractNumId w:val="27538988"/>
+  <w:num w:numId="41591750">
+    <w:abstractNumId w:val="41591750"/>
   </w:num>
-  <w:num w:numId="27538989">
-    <w:abstractNumId w:val="27538989"/>
+  <w:num w:numId="41591751">
+    <w:abstractNumId w:val="41591751"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18048,51 +18048,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId793661027" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId498365407" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88556a60daf4bf72c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/" TargetMode="External"/><Relationship Id="rId29316a60daf4bf7ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/categorization" TargetMode="External"/><Relationship Id="rId77356a60daf4bfcb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/photos" TargetMode="External"/><Relationship Id="rId74306a60daf4c0fcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=potato+black+ringspot+virus" TargetMode="External"/><Relationship Id="rId49706a60daf4c16c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d163axztg8am2h.cloudfront.net/static/doc/f5/05/e77d30230e5b60ff7b9f2041e76c.pdf" TargetMode="External"/><Relationship Id="rId45806a60daf4c1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/dwvalidation?id=124" TargetMode="External"/><Relationship Id="rId93866a60daf4c17e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId67856a60daf4c1874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId60796a60daf4c1925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/126/pm7-002-2-en.pdf" TargetMode="External"/><Relationship Id="rId26426a60daf4c19ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId59866a60daf4c1a3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId94956a60daf4c1ac1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId83666a60daf4c1b43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId21546a60daf4c1bc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId21866a60daf4c1c01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId25696a60daf4c1c45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-202207141" TargetMode="External"/><Relationship Id="rId44376a60daf4c1c87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32018R2019" TargetMode="External"/><Relationship Id="rId57296a60daf4c1cc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019" TargetMode="External"/><Relationship Id="rId11846a60daf4c1e03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId57476a60daf4c1e23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId54666a60daf4c1f08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/104208" TargetMode="External"/><Relationship Id="rId59196a60daf4c1f5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae" TargetMode="External"/><Relationship Id="rId94756a60daf4c1fba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/nepovirus" TargetMode="External"/><Relationship Id="rId83406a60daf4c2000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId56656a60daf4c2020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId87986a60daf4c2082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId23346a60daf4c217f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId92646a60daf4c21b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nap.nationalacademies.org/download/1398" TargetMode="External"/><Relationship Id="rId24016a60daf4c2293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://core.ac.uk/download/pdf/482041718.pdf" TargetMode="External"/><Relationship Id="rId99056a60daf4c25d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998" TargetMode="External"/><Relationship Id="rId88976a60daf4c26fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/42520" TargetMode="External"/><Relationship Id="rId85016a60daf4c273b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId97096a60daf4c277a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=206" TargetMode="External"/><Relationship Id="rId64836a60daf4c2840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81096a60daf4c29b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId49096a60daf4bfbaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49096a60daf4bfbaa.jpg"/><Relationship Id="rId70636a60daf4c0cc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70636a60daf4c0cc6.jpg"/><Relationship Id="rId72476a60daf4c2a16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72476a60daf4c2a16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId804917495" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId776194422" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26406a7b741fe9d71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/" TargetMode="External"/><Relationship Id="rId53866a7b741fe9e0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/categorization" TargetMode="External"/><Relationship Id="rId81976a7b741fea83c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/photos" TargetMode="External"/><Relationship Id="rId50096a7b741febe10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=potato+black+ringspot+virus" TargetMode="External"/><Relationship Id="rId11296a7b741fec71a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d163axztg8am2h.cloudfront.net/static/doc/f5/05/e77d30230e5b60ff7b9f2041e76c.pdf" TargetMode="External"/><Relationship Id="rId61466a7b741fec79c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/dwvalidation?id=124" TargetMode="External"/><Relationship Id="rId47446a7b741fec8b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId67986a7b741fec92e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId27446a7b741fec9ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/126/pm7-002-2-en.pdf" TargetMode="External"/><Relationship Id="rId36876a7b741feca20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId58536a7b741feca9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId48366a7b741fecb10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId92366a7b741fecb8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId77866a7b741fecc08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId97776a7b741fecc47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId25116a7b741fecc89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-202207141" TargetMode="External"/><Relationship Id="rId65706a7b741fecccb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32018R2019" TargetMode="External"/><Relationship Id="rId20596a7b741fecd0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019" TargetMode="External"/><Relationship Id="rId54306a7b741fece2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId64256a7b741fece4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId71976a7b741fecf2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/104208" TargetMode="External"/><Relationship Id="rId64586a7b741fecf7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae" TargetMode="External"/><Relationship Id="rId74576a7b741fecfdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/nepovirus" TargetMode="External"/><Relationship Id="rId36786a7b741fed032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId94196a7b741fed067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId12266a7b741fed110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId43456a7b741fed2b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId97766a7b741fed30d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nap.nationalacademies.org/download/1398" TargetMode="External"/><Relationship Id="rId34596a7b741fed480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://core.ac.uk/download/pdf/482041718.pdf" TargetMode="External"/><Relationship Id="rId60496a7b741fed997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998" TargetMode="External"/><Relationship Id="rId30246a7b741fedb90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/42520" TargetMode="External"/><Relationship Id="rId29186a7b741fedc05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId89716a7b741fedc6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=206" TargetMode="External"/><Relationship Id="rId28546a7b741feddca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76346a7b741fee044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId97956a7b741fea729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97956a7b741fea729.jpg"/><Relationship Id="rId38156a7b741febacd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38156a7b741febacd.jpg"/><Relationship Id="rId18056a7b741fee0f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18056a7b741fee0f5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>