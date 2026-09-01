--- v13 (2026-08-11)
+++ v14 (2026-09-01)
@@ -347,51 +347,51 @@
               <w:t xml:space="preserve">Tobacco ringspot virus Andean calico strain</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andean calico of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26406a7b741fe9d71" w:history="1">
+            <w:hyperlink r:id="rId56146a9639f02d9d6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -407,51 +407,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53866a7b741fe9e0d" w:history="1">
+            <w:hyperlink r:id="rId40076a9639f02da43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -465,86 +465,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PBRSV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="94050614" name="name12576a7b741fea72c" descr="1175.jpg"/>
+                  <wp:docPr id="71991501" name="name63956a9639f02e2c5" descr="1175.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1175.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId97956a7b741fea729" cstate="print"/>
+                          <a:blip r:embed="rId47946a9639f02e2c3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId81976a7b741fea83c" w:history="1">
+            <w:hyperlink r:id="rId58456a9639f02e3fb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1317,63 +1317,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2006). However, confirmation of TRSV is required, since the supplier of the TRSV polyclonal antibody used in this study has reported cross reaction with PBRSV (Agdia, 2021). TRSV antibodies from other sources have also been reported to cross react with PBRSV (EPPO, 2017a).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="17108960" name="name43426a7b741febad0" descr="PBRSV0_distribution_map.jpg"/>
+            <wp:docPr id="20742321" name="name36626a9639f02f543" descr="PBRSV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PBRSV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38156a7b741febacd" cstate="print"/>
+                    <a:blip r:embed="rId38616a9639f02f539" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1592,51 +1592,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Virus particles are isometric, non-enveloped of two types but similar in size, 25–30 nm in diameter, and exhibit icosahedral symmetry (T = 1, pseudo T = 3) (ICTV (2022a)). The genome is a bipartite, linear positive-sense, single-stranded RNA. Complete sequences are available for a number of PBRSV isolates. RNA1 ranges from 7,579-7,598 bases between the different isolates and contains one single open reading frame (ORF), which is translated into a large polyprotein with 2 325 amino acids and a molecular weight of 257 kDa. RNA2 ranges from 3857 to 3918 bases for the different isolates, and it encodes a polyprotein of 1079–1082 amino acids with a molecular weight of 120 kDa (Souza Richards </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2014). The complete coding sequence of PBRSV isolates are available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50096a7b741febe10" w:history="1">
+      <w:hyperlink r:id="rId71856a9639f02fd9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/?term=potato+black+ringspot+virus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2552,90 +2552,90 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agdia (2021) Validation Report: ELISA PSA/SRA 64001. Tobacco ringspot virus (TRSV). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11296a7b741fec71a" w:history="1">
+      <w:hyperlink r:id="rId11066a9639f03079b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://d163axztg8am2h.cloudfront.net/static/doc/f5/05/e77d30230e5b60ff7b9f2041e76c.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21/01/2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anses (2015) Summary sheet of validation data for a diagnostic test: Nepovirus. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61466a7b741fec79c" w:history="1">
+      <w:hyperlink r:id="rId31606a9639f0307df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dc.eppo.int/validation_data/dwvalidation?id=124</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2719,51 +2719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5853, 134pp.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47446a7b741fec8b8" w:history="1">
+      <w:hyperlink r:id="rId30086a9639f0308b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2789,51 +2789,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67986a7b741fec92e" w:history="1">
+      <w:hyperlink r:id="rId32296a9639f030928" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2868,51 +2868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 135–145. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27446a7b741fec9ae" w:history="1">
+      <w:hyperlink r:id="rId14716a9639f0309a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/126/pm7-002-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2938,51 +2938,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36876a7b741feca20" w:history="1">
+      <w:hyperlink r:id="rId96326a9639f030a33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3017,51 +3017,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452–479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58536a7b741feca9e" w:history="1">
+      <w:hyperlink r:id="rId91456a9639f030ab5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3087,51 +3087,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48366a7b741fecb10" w:history="1">
+      <w:hyperlink r:id="rId25886a9639f030b29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3166,51 +3166,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 482–483. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92366a7b741fecb8d" w:history="1">
+      <w:hyperlink r:id="rId90306a9639f030ba9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3245,207 +3245,207 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484–485. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77866a7b741fecc08" w:history="1">
+      <w:hyperlink r:id="rId75646a9639f030c27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO A1 List of pests recommended for regulation as quarantine pests version 2020-09. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97776a7b741fecc47" w:history="1">
+      <w:hyperlink r:id="rId64086a9639f030c66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Consolidated text: Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Lastly revised in 2022. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25116a7b741fecc89" w:history="1">
+      <w:hyperlink r:id="rId74526a9639f030cb9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-202207141</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2018) Commission Implementing Regulation (EU) 2018/2019 of 18 December 2018 establishing a provisional list of high risk plants, plant products or other objects, within the meaning of Article 42 of Regulation (EU) 2016/2031 and a list of plants for which phytosanitary certificates are not required for introduction into the Union, within the meaning of Article 73 of that Regulation. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65706a7b741fecccb" w:history="1">
+      <w:hyperlink r:id="rId70856a9639f030cff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32018R2019</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Consolidated text: Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Lastly revised in 2022. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20596a7b741fecd0d" w:history="1">
+      <w:hyperlink r:id="rId42526a9639f030d43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3574,72 +3574,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ed. French ER), pp 230-233. International Potato Center, Peru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A &amp; Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54306a7b741fece2d" w:history="1">
+      <w:hyperlink r:id="rId21176a9639f030e67" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://popathodiv.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64256a7b741fece4c" w:history="1">
+      <w:hyperlink r:id="rId79296a9639f030e87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3736,101 +3736,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75-172. Institute of Plant Genetics and Crop Plant Research, Gatersleben, Germany and International Plant Genetic Resources Institute, Rome, Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71976a7b741fecf2d" w:history="1">
+      <w:hyperlink r:id="rId46926a9639f030f6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/104208</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022a) The ICTV Report on Virus Classification and Taxon Nomenclature: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Secoviridae. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64586a7b741fecf7f" w:history="1">
+      <w:hyperlink r:id="rId45896a9639f030fbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3845,111 +3845,111 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022b) The ICTV Report on Virus Classification and Taxon Nomenclature: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74576a7b741fecfdd" w:history="1">
+      <w:hyperlink r:id="rId14156a9639f03101c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae/nepovirus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreuze J, Fuentes S, Pérez A, Gutierrez D &amp; Cadenas C (2019) Viroma de la papa en el Perú y fortalecimiento de capacidades INIA y UNALM en el diagnóstico de patógenos con técnicas de última generación para enfrentar al riesgo de enfermedades emergentes por el calentamiento global” Programa Nacional de Innovación Agraria : 029-2015-INIA-PNIA/UPMSI/IE [Potato viruses in Peru and strengthening of INIA and UNALM capacities in the diagnosis of pathogens with state-of-the-art techniques to face the risk of emerging diseases due to global warming” National Program for Agrarian Innovation: 029-2015-INIA-PNIA/ UPMSI/IE]. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36786a7b741fed032" w:history="1">
+      <w:hyperlink r:id="rId45106a9639f031061" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://popathodiv.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94196a7b741fed067" w:history="1">
+      <w:hyperlink r:id="rId40046a9639f03107f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3964,51 +3964,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreuze JF, Souza-Dias JAC, Jeevalatha A, Figueira AR, Valkonen JPT &amp; Jones RAC (2020) Viral diseases in potato. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Potato Crop. Its Agricultural, Nutritional and Social Contribution to Humankind</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds)Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12266a7b741fed110" w:history="1">
+      <w:hyperlink r:id="rId30526a9639f0310e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4121,81 +4121,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lizarraga C, Santa Cruz M, &amp; Salazar LF (1997) Progress in identifying viruses infecting Andean root and tuber crops. In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: CIP Program Report 1995-1996, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pp 156-158. International Potato Centre, Lima, Peru. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43456a7b741fed2b6" w:history="1">
+      <w:hyperlink r:id="rId62226a9639f0311df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109459</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NRC (1989) Lost crops of the Incas: Little-Known Plants of the Andes with Promise for Worldwide Cultivation. The National Academies Press, Washington, DC, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97766a7b741fed30d" w:history="1">
+      <w:hyperlink r:id="rId77726a9639f031215" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nap.nationalacademies.org/download/1398</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4277,51 +4277,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pacheco JAS (2021)Caracterización molecular de secuencias asociadas a virus provenientes de arracacha (A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">rracacia xanthorrhiza B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ancroft) y su detección en papa [Molecular characterization of sequences associated with viruses from arracacha (Arracacia xanthorrhiza Bancroft) and their detection in potato]. Msc thesis, National Agrarian University, Lima, Peru. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34596a7b741fed480" w:history="1">
+      <w:hyperlink r:id="rId60526a9639f0312e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://core.ac.uk/download/pdf/482041718.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4780,51 +4780,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1135-1141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60496a7b741fed997" w:history="1">
+      <w:hyperlink r:id="rId81716a9639f031640" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4955,129 +4955,129 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">AAB, CABI and other resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Andean potato mottle virus. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30246a7b741fedb90" w:history="1">
+      <w:hyperlink r:id="rId65526a9639f031763" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/42520</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeffries C (1998) FAO/IPGRI Technical Guidelines for the Safe Movement of Germplasm. No.19. Potato. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29186a7b741fedc05" w:history="1">
+      <w:hyperlink r:id="rId10126a9639f0317a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salazar LF &amp; Harrison BD (1979) AAB description of plant viruses. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89716a7b741fedc6e" w:history="1">
+      <w:hyperlink r:id="rId70706a9639f0317e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=206</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5152,51 +5152,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus solani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28546a7b741feddca" w:history="1">
+      <w:hyperlink r:id="rId33556a9639f0318ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5387,90 +5387,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-22.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76346a7b741fee044" w:history="1">
+      <w:hyperlink r:id="rId90716a9639f031a2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01975.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="52645898" name="name99466a7b741fee0f6" descr="eu_funding_250.png"/>
+            <wp:docPr id="21667034" name="name68756a9639f031ad5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18056a7b741fee0f5" cstate="print"/>
+                    <a:blip r:embed="rId17126a9639f031ad3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5568,137 +5568,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="41591751">
+  <w:abstractNum w:abstractNumId="38992025">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89080248">
+    <w:lvl w:ilvl="0" w:tplc="60636175">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="89080248" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60636175" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="89080248" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60636175" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="89080248" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60636175" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="89080248" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60636175" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="89080248" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60636175" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="89080248" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60636175" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="89080248" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60636175" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89080248" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60636175" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41591750">
+  <w:abstractNum w:abstractNumId="38992024">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26889670">
+    <w:lvl w:ilvl="0" w:tplc="52080515">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6450,55 +6450,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41591750">
-    <w:abstractNumId w:val="41591750"/>
+  <w:num w:numId="38992024">
+    <w:abstractNumId w:val="38992024"/>
   </w:num>
-  <w:num w:numId="41591751">
-    <w:abstractNumId w:val="41591751"/>
+  <w:num w:numId="38992025">
+    <w:abstractNumId w:val="38992025"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18048,51 +18048,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId804917495" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId776194422" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26406a7b741fe9d71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/" TargetMode="External"/><Relationship Id="rId53866a7b741fe9e0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/categorization" TargetMode="External"/><Relationship Id="rId81976a7b741fea83c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/photos" TargetMode="External"/><Relationship Id="rId50096a7b741febe10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=potato+black+ringspot+virus" TargetMode="External"/><Relationship Id="rId11296a7b741fec71a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d163axztg8am2h.cloudfront.net/static/doc/f5/05/e77d30230e5b60ff7b9f2041e76c.pdf" TargetMode="External"/><Relationship Id="rId61466a7b741fec79c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/dwvalidation?id=124" TargetMode="External"/><Relationship Id="rId47446a7b741fec8b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId67986a7b741fec92e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId27446a7b741fec9ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/126/pm7-002-2-en.pdf" TargetMode="External"/><Relationship Id="rId36876a7b741feca20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId58536a7b741feca9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId48366a7b741fecb10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId92366a7b741fecb8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId77866a7b741fecc08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId97776a7b741fecc47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId25116a7b741fecc89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-202207141" TargetMode="External"/><Relationship Id="rId65706a7b741fecccb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32018R2019" TargetMode="External"/><Relationship Id="rId20596a7b741fecd0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019" TargetMode="External"/><Relationship Id="rId54306a7b741fece2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId64256a7b741fece4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId71976a7b741fecf2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/104208" TargetMode="External"/><Relationship Id="rId64586a7b741fecf7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae" TargetMode="External"/><Relationship Id="rId74576a7b741fecfdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/nepovirus" TargetMode="External"/><Relationship Id="rId36786a7b741fed032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId94196a7b741fed067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId12266a7b741fed110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId43456a7b741fed2b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId97766a7b741fed30d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nap.nationalacademies.org/download/1398" TargetMode="External"/><Relationship Id="rId34596a7b741fed480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://core.ac.uk/download/pdf/482041718.pdf" TargetMode="External"/><Relationship Id="rId60496a7b741fed997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998" TargetMode="External"/><Relationship Id="rId30246a7b741fedb90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/42520" TargetMode="External"/><Relationship Id="rId29186a7b741fedc05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId89716a7b741fedc6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=206" TargetMode="External"/><Relationship Id="rId28546a7b741feddca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76346a7b741fee044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId97956a7b741fea729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97956a7b741fea729.jpg"/><Relationship Id="rId38156a7b741febacd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38156a7b741febacd.jpg"/><Relationship Id="rId18056a7b741fee0f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18056a7b741fee0f5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId955281889" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId912386773" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId56146a9639f02d9d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/" TargetMode="External"/><Relationship Id="rId40076a9639f02da43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/categorization" TargetMode="External"/><Relationship Id="rId58456a9639f02e3fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/photos" TargetMode="External"/><Relationship Id="rId71856a9639f02fd9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=potato+black+ringspot+virus" TargetMode="External"/><Relationship Id="rId11066a9639f03079b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d163axztg8am2h.cloudfront.net/static/doc/f5/05/e77d30230e5b60ff7b9f2041e76c.pdf" TargetMode="External"/><Relationship Id="rId31606a9639f0307df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/dwvalidation?id=124" TargetMode="External"/><Relationship Id="rId30086a9639f0308b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId32296a9639f030928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId14716a9639f0309a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/126/pm7-002-2-en.pdf" TargetMode="External"/><Relationship Id="rId96326a9639f030a33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId91456a9639f030ab5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId25886a9639f030b29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId90306a9639f030ba9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId75646a9639f030c27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId64086a9639f030c66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId74526a9639f030cb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-202207141" TargetMode="External"/><Relationship Id="rId70856a9639f030cff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32018R2019" TargetMode="External"/><Relationship Id="rId42526a9639f030d43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019" TargetMode="External"/><Relationship Id="rId21176a9639f030e67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId79296a9639f030e87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId46926a9639f030f6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/104208" TargetMode="External"/><Relationship Id="rId45896a9639f030fbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae" TargetMode="External"/><Relationship Id="rId14156a9639f03101c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/nepovirus" TargetMode="External"/><Relationship Id="rId45106a9639f031061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId40046a9639f03107f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId30526a9639f0310e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId62226a9639f0311df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId77726a9639f031215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nap.nationalacademies.org/download/1398" TargetMode="External"/><Relationship Id="rId60526a9639f0312e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://core.ac.uk/download/pdf/482041718.pdf" TargetMode="External"/><Relationship Id="rId81716a9639f031640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998" TargetMode="External"/><Relationship Id="rId65526a9639f031763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/42520" TargetMode="External"/><Relationship Id="rId10126a9639f0317a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId70706a9639f0317e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=206" TargetMode="External"/><Relationship Id="rId33556a9639f0318ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90716a9639f031a2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId47946a9639f02e2c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47946a9639f02e2c3.jpg"/><Relationship Id="rId38616a9639f02f539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38616a9639f02f539.jpg"/><Relationship Id="rId17126a9639f031ad3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17126a9639f031ad3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>