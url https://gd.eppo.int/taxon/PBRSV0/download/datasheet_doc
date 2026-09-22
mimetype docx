--- v14 (2026-09-01)
+++ v15 (2026-09-22)
@@ -347,51 +347,51 @@
               <w:t xml:space="preserve">Tobacco ringspot virus Andean calico strain</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andean calico of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56146a9639f02d9d6" w:history="1">
+            <w:hyperlink r:id="rId11366ab23b7455a3f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -407,51 +407,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40076a9639f02da43" w:history="1">
+            <w:hyperlink r:id="rId59846ab23b7455aac" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -465,86 +465,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PBRSV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="71991501" name="name63956a9639f02e2c5" descr="1175.jpg"/>
+                  <wp:docPr id="57973117" name="name83636ab23b7456127" descr="1175.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1175.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId47946a9639f02e2c3" cstate="print"/>
+                          <a:blip r:embed="rId31316ab23b7456125" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId58456a9639f02e3fb" w:history="1">
+            <w:hyperlink r:id="rId81856ab23b745623c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1317,63 +1317,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2006). However, confirmation of TRSV is required, since the supplier of the TRSV polyclonal antibody used in this study has reported cross reaction with PBRSV (Agdia, 2021). TRSV antibodies from other sources have also been reported to cross react with PBRSV (EPPO, 2017a).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="20742321" name="name36626a9639f02f543" descr="PBRSV0_distribution_map.jpg"/>
+            <wp:docPr id="3899488" name="name17436ab23b745736c" descr="PBRSV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PBRSV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38616a9639f02f539" cstate="print"/>
+                    <a:blip r:embed="rId28746ab23b745736a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1592,51 +1592,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Virus particles are isometric, non-enveloped of two types but similar in size, 25–30 nm in diameter, and exhibit icosahedral symmetry (T = 1, pseudo T = 3) (ICTV (2022a)). The genome is a bipartite, linear positive-sense, single-stranded RNA. Complete sequences are available for a number of PBRSV isolates. RNA1 ranges from 7,579-7,598 bases between the different isolates and contains one single open reading frame (ORF), which is translated into a large polyprotein with 2 325 amino acids and a molecular weight of 257 kDa. RNA2 ranges from 3857 to 3918 bases for the different isolates, and it encodes a polyprotein of 1079–1082 amino acids with a molecular weight of 120 kDa (Souza Richards </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2014). The complete coding sequence of PBRSV isolates are available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71856a9639f02fd9c" w:history="1">
+      <w:hyperlink r:id="rId36086ab23b745776c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/?term=potato+black+ringspot+virus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2552,90 +2552,90 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agdia (2021) Validation Report: ELISA PSA/SRA 64001. Tobacco ringspot virus (TRSV). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11066a9639f03079b" w:history="1">
+      <w:hyperlink r:id="rId56426ab23b7458191" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://d163axztg8am2h.cloudfront.net/static/doc/f5/05/e77d30230e5b60ff7b9f2041e76c.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21/01/2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anses (2015) Summary sheet of validation data for a diagnostic test: Nepovirus. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31606a9639f0307df" w:history="1">
+      <w:hyperlink r:id="rId37216ab23b74581f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dc.eppo.int/validation_data/dwvalidation?id=124</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2719,51 +2719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5853, 134pp.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30086a9639f0308b6" w:history="1">
+      <w:hyperlink r:id="rId56876ab23b74582dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2789,51 +2789,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32296a9639f030928" w:history="1">
+      <w:hyperlink r:id="rId37856ab23b745836d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2868,51 +2868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 135–145. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14716a9639f0309a5" w:history="1">
+      <w:hyperlink r:id="rId30886ab23b74583f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/126/pm7-002-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2938,51 +2938,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96326a9639f030a33" w:history="1">
+      <w:hyperlink r:id="rId98556ab23b74584ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3017,51 +3017,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452–479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91456a9639f030ab5" w:history="1">
+      <w:hyperlink r:id="rId75786ab23b7458533" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3087,51 +3087,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25886a9639f030b29" w:history="1">
+      <w:hyperlink r:id="rId31006ab23b74585ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3166,51 +3166,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 482–483. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90306a9639f030ba9" w:history="1">
+      <w:hyperlink r:id="rId89616ab23b745866a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3245,207 +3245,207 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484–485. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75646a9639f030c27" w:history="1">
+      <w:hyperlink r:id="rId40666ab23b745870d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO A1 List of pests recommended for regulation as quarantine pests version 2020-09. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64086a9639f030c66" w:history="1">
+      <w:hyperlink r:id="rId83426ab23b7458b1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Consolidated text: Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Lastly revised in 2022. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74526a9639f030cb9" w:history="1">
+      <w:hyperlink r:id="rId16166ab23b7458b7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-202207141</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2018) Commission Implementing Regulation (EU) 2018/2019 of 18 December 2018 establishing a provisional list of high risk plants, plant products or other objects, within the meaning of Article 42 of Regulation (EU) 2016/2031 and a list of plants for which phytosanitary certificates are not required for introduction into the Union, within the meaning of Article 73 of that Regulation. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70856a9639f030cff" w:history="1">
+      <w:hyperlink r:id="rId80436ab23b7458bc4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32018R2019</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Consolidated text: Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Lastly revised in 2022. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42526a9639f030d43" w:history="1">
+      <w:hyperlink r:id="rId57806ab23b7458c0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3574,72 +3574,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ed. French ER), pp 230-233. International Potato Center, Peru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A &amp; Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21176a9639f030e67" w:history="1">
+      <w:hyperlink r:id="rId11836ab23b7458d4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://popathodiv.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79296a9639f030e87" w:history="1">
+      <w:hyperlink r:id="rId35226ab23b7458d6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3736,101 +3736,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75-172. Institute of Plant Genetics and Crop Plant Research, Gatersleben, Germany and International Plant Genetic Resources Institute, Rome, Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46926a9639f030f6c" w:history="1">
+      <w:hyperlink r:id="rId25326ab23b7458e5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/104208</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022a) The ICTV Report on Virus Classification and Taxon Nomenclature: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Secoviridae. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45896a9639f030fbe" w:history="1">
+      <w:hyperlink r:id="rId30116ab23b7458eaf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3845,111 +3845,111 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022b) The ICTV Report on Virus Classification and Taxon Nomenclature: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14156a9639f03101c" w:history="1">
+      <w:hyperlink r:id="rId88806ab23b7458f0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae/nepovirus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreuze J, Fuentes S, Pérez A, Gutierrez D &amp; Cadenas C (2019) Viroma de la papa en el Perú y fortalecimiento de capacidades INIA y UNALM en el diagnóstico de patógenos con técnicas de última generación para enfrentar al riesgo de enfermedades emergentes por el calentamiento global” Programa Nacional de Innovación Agraria : 029-2015-INIA-PNIA/UPMSI/IE [Potato viruses in Peru and strengthening of INIA and UNALM capacities in the diagnosis of pathogens with state-of-the-art techniques to face the risk of emerging diseases due to global warming” National Program for Agrarian Innovation: 029-2015-INIA-PNIA/ UPMSI/IE]. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45106a9639f031061" w:history="1">
+      <w:hyperlink r:id="rId89286ab23b7458f54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://popathodiv.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40046a9639f03107f" w:history="1">
+      <w:hyperlink r:id="rId23316ab23b7458f75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3964,51 +3964,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreuze JF, Souza-Dias JAC, Jeevalatha A, Figueira AR, Valkonen JPT &amp; Jones RAC (2020) Viral diseases in potato. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Potato Crop. Its Agricultural, Nutritional and Social Contribution to Humankind</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds)Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30526a9639f0310e1" w:history="1">
+      <w:hyperlink r:id="rId92386ab23b7458fd8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4121,81 +4121,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lizarraga C, Santa Cruz M, &amp; Salazar LF (1997) Progress in identifying viruses infecting Andean root and tuber crops. In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: CIP Program Report 1995-1996, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pp 156-158. International Potato Centre, Lima, Peru. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62226a9639f0311df" w:history="1">
+      <w:hyperlink r:id="rId74716ab23b74590d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109459</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NRC (1989) Lost crops of the Incas: Little-Known Plants of the Andes with Promise for Worldwide Cultivation. The National Academies Press, Washington, DC, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77726a9639f031215" w:history="1">
+      <w:hyperlink r:id="rId11106ab23b745910e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nap.nationalacademies.org/download/1398</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4277,51 +4277,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pacheco JAS (2021)Caracterización molecular de secuencias asociadas a virus provenientes de arracacha (A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">rracacia xanthorrhiza B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ancroft) y su detección en papa [Molecular characterization of sequences associated with viruses from arracacha (Arracacia xanthorrhiza Bancroft) and their detection in potato]. Msc thesis, National Agrarian University, Lima, Peru. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60526a9639f0312e8" w:history="1">
+      <w:hyperlink r:id="rId55096ab23b74591e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://core.ac.uk/download/pdf/482041718.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4780,51 +4780,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1135-1141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81716a9639f031640" w:history="1">
+      <w:hyperlink r:id="rId28996ab23b7459509" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4955,129 +4955,129 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">AAB, CABI and other resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Andean potato mottle virus. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65526a9639f031763" w:history="1">
+      <w:hyperlink r:id="rId23486ab23b745964d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/42520</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeffries C (1998) FAO/IPGRI Technical Guidelines for the Safe Movement of Germplasm. No.19. Potato. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10126a9639f0317a4" w:history="1">
+      <w:hyperlink r:id="rId54956ab23b745968d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salazar LF &amp; Harrison BD (1979) AAB description of plant viruses. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70706a9639f0317e4" w:history="1">
+      <w:hyperlink r:id="rId47556ab23b74596cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=206</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5152,51 +5152,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus solani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33556a9639f0318ac" w:history="1">
+      <w:hyperlink r:id="rId43336ab23b745979b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5387,90 +5387,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-22.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90716a9639f031a2f" w:history="1">
+      <w:hyperlink r:id="rId52836ab23b7459936" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01975.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="21667034" name="name68756a9639f031ad5" descr="eu_funding_250.png"/>
+            <wp:docPr id="26226365" name="name59026ab23b7459db7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17126a9639f031ad3" cstate="print"/>
+                    <a:blip r:embed="rId30716ab23b7459db5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5568,137 +5568,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="38992025">
+  <w:abstractNum w:abstractNumId="79066181">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60636175">
+    <w:lvl w:ilvl="0" w:tplc="71626986">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60636175" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="71626986" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60636175" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71626986" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60636175" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71626986" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60636175" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71626986" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60636175" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="71626986" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60636175" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71626986" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60636175" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="71626986" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60636175" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71626986" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38992024">
+  <w:abstractNum w:abstractNumId="79066180">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52080515">
+    <w:lvl w:ilvl="0" w:tplc="10234067">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6450,55 +6450,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38992024">
-    <w:abstractNumId w:val="38992024"/>
+  <w:num w:numId="79066180">
+    <w:abstractNumId w:val="79066180"/>
   </w:num>
-  <w:num w:numId="38992025">
-    <w:abstractNumId w:val="38992025"/>
+  <w:num w:numId="79066181">
+    <w:abstractNumId w:val="79066181"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18048,51 +18048,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId955281889" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId912386773" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId56146a9639f02d9d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/" TargetMode="External"/><Relationship Id="rId40076a9639f02da43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/categorization" TargetMode="External"/><Relationship Id="rId58456a9639f02e3fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/photos" TargetMode="External"/><Relationship Id="rId71856a9639f02fd9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=potato+black+ringspot+virus" TargetMode="External"/><Relationship Id="rId11066a9639f03079b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d163axztg8am2h.cloudfront.net/static/doc/f5/05/e77d30230e5b60ff7b9f2041e76c.pdf" TargetMode="External"/><Relationship Id="rId31606a9639f0307df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/dwvalidation?id=124" TargetMode="External"/><Relationship Id="rId30086a9639f0308b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId32296a9639f030928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId14716a9639f0309a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/126/pm7-002-2-en.pdf" TargetMode="External"/><Relationship Id="rId96326a9639f030a33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId91456a9639f030ab5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId25886a9639f030b29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId90306a9639f030ba9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId75646a9639f030c27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId64086a9639f030c66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId74526a9639f030cb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-202207141" TargetMode="External"/><Relationship Id="rId70856a9639f030cff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32018R2019" TargetMode="External"/><Relationship Id="rId42526a9639f030d43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019" TargetMode="External"/><Relationship Id="rId21176a9639f030e67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId79296a9639f030e87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId46926a9639f030f6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/104208" TargetMode="External"/><Relationship Id="rId45896a9639f030fbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae" TargetMode="External"/><Relationship Id="rId14156a9639f03101c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/nepovirus" TargetMode="External"/><Relationship Id="rId45106a9639f031061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId40046a9639f03107f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId30526a9639f0310e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId62226a9639f0311df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId77726a9639f031215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nap.nationalacademies.org/download/1398" TargetMode="External"/><Relationship Id="rId60526a9639f0312e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://core.ac.uk/download/pdf/482041718.pdf" TargetMode="External"/><Relationship Id="rId81716a9639f031640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998" TargetMode="External"/><Relationship Id="rId65526a9639f031763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/42520" TargetMode="External"/><Relationship Id="rId10126a9639f0317a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId70706a9639f0317e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=206" TargetMode="External"/><Relationship Id="rId33556a9639f0318ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90716a9639f031a2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId47946a9639f02e2c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47946a9639f02e2c3.jpg"/><Relationship Id="rId38616a9639f02f539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38616a9639f02f539.jpg"/><Relationship Id="rId17126a9639f031ad3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17126a9639f031ad3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId107078822" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId591290953" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11366ab23b7455a3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/" TargetMode="External"/><Relationship Id="rId59846ab23b7455aac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/categorization" TargetMode="External"/><Relationship Id="rId81856ab23b745623c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/photos" TargetMode="External"/><Relationship Id="rId36086ab23b745776c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=potato+black+ringspot+virus" TargetMode="External"/><Relationship Id="rId56426ab23b7458191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d163axztg8am2h.cloudfront.net/static/doc/f5/05/e77d30230e5b60ff7b9f2041e76c.pdf" TargetMode="External"/><Relationship Id="rId37216ab23b74581f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/dwvalidation?id=124" TargetMode="External"/><Relationship Id="rId56876ab23b74582dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId37856ab23b745836d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId30886ab23b74583f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/126/pm7-002-2-en.pdf" TargetMode="External"/><Relationship Id="rId98556ab23b74584ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId75786ab23b7458533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId31006ab23b74585ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId89616ab23b745866a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId40666ab23b745870d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId83426ab23b7458b1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId16166ab23b7458b7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-202207141" TargetMode="External"/><Relationship Id="rId80436ab23b7458bc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32018R2019" TargetMode="External"/><Relationship Id="rId57806ab23b7458c0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019" TargetMode="External"/><Relationship Id="rId11836ab23b7458d4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId35226ab23b7458d6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId25326ab23b7458e5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/104208" TargetMode="External"/><Relationship Id="rId30116ab23b7458eaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae" TargetMode="External"/><Relationship Id="rId88806ab23b7458f0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/nepovirus" TargetMode="External"/><Relationship Id="rId89286ab23b7458f54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId23316ab23b7458f75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId92386ab23b7458fd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId74716ab23b74590d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId11106ab23b745910e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nap.nationalacademies.org/download/1398" TargetMode="External"/><Relationship Id="rId55096ab23b74591e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://core.ac.uk/download/pdf/482041718.pdf" TargetMode="External"/><Relationship Id="rId28996ab23b7459509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998" TargetMode="External"/><Relationship Id="rId23486ab23b745964d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/42520" TargetMode="External"/><Relationship Id="rId54956ab23b745968d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId47556ab23b74596cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=206" TargetMode="External"/><Relationship Id="rId43336ab23b745979b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52836ab23b7459936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId31316ab23b7456125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31316ab23b7456125.jpg"/><Relationship Id="rId28746ab23b745736a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28746ab23b745736a.jpg"/><Relationship Id="rId30716ab23b7459db5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30716ab23b7459db5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>