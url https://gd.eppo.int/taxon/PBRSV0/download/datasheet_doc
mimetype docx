--- v15 (2026-09-22)
+++ v16 (2026-10-14)
@@ -347,51 +347,51 @@
               <w:t xml:space="preserve">Tobacco ringspot virus Andean calico strain</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andean calico of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11366ab23b7455a3f" w:history="1">
+            <w:hyperlink r:id="rId96956acf951b9112d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -407,51 +407,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59846ab23b7455aac" w:history="1">
+            <w:hyperlink r:id="rId69506acf951b911ec" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -465,86 +465,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PBRSV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="57973117" name="name83636ab23b7456127" descr="1175.jpg"/>
+                  <wp:docPr id="13656922" name="name89166acf951b91862" descr="20848.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="1175.jpg"/>
+                          <pic:cNvPr id="0" name="20848.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId31316ab23b7456125" cstate="print"/>
+                          <a:blip r:embed="rId76546acf951b91860" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId81856ab23b745623c" w:history="1">
+            <w:hyperlink r:id="rId12316acf951b919cb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1317,63 +1317,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2006). However, confirmation of TRSV is required, since the supplier of the TRSV polyclonal antibody used in this study has reported cross reaction with PBRSV (Agdia, 2021). TRSV antibodies from other sources have also been reported to cross react with PBRSV (EPPO, 2017a).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="3899488" name="name17436ab23b745736c" descr="PBRSV0_distribution_map.jpg"/>
+            <wp:docPr id="69626685" name="name25836acf951b92975" descr="PBRSV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PBRSV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28746ab23b745736a" cstate="print"/>
+                    <a:blip r:embed="rId99736acf951b92973" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1592,51 +1592,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Virus particles are isometric, non-enveloped of two types but similar in size, 25–30 nm in diameter, and exhibit icosahedral symmetry (T = 1, pseudo T = 3) (ICTV (2022a)). The genome is a bipartite, linear positive-sense, single-stranded RNA. Complete sequences are available for a number of PBRSV isolates. RNA1 ranges from 7,579-7,598 bases between the different isolates and contains one single open reading frame (ORF), which is translated into a large polyprotein with 2 325 amino acids and a molecular weight of 257 kDa. RNA2 ranges from 3857 to 3918 bases for the different isolates, and it encodes a polyprotein of 1079–1082 amino acids with a molecular weight of 120 kDa (Souza Richards </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2014). The complete coding sequence of PBRSV isolates are available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36086ab23b745776c" w:history="1">
+      <w:hyperlink r:id="rId64436acf951b92cba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/?term=potato+black+ringspot+virus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2552,90 +2552,90 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agdia (2021) Validation Report: ELISA PSA/SRA 64001. Tobacco ringspot virus (TRSV). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56426ab23b7458191" w:history="1">
+      <w:hyperlink r:id="rId29726acf951b93593" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://d163axztg8am2h.cloudfront.net/static/doc/f5/05/e77d30230e5b60ff7b9f2041e76c.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21/01/2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anses (2015) Summary sheet of validation data for a diagnostic test: Nepovirus. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37216ab23b74581f2" w:history="1">
+      <w:hyperlink r:id="rId38226acf951b935e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dc.eppo.int/validation_data/dwvalidation?id=124</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2719,51 +2719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5853, 134pp.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56876ab23b74582dc" w:history="1">
+      <w:hyperlink r:id="rId57796acf951b936da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2789,51 +2789,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37856ab23b745836d" w:history="1">
+      <w:hyperlink r:id="rId34736acf951b93752" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2868,51 +2868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 135–145. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30886ab23b74583f4" w:history="1">
+      <w:hyperlink r:id="rId61066acf951b937eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/126/pm7-002-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2938,51 +2938,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98556ab23b74584ae" w:history="1">
+      <w:hyperlink r:id="rId94076acf951b93862" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3017,51 +3017,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452–479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75786ab23b7458533" w:history="1">
+      <w:hyperlink r:id="rId60806acf951b938e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3087,51 +3087,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31006ab23b74585ce" w:history="1">
+      <w:hyperlink r:id="rId46796acf951b9396b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3166,51 +3166,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 482–483. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89616ab23b745866a" w:history="1">
+      <w:hyperlink r:id="rId66626acf951b939ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3245,207 +3245,207 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484–485. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40666ab23b745870d" w:history="1">
+      <w:hyperlink r:id="rId24246acf951b93a7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO A1 List of pests recommended for regulation as quarantine pests version 2020-09. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83426ab23b7458b1d" w:history="1">
+      <w:hyperlink r:id="rId88336acf951b93ac8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Consolidated text: Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Lastly revised in 2022. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16166ab23b7458b7b" w:history="1">
+      <w:hyperlink r:id="rId47246acf951b93b0e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-202207141</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2018) Commission Implementing Regulation (EU) 2018/2019 of 18 December 2018 establishing a provisional list of high risk plants, plant products or other objects, within the meaning of Article 42 of Regulation (EU) 2016/2031 and a list of plants for which phytosanitary certificates are not required for introduction into the Union, within the meaning of Article 73 of that Regulation. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80436ab23b7458bc4" w:history="1">
+      <w:hyperlink r:id="rId77536acf951b93b52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32018R2019</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Consolidated text: Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Lastly revised in 2022. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57806ab23b7458c0a" w:history="1">
+      <w:hyperlink r:id="rId60176acf951b93b95" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3574,72 +3574,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ed. French ER), pp 230-233. International Potato Center, Peru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A &amp; Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11836ab23b7458d4a" w:history="1">
+      <w:hyperlink r:id="rId81236acf951b93cd2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://popathodiv.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35226ab23b7458d6e" w:history="1">
+      <w:hyperlink r:id="rId80096acf951b93cf3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3736,101 +3736,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75-172. Institute of Plant Genetics and Crop Plant Research, Gatersleben, Germany and International Plant Genetic Resources Institute, Rome, Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25326ab23b7458e5a" w:history="1">
+      <w:hyperlink r:id="rId98306acf951b93dd6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/104208</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022a) The ICTV Report on Virus Classification and Taxon Nomenclature: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Secoviridae. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30116ab23b7458eaf" w:history="1">
+      <w:hyperlink r:id="rId84816acf951b93e29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3845,111 +3845,111 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022b) The ICTV Report on Virus Classification and Taxon Nomenclature: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88806ab23b7458f0f" w:history="1">
+      <w:hyperlink r:id="rId52996acf951b93e9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae/nepovirus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreuze J, Fuentes S, Pérez A, Gutierrez D &amp; Cadenas C (2019) Viroma de la papa en el Perú y fortalecimiento de capacidades INIA y UNALM en el diagnóstico de patógenos con técnicas de última generación para enfrentar al riesgo de enfermedades emergentes por el calentamiento global” Programa Nacional de Innovación Agraria : 029-2015-INIA-PNIA/UPMSI/IE [Potato viruses in Peru and strengthening of INIA and UNALM capacities in the diagnosis of pathogens with state-of-the-art techniques to face the risk of emerging diseases due to global warming” National Program for Agrarian Innovation: 029-2015-INIA-PNIA/ UPMSI/IE]. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89286ab23b7458f54" w:history="1">
+      <w:hyperlink r:id="rId92516acf951b93ee6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://popathodiv.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23316ab23b7458f75" w:history="1">
+      <w:hyperlink r:id="rId65806acf951b93f06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3964,51 +3964,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreuze JF, Souza-Dias JAC, Jeevalatha A, Figueira AR, Valkonen JPT &amp; Jones RAC (2020) Viral diseases in potato. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Potato Crop. Its Agricultural, Nutritional and Social Contribution to Humankind</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds)Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92386ab23b7458fd8" w:history="1">
+      <w:hyperlink r:id="rId88836acf951b93f69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4121,81 +4121,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lizarraga C, Santa Cruz M, &amp; Salazar LF (1997) Progress in identifying viruses infecting Andean root and tuber crops. In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: CIP Program Report 1995-1996, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pp 156-158. International Potato Centre, Lima, Peru. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74716ab23b74590d9" w:history="1">
+      <w:hyperlink r:id="rId21676acf951b94087" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109459</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NRC (1989) Lost crops of the Incas: Little-Known Plants of the Andes with Promise for Worldwide Cultivation. The National Academies Press, Washington, DC, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11106ab23b745910e" w:history="1">
+      <w:hyperlink r:id="rId26366acf951b940be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nap.nationalacademies.org/download/1398</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4277,51 +4277,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pacheco JAS (2021)Caracterización molecular de secuencias asociadas a virus provenientes de arracacha (A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">rracacia xanthorrhiza B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ancroft) y su detección en papa [Molecular characterization of sequences associated with viruses from arracacha (Arracacia xanthorrhiza Bancroft) and their detection in potato]. Msc thesis, National Agrarian University, Lima, Peru. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55096ab23b74591e0" w:history="1">
+      <w:hyperlink r:id="rId44656acf951b941a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://core.ac.uk/download/pdf/482041718.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4780,51 +4780,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1135-1141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28996ab23b7459509" w:history="1">
+      <w:hyperlink r:id="rId90566acf951b944ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4955,129 +4955,129 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">AAB, CABI and other resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Andean potato mottle virus. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23486ab23b745964d" w:history="1">
+      <w:hyperlink r:id="rId94636acf951b9460e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/42520</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeffries C (1998) FAO/IPGRI Technical Guidelines for the Safe Movement of Germplasm. No.19. Potato. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54956ab23b745968d" w:history="1">
+      <w:hyperlink r:id="rId46846acf951b9464f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salazar LF &amp; Harrison BD (1979) AAB description of plant viruses. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47556ab23b74596cc" w:history="1">
+      <w:hyperlink r:id="rId19796acf951b946a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=206</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5152,51 +5152,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus solani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43336ab23b745979b" w:history="1">
+      <w:hyperlink r:id="rId93786acf951b94769" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5387,90 +5387,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-22.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52836ab23b7459936" w:history="1">
+      <w:hyperlink r:id="rId61896acf951b948e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01975.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="26226365" name="name59026ab23b7459db7" descr="eu_funding_250.png"/>
+            <wp:docPr id="69621110" name="name19486acf951b9495e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30716ab23b7459db5" cstate="print"/>
+                    <a:blip r:embed="rId98136acf951b9495d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5568,137 +5568,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="79066181">
+  <w:abstractNum w:abstractNumId="77864205">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71626986">
+    <w:lvl w:ilvl="0" w:tplc="96112255">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71626986" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="96112255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71626986" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="96112255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71626986" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="96112255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71626986" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="96112255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71626986" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="96112255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71626986" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96112255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71626986" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="96112255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71626986" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="96112255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79066180">
+  <w:abstractNum w:abstractNumId="77864204">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10234067">
+    <w:lvl w:ilvl="0" w:tplc="35230041">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6450,55 +6450,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="79066180">
-    <w:abstractNumId w:val="79066180"/>
+  <w:num w:numId="77864204">
+    <w:abstractNumId w:val="77864204"/>
   </w:num>
-  <w:num w:numId="79066181">
-    <w:abstractNumId w:val="79066181"/>
+  <w:num w:numId="77864205">
+    <w:abstractNumId w:val="77864205"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18048,51 +18048,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId107078822" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId591290953" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11366ab23b7455a3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/" TargetMode="External"/><Relationship Id="rId59846ab23b7455aac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/categorization" TargetMode="External"/><Relationship Id="rId81856ab23b745623c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/photos" TargetMode="External"/><Relationship Id="rId36086ab23b745776c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=potato+black+ringspot+virus" TargetMode="External"/><Relationship Id="rId56426ab23b7458191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d163axztg8am2h.cloudfront.net/static/doc/f5/05/e77d30230e5b60ff7b9f2041e76c.pdf" TargetMode="External"/><Relationship Id="rId37216ab23b74581f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/dwvalidation?id=124" TargetMode="External"/><Relationship Id="rId56876ab23b74582dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId37856ab23b745836d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId30886ab23b74583f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/126/pm7-002-2-en.pdf" TargetMode="External"/><Relationship Id="rId98556ab23b74584ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId75786ab23b7458533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId31006ab23b74585ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId89616ab23b745866a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId40666ab23b745870d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId83426ab23b7458b1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId16166ab23b7458b7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-202207141" TargetMode="External"/><Relationship Id="rId80436ab23b7458bc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32018R2019" TargetMode="External"/><Relationship Id="rId57806ab23b7458c0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019" TargetMode="External"/><Relationship Id="rId11836ab23b7458d4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId35226ab23b7458d6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId25326ab23b7458e5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/104208" TargetMode="External"/><Relationship Id="rId30116ab23b7458eaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae" TargetMode="External"/><Relationship Id="rId88806ab23b7458f0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/nepovirus" TargetMode="External"/><Relationship Id="rId89286ab23b7458f54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId23316ab23b7458f75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId92386ab23b7458fd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId74716ab23b74590d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId11106ab23b745910e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nap.nationalacademies.org/download/1398" TargetMode="External"/><Relationship Id="rId55096ab23b74591e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://core.ac.uk/download/pdf/482041718.pdf" TargetMode="External"/><Relationship Id="rId28996ab23b7459509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998" TargetMode="External"/><Relationship Id="rId23486ab23b745964d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/42520" TargetMode="External"/><Relationship Id="rId54956ab23b745968d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId47556ab23b74596cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=206" TargetMode="External"/><Relationship Id="rId43336ab23b745979b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52836ab23b7459936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId31316ab23b7456125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31316ab23b7456125.jpg"/><Relationship Id="rId28746ab23b745736a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28746ab23b745736a.jpg"/><Relationship Id="rId30716ab23b7459db5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30716ab23b7459db5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId709260228" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId454058640" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96956acf951b9112d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/" TargetMode="External"/><Relationship Id="rId69506acf951b911ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/categorization" TargetMode="External"/><Relationship Id="rId12316acf951b919cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PBRSV0/photos" TargetMode="External"/><Relationship Id="rId64436acf951b92cba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=potato+black+ringspot+virus" TargetMode="External"/><Relationship Id="rId29726acf951b93593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d163axztg8am2h.cloudfront.net/static/doc/f5/05/e77d30230e5b60ff7b9f2041e76c.pdf" TargetMode="External"/><Relationship Id="rId38226acf951b935e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/dwvalidation?id=124" TargetMode="External"/><Relationship Id="rId57796acf951b936da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId34736acf951b93752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId61066acf951b937eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/126/pm7-002-2-en.pdf" TargetMode="External"/><Relationship Id="rId94076acf951b93862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId60806acf951b938e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId46796acf951b9396b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId66626acf951b939ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId24246acf951b93a7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId88336acf951b93ac8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId47246acf951b93b0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-202207141" TargetMode="External"/><Relationship Id="rId77536acf951b93b52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32018R2019" TargetMode="External"/><Relationship Id="rId60176acf951b93b95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019" TargetMode="External"/><Relationship Id="rId81236acf951b93cd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId80096acf951b93cf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId98306acf951b93dd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/104208" TargetMode="External"/><Relationship Id="rId84816acf951b93e29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae" TargetMode="External"/><Relationship Id="rId52996acf951b93e9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/nepovirus" TargetMode="External"/><Relationship Id="rId92516acf951b93ee6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId65806acf951b93f06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId88836acf951b93f69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId21676acf951b94087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId26366acf951b940be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nap.nationalacademies.org/download/1398" TargetMode="External"/><Relationship Id="rId44656acf951b941a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://core.ac.uk/download/pdf/482041718.pdf" TargetMode="External"/><Relationship Id="rId90566acf951b944ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998" TargetMode="External"/><Relationship Id="rId94636acf951b9460e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/42520" TargetMode="External"/><Relationship Id="rId46846acf951b9464f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId19796acf951b946a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=206" TargetMode="External"/><Relationship Id="rId93786acf951b94769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61896acf951b948e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId76546acf951b91860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76546acf951b91860.jpg"/><Relationship Id="rId99736acf951b92973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99736acf951b92973.jpg"/><Relationship Id="rId98136acf951b9495d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98136acf951b9495d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>