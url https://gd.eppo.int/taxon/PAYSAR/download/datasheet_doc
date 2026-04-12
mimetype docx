--- v6 (2026-03-22)
+++ v7 (2026-04-12)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Burmeister</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> palm borer moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419869c0185b71e54" w:history="1">
+            <w:hyperlink r:id="rId127269dbec030fe9f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528469c0185b71ebe" w:history="1">
+            <w:hyperlink r:id="rId211669dbec030ff0a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PAYSAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="76266306" name="name279069c0185b72530" descr="1165.jpg"/>
+                  <wp:docPr id="77886549" name="name435069dbec0310606" descr="1165.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1165.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId644169c0185b7252e" cstate="print"/>
+                          <a:blip r:embed="rId291469dbec0310604" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId247369c0185b7265f" w:history="1">
+            <w:hyperlink r:id="rId331769dbec0310704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2227,63 +2227,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. archon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been intercepted in a nursery in Denmark (Larsen, 2009) without indications of establishment while in Germany (EPPO, 2017) and in the Czech Republic (EFSA, 2014) it is considered eradicated since 2018.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="91644943" name="name669969c0185b740ba" descr="PAYSAR_distribution_map.jpg"/>
+            <wp:docPr id="97915815" name="name859169dbec0312a02" descr="PAYSAR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PAYSAR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId631469c0185b740b6" cstate="print"/>
+                    <a:blip r:embed="rId452369dbec03129fe" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2701,276 +2701,276 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2005; Sarto i Monteys, 2013; CABI, 2014) are:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="723660811"/>
+          <w:numId w:val="160194903"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">presence of sawdust on the palm crown and/or palm trunk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="723660811"/>
+          <w:numId w:val="160194903"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">presence of perforated or nibbled leaves (non-specific)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="723660811"/>
+          <w:numId w:val="160194903"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Presence of holes and larval galleries (axial and transversal) in the trunk (on palmated-leaved palms) or both in trunk and leaf rachises (on pinnate leaved palms).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="723660811"/>
+          <w:numId w:val="160194903"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">abnormal development of auxiliary leaf buds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="723660811"/>
+          <w:numId w:val="160194903"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">deformation and abnormal twisting of palm stipes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="723660811"/>
+          <w:numId w:val="160194903"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">abnormal drying up of the palms, especially the core leaves </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="723660811"/>
+          <w:numId w:val="160194903"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pupal exuviae on the outside of the stipe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="723660811"/>
+          <w:numId w:val="160194903"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">flying adults </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="723660811"/>
+          <w:numId w:val="160194903"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">eggs in palm fibres</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="723660811"/>
+          <w:numId w:val="160194903"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">presence of a series of consecutive perforations on a circular section (on palmated-leaved palms) or scattered perforations on the leaves (on pinnate leaved palms)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
@@ -6413,51 +6413,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2006) PRA for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paysandisia archon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Platform on PRAs. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId587269c0185b7715f" w:history="1">
+      <w:hyperlink r:id="rId331969dbec0314823" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/072128fc-c43e-4559-8ed3-78968d1c4b21</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8086,51 +8086,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Peltier J (2007) Une glu salvatrice contre le ravageur de palmiers, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paysandisia archon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. INRA, 10 pp. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId396969c0185b77ddc" w:history="1">
+      <w:hyperlink r:id="rId337069dbec0315309" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tela-botanica.org/page:glu_palmier_peltier</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8343,51 +8343,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Porcelli F, Monfreda R, Ricci MS, Stingi N, Cavallo C &amp; Pellizzari G (2006) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paysandisia archon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Burmeister, 1880) escapes from nurseries and colonizes large palms in South Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId838269c0185b77f96" w:history="1">
+      <w:hyperlink r:id="rId745869dbec03154ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/paysandisia_archon</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 2nd May 2020]  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9958,51 +9958,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paysandisia archon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId844169c0185b78a63" w:history="1">
+      <w:hyperlink r:id="rId875669dbec0315f50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10078,90 +10078,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 163-168. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId789069c0185b78b49" w:history="1">
+      <w:hyperlink r:id="rId735969dbec031601b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2008.01214.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="10848760" name="name321269c0185b78bde" descr="eu_funding_250.png"/>
+            <wp:docPr id="17269877" name="name287469dbec0316090" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId735369c0185b78bdd" cstate="print"/>
+                    <a:blip r:embed="rId538969dbec031608f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10259,221 +10259,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="723660811">
+  <w:abstractNum w:abstractNumId="160194903">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83966815">
+    <w:lvl w:ilvl="0" w:tplc="37804061">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="83966815" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37804061" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="83966815" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37804061" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="83966815" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37804061" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="83966815" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37804061" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="83966815" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37804061" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="83966815" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37804061" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="83966815" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37804061" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="83966815" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37804061" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34389532">
+  <w:abstractNum w:abstractNumId="25443748">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46657940">
+    <w:lvl w:ilvl="0" w:tplc="90494598">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="46657940" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="90494598" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46657940" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="90494598" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="46657940" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="90494598" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="46657940" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="90494598" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="46657940" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="90494598" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="46657940" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="90494598" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="46657940" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="90494598" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="46657940" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="90494598" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34389531">
+  <w:abstractNum w:abstractNumId="25443747">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84641665">
+    <w:lvl w:ilvl="0" w:tplc="40092166">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11225,58 +11225,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="34389531">
-    <w:abstractNumId w:val="34389531"/>
+  <w:num w:numId="25443747">
+    <w:abstractNumId w:val="25443747"/>
   </w:num>
-  <w:num w:numId="34389532">
-    <w:abstractNumId w:val="34389532"/>
+  <w:num w:numId="25443748">
+    <w:abstractNumId w:val="25443748"/>
   </w:num>
-  <w:num w:numId="723660811">
-    <w:abstractNumId w:val="723660811"/>
+  <w:num w:numId="160194903">
+    <w:abstractNumId w:val="160194903"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22826,51 +22826,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId149609933" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId889500954" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId419869c0185b71e54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/" TargetMode="External"/><Relationship Id="rId528469c0185b71ebe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/categorization" TargetMode="External"/><Relationship Id="rId247369c0185b7265f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/photos" TargetMode="External"/><Relationship Id="rId587269c0185b7715f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/072128fc-c43e-4559-8ed3-78968d1c4b21" TargetMode="External"/><Relationship Id="rId396969c0185b77ddc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tela-botanica.org/page:glu_palmier_peltier" TargetMode="External"/><Relationship Id="rId838269c0185b77f96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/paysandisia_archon" TargetMode="External"/><Relationship Id="rId844169c0185b78a63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId789069c0185b78b49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2008.01214.x" TargetMode="External"/><Relationship Id="rId644169c0185b7252e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId644169c0185b7252e.jpg"/><Relationship Id="rId631469c0185b740b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId631469c0185b740b6.jpg"/><Relationship Id="rId735369c0185b78bdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId735369c0185b78bdd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId777265027" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId992850062" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId127269dbec030fe9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/" TargetMode="External"/><Relationship Id="rId211669dbec030ff0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/categorization" TargetMode="External"/><Relationship Id="rId331769dbec0310704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/photos" TargetMode="External"/><Relationship Id="rId331969dbec0314823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/072128fc-c43e-4559-8ed3-78968d1c4b21" TargetMode="External"/><Relationship Id="rId337069dbec0315309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tela-botanica.org/page:glu_palmier_peltier" TargetMode="External"/><Relationship Id="rId745869dbec03154ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/paysandisia_archon" TargetMode="External"/><Relationship Id="rId875669dbec0315f50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId735969dbec031601b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2008.01214.x" TargetMode="External"/><Relationship Id="rId291469dbec0310604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId291469dbec0310604.jpg"/><Relationship Id="rId452369dbec03129fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId452369dbec03129fe.jpg"/><Relationship Id="rId538969dbec031608f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId538969dbec031608f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>