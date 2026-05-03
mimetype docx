--- v7 (2026-04-12)
+++ v8 (2026-05-03)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Burmeister</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> palm borer moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127269dbec030fe9f" w:history="1">
+            <w:hyperlink r:id="rId405469f690efda60a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211669dbec030ff0a" w:history="1">
+            <w:hyperlink r:id="rId732869f690efda674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PAYSAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="77886549" name="name435069dbec0310606" descr="1165.jpg"/>
+                  <wp:docPr id="18033368" name="name300569f690efda789" descr="1165.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1165.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId291469dbec0310604" cstate="print"/>
+                          <a:blip r:embed="rId425969f690efda788" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId331769dbec0310704" w:history="1">
+            <w:hyperlink r:id="rId538069f690efda8ae" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2227,63 +2227,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. archon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been intercepted in a nursery in Denmark (Larsen, 2009) without indications of establishment while in Germany (EPPO, 2017) and in the Czech Republic (EFSA, 2014) it is considered eradicated since 2018.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="97915815" name="name859169dbec0312a02" descr="PAYSAR_distribution_map.jpg"/>
+            <wp:docPr id="47960067" name="name593769f690efdc5f9" descr="PAYSAR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PAYSAR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId452369dbec03129fe" cstate="print"/>
+                    <a:blip r:embed="rId830969f690efdc5f6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2701,276 +2701,276 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2005; Sarto i Monteys, 2013; CABI, 2014) are:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="160194903"/>
+          <w:numId w:val="103731141"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">presence of sawdust on the palm crown and/or palm trunk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="160194903"/>
+          <w:numId w:val="103731141"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">presence of perforated or nibbled leaves (non-specific)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="160194903"/>
+          <w:numId w:val="103731141"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Presence of holes and larval galleries (axial and transversal) in the trunk (on palmated-leaved palms) or both in trunk and leaf rachises (on pinnate leaved palms).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="160194903"/>
+          <w:numId w:val="103731141"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">abnormal development of auxiliary leaf buds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="160194903"/>
+          <w:numId w:val="103731141"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">deformation and abnormal twisting of palm stipes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="160194903"/>
+          <w:numId w:val="103731141"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">abnormal drying up of the palms, especially the core leaves </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="160194903"/>
+          <w:numId w:val="103731141"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pupal exuviae on the outside of the stipe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="160194903"/>
+          <w:numId w:val="103731141"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">flying adults </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="160194903"/>
+          <w:numId w:val="103731141"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">eggs in palm fibres</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="160194903"/>
+          <w:numId w:val="103731141"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">presence of a series of consecutive perforations on a circular section (on palmated-leaved palms) or scattered perforations on the leaves (on pinnate leaved palms)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
@@ -6413,51 +6413,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2006) PRA for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paysandisia archon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Platform on PRAs. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId331969dbec0314823" w:history="1">
+      <w:hyperlink r:id="rId166669f690efde852" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/072128fc-c43e-4559-8ed3-78968d1c4b21</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8086,51 +8086,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Peltier J (2007) Une glu salvatrice contre le ravageur de palmiers, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paysandisia archon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. INRA, 10 pp. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId337069dbec0315309" w:history="1">
+      <w:hyperlink r:id="rId534969f690efdf496" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tela-botanica.org/page:glu_palmier_peltier</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8343,51 +8343,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Porcelli F, Monfreda R, Ricci MS, Stingi N, Cavallo C &amp; Pellizzari G (2006) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paysandisia archon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Burmeister, 1880) escapes from nurseries and colonizes large palms in South Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId745869dbec03154ae" w:history="1">
+      <w:hyperlink r:id="rId808569f690efdf66e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/paysandisia_archon</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 2nd May 2020]  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9958,51 +9958,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paysandisia archon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId875669dbec0315f50" w:history="1">
+      <w:hyperlink r:id="rId522869f690efe01f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10078,90 +10078,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 163-168. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId735969dbec031601b" w:history="1">
+      <w:hyperlink r:id="rId465869f690efe02be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2008.01214.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="17269877" name="name287469dbec0316090" descr="eu_funding_250.png"/>
+            <wp:docPr id="82513259" name="name996369f690efe035c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId538969dbec031608f" cstate="print"/>
+                    <a:blip r:embed="rId336969f690efe035b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10259,221 +10259,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="160194903">
+  <w:abstractNum w:abstractNumId="103731141">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37804061">
+    <w:lvl w:ilvl="0" w:tplc="53963704">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37804061" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="53963704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="37804061" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="53963704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="37804061" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="53963704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="37804061" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="53963704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37804061" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="53963704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37804061" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="53963704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="37804061" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="53963704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="37804061" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="53963704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25443748">
+  <w:abstractNum w:abstractNumId="34753360">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90494598">
+    <w:lvl w:ilvl="0" w:tplc="18345591">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="90494598" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="18345591" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="90494598" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="18345591" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="90494598" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="18345591" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="90494598" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="18345591" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="90494598" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="18345591" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="90494598" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="18345591" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="90494598" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="18345591" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="90494598" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="18345591" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25443747">
+  <w:abstractNum w:abstractNumId="34753359">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40092166">
+    <w:lvl w:ilvl="0" w:tplc="89853994">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11225,58 +11225,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25443747">
-    <w:abstractNumId w:val="25443747"/>
+  <w:num w:numId="34753359">
+    <w:abstractNumId w:val="34753359"/>
   </w:num>
-  <w:num w:numId="25443748">
-    <w:abstractNumId w:val="25443748"/>
+  <w:num w:numId="34753360">
+    <w:abstractNumId w:val="34753360"/>
   </w:num>
-  <w:num w:numId="160194903">
-    <w:abstractNumId w:val="160194903"/>
+  <w:num w:numId="103731141">
+    <w:abstractNumId w:val="103731141"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22826,51 +22826,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId777265027" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId992850062" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId127269dbec030fe9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/" TargetMode="External"/><Relationship Id="rId211669dbec030ff0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/categorization" TargetMode="External"/><Relationship Id="rId331769dbec0310704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/photos" TargetMode="External"/><Relationship Id="rId331969dbec0314823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/072128fc-c43e-4559-8ed3-78968d1c4b21" TargetMode="External"/><Relationship Id="rId337069dbec0315309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tela-botanica.org/page:glu_palmier_peltier" TargetMode="External"/><Relationship Id="rId745869dbec03154ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/paysandisia_archon" TargetMode="External"/><Relationship Id="rId875669dbec0315f50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId735969dbec031601b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2008.01214.x" TargetMode="External"/><Relationship Id="rId291469dbec0310604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId291469dbec0310604.jpg"/><Relationship Id="rId452369dbec03129fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId452369dbec03129fe.jpg"/><Relationship Id="rId538969dbec031608f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId538969dbec031608f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId351826783" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId218705870" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId405469f690efda60a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/" TargetMode="External"/><Relationship Id="rId732869f690efda674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/categorization" TargetMode="External"/><Relationship Id="rId538069f690efda8ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/photos" TargetMode="External"/><Relationship Id="rId166669f690efde852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/072128fc-c43e-4559-8ed3-78968d1c4b21" TargetMode="External"/><Relationship Id="rId534969f690efdf496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tela-botanica.org/page:glu_palmier_peltier" TargetMode="External"/><Relationship Id="rId808569f690efdf66e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/paysandisia_archon" TargetMode="External"/><Relationship Id="rId522869f690efe01f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId465869f690efe02be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2008.01214.x" TargetMode="External"/><Relationship Id="rId425969f690efda788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId425969f690efda788.jpg"/><Relationship Id="rId830969f690efdc5f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId830969f690efdc5f6.jpg"/><Relationship Id="rId336969f690efe035b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId336969f690efe035b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>