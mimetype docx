--- v8 (2026-05-03)
+++ v9 (2026-05-23)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Burmeister</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> palm borer moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405469f690efda60a" w:history="1">
+            <w:hyperlink r:id="rId98756a1101420f862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732869f690efda674" w:history="1">
+            <w:hyperlink r:id="rId53356a1101420f8cd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PAYSAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="18033368" name="name300569f690efda789" descr="1165.jpg"/>
+                  <wp:docPr id="74173573" name="name50696a1101421000d" descr="1165.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1165.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId425969f690efda788" cstate="print"/>
+                          <a:blip r:embed="rId89096a1101421000a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId538069f690efda8ae" w:history="1">
+            <w:hyperlink r:id="rId14836a11014210163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2227,63 +2227,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. archon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been intercepted in a nursery in Denmark (Larsen, 2009) without indications of establishment while in Germany (EPPO, 2017) and in the Czech Republic (EFSA, 2014) it is considered eradicated since 2018.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="47960067" name="name593769f690efdc5f9" descr="PAYSAR_distribution_map.jpg"/>
+            <wp:docPr id="26390256" name="name82896a11014211b4a" descr="PAYSAR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PAYSAR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId830969f690efdc5f6" cstate="print"/>
+                    <a:blip r:embed="rId81156a11014211b46" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2701,276 +2701,276 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2005; Sarto i Monteys, 2013; CABI, 2014) are:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="103731141"/>
+          <w:numId w:val="522135733"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">presence of sawdust on the palm crown and/or palm trunk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="103731141"/>
+          <w:numId w:val="522135733"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">presence of perforated or nibbled leaves (non-specific)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="103731141"/>
+          <w:numId w:val="522135733"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Presence of holes and larval galleries (axial and transversal) in the trunk (on palmated-leaved palms) or both in trunk and leaf rachises (on pinnate leaved palms).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="103731141"/>
+          <w:numId w:val="522135733"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">abnormal development of auxiliary leaf buds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="103731141"/>
+          <w:numId w:val="522135733"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">deformation and abnormal twisting of palm stipes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="103731141"/>
+          <w:numId w:val="522135733"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">abnormal drying up of the palms, especially the core leaves </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="103731141"/>
+          <w:numId w:val="522135733"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pupal exuviae on the outside of the stipe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="103731141"/>
+          <w:numId w:val="522135733"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">flying adults </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="103731141"/>
+          <w:numId w:val="522135733"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">eggs in palm fibres</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="103731141"/>
+          <w:numId w:val="522135733"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">presence of a series of consecutive perforations on a circular section (on palmated-leaved palms) or scattered perforations on the leaves (on pinnate leaved palms)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
@@ -6413,51 +6413,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2006) PRA for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paysandisia archon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Platform on PRAs. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId166669f690efde852" w:history="1">
+      <w:hyperlink r:id="rId32006a11014213b20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/072128fc-c43e-4559-8ed3-78968d1c4b21</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8086,51 +8086,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Peltier J (2007) Une glu salvatrice contre le ravageur de palmiers, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paysandisia archon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. INRA, 10 pp. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId534969f690efdf496" w:history="1">
+      <w:hyperlink r:id="rId43206a110142145bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tela-botanica.org/page:glu_palmier_peltier</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8343,51 +8343,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Porcelli F, Monfreda R, Ricci MS, Stingi N, Cavallo C &amp; Pellizzari G (2006) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paysandisia archon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Burmeister, 1880) escapes from nurseries and colonizes large palms in South Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId808569f690efdf66e" w:history="1">
+      <w:hyperlink r:id="rId92306a11014214759" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/paysandisia_archon</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 2nd May 2020]  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9958,51 +9958,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paysandisia archon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId522869f690efe01f6" w:history="1">
+      <w:hyperlink r:id="rId56836a110142151bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10078,90 +10078,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 163-168. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId465869f690efe02be" w:history="1">
+      <w:hyperlink r:id="rId55036a11014215284" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2008.01214.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="82513259" name="name996369f690efe035c" descr="eu_funding_250.png"/>
+            <wp:docPr id="75306486" name="name63606a1101421530d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId336969f690efe035b" cstate="print"/>
+                    <a:blip r:embed="rId40976a1101421530c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10259,221 +10259,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="103731141">
+  <w:abstractNum w:abstractNumId="522135733">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53963704">
+    <w:lvl w:ilvl="0" w:tplc="44655146">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="53963704" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="44655146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="53963704" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="44655146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="53963704" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="44655146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="53963704" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="44655146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="53963704" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="44655146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="53963704" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="44655146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="53963704" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="44655146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="53963704" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="44655146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34753360">
+  <w:abstractNum w:abstractNumId="19983081">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18345591">
+    <w:lvl w:ilvl="0" w:tplc="45488593">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="18345591" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="45488593" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="18345591" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="45488593" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="18345591" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="45488593" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="18345591" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="45488593" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="18345591" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45488593" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="18345591" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="45488593" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="18345591" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="45488593" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="18345591" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="45488593" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34753359">
+  <w:abstractNum w:abstractNumId="19983080">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89853994">
+    <w:lvl w:ilvl="0" w:tplc="96109063">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11225,58 +11225,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="34753359">
-    <w:abstractNumId w:val="34753359"/>
+  <w:num w:numId="19983080">
+    <w:abstractNumId w:val="19983080"/>
   </w:num>
-  <w:num w:numId="34753360">
-    <w:abstractNumId w:val="34753360"/>
+  <w:num w:numId="19983081">
+    <w:abstractNumId w:val="19983081"/>
   </w:num>
-  <w:num w:numId="103731141">
-    <w:abstractNumId w:val="103731141"/>
+  <w:num w:numId="522135733">
+    <w:abstractNumId w:val="522135733"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22826,51 +22826,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId351826783" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId218705870" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId405469f690efda60a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/" TargetMode="External"/><Relationship Id="rId732869f690efda674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/categorization" TargetMode="External"/><Relationship Id="rId538069f690efda8ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/photos" TargetMode="External"/><Relationship Id="rId166669f690efde852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/072128fc-c43e-4559-8ed3-78968d1c4b21" TargetMode="External"/><Relationship Id="rId534969f690efdf496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tela-botanica.org/page:glu_palmier_peltier" TargetMode="External"/><Relationship Id="rId808569f690efdf66e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/paysandisia_archon" TargetMode="External"/><Relationship Id="rId522869f690efe01f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId465869f690efe02be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2008.01214.x" TargetMode="External"/><Relationship Id="rId425969f690efda788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId425969f690efda788.jpg"/><Relationship Id="rId830969f690efdc5f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId830969f690efdc5f6.jpg"/><Relationship Id="rId336969f690efe035b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId336969f690efe035b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId881889964" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId879312547" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98756a1101420f862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/" TargetMode="External"/><Relationship Id="rId53356a1101420f8cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/categorization" TargetMode="External"/><Relationship Id="rId14836a11014210163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/photos" TargetMode="External"/><Relationship Id="rId32006a11014213b20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/072128fc-c43e-4559-8ed3-78968d1c4b21" TargetMode="External"/><Relationship Id="rId43206a110142145bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tela-botanica.org/page:glu_palmier_peltier" TargetMode="External"/><Relationship Id="rId92306a11014214759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/paysandisia_archon" TargetMode="External"/><Relationship Id="rId56836a110142151bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55036a11014215284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2008.01214.x" TargetMode="External"/><Relationship Id="rId89096a1101421000a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89096a1101421000a.jpg"/><Relationship Id="rId81156a11014211b46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81156a11014211b46.jpg"/><Relationship Id="rId40976a1101421530c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40976a1101421530c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>