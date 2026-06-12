--- v9 (2026-05-23)
+++ v10 (2026-06-12)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Burmeister</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> palm borer moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98756a1101420f862" w:history="1">
+            <w:hyperlink r:id="rId66936a2bb8280d78a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53356a1101420f8cd" w:history="1">
+            <w:hyperlink r:id="rId44266a2bb8280d7f7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PAYSAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="74173573" name="name50696a1101421000d" descr="1165.jpg"/>
+                  <wp:docPr id="63324035" name="name25226a2bb8280de5c" descr="1165.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1165.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId89096a1101421000a" cstate="print"/>
+                          <a:blip r:embed="rId67326a2bb8280de5a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId14836a11014210163" w:history="1">
+            <w:hyperlink r:id="rId18696a2bb8280df9e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2227,63 +2227,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. archon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been intercepted in a nursery in Denmark (Larsen, 2009) without indications of establishment while in Germany (EPPO, 2017) and in the Czech Republic (EFSA, 2014) it is considered eradicated since 2018.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="26390256" name="name82896a11014211b4a" descr="PAYSAR_distribution_map.jpg"/>
+            <wp:docPr id="30760191" name="name66856a2bb8280f73c" descr="PAYSAR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PAYSAR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId81156a11014211b46" cstate="print"/>
+                    <a:blip r:embed="rId98216a2bb8280f736" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2701,276 +2701,276 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2005; Sarto i Monteys, 2013; CABI, 2014) are:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="522135733"/>
+          <w:numId w:val="536792940"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">presence of sawdust on the palm crown and/or palm trunk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="522135733"/>
+          <w:numId w:val="536792940"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">presence of perforated or nibbled leaves (non-specific)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="522135733"/>
+          <w:numId w:val="536792940"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Presence of holes and larval galleries (axial and transversal) in the trunk (on palmated-leaved palms) or both in trunk and leaf rachises (on pinnate leaved palms).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="522135733"/>
+          <w:numId w:val="536792940"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">abnormal development of auxiliary leaf buds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="522135733"/>
+          <w:numId w:val="536792940"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">deformation and abnormal twisting of palm stipes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="522135733"/>
+          <w:numId w:val="536792940"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">abnormal drying up of the palms, especially the core leaves </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="522135733"/>
+          <w:numId w:val="536792940"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pupal exuviae on the outside of the stipe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="522135733"/>
+          <w:numId w:val="536792940"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">flying adults </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="522135733"/>
+          <w:numId w:val="536792940"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">eggs in palm fibres</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="522135733"/>
+          <w:numId w:val="536792940"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">presence of a series of consecutive perforations on a circular section (on palmated-leaved palms) or scattered perforations on the leaves (on pinnate leaved palms)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
@@ -6413,51 +6413,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2006) PRA for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paysandisia archon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Platform on PRAs. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32006a11014213b20" w:history="1">
+      <w:hyperlink r:id="rId44516a2bb82811530" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/072128fc-c43e-4559-8ed3-78968d1c4b21</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8086,51 +8086,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Peltier J (2007) Une glu salvatrice contre le ravageur de palmiers, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paysandisia archon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. INRA, 10 pp. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43206a110142145bc" w:history="1">
+      <w:hyperlink r:id="rId64626a2bb828120a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tela-botanica.org/page:glu_palmier_peltier</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8343,51 +8343,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Porcelli F, Monfreda R, Ricci MS, Stingi N, Cavallo C &amp; Pellizzari G (2006) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paysandisia archon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Burmeister, 1880) escapes from nurseries and colonizes large palms in South Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92306a11014214759" w:history="1">
+      <w:hyperlink r:id="rId98696a2bb82812279" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/paysandisia_archon</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 2nd May 2020]  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9958,51 +9958,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paysandisia archon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56836a110142151bb" w:history="1">
+      <w:hyperlink r:id="rId52766a2bb82812d8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10078,90 +10078,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 163-168. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55036a11014215284" w:history="1">
+      <w:hyperlink r:id="rId59706a2bb82812e65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2008.01214.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="75306486" name="name63606a1101421530d" descr="eu_funding_250.png"/>
+            <wp:docPr id="5147965" name="name92816a2bb82812f07" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40976a1101421530c" cstate="print"/>
+                    <a:blip r:embed="rId39586a2bb82812f05" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10259,221 +10259,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="522135733">
+  <w:abstractNum w:abstractNumId="536792940">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44655146">
+    <w:lvl w:ilvl="0" w:tplc="28527341">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="44655146" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="28527341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="44655146" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="28527341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="44655146" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="28527341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="44655146" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="28527341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="44655146" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28527341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="44655146" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="28527341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="44655146" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28527341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="44655146" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28527341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19983081">
+  <w:abstractNum w:abstractNumId="98877459">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45488593">
+    <w:lvl w:ilvl="0" w:tplc="10872067">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45488593" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="10872067" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45488593" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="10872067" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45488593" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="10872067" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45488593" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="10872067" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45488593" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="10872067" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45488593" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="10872067" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45488593" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="10872067" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45488593" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="10872067" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19983080">
+  <w:abstractNum w:abstractNumId="98877458">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96109063">
+    <w:lvl w:ilvl="0" w:tplc="14799704">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11225,58 +11225,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19983080">
-    <w:abstractNumId w:val="19983080"/>
+  <w:num w:numId="98877458">
+    <w:abstractNumId w:val="98877458"/>
   </w:num>
-  <w:num w:numId="19983081">
-    <w:abstractNumId w:val="19983081"/>
+  <w:num w:numId="98877459">
+    <w:abstractNumId w:val="98877459"/>
   </w:num>
-  <w:num w:numId="522135733">
-    <w:abstractNumId w:val="522135733"/>
+  <w:num w:numId="536792940">
+    <w:abstractNumId w:val="536792940"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22826,51 +22826,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId881889964" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId879312547" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98756a1101420f862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/" TargetMode="External"/><Relationship Id="rId53356a1101420f8cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/categorization" TargetMode="External"/><Relationship Id="rId14836a11014210163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/photos" TargetMode="External"/><Relationship Id="rId32006a11014213b20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/072128fc-c43e-4559-8ed3-78968d1c4b21" TargetMode="External"/><Relationship Id="rId43206a110142145bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tela-botanica.org/page:glu_palmier_peltier" TargetMode="External"/><Relationship Id="rId92306a11014214759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/paysandisia_archon" TargetMode="External"/><Relationship Id="rId56836a110142151bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55036a11014215284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2008.01214.x" TargetMode="External"/><Relationship Id="rId89096a1101421000a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89096a1101421000a.jpg"/><Relationship Id="rId81156a11014211b46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81156a11014211b46.jpg"/><Relationship Id="rId40976a1101421530c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40976a1101421530c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId921883781" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId162142254" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66936a2bb8280d78a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/" TargetMode="External"/><Relationship Id="rId44266a2bb8280d7f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/categorization" TargetMode="External"/><Relationship Id="rId18696a2bb8280df9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/photos" TargetMode="External"/><Relationship Id="rId44516a2bb82811530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/072128fc-c43e-4559-8ed3-78968d1c4b21" TargetMode="External"/><Relationship Id="rId64626a2bb828120a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tela-botanica.org/page:glu_palmier_peltier" TargetMode="External"/><Relationship Id="rId98696a2bb82812279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/paysandisia_archon" TargetMode="External"/><Relationship Id="rId52766a2bb82812d8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59706a2bb82812e65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2008.01214.x" TargetMode="External"/><Relationship Id="rId67326a2bb8280de5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67326a2bb8280de5a.jpg"/><Relationship Id="rId98216a2bb8280f736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98216a2bb8280f736.jpg"/><Relationship Id="rId39586a2bb82812f05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39586a2bb82812f05.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>