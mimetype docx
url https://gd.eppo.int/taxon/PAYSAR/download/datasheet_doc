--- v10 (2026-06-12)
+++ v11 (2026-07-02)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Burmeister</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> palm borer moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66936a2bb8280d78a" w:history="1">
+            <w:hyperlink r:id="rId15366a4640b1ae910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44266a2bb8280d7f7" w:history="1">
+            <w:hyperlink r:id="rId69866a4640b1ae97a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PAYSAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="63324035" name="name25226a2bb8280de5c" descr="1165.jpg"/>
+                  <wp:docPr id="26308123" name="name52306a4640b1aefa7" descr="1165.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1165.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId67326a2bb8280de5a" cstate="print"/>
+                          <a:blip r:embed="rId71696a4640b1aefa5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId18696a2bb8280df9e" w:history="1">
+            <w:hyperlink r:id="rId24276a4640b1af0bf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2227,63 +2227,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. archon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been intercepted in a nursery in Denmark (Larsen, 2009) without indications of establishment while in Germany (EPPO, 2017) and in the Czech Republic (EFSA, 2014) it is considered eradicated since 2018.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="30760191" name="name66856a2bb8280f73c" descr="PAYSAR_distribution_map.jpg"/>
+            <wp:docPr id="82225101" name="name74646a4640b1b06b8" descr="PAYSAR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PAYSAR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId98216a2bb8280f736" cstate="print"/>
+                    <a:blip r:embed="rId73326a4640b1b06b4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2701,276 +2701,276 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2005; Sarto i Monteys, 2013; CABI, 2014) are:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="536792940"/>
+          <w:numId w:val="117168466"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">presence of sawdust on the palm crown and/or palm trunk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="536792940"/>
+          <w:numId w:val="117168466"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">presence of perforated or nibbled leaves (non-specific)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="536792940"/>
+          <w:numId w:val="117168466"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Presence of holes and larval galleries (axial and transversal) in the trunk (on palmated-leaved palms) or both in trunk and leaf rachises (on pinnate leaved palms).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="536792940"/>
+          <w:numId w:val="117168466"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">abnormal development of auxiliary leaf buds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="536792940"/>
+          <w:numId w:val="117168466"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">deformation and abnormal twisting of palm stipes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="536792940"/>
+          <w:numId w:val="117168466"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">abnormal drying up of the palms, especially the core leaves </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="536792940"/>
+          <w:numId w:val="117168466"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pupal exuviae on the outside of the stipe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="536792940"/>
+          <w:numId w:val="117168466"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">flying adults </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="536792940"/>
+          <w:numId w:val="117168466"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">eggs in palm fibres</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="536792940"/>
+          <w:numId w:val="117168466"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">presence of a series of consecutive perforations on a circular section (on palmated-leaved palms) or scattered perforations on the leaves (on pinnate leaved palms)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
@@ -6413,51 +6413,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2006) PRA for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paysandisia archon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Platform on PRAs. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44516a2bb82811530" w:history="1">
+      <w:hyperlink r:id="rId21246a4640b1b235b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/072128fc-c43e-4559-8ed3-78968d1c4b21</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8086,51 +8086,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Peltier J (2007) Une glu salvatrice contre le ravageur de palmiers, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paysandisia archon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. INRA, 10 pp. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64626a2bb828120a4" w:history="1">
+      <w:hyperlink r:id="rId56036a4640b1b2e1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tela-botanica.org/page:glu_palmier_peltier</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8343,51 +8343,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Porcelli F, Monfreda R, Ricci MS, Stingi N, Cavallo C &amp; Pellizzari G (2006) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paysandisia archon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Burmeister, 1880) escapes from nurseries and colonizes large palms in South Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98696a2bb82812279" w:history="1">
+      <w:hyperlink r:id="rId15646a4640b1b2fbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/paysandisia_archon</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 2nd May 2020]  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9958,51 +9958,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paysandisia archon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52766a2bb82812d8f" w:history="1">
+      <w:hyperlink r:id="rId43586a4640b1b3a32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10078,90 +10078,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 163-168. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59706a2bb82812e65" w:history="1">
+      <w:hyperlink r:id="rId94796a4640b1b3b20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2008.01214.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="5147965" name="name92816a2bb82812f07" descr="eu_funding_250.png"/>
+            <wp:docPr id="42664883" name="name63796a4640b1b3bb8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39586a2bb82812f05" cstate="print"/>
+                    <a:blip r:embed="rId98206a4640b1b3bb7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10259,221 +10259,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="536792940">
+  <w:abstractNum w:abstractNumId="117168466">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28527341">
+    <w:lvl w:ilvl="0" w:tplc="46030297">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="28527341" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="46030297" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="28527341" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="46030297" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="28527341" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="46030297" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="28527341" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="46030297" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="28527341" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="46030297" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="28527341" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="46030297" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="28527341" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="46030297" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="28527341" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="46030297" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98877459">
+  <w:abstractNum w:abstractNumId="54680368">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10872067">
+    <w:lvl w:ilvl="0" w:tplc="70723682">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10872067" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70723682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="10872067" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70723682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="10872067" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70723682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="10872067" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70723682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="10872067" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70723682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="10872067" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70723682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10872067" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70723682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="10872067" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70723682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98877458">
+  <w:abstractNum w:abstractNumId="54680367">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14799704">
+    <w:lvl w:ilvl="0" w:tplc="50147640">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11225,58 +11225,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="98877458">
-    <w:abstractNumId w:val="98877458"/>
+  <w:num w:numId="54680367">
+    <w:abstractNumId w:val="54680367"/>
   </w:num>
-  <w:num w:numId="98877459">
-    <w:abstractNumId w:val="98877459"/>
+  <w:num w:numId="54680368">
+    <w:abstractNumId w:val="54680368"/>
   </w:num>
-  <w:num w:numId="536792940">
-    <w:abstractNumId w:val="536792940"/>
+  <w:num w:numId="117168466">
+    <w:abstractNumId w:val="117168466"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22826,51 +22826,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId921883781" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId162142254" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66936a2bb8280d78a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/" TargetMode="External"/><Relationship Id="rId44266a2bb8280d7f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/categorization" TargetMode="External"/><Relationship Id="rId18696a2bb8280df9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/photos" TargetMode="External"/><Relationship Id="rId44516a2bb82811530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/072128fc-c43e-4559-8ed3-78968d1c4b21" TargetMode="External"/><Relationship Id="rId64626a2bb828120a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tela-botanica.org/page:glu_palmier_peltier" TargetMode="External"/><Relationship Id="rId98696a2bb82812279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/paysandisia_archon" TargetMode="External"/><Relationship Id="rId52766a2bb82812d8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59706a2bb82812e65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2008.01214.x" TargetMode="External"/><Relationship Id="rId67326a2bb8280de5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67326a2bb8280de5a.jpg"/><Relationship Id="rId98216a2bb8280f736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98216a2bb8280f736.jpg"/><Relationship Id="rId39586a2bb82812f05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39586a2bb82812f05.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId906044479" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId976167561" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15366a4640b1ae910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/" TargetMode="External"/><Relationship Id="rId69866a4640b1ae97a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/categorization" TargetMode="External"/><Relationship Id="rId24276a4640b1af0bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/photos" TargetMode="External"/><Relationship Id="rId21246a4640b1b235b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/072128fc-c43e-4559-8ed3-78968d1c4b21" TargetMode="External"/><Relationship Id="rId56036a4640b1b2e1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tela-botanica.org/page:glu_palmier_peltier" TargetMode="External"/><Relationship Id="rId15646a4640b1b2fbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/paysandisia_archon" TargetMode="External"/><Relationship Id="rId43586a4640b1b3a32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94796a4640b1b3b20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2008.01214.x" TargetMode="External"/><Relationship Id="rId71696a4640b1aefa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71696a4640b1aefa5.jpg"/><Relationship Id="rId73326a4640b1b06b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73326a4640b1b06b4.jpg"/><Relationship Id="rId98206a4640b1b3bb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98206a4640b1b3bb7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>