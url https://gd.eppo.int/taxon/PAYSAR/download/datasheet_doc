--- v11 (2026-07-02)
+++ v12 (2026-07-22)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Burmeister</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> palm borer moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15366a4640b1ae910" w:history="1">
+            <w:hyperlink r:id="rId85516a60d5c3b8eef" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69866a4640b1ae97a" w:history="1">
+            <w:hyperlink r:id="rId29676a60d5c3b8f58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PAYSAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="26308123" name="name52306a4640b1aefa7" descr="1165.jpg"/>
+                  <wp:docPr id="51781260" name="name13506a60d5c3b9794" descr="1165.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1165.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId71696a4640b1aefa5" cstate="print"/>
+                          <a:blip r:embed="rId71856a60d5c3b9792" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId24276a4640b1af0bf" w:history="1">
+            <w:hyperlink r:id="rId76996a60d5c3b98c5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2227,63 +2227,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. archon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been intercepted in a nursery in Denmark (Larsen, 2009) without indications of establishment while in Germany (EPPO, 2017) and in the Czech Republic (EFSA, 2014) it is considered eradicated since 2018.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="82225101" name="name74646a4640b1b06b8" descr="PAYSAR_distribution_map.jpg"/>
+            <wp:docPr id="36972067" name="name96286a60d5c3bad8c" descr="PAYSAR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PAYSAR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId73326a4640b1b06b4" cstate="print"/>
+                    <a:blip r:embed="rId34216a60d5c3bad8a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2701,276 +2701,276 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2005; Sarto i Monteys, 2013; CABI, 2014) are:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="117168466"/>
+          <w:numId w:val="834831897"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">presence of sawdust on the palm crown and/or palm trunk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="117168466"/>
+          <w:numId w:val="834831897"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">presence of perforated or nibbled leaves (non-specific)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="117168466"/>
+          <w:numId w:val="834831897"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Presence of holes and larval galleries (axial and transversal) in the trunk (on palmated-leaved palms) or both in trunk and leaf rachises (on pinnate leaved palms).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="117168466"/>
+          <w:numId w:val="834831897"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">abnormal development of auxiliary leaf buds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="117168466"/>
+          <w:numId w:val="834831897"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">deformation and abnormal twisting of palm stipes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="117168466"/>
+          <w:numId w:val="834831897"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">abnormal drying up of the palms, especially the core leaves </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="117168466"/>
+          <w:numId w:val="834831897"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pupal exuviae on the outside of the stipe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="117168466"/>
+          <w:numId w:val="834831897"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">flying adults </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="117168466"/>
+          <w:numId w:val="834831897"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">eggs in palm fibres</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="117168466"/>
+          <w:numId w:val="834831897"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">presence of a series of consecutive perforations on a circular section (on palmated-leaved palms) or scattered perforations on the leaves (on pinnate leaved palms)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
@@ -6413,51 +6413,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2006) PRA for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paysandisia archon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Platform on PRAs. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21246a4640b1b235b" w:history="1">
+      <w:hyperlink r:id="rId72106a60d5c3bc9c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/072128fc-c43e-4559-8ed3-78968d1c4b21</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8086,51 +8086,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Peltier J (2007) Une glu salvatrice contre le ravageur de palmiers, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paysandisia archon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. INRA, 10 pp. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56036a4640b1b2e1d" w:history="1">
+      <w:hyperlink r:id="rId35286a60d5c3bd449" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tela-botanica.org/page:glu_palmier_peltier</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8343,51 +8343,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Porcelli F, Monfreda R, Ricci MS, Stingi N, Cavallo C &amp; Pellizzari G (2006) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paysandisia archon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Burmeister, 1880) escapes from nurseries and colonizes large palms in South Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15646a4640b1b2fbb" w:history="1">
+      <w:hyperlink r:id="rId63326a60d5c3bd5e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/paysandisia_archon</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 2nd May 2020]  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9958,51 +9958,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paysandisia archon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43586a4640b1b3a32" w:history="1">
+      <w:hyperlink r:id="rId32226a60d5c3be429" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10078,90 +10078,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 163-168. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94796a4640b1b3b20" w:history="1">
+      <w:hyperlink r:id="rId72876a60d5c3be5fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2008.01214.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="42664883" name="name63796a4640b1b3bb8" descr="eu_funding_250.png"/>
+            <wp:docPr id="30515791" name="name88946a60d5c3be681" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId98206a4640b1b3bb7" cstate="print"/>
+                    <a:blip r:embed="rId48176a60d5c3be67f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10259,221 +10259,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="117168466">
+  <w:abstractNum w:abstractNumId="834831897">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46030297">
+    <w:lvl w:ilvl="0" w:tplc="53548500">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="46030297" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="53548500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46030297" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="53548500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="46030297" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="53548500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="46030297" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="53548500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="46030297" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="53548500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="46030297" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="53548500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="46030297" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="53548500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="46030297" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="53548500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54680368">
+  <w:abstractNum w:abstractNumId="48610723">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70723682">
+    <w:lvl w:ilvl="0" w:tplc="15038785">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="70723682" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="15038785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="70723682" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="15038785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="70723682" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="15038785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="70723682" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="15038785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="70723682" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="15038785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="70723682" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="15038785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="70723682" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15038785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="70723682" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="15038785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54680367">
+  <w:abstractNum w:abstractNumId="48610722">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50147640">
+    <w:lvl w:ilvl="0" w:tplc="47071597">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11225,58 +11225,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="54680367">
-    <w:abstractNumId w:val="54680367"/>
+  <w:num w:numId="48610722">
+    <w:abstractNumId w:val="48610722"/>
   </w:num>
-  <w:num w:numId="54680368">
-    <w:abstractNumId w:val="54680368"/>
+  <w:num w:numId="48610723">
+    <w:abstractNumId w:val="48610723"/>
   </w:num>
-  <w:num w:numId="117168466">
-    <w:abstractNumId w:val="117168466"/>
+  <w:num w:numId="834831897">
+    <w:abstractNumId w:val="834831897"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22826,51 +22826,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId906044479" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId976167561" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15366a4640b1ae910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/" TargetMode="External"/><Relationship Id="rId69866a4640b1ae97a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/categorization" TargetMode="External"/><Relationship Id="rId24276a4640b1af0bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/photos" TargetMode="External"/><Relationship Id="rId21246a4640b1b235b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/072128fc-c43e-4559-8ed3-78968d1c4b21" TargetMode="External"/><Relationship Id="rId56036a4640b1b2e1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tela-botanica.org/page:glu_palmier_peltier" TargetMode="External"/><Relationship Id="rId15646a4640b1b2fbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/paysandisia_archon" TargetMode="External"/><Relationship Id="rId43586a4640b1b3a32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94796a4640b1b3b20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2008.01214.x" TargetMode="External"/><Relationship Id="rId71696a4640b1aefa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71696a4640b1aefa5.jpg"/><Relationship Id="rId73326a4640b1b06b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73326a4640b1b06b4.jpg"/><Relationship Id="rId98206a4640b1b3bb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98206a4640b1b3bb7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId498490605" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId277619265" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85516a60d5c3b8eef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/" TargetMode="External"/><Relationship Id="rId29676a60d5c3b8f58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/categorization" TargetMode="External"/><Relationship Id="rId76996a60d5c3b98c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/photos" TargetMode="External"/><Relationship Id="rId72106a60d5c3bc9c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/072128fc-c43e-4559-8ed3-78968d1c4b21" TargetMode="External"/><Relationship Id="rId35286a60d5c3bd449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tela-botanica.org/page:glu_palmier_peltier" TargetMode="External"/><Relationship Id="rId63326a60d5c3bd5e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/paysandisia_archon" TargetMode="External"/><Relationship Id="rId32226a60d5c3be429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId72876a60d5c3be5fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2008.01214.x" TargetMode="External"/><Relationship Id="rId71856a60d5c3b9792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71856a60d5c3b9792.jpg"/><Relationship Id="rId34216a60d5c3bad8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34216a60d5c3bad8a.jpg"/><Relationship Id="rId48176a60d5c3be67f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48176a60d5c3be67f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>