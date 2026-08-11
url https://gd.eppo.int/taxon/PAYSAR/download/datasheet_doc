--- v12 (2026-07-22)
+++ v13 (2026-08-11)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Burmeister</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> palm borer moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85516a60d5c3b8eef" w:history="1">
+            <w:hyperlink r:id="rId83766a7b642a55cdd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29676a60d5c3b8f58" w:history="1">
+            <w:hyperlink r:id="rId56126a7b642a55d49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PAYSAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="51781260" name="name13506a60d5c3b9794" descr="1165.jpg"/>
+                  <wp:docPr id="37769996" name="name43376a7b642a56522" descr="1165.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1165.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId71856a60d5c3b9792" cstate="print"/>
+                          <a:blip r:embed="rId10876a7b642a56520" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId76996a60d5c3b98c5" w:history="1">
+            <w:hyperlink r:id="rId74696a7b642a5662a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2227,63 +2227,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. archon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been intercepted in a nursery in Denmark (Larsen, 2009) without indications of establishment while in Germany (EPPO, 2017) and in the Czech Republic (EFSA, 2014) it is considered eradicated since 2018.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="36972067" name="name96286a60d5c3bad8c" descr="PAYSAR_distribution_map.jpg"/>
+            <wp:docPr id="15350396" name="name28666a7b642a57bbc" descr="PAYSAR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PAYSAR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34216a60d5c3bad8a" cstate="print"/>
+                    <a:blip r:embed="rId28946a7b642a57bb1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2701,276 +2701,276 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2005; Sarto i Monteys, 2013; CABI, 2014) are:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="834831897"/>
+          <w:numId w:val="253000990"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">presence of sawdust on the palm crown and/or palm trunk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="834831897"/>
+          <w:numId w:val="253000990"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">presence of perforated or nibbled leaves (non-specific)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="834831897"/>
+          <w:numId w:val="253000990"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Presence of holes and larval galleries (axial and transversal) in the trunk (on palmated-leaved palms) or both in trunk and leaf rachises (on pinnate leaved palms).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="834831897"/>
+          <w:numId w:val="253000990"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">abnormal development of auxiliary leaf buds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="834831897"/>
+          <w:numId w:val="253000990"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">deformation and abnormal twisting of palm stipes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="834831897"/>
+          <w:numId w:val="253000990"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">abnormal drying up of the palms, especially the core leaves </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="834831897"/>
+          <w:numId w:val="253000990"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pupal exuviae on the outside of the stipe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="834831897"/>
+          <w:numId w:val="253000990"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">flying adults </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="834831897"/>
+          <w:numId w:val="253000990"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">eggs in palm fibres</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="834831897"/>
+          <w:numId w:val="253000990"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">presence of a series of consecutive perforations on a circular section (on palmated-leaved palms) or scattered perforations on the leaves (on pinnate leaved palms)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
@@ -6413,51 +6413,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2006) PRA for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paysandisia archon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Platform on PRAs. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72106a60d5c3bc9c5" w:history="1">
+      <w:hyperlink r:id="rId42106a7b642a5a294" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/072128fc-c43e-4559-8ed3-78968d1c4b21</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8086,51 +8086,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Peltier J (2007) Une glu salvatrice contre le ravageur de palmiers, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paysandisia archon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. INRA, 10 pp. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35286a60d5c3bd449" w:history="1">
+      <w:hyperlink r:id="rId66876a7b642a5ad5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tela-botanica.org/page:glu_palmier_peltier</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8343,51 +8343,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Porcelli F, Monfreda R, Ricci MS, Stingi N, Cavallo C &amp; Pellizzari G (2006) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paysandisia archon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Burmeister, 1880) escapes from nurseries and colonizes large palms in South Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63326a60d5c3bd5e8" w:history="1">
+      <w:hyperlink r:id="rId25996a7b642a5aefa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/paysandisia_archon</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 2nd May 2020]  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9958,51 +9958,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paysandisia archon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32226a60d5c3be429" w:history="1">
+      <w:hyperlink r:id="rId68156a7b642a5b915" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10078,90 +10078,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 163-168. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72876a60d5c3be5fd" w:history="1">
+      <w:hyperlink r:id="rId40546a7b642a5b9dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2008.01214.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="30515791" name="name88946a60d5c3be681" descr="eu_funding_250.png"/>
+            <wp:docPr id="81265157" name="name75266a7b642a5ba56" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48176a60d5c3be67f" cstate="print"/>
+                    <a:blip r:embed="rId65276a7b642a5ba55" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10259,221 +10259,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="834831897">
+  <w:abstractNum w:abstractNumId="253000990">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53548500">
+    <w:lvl w:ilvl="0" w:tplc="19438949">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="53548500" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="19438949" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="53548500" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="19438949" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="53548500" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="19438949" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="53548500" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="19438949" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="53548500" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="19438949" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="53548500" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="19438949" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="53548500" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="19438949" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="53548500" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="19438949" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48610723">
+  <w:abstractNum w:abstractNumId="44956122">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15038785">
+    <w:lvl w:ilvl="0" w:tplc="55368163">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="15038785" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="55368163" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="15038785" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="55368163" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="15038785" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="55368163" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="15038785" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="55368163" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="15038785" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="55368163" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="15038785" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="55368163" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="15038785" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="55368163" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="15038785" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="55368163" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48610722">
+  <w:abstractNum w:abstractNumId="44956121">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47071597">
+    <w:lvl w:ilvl="0" w:tplc="18802987">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11225,58 +11225,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="48610722">
-    <w:abstractNumId w:val="48610722"/>
+  <w:num w:numId="44956121">
+    <w:abstractNumId w:val="44956121"/>
   </w:num>
-  <w:num w:numId="48610723">
-    <w:abstractNumId w:val="48610723"/>
+  <w:num w:numId="44956122">
+    <w:abstractNumId w:val="44956122"/>
   </w:num>
-  <w:num w:numId="834831897">
-    <w:abstractNumId w:val="834831897"/>
+  <w:num w:numId="253000990">
+    <w:abstractNumId w:val="253000990"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22826,51 +22826,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId498490605" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId277619265" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85516a60d5c3b8eef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/" TargetMode="External"/><Relationship Id="rId29676a60d5c3b8f58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/categorization" TargetMode="External"/><Relationship Id="rId76996a60d5c3b98c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/photos" TargetMode="External"/><Relationship Id="rId72106a60d5c3bc9c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/072128fc-c43e-4559-8ed3-78968d1c4b21" TargetMode="External"/><Relationship Id="rId35286a60d5c3bd449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tela-botanica.org/page:glu_palmier_peltier" TargetMode="External"/><Relationship Id="rId63326a60d5c3bd5e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/paysandisia_archon" TargetMode="External"/><Relationship Id="rId32226a60d5c3be429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId72876a60d5c3be5fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2008.01214.x" TargetMode="External"/><Relationship Id="rId71856a60d5c3b9792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71856a60d5c3b9792.jpg"/><Relationship Id="rId34216a60d5c3bad8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34216a60d5c3bad8a.jpg"/><Relationship Id="rId48176a60d5c3be67f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48176a60d5c3be67f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId924198992" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId992245353" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83766a7b642a55cdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/" TargetMode="External"/><Relationship Id="rId56126a7b642a55d49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/categorization" TargetMode="External"/><Relationship Id="rId74696a7b642a5662a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/photos" TargetMode="External"/><Relationship Id="rId42106a7b642a5a294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/072128fc-c43e-4559-8ed3-78968d1c4b21" TargetMode="External"/><Relationship Id="rId66876a7b642a5ad5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tela-botanica.org/page:glu_palmier_peltier" TargetMode="External"/><Relationship Id="rId25996a7b642a5aefa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/paysandisia_archon" TargetMode="External"/><Relationship Id="rId68156a7b642a5b915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40546a7b642a5b9dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2008.01214.x" TargetMode="External"/><Relationship Id="rId10876a7b642a56520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10876a7b642a56520.jpg"/><Relationship Id="rId28946a7b642a57bb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28946a7b642a57bb1.jpg"/><Relationship Id="rId65276a7b642a5ba55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65276a7b642a5ba55.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>