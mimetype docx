--- v13 (2026-08-11)
+++ v14 (2026-08-31)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Burmeister</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> palm borer moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83766a7b642a55cdd" w:history="1">
+            <w:hyperlink r:id="rId58996a9608ca750ab" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56126a7b642a55d49" w:history="1">
+            <w:hyperlink r:id="rId96896a9608ca75119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PAYSAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="37769996" name="name43376a7b642a56522" descr="1165.jpg"/>
+                  <wp:docPr id="90306527" name="name35726a9608ca75867" descr="1165.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1165.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10876a7b642a56520" cstate="print"/>
+                          <a:blip r:embed="rId92096a9608ca75865" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId74696a7b642a5662a" w:history="1">
+            <w:hyperlink r:id="rId73606a9608ca7599a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2227,63 +2227,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. archon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been intercepted in a nursery in Denmark (Larsen, 2009) without indications of establishment while in Germany (EPPO, 2017) and in the Czech Republic (EFSA, 2014) it is considered eradicated since 2018.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="15350396" name="name28666a7b642a57bbc" descr="PAYSAR_distribution_map.jpg"/>
+            <wp:docPr id="96438444" name="name83496a9608ca76f57" descr="PAYSAR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PAYSAR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28946a7b642a57bb1" cstate="print"/>
+                    <a:blip r:embed="rId41736a9608ca76f54" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2701,276 +2701,276 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2005; Sarto i Monteys, 2013; CABI, 2014) are:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="253000990"/>
+          <w:numId w:val="423984616"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">presence of sawdust on the palm crown and/or palm trunk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="253000990"/>
+          <w:numId w:val="423984616"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">presence of perforated or nibbled leaves (non-specific)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="253000990"/>
+          <w:numId w:val="423984616"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Presence of holes and larval galleries (axial and transversal) in the trunk (on palmated-leaved palms) or both in trunk and leaf rachises (on pinnate leaved palms).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="253000990"/>
+          <w:numId w:val="423984616"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">abnormal development of auxiliary leaf buds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="253000990"/>
+          <w:numId w:val="423984616"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">deformation and abnormal twisting of palm stipes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="253000990"/>
+          <w:numId w:val="423984616"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">abnormal drying up of the palms, especially the core leaves </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="253000990"/>
+          <w:numId w:val="423984616"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pupal exuviae on the outside of the stipe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="253000990"/>
+          <w:numId w:val="423984616"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">flying adults </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="253000990"/>
+          <w:numId w:val="423984616"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">eggs in palm fibres</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="253000990"/>
+          <w:numId w:val="423984616"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">presence of a series of consecutive perforations on a circular section (on palmated-leaved palms) or scattered perforations on the leaves (on pinnate leaved palms)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
@@ -6413,51 +6413,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2006) PRA for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paysandisia archon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Platform on PRAs. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42106a7b642a5a294" w:history="1">
+      <w:hyperlink r:id="rId96426a9608ca78c80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/072128fc-c43e-4559-8ed3-78968d1c4b21</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8086,51 +8086,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Peltier J (2007) Une glu salvatrice contre le ravageur de palmiers, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paysandisia archon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. INRA, 10 pp. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66876a7b642a5ad5a" w:history="1">
+      <w:hyperlink r:id="rId45086a9608ca79760" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tela-botanica.org/page:glu_palmier_peltier</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8343,51 +8343,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Porcelli F, Monfreda R, Ricci MS, Stingi N, Cavallo C &amp; Pellizzari G (2006) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paysandisia archon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Burmeister, 1880) escapes from nurseries and colonizes large palms in South Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25996a7b642a5aefa" w:history="1">
+      <w:hyperlink r:id="rId72066a9608ca79908" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/paysandisia_archon</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 2nd May 2020]  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9958,51 +9958,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paysandisia archon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68156a7b642a5b915" w:history="1">
+      <w:hyperlink r:id="rId21836a9608ca7a386" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10078,90 +10078,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 163-168. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40546a7b642a5b9dc" w:history="1">
+      <w:hyperlink r:id="rId66456a9608ca7a450" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2008.01214.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="81265157" name="name75266a7b642a5ba56" descr="eu_funding_250.png"/>
+            <wp:docPr id="87608265" name="name50316a9608ca7a7b1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65276a7b642a5ba55" cstate="print"/>
+                    <a:blip r:embed="rId71456a9608ca7a7af" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10259,221 +10259,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="253000990">
+  <w:abstractNum w:abstractNumId="423984616">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19438949">
+    <w:lvl w:ilvl="0" w:tplc="74630414">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="19438949" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="74630414" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="19438949" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74630414" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="19438949" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="74630414" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="19438949" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="74630414" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="19438949" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="74630414" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="19438949" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="74630414" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="19438949" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="74630414" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="19438949" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="74630414" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44956122">
+  <w:abstractNum w:abstractNumId="34167365">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55368163">
+    <w:lvl w:ilvl="0" w:tplc="13259002">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="55368163" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="13259002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="55368163" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="13259002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="55368163" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="13259002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="55368163" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="13259002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="55368163" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="13259002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="55368163" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="13259002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="55368163" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="13259002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="55368163" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="13259002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44956121">
+  <w:abstractNum w:abstractNumId="34167364">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18802987">
+    <w:lvl w:ilvl="0" w:tplc="85014039">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11225,58 +11225,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="44956121">
-    <w:abstractNumId w:val="44956121"/>
+  <w:num w:numId="34167364">
+    <w:abstractNumId w:val="34167364"/>
   </w:num>
-  <w:num w:numId="44956122">
-    <w:abstractNumId w:val="44956122"/>
+  <w:num w:numId="34167365">
+    <w:abstractNumId w:val="34167365"/>
   </w:num>
-  <w:num w:numId="253000990">
-    <w:abstractNumId w:val="253000990"/>
+  <w:num w:numId="423984616">
+    <w:abstractNumId w:val="423984616"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22826,51 +22826,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId924198992" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId992245353" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83766a7b642a55cdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/" TargetMode="External"/><Relationship Id="rId56126a7b642a55d49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/categorization" TargetMode="External"/><Relationship Id="rId74696a7b642a5662a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/photos" TargetMode="External"/><Relationship Id="rId42106a7b642a5a294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/072128fc-c43e-4559-8ed3-78968d1c4b21" TargetMode="External"/><Relationship Id="rId66876a7b642a5ad5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tela-botanica.org/page:glu_palmier_peltier" TargetMode="External"/><Relationship Id="rId25996a7b642a5aefa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/paysandisia_archon" TargetMode="External"/><Relationship Id="rId68156a7b642a5b915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40546a7b642a5b9dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2008.01214.x" TargetMode="External"/><Relationship Id="rId10876a7b642a56520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10876a7b642a56520.jpg"/><Relationship Id="rId28946a7b642a57bb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28946a7b642a57bb1.jpg"/><Relationship Id="rId65276a7b642a5ba55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65276a7b642a5ba55.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId671970223" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId918425071" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58996a9608ca750ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/" TargetMode="External"/><Relationship Id="rId96896a9608ca75119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/categorization" TargetMode="External"/><Relationship Id="rId73606a9608ca7599a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PAYSAR/photos" TargetMode="External"/><Relationship Id="rId96426a9608ca78c80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/072128fc-c43e-4559-8ed3-78968d1c4b21" TargetMode="External"/><Relationship Id="rId45086a9608ca79760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tela-botanica.org/page:glu_palmier_peltier" TargetMode="External"/><Relationship Id="rId72066a9608ca79908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/paysandisia_archon" TargetMode="External"/><Relationship Id="rId21836a9608ca7a386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66456a9608ca7a450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2008.01214.x" TargetMode="External"/><Relationship Id="rId92096a9608ca75865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92096a9608ca75865.jpg"/><Relationship Id="rId41736a9608ca76f54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41736a9608ca76f54.jpg"/><Relationship Id="rId71456a9608ca7a7af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71456a9608ca7a7af.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>