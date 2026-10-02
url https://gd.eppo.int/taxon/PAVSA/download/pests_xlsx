--- v0 (2025-10-01)
+++ v1 (2026-10-02)
@@ -72,72 +72,72 @@
     <t>PHYPSO</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma solani'</t>
   </si>
   <si>
     <t>* Alfaro-Fernandez A, Cebrian M del C, Villaescusa FJ, Font-San-Amrosio MI (2011) Detection and identification of aster yellows and stolbur phytoplasmas in various crops in Spain. Bulletin of Insectology 64 (Supplement), S63-S64.
 * Medić Pap S, Gvozdanović Varga J, Červenski J, Stepanović J, Rekanović E, Stepanović M, Duduk B (2018) First report of ‘Candidatus Phytoplasma solani’ infecting parsnip in Serbia. Plant Disease 102(5), p 1026.</t>
   </si>
   <si>
     <t>PSILRO</t>
   </si>
   <si>
     <t>Chamaepsila rosae</t>
   </si>
   <si>
     <t>DITYDI</t>
   </si>
   <si>
     <t>Ditylenchus dipsaci</t>
   </si>
   <si>
     <t>* Goodey JB, Franklin MT, Hooper DJ (1965) T. Goodey's: The Nematode Parasites of Plants Catalogued Under Their Hosts. Commonwealth Agricultural Bureaux, Farnham Royal, Bucks, England. Third edition, 214 pp.</t>
   </si>
   <si>
+    <t>TRIZAP</t>
+  </si>
+  <si>
+    <t>Dyspersa	apicalis</t>
+  </si>
+  <si>
     <t>GRAGLE</t>
   </si>
   <si>
     <t>Naupactus leucoloma</t>
   </si>
   <si>
     <t>* Chadwick CF (1965) Checklist of the Brachyderinae (Col. Curculionidae) occurring in Australia. Journal of the Entomological Society of Australia (NSW) 2, 21-34.</t>
   </si>
   <si>
     <t>PHMPOM</t>
   </si>
   <si>
     <t>Phymatotrichopsis omnivora</t>
   </si>
   <si>
     <t>* Anonymous (1960) Index of Plant Diseases in the United States. Agriculture Handbook no 165, USDA-ARS (US) 531 pp.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Trioza apicalis</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>MARGVI</t>
   </si>
   <si>
     <t>Margarodes vitis (as Apiaceae)</t>
   </si>
   <si>
     <t>* Giliomee J, de Klerk C &amp; Watson GW (2022) 3.3.4 Margarodes spp. In: Encyclopedia of Scale Insect Pests (Eds Kondo T &amp; Watson GW), pp. 69-73. CAB International, Wallingford (UK).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -557,79 +557,79 @@
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>7</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D7"/>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C8" t="s">
         <v>22</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" t="s">
+        <v>24</v>
+      </c>
+      <c r="C9" t="s">
         <v>25</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>26</v>
       </c>
-      <c r="D9"/>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>27</v>
       </c>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="C10" t="s">
         <v>29</v>
       </c>
       <c r="D10" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>