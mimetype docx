--- v7 (2026-03-30)
+++ v8 (2026-04-21)
@@ -91,51 +91,51 @@
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Bactericera cockerelli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a pest in itself (feeding damage), and it transmits ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId206569ca548e878bc" w:history="1">
+      <w:hyperlink r:id="rId662569e76a6ba552b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Candidatus </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Liberibacter solanacearum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
@@ -355,51 +355,51 @@
               <w:t xml:space="preserve"> Šulc</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> potato psyllid, tomato psyllid</w:t>
             </w:r>
-            <w:hyperlink r:id="rId814269ca548e87ac6" w:history="1">
+            <w:hyperlink r:id="rId135869e76a6ba5741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -415,51 +415,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId771069ca548e87b2c" w:history="1">
+            <w:hyperlink r:id="rId973769e76a6ba57ac" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -473,86 +473,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PARZCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="9878746" name="name193769ca548e880f5" descr="4301.jpg"/>
+                  <wp:docPr id="33842706" name="name403569e76a6ba7f70" descr="4301.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4301.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId161869ca548e880f3" cstate="print"/>
+                          <a:blip r:embed="rId101069e76a6ba7f6c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId546669ca548e8820e" w:history="1">
+            <w:hyperlink r:id="rId996569e76a6ba80ba" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1672,63 +1672,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2011). The first occurrence in Australia dates back in February 2017 in several private gardens and in a cultivated field in the Perth area (Western Australia). The species was considered under eradication but as early as June 2018, the psyllid was declared not eradicated and a National Plan for the management of the harmful organism was issued (IPPC website. 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="86964725" name="name509069ca548e89535" descr="PARZCO_distribution_map.jpg"/>
+            <wp:docPr id="1839515" name="name538869e76a6ba9174" descr="PARZCO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PARZCO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId633469ca548e89532" cstate="print"/>
+                    <a:blip r:embed="rId464669e76a6ba9171" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6644,51 +6644,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1), 85-91.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CNAS (2006) Economic Impacts of Zebra Chip on the Texas Potato Industry. Center for North American Studies. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId617369ca548e8b816" w:history="1">
+      <w:hyperlink r:id="rId191069e76a6bab440" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cnas.tamu.edu/zebra%20chip%20impacts%20final.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed October 2020] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6759,51 +6759,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cranshaw WS (2001) Diseases caused by insect toxin: psyllid yellows. In: Compendium of Potato Diseases, 2nd edn (Eds. Stevenson WR, Loria R, Franc GD &amp; Weingartner DP), pp. 73–74, APS Press St. Paul, MN. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crosslin JM, Munyaneza JE, Brown JK &amp; Liefting LW (2010) Potato zebra chip disease: a phytopathological tale. Online. Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId189269ca548e8b8df" w:history="1">
+      <w:hyperlink r:id="rId904069e76a6bab50a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2010-0317-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7500,51 +7500,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ferguson G, Banks E &amp; Fraser H (2003)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> B. cockerelli </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in Canada potato psyllid – a new pest in greenhouse tomatoes and peppers. OMAF. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId141869ca548e8be19" w:history="1">
+      <w:hyperlink r:id="rId647369e76a6bab9b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.omafra.gov.on.ca/english/crops/facts/potato_psyllid.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 October 2010].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10735,51 +10735,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Plos ONE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e0230741.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId539769ca548e8d42a" w:history="1">
+      <w:hyperlink r:id="rId153869e76a6baf99e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0230741</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10999,51 +10999,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">259–268.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trumble J (2009) Potato Psyllid. Center for Invasive Species Research, University of California, Riverside. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId739969ca548e8d5db" w:history="1">
+      <w:hyperlink r:id="rId676869e76a6bafb55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cisr.ucr.edu/invasive-species/potato-psyllid</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11332,51 +11332,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId445769ca548e8d7ef" w:history="1">
+      <w:hyperlink r:id="rId204169e76a6bb0abf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects11050298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11694,51 +11694,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xia, Qing (2017) Analysis of historical and current distribution of potato psyllid (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactericera cockerelli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and the induced plant disease psyllid yellows, in relation to standard climate indices. PhD Thesis, University of Lethbridge Research Repository, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId536669ca548e8da50" w:history="1">
+      <w:hyperlink r:id="rId827569e76a6bb0d48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://hdl.handle.net/10133/4924</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11951,51 +11951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactericera cockerelli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId917269ca548e8dc01" w:history="1">
+      <w:hyperlink r:id="rId576369e76a6bb0f09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12071,90 +12071,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 202-208. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId324869ca548e8dccf" w:history="1">
+      <w:hyperlink r:id="rId619169e76a6bb0fda" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12044</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="58464603" name="name657669ca548e8df39" descr="eu_funding_250.png"/>
+            <wp:docPr id="38833927" name="name388269e76a6bb1079" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId803369ca548e8df37" cstate="print"/>
+                    <a:blip r:embed="rId737369e76a6bb1077" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12252,137 +12252,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="17040763">
+  <w:abstractNum w:abstractNumId="46417203">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42304771">
+    <w:lvl w:ilvl="0" w:tplc="76818853">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42304771" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76818853" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42304771" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76818853" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42304771" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76818853" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42304771" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76818853" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42304771" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76818853" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42304771" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76818853" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42304771" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76818853" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42304771" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76818853" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17040762">
+  <w:abstractNum w:abstractNumId="46417202">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47159012">
+    <w:lvl w:ilvl="0" w:tplc="57148025">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13134,55 +13134,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17040762">
-    <w:abstractNumId w:val="17040762"/>
+  <w:num w:numId="46417202">
+    <w:abstractNumId w:val="46417202"/>
   </w:num>
-  <w:num w:numId="17040763">
-    <w:abstractNumId w:val="17040763"/>
+  <w:num w:numId="46417203">
+    <w:abstractNumId w:val="46417203"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24732,51 +24732,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId886876766" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId703356897" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId206569ca548e878bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/datasheet" TargetMode="External"/><Relationship Id="rId814269ca548e87ac6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/" TargetMode="External"/><Relationship Id="rId771069ca548e87b2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/categorization" TargetMode="External"/><Relationship Id="rId546669ca548e8820e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/photos" TargetMode="External"/><Relationship Id="rId617369ca548e8b816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cnas.tamu.edu/zebra%20chip%20impacts%20final.pdf" TargetMode="External"/><Relationship Id="rId189269ca548e8b8df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2010-0317-01-RV" TargetMode="External"/><Relationship Id="rId141869ca548e8be19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/facts/potato_psyllid.htm" TargetMode="External"/><Relationship Id="rId539769ca548e8d42a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0230741" TargetMode="External"/><Relationship Id="rId739969ca548e8d5db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cisr.ucr.edu/invasive-species/potato-psyllid" TargetMode="External"/><Relationship Id="rId445769ca548e8d7ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11050298" TargetMode="External"/><Relationship Id="rId536669ca548e8da50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/10133/4924" TargetMode="External"/><Relationship Id="rId917269ca548e8dc01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId324869ca548e8dccf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12044" TargetMode="External"/><Relationship Id="rId161869ca548e880f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId161869ca548e880f3.jpg"/><Relationship Id="rId633469ca548e89532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId633469ca548e89532.jpg"/><Relationship Id="rId803369ca548e8df37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId803369ca548e8df37.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId899109173" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId905147323" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId662569e76a6ba552b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/datasheet" TargetMode="External"/><Relationship Id="rId135869e76a6ba5741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/" TargetMode="External"/><Relationship Id="rId973769e76a6ba57ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/categorization" TargetMode="External"/><Relationship Id="rId996569e76a6ba80ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/photos" TargetMode="External"/><Relationship Id="rId191069e76a6bab440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cnas.tamu.edu/zebra%20chip%20impacts%20final.pdf" TargetMode="External"/><Relationship Id="rId904069e76a6bab50a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2010-0317-01-RV" TargetMode="External"/><Relationship Id="rId647369e76a6bab9b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/facts/potato_psyllid.htm" TargetMode="External"/><Relationship Id="rId153869e76a6baf99e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0230741" TargetMode="External"/><Relationship Id="rId676869e76a6bafb55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cisr.ucr.edu/invasive-species/potato-psyllid" TargetMode="External"/><Relationship Id="rId204169e76a6bb0abf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11050298" TargetMode="External"/><Relationship Id="rId827569e76a6bb0d48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/10133/4924" TargetMode="External"/><Relationship Id="rId576369e76a6bb0f09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId619169e76a6bb0fda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12044" TargetMode="External"/><Relationship Id="rId101069e76a6ba7f6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId101069e76a6ba7f6c.jpg"/><Relationship Id="rId464669e76a6ba9171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId464669e76a6ba9171.jpg"/><Relationship Id="rId737369e76a6bb1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId737369e76a6bb1077.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>