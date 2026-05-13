--- v8 (2026-04-21)
+++ v9 (2026-05-13)
@@ -91,51 +91,51 @@
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Bactericera cockerelli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a pest in itself (feeding damage), and it transmits ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId662569e76a6ba552b" w:history="1">
+      <w:hyperlink r:id="rId78286a04f088dee1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Candidatus </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Liberibacter solanacearum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
@@ -355,51 +355,51 @@
               <w:t xml:space="preserve"> Šulc</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> potato psyllid, tomato psyllid</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135869e76a6ba5741" w:history="1">
+            <w:hyperlink r:id="rId33746a04f088df055" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -415,51 +415,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId973769e76a6ba57ac" w:history="1">
+            <w:hyperlink r:id="rId99416a04f088df0bd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -473,86 +473,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PARZCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="33842706" name="name403569e76a6ba7f70" descr="4301.jpg"/>
+                  <wp:docPr id="94160145" name="name97056a04f088df5ea" descr="4301.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4301.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId101069e76a6ba7f6c" cstate="print"/>
+                          <a:blip r:embed="rId85906a04f088df5e9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId996569e76a6ba80ba" w:history="1">
+            <w:hyperlink r:id="rId38486a04f088df70e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1672,63 +1672,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2011). The first occurrence in Australia dates back in February 2017 in several private gardens and in a cultivated field in the Perth area (Western Australia). The species was considered under eradication but as early as June 2018, the psyllid was declared not eradicated and a National Plan for the management of the harmful organism was issued (IPPC website. 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="1839515" name="name538869e76a6ba9174" descr="PARZCO_distribution_map.jpg"/>
+            <wp:docPr id="24540511" name="name23016a04f088e0bdc" descr="PARZCO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PARZCO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId464669e76a6ba9171" cstate="print"/>
+                    <a:blip r:embed="rId91476a04f088e0bd9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6644,51 +6644,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1), 85-91.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CNAS (2006) Economic Impacts of Zebra Chip on the Texas Potato Industry. Center for North American Studies. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId191069e76a6bab440" w:history="1">
+      <w:hyperlink r:id="rId34176a04f088e3005" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cnas.tamu.edu/zebra%20chip%20impacts%20final.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed October 2020] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6759,51 +6759,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cranshaw WS (2001) Diseases caused by insect toxin: psyllid yellows. In: Compendium of Potato Diseases, 2nd edn (Eds. Stevenson WR, Loria R, Franc GD &amp; Weingartner DP), pp. 73–74, APS Press St. Paul, MN. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crosslin JM, Munyaneza JE, Brown JK &amp; Liefting LW (2010) Potato zebra chip disease: a phytopathological tale. Online. Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId904069e76a6bab50a" w:history="1">
+      <w:hyperlink r:id="rId18986a04f088e30cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2010-0317-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7500,51 +7500,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ferguson G, Banks E &amp; Fraser H (2003)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> B. cockerelli </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in Canada potato psyllid – a new pest in greenhouse tomatoes and peppers. OMAF. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId647369e76a6bab9b3" w:history="1">
+      <w:hyperlink r:id="rId79516a04f088e3581" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.omafra.gov.on.ca/english/crops/facts/potato_psyllid.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 October 2010].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10735,51 +10735,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Plos ONE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e0230741.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId153869e76a6baf99e" w:history="1">
+      <w:hyperlink r:id="rId25766a04f088e4a9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0230741</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10999,51 +10999,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">259–268.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trumble J (2009) Potato Psyllid. Center for Invasive Species Research, University of California, Riverside. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId676869e76a6bafb55" w:history="1">
+      <w:hyperlink r:id="rId10196a04f088e4c4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cisr.ucr.edu/invasive-species/potato-psyllid</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11332,51 +11332,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId204169e76a6bb0abf" w:history="1">
+      <w:hyperlink r:id="rId50126a04f088e4e63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects11050298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11694,51 +11694,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xia, Qing (2017) Analysis of historical and current distribution of potato psyllid (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactericera cockerelli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and the induced plant disease psyllid yellows, in relation to standard climate indices. PhD Thesis, University of Lethbridge Research Repository, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId827569e76a6bb0d48" w:history="1">
+      <w:hyperlink r:id="rId73546a04f088e50bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://hdl.handle.net/10133/4924</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11951,51 +11951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactericera cockerelli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId576369e76a6bb0f09" w:history="1">
+      <w:hyperlink r:id="rId87396a04f088e526a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12071,90 +12071,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 202-208. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId619169e76a6bb0fda" w:history="1">
+      <w:hyperlink r:id="rId34266a04f088e5335" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12044</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="38833927" name="name388269e76a6bb1079" descr="eu_funding_250.png"/>
+            <wp:docPr id="96018953" name="name26176a04f088e53d2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId737369e76a6bb1077" cstate="print"/>
+                    <a:blip r:embed="rId50836a04f088e53d1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12252,137 +12252,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="46417203">
+  <w:abstractNum w:abstractNumId="89058255">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76818853">
+    <w:lvl w:ilvl="0" w:tplc="85821926">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="76818853" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="85821926" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="76818853" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="85821926" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76818853" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="85821926" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="76818853" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="85821926" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="76818853" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="85821926" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="76818853" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="85821926" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="76818853" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="85821926" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="76818853" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="85821926" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46417202">
+  <w:abstractNum w:abstractNumId="89058254">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57148025">
+    <w:lvl w:ilvl="0" w:tplc="25554307">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13134,55 +13134,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="46417202">
-    <w:abstractNumId w:val="46417202"/>
+  <w:num w:numId="89058254">
+    <w:abstractNumId w:val="89058254"/>
   </w:num>
-  <w:num w:numId="46417203">
-    <w:abstractNumId w:val="46417203"/>
+  <w:num w:numId="89058255">
+    <w:abstractNumId w:val="89058255"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24732,51 +24732,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId899109173" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId905147323" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId662569e76a6ba552b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/datasheet" TargetMode="External"/><Relationship Id="rId135869e76a6ba5741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/" TargetMode="External"/><Relationship Id="rId973769e76a6ba57ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/categorization" TargetMode="External"/><Relationship Id="rId996569e76a6ba80ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/photos" TargetMode="External"/><Relationship Id="rId191069e76a6bab440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cnas.tamu.edu/zebra%20chip%20impacts%20final.pdf" TargetMode="External"/><Relationship Id="rId904069e76a6bab50a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2010-0317-01-RV" TargetMode="External"/><Relationship Id="rId647369e76a6bab9b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/facts/potato_psyllid.htm" TargetMode="External"/><Relationship Id="rId153869e76a6baf99e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0230741" TargetMode="External"/><Relationship Id="rId676869e76a6bafb55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cisr.ucr.edu/invasive-species/potato-psyllid" TargetMode="External"/><Relationship Id="rId204169e76a6bb0abf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11050298" TargetMode="External"/><Relationship Id="rId827569e76a6bb0d48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/10133/4924" TargetMode="External"/><Relationship Id="rId576369e76a6bb0f09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId619169e76a6bb0fda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12044" TargetMode="External"/><Relationship Id="rId101069e76a6ba7f6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId101069e76a6ba7f6c.jpg"/><Relationship Id="rId464669e76a6ba9171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId464669e76a6ba9171.jpg"/><Relationship Id="rId737369e76a6bb1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId737369e76a6bb1077.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId366294308" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId284755869" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId78286a04f088dee1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/datasheet" TargetMode="External"/><Relationship Id="rId33746a04f088df055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/" TargetMode="External"/><Relationship Id="rId99416a04f088df0bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/categorization" TargetMode="External"/><Relationship Id="rId38486a04f088df70e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/photos" TargetMode="External"/><Relationship Id="rId34176a04f088e3005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cnas.tamu.edu/zebra%20chip%20impacts%20final.pdf" TargetMode="External"/><Relationship Id="rId18986a04f088e30cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2010-0317-01-RV" TargetMode="External"/><Relationship Id="rId79516a04f088e3581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/facts/potato_psyllid.htm" TargetMode="External"/><Relationship Id="rId25766a04f088e4a9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0230741" TargetMode="External"/><Relationship Id="rId10196a04f088e4c4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cisr.ucr.edu/invasive-species/potato-psyllid" TargetMode="External"/><Relationship Id="rId50126a04f088e4e63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11050298" TargetMode="External"/><Relationship Id="rId73546a04f088e50bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/10133/4924" TargetMode="External"/><Relationship Id="rId87396a04f088e526a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId34266a04f088e5335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12044" TargetMode="External"/><Relationship Id="rId85906a04f088df5e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85906a04f088df5e9.jpg"/><Relationship Id="rId91476a04f088e0bd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91476a04f088e0bd9.jpg"/><Relationship Id="rId50836a04f088e53d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50836a04f088e53d1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>