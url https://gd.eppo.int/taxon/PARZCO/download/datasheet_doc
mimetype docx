--- v9 (2026-05-13)
+++ v10 (2026-06-03)
@@ -91,51 +91,51 @@
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Bactericera cockerelli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a pest in itself (feeding damage), and it transmits ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId78286a04f088dee1a" w:history="1">
+      <w:hyperlink r:id="rId22556a1fbeef40345" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Candidatus </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Liberibacter solanacearum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
@@ -355,51 +355,51 @@
               <w:t xml:space="preserve"> Šulc</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> potato psyllid, tomato psyllid</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33746a04f088df055" w:history="1">
+            <w:hyperlink r:id="rId19156a1fbeef4054f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -415,51 +415,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99416a04f088df0bd" w:history="1">
+            <w:hyperlink r:id="rId39106a1fbeef405d5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -473,86 +473,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PARZCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="94160145" name="name97056a04f088df5ea" descr="4301.jpg"/>
+                  <wp:docPr id="8473202" name="name52646a1fbeef40c37" descr="4301.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4301.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId85906a04f088df5e9" cstate="print"/>
+                          <a:blip r:embed="rId13606a1fbeef40c35" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId38486a04f088df70e" w:history="1">
+            <w:hyperlink r:id="rId51216a1fbeef40d41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1672,63 +1672,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2011). The first occurrence in Australia dates back in February 2017 in several private gardens and in a cultivated field in the Perth area (Western Australia). The species was considered under eradication but as early as June 2018, the psyllid was declared not eradicated and a National Plan for the management of the harmful organism was issued (IPPC website. 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="24540511" name="name23016a04f088e0bdc" descr="PARZCO_distribution_map.jpg"/>
+            <wp:docPr id="50291433" name="name80636a1fbeef4248f" descr="PARZCO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PARZCO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91476a04f088e0bd9" cstate="print"/>
+                    <a:blip r:embed="rId94146a1fbeef4248b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6644,51 +6644,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1), 85-91.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CNAS (2006) Economic Impacts of Zebra Chip on the Texas Potato Industry. Center for North American Studies. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34176a04f088e3005" w:history="1">
+      <w:hyperlink r:id="rId47886a1fbeef44dba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cnas.tamu.edu/zebra%20chip%20impacts%20final.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed October 2020] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6759,51 +6759,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cranshaw WS (2001) Diseases caused by insect toxin: psyllid yellows. In: Compendium of Potato Diseases, 2nd edn (Eds. Stevenson WR, Loria R, Franc GD &amp; Weingartner DP), pp. 73–74, APS Press St. Paul, MN. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crosslin JM, Munyaneza JE, Brown JK &amp; Liefting LW (2010) Potato zebra chip disease: a phytopathological tale. Online. Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18986a04f088e30cd" w:history="1">
+      <w:hyperlink r:id="rId70106a1fbeef44e84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2010-0317-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7500,51 +7500,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ferguson G, Banks E &amp; Fraser H (2003)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> B. cockerelli </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in Canada potato psyllid – a new pest in greenhouse tomatoes and peppers. OMAF. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79516a04f088e3581" w:history="1">
+      <w:hyperlink r:id="rId95336a1fbeef45346" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.omafra.gov.on.ca/english/crops/facts/potato_psyllid.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 October 2010].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10735,51 +10735,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Plos ONE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e0230741.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25766a04f088e4a9b" w:history="1">
+      <w:hyperlink r:id="rId96036a1fbeef468f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0230741</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10999,51 +10999,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">259–268.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trumble J (2009) Potato Psyllid. Center for Invasive Species Research, University of California, Riverside. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10196a04f088e4c4c" w:history="1">
+      <w:hyperlink r:id="rId54066a1fbeef46ab7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cisr.ucr.edu/invasive-species/potato-psyllid</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11332,51 +11332,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50126a04f088e4e63" w:history="1">
+      <w:hyperlink r:id="rId72546a1fbeef46cda" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects11050298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11694,51 +11694,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xia, Qing (2017) Analysis of historical and current distribution of potato psyllid (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactericera cockerelli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and the induced plant disease psyllid yellows, in relation to standard climate indices. PhD Thesis, University of Lethbridge Research Repository, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73546a04f088e50bc" w:history="1">
+      <w:hyperlink r:id="rId17796a1fbeef46f2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://hdl.handle.net/10133/4924</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11951,51 +11951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactericera cockerelli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87396a04f088e526a" w:history="1">
+      <w:hyperlink r:id="rId37936a1fbeef470dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12071,90 +12071,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 202-208. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34266a04f088e5335" w:history="1">
+      <w:hyperlink r:id="rId81036a1fbeef471a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12044</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="96018953" name="name26176a04f088e53d2" descr="eu_funding_250.png"/>
+            <wp:docPr id="96331028" name="name30376a1fbeef4725b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50836a04f088e53d1" cstate="print"/>
+                    <a:blip r:embed="rId85286a1fbeef4725a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12252,137 +12252,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="89058255">
+  <w:abstractNum w:abstractNumId="95015931">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85821926">
+    <w:lvl w:ilvl="0" w:tplc="81141887">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="85821926" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="81141887" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="85821926" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="81141887" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="85821926" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="81141887" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="85821926" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="81141887" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="85821926" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="81141887" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="85821926" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="81141887" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="85821926" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="81141887" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="85821926" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="81141887" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="89058254">
+  <w:abstractNum w:abstractNumId="95015930">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25554307">
+    <w:lvl w:ilvl="0" w:tplc="94410795">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13134,55 +13134,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="89058254">
-    <w:abstractNumId w:val="89058254"/>
+  <w:num w:numId="95015930">
+    <w:abstractNumId w:val="95015930"/>
   </w:num>
-  <w:num w:numId="89058255">
-    <w:abstractNumId w:val="89058255"/>
+  <w:num w:numId="95015931">
+    <w:abstractNumId w:val="95015931"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24732,51 +24732,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId366294308" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId284755869" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId78286a04f088dee1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/datasheet" TargetMode="External"/><Relationship Id="rId33746a04f088df055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/" TargetMode="External"/><Relationship Id="rId99416a04f088df0bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/categorization" TargetMode="External"/><Relationship Id="rId38486a04f088df70e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/photos" TargetMode="External"/><Relationship Id="rId34176a04f088e3005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cnas.tamu.edu/zebra%20chip%20impacts%20final.pdf" TargetMode="External"/><Relationship Id="rId18986a04f088e30cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2010-0317-01-RV" TargetMode="External"/><Relationship Id="rId79516a04f088e3581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/facts/potato_psyllid.htm" TargetMode="External"/><Relationship Id="rId25766a04f088e4a9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0230741" TargetMode="External"/><Relationship Id="rId10196a04f088e4c4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cisr.ucr.edu/invasive-species/potato-psyllid" TargetMode="External"/><Relationship Id="rId50126a04f088e4e63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11050298" TargetMode="External"/><Relationship Id="rId73546a04f088e50bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/10133/4924" TargetMode="External"/><Relationship Id="rId87396a04f088e526a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId34266a04f088e5335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12044" TargetMode="External"/><Relationship Id="rId85906a04f088df5e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85906a04f088df5e9.jpg"/><Relationship Id="rId91476a04f088e0bd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91476a04f088e0bd9.jpg"/><Relationship Id="rId50836a04f088e53d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50836a04f088e53d1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId697230170" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId499276627" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22556a1fbeef40345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/datasheet" TargetMode="External"/><Relationship Id="rId19156a1fbeef4054f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/" TargetMode="External"/><Relationship Id="rId39106a1fbeef405d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/categorization" TargetMode="External"/><Relationship Id="rId51216a1fbeef40d41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/photos" TargetMode="External"/><Relationship Id="rId47886a1fbeef44dba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cnas.tamu.edu/zebra%20chip%20impacts%20final.pdf" TargetMode="External"/><Relationship Id="rId70106a1fbeef44e84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2010-0317-01-RV" TargetMode="External"/><Relationship Id="rId95336a1fbeef45346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/facts/potato_psyllid.htm" TargetMode="External"/><Relationship Id="rId96036a1fbeef468f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0230741" TargetMode="External"/><Relationship Id="rId54066a1fbeef46ab7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cisr.ucr.edu/invasive-species/potato-psyllid" TargetMode="External"/><Relationship Id="rId72546a1fbeef46cda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11050298" TargetMode="External"/><Relationship Id="rId17796a1fbeef46f2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/10133/4924" TargetMode="External"/><Relationship Id="rId37936a1fbeef470dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81036a1fbeef471a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12044" TargetMode="External"/><Relationship Id="rId13606a1fbeef40c35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13606a1fbeef40c35.jpg"/><Relationship Id="rId94146a1fbeef4248b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94146a1fbeef4248b.jpg"/><Relationship Id="rId85286a1fbeef4725a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85286a1fbeef4725a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>