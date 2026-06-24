--- v10 (2026-06-03)
+++ v11 (2026-06-24)
@@ -91,51 +91,51 @@
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Bactericera cockerelli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a pest in itself (feeding damage), and it transmits ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId22556a1fbeef40345" w:history="1">
+      <w:hyperlink r:id="rId32976a3b8e83e40b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Candidatus </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Liberibacter solanacearum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
@@ -355,51 +355,51 @@
               <w:t xml:space="preserve"> Šulc</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> potato psyllid, tomato psyllid</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19156a1fbeef4054f" w:history="1">
+            <w:hyperlink r:id="rId75356a3b8e83e42ad" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -415,51 +415,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39106a1fbeef405d5" w:history="1">
+            <w:hyperlink r:id="rId47126a3b8e83e4311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -473,86 +473,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PARZCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="8473202" name="name52646a1fbeef40c37" descr="4301.jpg"/>
+                  <wp:docPr id="11594626" name="name54096a3b8e83e49e0" descr="4301.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4301.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13606a1fbeef40c35" cstate="print"/>
+                          <a:blip r:embed="rId43456a3b8e83e49de" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId51216a1fbeef40d41" w:history="1">
+            <w:hyperlink r:id="rId80886a3b8e83e4ae0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1672,63 +1672,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2011). The first occurrence in Australia dates back in February 2017 in several private gardens and in a cultivated field in the Perth area (Western Australia). The species was considered under eradication but as early as June 2018, the psyllid was declared not eradicated and a National Plan for the management of the harmful organism was issued (IPPC website. 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="50291433" name="name80636a1fbeef4248f" descr="PARZCO_distribution_map.jpg"/>
+            <wp:docPr id="61549719" name="name14686a3b8e83e5dc5" descr="PARZCO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PARZCO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId94146a1fbeef4248b" cstate="print"/>
+                    <a:blip r:embed="rId78846a3b8e83e5dc2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6644,51 +6644,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1), 85-91.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CNAS (2006) Economic Impacts of Zebra Chip on the Texas Potato Industry. Center for North American Studies. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47886a1fbeef44dba" w:history="1">
+      <w:hyperlink r:id="rId98726a3b8e83e8124" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cnas.tamu.edu/zebra%20chip%20impacts%20final.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed October 2020] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6759,51 +6759,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cranshaw WS (2001) Diseases caused by insect toxin: psyllid yellows. In: Compendium of Potato Diseases, 2nd edn (Eds. Stevenson WR, Loria R, Franc GD &amp; Weingartner DP), pp. 73–74, APS Press St. Paul, MN. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crosslin JM, Munyaneza JE, Brown JK &amp; Liefting LW (2010) Potato zebra chip disease: a phytopathological tale. Online. Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70106a1fbeef44e84" w:history="1">
+      <w:hyperlink r:id="rId93786a3b8e83e81e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2010-0317-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7500,51 +7500,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ferguson G, Banks E &amp; Fraser H (2003)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> B. cockerelli </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in Canada potato psyllid – a new pest in greenhouse tomatoes and peppers. OMAF. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95336a1fbeef45346" w:history="1">
+      <w:hyperlink r:id="rId34966a3b8e83e8728" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.omafra.gov.on.ca/english/crops/facts/potato_psyllid.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 October 2010].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10735,51 +10735,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Plos ONE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e0230741.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96036a1fbeef468f1" w:history="1">
+      <w:hyperlink r:id="rId80576a3b8e83e9b8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0230741</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10999,51 +10999,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">259–268.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trumble J (2009) Potato Psyllid. Center for Invasive Species Research, University of California, Riverside. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54066a1fbeef46ab7" w:history="1">
+      <w:hyperlink r:id="rId99426a3b8e83e9d3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cisr.ucr.edu/invasive-species/potato-psyllid</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11332,51 +11332,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72546a1fbeef46cda" w:history="1">
+      <w:hyperlink r:id="rId93226a3b8e83e9f4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects11050298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11694,51 +11694,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xia, Qing (2017) Analysis of historical and current distribution of potato psyllid (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactericera cockerelli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and the induced plant disease psyllid yellows, in relation to standard climate indices. PhD Thesis, University of Lethbridge Research Repository, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17796a1fbeef46f2d" w:history="1">
+      <w:hyperlink r:id="rId94216a3b8e83ea18c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://hdl.handle.net/10133/4924</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11951,51 +11951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactericera cockerelli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37936a1fbeef470dd" w:history="1">
+      <w:hyperlink r:id="rId64226a3b8e83ea332" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12071,90 +12071,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 202-208. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81036a1fbeef471a9" w:history="1">
+      <w:hyperlink r:id="rId36216a3b8e83ea3f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12044</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="96331028" name="name30376a1fbeef4725b" descr="eu_funding_250.png"/>
+            <wp:docPr id="6960775" name="name86106a3b8e83ea4c3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85286a1fbeef4725a" cstate="print"/>
+                    <a:blip r:embed="rId13126a3b8e83ea4c1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12252,137 +12252,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="95015931">
+  <w:abstractNum w:abstractNumId="81875569">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81141887">
+    <w:lvl w:ilvl="0" w:tplc="68312970">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81141887" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68312970" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81141887" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="68312970" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81141887" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="68312970" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81141887" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="68312970" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81141887" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="68312970" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81141887" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="68312970" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81141887" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="68312970" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81141887" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="68312970" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95015930">
+  <w:abstractNum w:abstractNumId="81875568">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94410795">
+    <w:lvl w:ilvl="0" w:tplc="82110226">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13134,55 +13134,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="95015930">
-    <w:abstractNumId w:val="95015930"/>
+  <w:num w:numId="81875568">
+    <w:abstractNumId w:val="81875568"/>
   </w:num>
-  <w:num w:numId="95015931">
-    <w:abstractNumId w:val="95015931"/>
+  <w:num w:numId="81875569">
+    <w:abstractNumId w:val="81875569"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24732,51 +24732,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId697230170" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId499276627" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22556a1fbeef40345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/datasheet" TargetMode="External"/><Relationship Id="rId19156a1fbeef4054f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/" TargetMode="External"/><Relationship Id="rId39106a1fbeef405d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/categorization" TargetMode="External"/><Relationship Id="rId51216a1fbeef40d41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/photos" TargetMode="External"/><Relationship Id="rId47886a1fbeef44dba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cnas.tamu.edu/zebra%20chip%20impacts%20final.pdf" TargetMode="External"/><Relationship Id="rId70106a1fbeef44e84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2010-0317-01-RV" TargetMode="External"/><Relationship Id="rId95336a1fbeef45346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/facts/potato_psyllid.htm" TargetMode="External"/><Relationship Id="rId96036a1fbeef468f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0230741" TargetMode="External"/><Relationship Id="rId54066a1fbeef46ab7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cisr.ucr.edu/invasive-species/potato-psyllid" TargetMode="External"/><Relationship Id="rId72546a1fbeef46cda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11050298" TargetMode="External"/><Relationship Id="rId17796a1fbeef46f2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/10133/4924" TargetMode="External"/><Relationship Id="rId37936a1fbeef470dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81036a1fbeef471a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12044" TargetMode="External"/><Relationship Id="rId13606a1fbeef40c35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13606a1fbeef40c35.jpg"/><Relationship Id="rId94146a1fbeef4248b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94146a1fbeef4248b.jpg"/><Relationship Id="rId85286a1fbeef4725a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85286a1fbeef4725a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId108310283" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId517454773" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32976a3b8e83e40b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/datasheet" TargetMode="External"/><Relationship Id="rId75356a3b8e83e42ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/" TargetMode="External"/><Relationship Id="rId47126a3b8e83e4311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/categorization" TargetMode="External"/><Relationship Id="rId80886a3b8e83e4ae0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/photos" TargetMode="External"/><Relationship Id="rId98726a3b8e83e8124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cnas.tamu.edu/zebra%20chip%20impacts%20final.pdf" TargetMode="External"/><Relationship Id="rId93786a3b8e83e81e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2010-0317-01-RV" TargetMode="External"/><Relationship Id="rId34966a3b8e83e8728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/facts/potato_psyllid.htm" TargetMode="External"/><Relationship Id="rId80576a3b8e83e9b8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0230741" TargetMode="External"/><Relationship Id="rId99426a3b8e83e9d3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cisr.ucr.edu/invasive-species/potato-psyllid" TargetMode="External"/><Relationship Id="rId93226a3b8e83e9f4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11050298" TargetMode="External"/><Relationship Id="rId94216a3b8e83ea18c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/10133/4924" TargetMode="External"/><Relationship Id="rId64226a3b8e83ea332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36216a3b8e83ea3f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12044" TargetMode="External"/><Relationship Id="rId43456a3b8e83e49de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43456a3b8e83e49de.jpg"/><Relationship Id="rId78846a3b8e83e5dc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78846a3b8e83e5dc2.jpg"/><Relationship Id="rId13126a3b8e83ea4c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13126a3b8e83ea4c1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>