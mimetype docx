--- v11 (2026-06-24)
+++ v12 (2026-07-14)
@@ -91,51 +91,51 @@
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Bactericera cockerelli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a pest in itself (feeding damage), and it transmits ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId32976a3b8e83e40b0" w:history="1">
+      <w:hyperlink r:id="rId20446a561b88cdfbc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Candidatus </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Liberibacter solanacearum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
@@ -355,51 +355,51 @@
               <w:t xml:space="preserve"> Šulc</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> potato psyllid, tomato psyllid</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75356a3b8e83e42ad" w:history="1">
+            <w:hyperlink r:id="rId27686a561b88ce221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -415,51 +415,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47126a3b8e83e4311" w:history="1">
+            <w:hyperlink r:id="rId68146a561b88ce28a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -473,86 +473,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PARZCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="11594626" name="name54096a3b8e83e49e0" descr="4301.jpg"/>
+                  <wp:docPr id="61965546" name="name92726a561b88ce72b" descr="4301.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4301.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId43456a3b8e83e49de" cstate="print"/>
+                          <a:blip r:embed="rId95526a561b88ce72a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId80886a3b8e83e4ae0" w:history="1">
+            <w:hyperlink r:id="rId62326a561b88ce83e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1245,50 +1245,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nicotiana tabacum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Physalis ixocarpa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Physalis longifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Physalis virginiana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1672,63 +1692,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2011). The first occurrence in Australia dates back in February 2017 in several private gardens and in a cultivated field in the Perth area (Western Australia). The species was considered under eradication but as early as June 2018, the psyllid was declared not eradicated and a National Plan for the management of the harmful organism was issued (IPPC website. 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="61549719" name="name14686a3b8e83e5dc5" descr="PARZCO_distribution_map.jpg"/>
+            <wp:docPr id="15563496" name="name73696a561b88cf8c1" descr="PARZCO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PARZCO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId78846a3b8e83e5dc2" cstate="print"/>
+                    <a:blip r:embed="rId46156a561b88cf8be" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6644,51 +6664,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1), 85-91.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CNAS (2006) Economic Impacts of Zebra Chip on the Texas Potato Industry. Center for North American Studies. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98726a3b8e83e8124" w:history="1">
+      <w:hyperlink r:id="rId71266a561b88d1dba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cnas.tamu.edu/zebra%20chip%20impacts%20final.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed October 2020] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6759,51 +6779,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cranshaw WS (2001) Diseases caused by insect toxin: psyllid yellows. In: Compendium of Potato Diseases, 2nd edn (Eds. Stevenson WR, Loria R, Franc GD &amp; Weingartner DP), pp. 73–74, APS Press St. Paul, MN. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crosslin JM, Munyaneza JE, Brown JK &amp; Liefting LW (2010) Potato zebra chip disease: a phytopathological tale. Online. Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93786a3b8e83e81e5" w:history="1">
+      <w:hyperlink r:id="rId58996a561b88d1e82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2010-0317-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7500,51 +7520,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ferguson G, Banks E &amp; Fraser H (2003)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> B. cockerelli </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in Canada potato psyllid – a new pest in greenhouse tomatoes and peppers. OMAF. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34966a3b8e83e8728" w:history="1">
+      <w:hyperlink r:id="rId29606a561b88d2342" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.omafra.gov.on.ca/english/crops/facts/potato_psyllid.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 October 2010].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10735,51 +10755,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Plos ONE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e0230741.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80576a3b8e83e9b8a" w:history="1">
+      <w:hyperlink r:id="rId48486a561b88d38d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0230741</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10999,51 +11019,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">259–268.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trumble J (2009) Potato Psyllid. Center for Invasive Species Research, University of California, Riverside. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99426a3b8e83e9d3c" w:history="1">
+      <w:hyperlink r:id="rId84186a561b88d3a84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cisr.ucr.edu/invasive-species/potato-psyllid</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11332,51 +11352,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93226a3b8e83e9f4c" w:history="1">
+      <w:hyperlink r:id="rId62466a561b88d3c96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects11050298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11694,51 +11714,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xia, Qing (2017) Analysis of historical and current distribution of potato psyllid (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactericera cockerelli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and the induced plant disease psyllid yellows, in relation to standard climate indices. PhD Thesis, University of Lethbridge Research Repository, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94216a3b8e83ea18c" w:history="1">
+      <w:hyperlink r:id="rId68966a561b88d3efc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://hdl.handle.net/10133/4924</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11951,51 +11971,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactericera cockerelli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64226a3b8e83ea332" w:history="1">
+      <w:hyperlink r:id="rId89406a561b88d40a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12071,90 +12091,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 202-208. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36216a3b8e83ea3f8" w:history="1">
+      <w:hyperlink r:id="rId25546a561b88d4171" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12044</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="6960775" name="name86106a3b8e83ea4c3" descr="eu_funding_250.png"/>
+            <wp:docPr id="25362747" name="name54256a561b88d4374" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13126a3b8e83ea4c1" cstate="print"/>
+                    <a:blip r:embed="rId39086a561b88d4373" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12252,137 +12272,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="81875569">
+  <w:abstractNum w:abstractNumId="58366858">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68312970">
+    <w:lvl w:ilvl="0" w:tplc="90276083">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68312970" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="90276083" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68312970" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="90276083" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68312970" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="90276083" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68312970" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="90276083" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68312970" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="90276083" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="68312970" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="90276083" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68312970" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="90276083" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68312970" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="90276083" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81875568">
+  <w:abstractNum w:abstractNumId="58366857">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82110226">
+    <w:lvl w:ilvl="0" w:tplc="89058231">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13134,55 +13154,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="81875568">
-    <w:abstractNumId w:val="81875568"/>
+  <w:num w:numId="58366857">
+    <w:abstractNumId w:val="58366857"/>
   </w:num>
-  <w:num w:numId="81875569">
-    <w:abstractNumId w:val="81875569"/>
+  <w:num w:numId="58366858">
+    <w:abstractNumId w:val="58366858"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24732,51 +24752,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId108310283" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId517454773" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32976a3b8e83e40b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/datasheet" TargetMode="External"/><Relationship Id="rId75356a3b8e83e42ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/" TargetMode="External"/><Relationship Id="rId47126a3b8e83e4311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/categorization" TargetMode="External"/><Relationship Id="rId80886a3b8e83e4ae0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/photos" TargetMode="External"/><Relationship Id="rId98726a3b8e83e8124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cnas.tamu.edu/zebra%20chip%20impacts%20final.pdf" TargetMode="External"/><Relationship Id="rId93786a3b8e83e81e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2010-0317-01-RV" TargetMode="External"/><Relationship Id="rId34966a3b8e83e8728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/facts/potato_psyllid.htm" TargetMode="External"/><Relationship Id="rId80576a3b8e83e9b8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0230741" TargetMode="External"/><Relationship Id="rId99426a3b8e83e9d3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cisr.ucr.edu/invasive-species/potato-psyllid" TargetMode="External"/><Relationship Id="rId93226a3b8e83e9f4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11050298" TargetMode="External"/><Relationship Id="rId94216a3b8e83ea18c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/10133/4924" TargetMode="External"/><Relationship Id="rId64226a3b8e83ea332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36216a3b8e83ea3f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12044" TargetMode="External"/><Relationship Id="rId43456a3b8e83e49de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43456a3b8e83e49de.jpg"/><Relationship Id="rId78846a3b8e83e5dc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78846a3b8e83e5dc2.jpg"/><Relationship Id="rId13126a3b8e83ea4c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13126a3b8e83ea4c1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId110017388" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId123831950" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20446a561b88cdfbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/datasheet" TargetMode="External"/><Relationship Id="rId27686a561b88ce221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/" TargetMode="External"/><Relationship Id="rId68146a561b88ce28a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/categorization" TargetMode="External"/><Relationship Id="rId62326a561b88ce83e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/photos" TargetMode="External"/><Relationship Id="rId71266a561b88d1dba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cnas.tamu.edu/zebra%20chip%20impacts%20final.pdf" TargetMode="External"/><Relationship Id="rId58996a561b88d1e82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2010-0317-01-RV" TargetMode="External"/><Relationship Id="rId29606a561b88d2342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/facts/potato_psyllid.htm" TargetMode="External"/><Relationship Id="rId48486a561b88d38d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0230741" TargetMode="External"/><Relationship Id="rId84186a561b88d3a84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cisr.ucr.edu/invasive-species/potato-psyllid" TargetMode="External"/><Relationship Id="rId62466a561b88d3c96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11050298" TargetMode="External"/><Relationship Id="rId68966a561b88d3efc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/10133/4924" TargetMode="External"/><Relationship Id="rId89406a561b88d40a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId25546a561b88d4171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12044" TargetMode="External"/><Relationship Id="rId95526a561b88ce72a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95526a561b88ce72a.jpg"/><Relationship Id="rId46156a561b88cf8be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46156a561b88cf8be.jpg"/><Relationship Id="rId39086a561b88d4373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39086a561b88d4373.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>