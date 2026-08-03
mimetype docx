--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -91,51 +91,51 @@
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Bactericera cockerelli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a pest in itself (feeding damage), and it transmits ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId20446a561b88cdfbc" w:history="1">
+      <w:hyperlink r:id="rId97806a710a869885a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Candidatus </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Liberibacter solanacearum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
@@ -355,51 +355,51 @@
               <w:t xml:space="preserve"> Šulc</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> potato psyllid, tomato psyllid</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27686a561b88ce221" w:history="1">
+            <w:hyperlink r:id="rId40486a710a8698a6c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -415,51 +415,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68146a561b88ce28a" w:history="1">
+            <w:hyperlink r:id="rId33306a710a8698ad3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -473,86 +473,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PARZCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="61965546" name="name92726a561b88ce72b" descr="4301.jpg"/>
+                  <wp:docPr id="74688700" name="name12006a710a86991e9" descr="4301.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4301.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId95526a561b88ce72a" cstate="print"/>
+                          <a:blip r:embed="rId71156a710a86991e7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId62326a561b88ce83e" w:history="1">
+            <w:hyperlink r:id="rId81696a710a869931e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1692,63 +1692,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2011). The first occurrence in Australia dates back in February 2017 in several private gardens and in a cultivated field in the Perth area (Western Australia). The species was considered under eradication but as early as June 2018, the psyllid was declared not eradicated and a National Plan for the management of the harmful organism was issued (IPPC website. 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="15563496" name="name73696a561b88cf8c1" descr="PARZCO_distribution_map.jpg"/>
+            <wp:docPr id="74337711" name="name87666a710a869a58f" descr="PARZCO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PARZCO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46156a561b88cf8be" cstate="print"/>
+                    <a:blip r:embed="rId58346a710a869a58c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6664,51 +6664,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1), 85-91.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CNAS (2006) Economic Impacts of Zebra Chip on the Texas Potato Industry. Center for North American Studies. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71266a561b88d1dba" w:history="1">
+      <w:hyperlink r:id="rId83526a710a869cab9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cnas.tamu.edu/zebra%20chip%20impacts%20final.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed October 2020] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6779,51 +6779,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cranshaw WS (2001) Diseases caused by insect toxin: psyllid yellows. In: Compendium of Potato Diseases, 2nd edn (Eds. Stevenson WR, Loria R, Franc GD &amp; Weingartner DP), pp. 73–74, APS Press St. Paul, MN. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crosslin JM, Munyaneza JE, Brown JK &amp; Liefting LW (2010) Potato zebra chip disease: a phytopathological tale. Online. Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58996a561b88d1e82" w:history="1">
+      <w:hyperlink r:id="rId91036a710a869cb82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2010-0317-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7520,51 +7520,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ferguson G, Banks E &amp; Fraser H (2003)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> B. cockerelli </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in Canada potato psyllid – a new pest in greenhouse tomatoes and peppers. OMAF. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29606a561b88d2342" w:history="1">
+      <w:hyperlink r:id="rId91616a710a869d04b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.omafra.gov.on.ca/english/crops/facts/potato_psyllid.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 October 2010].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10755,51 +10755,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Plos ONE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e0230741.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48486a561b88d38d4" w:history="1">
+      <w:hyperlink r:id="rId88806a710a869e586" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0230741</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11019,51 +11019,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">259–268.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trumble J (2009) Potato Psyllid. Center for Invasive Species Research, University of California, Riverside. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84186a561b88d3a84" w:history="1">
+      <w:hyperlink r:id="rId30196a710a869e738" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cisr.ucr.edu/invasive-species/potato-psyllid</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11352,51 +11352,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62466a561b88d3c96" w:history="1">
+      <w:hyperlink r:id="rId81516a710a869e94b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects11050298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11714,51 +11714,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xia, Qing (2017) Analysis of historical and current distribution of potato psyllid (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactericera cockerelli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and the induced plant disease psyllid yellows, in relation to standard climate indices. PhD Thesis, University of Lethbridge Research Repository, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68966a561b88d3efc" w:history="1">
+      <w:hyperlink r:id="rId52496a710a869eb8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://hdl.handle.net/10133/4924</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11971,51 +11971,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactericera cockerelli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89406a561b88d40a8" w:history="1">
+      <w:hyperlink r:id="rId73686a710a869ed37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12091,90 +12091,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 202-208. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25546a561b88d4171" w:history="1">
+      <w:hyperlink r:id="rId73816a710a869ee00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12044</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="25362747" name="name54256a561b88d4374" descr="eu_funding_250.png"/>
+            <wp:docPr id="8194150" name="name90806a710a869ee9a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39086a561b88d4373" cstate="print"/>
+                    <a:blip r:embed="rId55976a710a869ee99" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12272,137 +12272,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="58366858">
+  <w:abstractNum w:abstractNumId="40178813">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90276083">
+    <w:lvl w:ilvl="0" w:tplc="37366255">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="90276083" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37366255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="90276083" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37366255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="90276083" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37366255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="90276083" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37366255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="90276083" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37366255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="90276083" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37366255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="90276083" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37366255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="90276083" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37366255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58366857">
+  <w:abstractNum w:abstractNumId="40178812">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89058231">
+    <w:lvl w:ilvl="0" w:tplc="66241001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13154,55 +13154,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="58366857">
-    <w:abstractNumId w:val="58366857"/>
+  <w:num w:numId="40178812">
+    <w:abstractNumId w:val="40178812"/>
   </w:num>
-  <w:num w:numId="58366858">
-    <w:abstractNumId w:val="58366858"/>
+  <w:num w:numId="40178813">
+    <w:abstractNumId w:val="40178813"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24752,51 +24752,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId110017388" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId123831950" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20446a561b88cdfbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/datasheet" TargetMode="External"/><Relationship Id="rId27686a561b88ce221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/" TargetMode="External"/><Relationship Id="rId68146a561b88ce28a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/categorization" TargetMode="External"/><Relationship Id="rId62326a561b88ce83e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/photos" TargetMode="External"/><Relationship Id="rId71266a561b88d1dba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cnas.tamu.edu/zebra%20chip%20impacts%20final.pdf" TargetMode="External"/><Relationship Id="rId58996a561b88d1e82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2010-0317-01-RV" TargetMode="External"/><Relationship Id="rId29606a561b88d2342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/facts/potato_psyllid.htm" TargetMode="External"/><Relationship Id="rId48486a561b88d38d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0230741" TargetMode="External"/><Relationship Id="rId84186a561b88d3a84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cisr.ucr.edu/invasive-species/potato-psyllid" TargetMode="External"/><Relationship Id="rId62466a561b88d3c96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11050298" TargetMode="External"/><Relationship Id="rId68966a561b88d3efc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/10133/4924" TargetMode="External"/><Relationship Id="rId89406a561b88d40a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId25546a561b88d4171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12044" TargetMode="External"/><Relationship Id="rId95526a561b88ce72a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95526a561b88ce72a.jpg"/><Relationship Id="rId46156a561b88cf8be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46156a561b88cf8be.jpg"/><Relationship Id="rId39086a561b88d4373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39086a561b88d4373.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId999160007" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId413177072" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId97806a710a869885a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/datasheet" TargetMode="External"/><Relationship Id="rId40486a710a8698a6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/" TargetMode="External"/><Relationship Id="rId33306a710a8698ad3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/categorization" TargetMode="External"/><Relationship Id="rId81696a710a869931e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/photos" TargetMode="External"/><Relationship Id="rId83526a710a869cab9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cnas.tamu.edu/zebra%20chip%20impacts%20final.pdf" TargetMode="External"/><Relationship Id="rId91036a710a869cb82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2010-0317-01-RV" TargetMode="External"/><Relationship Id="rId91616a710a869d04b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/facts/potato_psyllid.htm" TargetMode="External"/><Relationship Id="rId88806a710a869e586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0230741" TargetMode="External"/><Relationship Id="rId30196a710a869e738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cisr.ucr.edu/invasive-species/potato-psyllid" TargetMode="External"/><Relationship Id="rId81516a710a869e94b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11050298" TargetMode="External"/><Relationship Id="rId52496a710a869eb8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/10133/4924" TargetMode="External"/><Relationship Id="rId73686a710a869ed37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73816a710a869ee00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12044" TargetMode="External"/><Relationship Id="rId71156a710a86991e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71156a710a86991e7.jpg"/><Relationship Id="rId58346a710a869a58c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58346a710a869a58c.jpg"/><Relationship Id="rId55976a710a869ee99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55976a710a869ee99.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>