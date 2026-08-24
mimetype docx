--- v13 (2026-08-03)
+++ v14 (2026-08-24)
@@ -91,51 +91,51 @@
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Bactericera cockerelli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a pest in itself (feeding damage), and it transmits ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId97806a710a869885a" w:history="1">
+      <w:hyperlink r:id="rId80196a8bec0908bef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Candidatus </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Liberibacter solanacearum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
@@ -355,51 +355,51 @@
               <w:t xml:space="preserve"> Šulc</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> potato psyllid, tomato psyllid</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40486a710a8698a6c" w:history="1">
+            <w:hyperlink r:id="rId24036a8bec0908e07" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -415,51 +415,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33306a710a8698ad3" w:history="1">
+            <w:hyperlink r:id="rId13516a8bec0908e6d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -473,86 +473,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PARZCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="74688700" name="name12006a710a86991e9" descr="4301.jpg"/>
+                  <wp:docPr id="90363905" name="name14806a8bec09095c3" descr="4301.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4301.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId71156a710a86991e7" cstate="print"/>
+                          <a:blip r:embed="rId71626a8bec09095c2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId81696a710a869931e" w:history="1">
+            <w:hyperlink r:id="rId80136a8bec0909720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1692,63 +1692,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2011). The first occurrence in Australia dates back in February 2017 in several private gardens and in a cultivated field in the Perth area (Western Australia). The species was considered under eradication but as early as June 2018, the psyllid was declared not eradicated and a National Plan for the management of the harmful organism was issued (IPPC website. 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="74337711" name="name87666a710a869a58f" descr="PARZCO_distribution_map.jpg"/>
+            <wp:docPr id="16335033" name="name46466a8bec090aaa9" descr="PARZCO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PARZCO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58346a710a869a58c" cstate="print"/>
+                    <a:blip r:embed="rId27326a8bec090aa9d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6664,51 +6664,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1), 85-91.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CNAS (2006) Economic Impacts of Zebra Chip on the Texas Potato Industry. Center for North American Studies. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83526a710a869cab9" w:history="1">
+      <w:hyperlink r:id="rId14086a8bec090ccfd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cnas.tamu.edu/zebra%20chip%20impacts%20final.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed October 2020] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6779,51 +6779,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cranshaw WS (2001) Diseases caused by insect toxin: psyllid yellows. In: Compendium of Potato Diseases, 2nd edn (Eds. Stevenson WR, Loria R, Franc GD &amp; Weingartner DP), pp. 73–74, APS Press St. Paul, MN. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crosslin JM, Munyaneza JE, Brown JK &amp; Liefting LW (2010) Potato zebra chip disease: a phytopathological tale. Online. Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91036a710a869cb82" w:history="1">
+      <w:hyperlink r:id="rId72396a8bec090cdc3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2010-0317-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7520,51 +7520,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ferguson G, Banks E &amp; Fraser H (2003)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> B. cockerelli </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in Canada potato psyllid – a new pest in greenhouse tomatoes and peppers. OMAF. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91616a710a869d04b" w:history="1">
+      <w:hyperlink r:id="rId43606a8bec090d27e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.omafra.gov.on.ca/english/crops/facts/potato_psyllid.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 October 2010].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10755,51 +10755,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Plos ONE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e0230741.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88806a710a869e586" w:history="1">
+      <w:hyperlink r:id="rId40876a8bec090eb0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0230741</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11019,51 +11019,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">259–268.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trumble J (2009) Potato Psyllid. Center for Invasive Species Research, University of California, Riverside. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30196a710a869e738" w:history="1">
+      <w:hyperlink r:id="rId41916a8bec090ed3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cisr.ucr.edu/invasive-species/potato-psyllid</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11352,51 +11352,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81516a710a869e94b" w:history="1">
+      <w:hyperlink r:id="rId78746a8bec090ef98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects11050298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11714,51 +11714,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xia, Qing (2017) Analysis of historical and current distribution of potato psyllid (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactericera cockerelli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and the induced plant disease psyllid yellows, in relation to standard climate indices. PhD Thesis, University of Lethbridge Research Repository, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52496a710a869eb8f" w:history="1">
+      <w:hyperlink r:id="rId81496a8bec090f243" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://hdl.handle.net/10133/4924</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11971,51 +11971,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactericera cockerelli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73686a710a869ed37" w:history="1">
+      <w:hyperlink r:id="rId30216a8bec090f3f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12091,90 +12091,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 202-208. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73816a710a869ee00" w:history="1">
+      <w:hyperlink r:id="rId73056a8bec090f4bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12044</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="8194150" name="name90806a710a869ee9a" descr="eu_funding_250.png"/>
+            <wp:docPr id="68440850" name="name81536a8bec090f551" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55976a710a869ee99" cstate="print"/>
+                    <a:blip r:embed="rId27436a8bec090f550" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12272,137 +12272,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="40178813">
+  <w:abstractNum w:abstractNumId="91088743">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37366255">
+    <w:lvl w:ilvl="0" w:tplc="59805633">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37366255" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59805633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="37366255" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59805633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="37366255" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59805633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="37366255" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59805633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37366255" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59805633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37366255" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59805633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="37366255" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59805633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="37366255" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59805633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40178812">
+  <w:abstractNum w:abstractNumId="91088742">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66241001">
+    <w:lvl w:ilvl="0" w:tplc="68023474">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13154,55 +13154,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="40178812">
-    <w:abstractNumId w:val="40178812"/>
+  <w:num w:numId="91088742">
+    <w:abstractNumId w:val="91088742"/>
   </w:num>
-  <w:num w:numId="40178813">
-    <w:abstractNumId w:val="40178813"/>
+  <w:num w:numId="91088743">
+    <w:abstractNumId w:val="91088743"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24752,51 +24752,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId999160007" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId413177072" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId97806a710a869885a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/datasheet" TargetMode="External"/><Relationship Id="rId40486a710a8698a6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/" TargetMode="External"/><Relationship Id="rId33306a710a8698ad3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/categorization" TargetMode="External"/><Relationship Id="rId81696a710a869931e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/photos" TargetMode="External"/><Relationship Id="rId83526a710a869cab9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cnas.tamu.edu/zebra%20chip%20impacts%20final.pdf" TargetMode="External"/><Relationship Id="rId91036a710a869cb82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2010-0317-01-RV" TargetMode="External"/><Relationship Id="rId91616a710a869d04b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/facts/potato_psyllid.htm" TargetMode="External"/><Relationship Id="rId88806a710a869e586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0230741" TargetMode="External"/><Relationship Id="rId30196a710a869e738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cisr.ucr.edu/invasive-species/potato-psyllid" TargetMode="External"/><Relationship Id="rId81516a710a869e94b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11050298" TargetMode="External"/><Relationship Id="rId52496a710a869eb8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/10133/4924" TargetMode="External"/><Relationship Id="rId73686a710a869ed37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73816a710a869ee00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12044" TargetMode="External"/><Relationship Id="rId71156a710a86991e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71156a710a86991e7.jpg"/><Relationship Id="rId58346a710a869a58c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58346a710a869a58c.jpg"/><Relationship Id="rId55976a710a869ee99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55976a710a869ee99.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId838315630" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId463531106" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80196a8bec0908bef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/datasheet" TargetMode="External"/><Relationship Id="rId24036a8bec0908e07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/" TargetMode="External"/><Relationship Id="rId13516a8bec0908e6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/categorization" TargetMode="External"/><Relationship Id="rId80136a8bec0909720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/photos" TargetMode="External"/><Relationship Id="rId14086a8bec090ccfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cnas.tamu.edu/zebra%20chip%20impacts%20final.pdf" TargetMode="External"/><Relationship Id="rId72396a8bec090cdc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2010-0317-01-RV" TargetMode="External"/><Relationship Id="rId43606a8bec090d27e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/facts/potato_psyllid.htm" TargetMode="External"/><Relationship Id="rId40876a8bec090eb0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0230741" TargetMode="External"/><Relationship Id="rId41916a8bec090ed3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cisr.ucr.edu/invasive-species/potato-psyllid" TargetMode="External"/><Relationship Id="rId78746a8bec090ef98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11050298" TargetMode="External"/><Relationship Id="rId81496a8bec090f243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/10133/4924" TargetMode="External"/><Relationship Id="rId30216a8bec090f3f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73056a8bec090f4bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12044" TargetMode="External"/><Relationship Id="rId71626a8bec09095c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71626a8bec09095c2.jpg"/><Relationship Id="rId27326a8bec090aa9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27326a8bec090aa9d.jpg"/><Relationship Id="rId27436a8bec090f550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27436a8bec090f550.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>