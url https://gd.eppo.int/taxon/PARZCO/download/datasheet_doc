--- v14 (2026-08-24)
+++ v15 (2026-09-13)
@@ -91,51 +91,51 @@
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Bactericera cockerelli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a pest in itself (feeding damage), and it transmits ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId80196a8bec0908bef" w:history="1">
+      <w:hyperlink r:id="rId10066aa6fac768a86" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Candidatus </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Liberibacter solanacearum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
@@ -355,51 +355,51 @@
               <w:t xml:space="preserve"> Šulc</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> potato psyllid, tomato psyllid</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24036a8bec0908e07" w:history="1">
+            <w:hyperlink r:id="rId68766aa6fac768cde" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -415,51 +415,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13516a8bec0908e6d" w:history="1">
+            <w:hyperlink r:id="rId80026aa6fac768d46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -473,86 +473,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PARZCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="90363905" name="name14806a8bec09095c3" descr="4301.jpg"/>
+                  <wp:docPr id="60303743" name="name29086aa6fac768e6c" descr="4301.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4301.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId71626a8bec09095c2" cstate="print"/>
+                          <a:blip r:embed="rId14826aa6fac768e6a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId80136a8bec0909720" w:history="1">
+            <w:hyperlink r:id="rId56586aa6fac768fc9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1692,63 +1692,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2011). The first occurrence in Australia dates back in February 2017 in several private gardens and in a cultivated field in the Perth area (Western Australia). The species was considered under eradication but as early as June 2018, the psyllid was declared not eradicated and a National Plan for the management of the harmful organism was issued (IPPC website. 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="16335033" name="name46466a8bec090aaa9" descr="PARZCO_distribution_map.jpg"/>
+            <wp:docPr id="54935337" name="name53966aa6fac76a416" descr="PARZCO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PARZCO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27326a8bec090aa9d" cstate="print"/>
+                    <a:blip r:embed="rId66726aa6fac76a413" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6664,51 +6664,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1), 85-91.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CNAS (2006) Economic Impacts of Zebra Chip on the Texas Potato Industry. Center for North American Studies. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14086a8bec090ccfd" w:history="1">
+      <w:hyperlink r:id="rId83356aa6fac76c920" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cnas.tamu.edu/zebra%20chip%20impacts%20final.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed October 2020] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6779,51 +6779,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cranshaw WS (2001) Diseases caused by insect toxin: psyllid yellows. In: Compendium of Potato Diseases, 2nd edn (Eds. Stevenson WR, Loria R, Franc GD &amp; Weingartner DP), pp. 73–74, APS Press St. Paul, MN. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crosslin JM, Munyaneza JE, Brown JK &amp; Liefting LW (2010) Potato zebra chip disease: a phytopathological tale. Online. Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72396a8bec090cdc3" w:history="1">
+      <w:hyperlink r:id="rId38516aa6fac76c9e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2010-0317-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7520,51 +7520,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ferguson G, Banks E &amp; Fraser H (2003)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> B. cockerelli </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in Canada potato psyllid – a new pest in greenhouse tomatoes and peppers. OMAF. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43606a8bec090d27e" w:history="1">
+      <w:hyperlink r:id="rId67346aa6fac76ce94" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.omafra.gov.on.ca/english/crops/facts/potato_psyllid.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 October 2010].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10755,51 +10755,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Plos ONE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e0230741.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40876a8bec090eb0a" w:history="1">
+      <w:hyperlink r:id="rId97706aa6fac76e308" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0230741</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11019,51 +11019,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">259–268.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trumble J (2009) Potato Psyllid. Center for Invasive Species Research, University of California, Riverside. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41916a8bec090ed3b" w:history="1">
+      <w:hyperlink r:id="rId27346aa6fac76e4c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cisr.ucr.edu/invasive-species/potato-psyllid</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11352,51 +11352,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78746a8bec090ef98" w:history="1">
+      <w:hyperlink r:id="rId26506aa6fac76e6ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects11050298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11714,51 +11714,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xia, Qing (2017) Analysis of historical and current distribution of potato psyllid (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactericera cockerelli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and the induced plant disease psyllid yellows, in relation to standard climate indices. PhD Thesis, University of Lethbridge Research Repository, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81496a8bec090f243" w:history="1">
+      <w:hyperlink r:id="rId19406aa6fac76e955" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://hdl.handle.net/10133/4924</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11971,51 +11971,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactericera cockerelli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30216a8bec090f3f3" w:history="1">
+      <w:hyperlink r:id="rId19076aa6fac76eafe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12091,90 +12091,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 202-208. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73056a8bec090f4bf" w:history="1">
+      <w:hyperlink r:id="rId96496aa6fac76ebc6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12044</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="68440850" name="name81536a8bec090f551" descr="eu_funding_250.png"/>
+            <wp:docPr id="48705329" name="name53576aa6fac76ec69" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27436a8bec090f550" cstate="print"/>
+                    <a:blip r:embed="rId26876aa6fac76ec68" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12272,137 +12272,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="91088743">
+  <w:abstractNum w:abstractNumId="76564794">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59805633">
+    <w:lvl w:ilvl="0" w:tplc="53711840">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59805633" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="53711840" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59805633" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="53711840" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59805633" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="53711840" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59805633" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="53711840" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59805633" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="53711840" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59805633" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="53711840" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59805633" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="53711840" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59805633" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="53711840" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91088742">
+  <w:abstractNum w:abstractNumId="76564793">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68023474">
+    <w:lvl w:ilvl="0" w:tplc="64670929">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13154,55 +13154,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="91088742">
-    <w:abstractNumId w:val="91088742"/>
+  <w:num w:numId="76564793">
+    <w:abstractNumId w:val="76564793"/>
   </w:num>
-  <w:num w:numId="91088743">
-    <w:abstractNumId w:val="91088743"/>
+  <w:num w:numId="76564794">
+    <w:abstractNumId w:val="76564794"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24752,51 +24752,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId838315630" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId463531106" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80196a8bec0908bef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/datasheet" TargetMode="External"/><Relationship Id="rId24036a8bec0908e07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/" TargetMode="External"/><Relationship Id="rId13516a8bec0908e6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/categorization" TargetMode="External"/><Relationship Id="rId80136a8bec0909720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/photos" TargetMode="External"/><Relationship Id="rId14086a8bec090ccfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cnas.tamu.edu/zebra%20chip%20impacts%20final.pdf" TargetMode="External"/><Relationship Id="rId72396a8bec090cdc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2010-0317-01-RV" TargetMode="External"/><Relationship Id="rId43606a8bec090d27e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/facts/potato_psyllid.htm" TargetMode="External"/><Relationship Id="rId40876a8bec090eb0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0230741" TargetMode="External"/><Relationship Id="rId41916a8bec090ed3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cisr.ucr.edu/invasive-species/potato-psyllid" TargetMode="External"/><Relationship Id="rId78746a8bec090ef98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11050298" TargetMode="External"/><Relationship Id="rId81496a8bec090f243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/10133/4924" TargetMode="External"/><Relationship Id="rId30216a8bec090f3f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73056a8bec090f4bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12044" TargetMode="External"/><Relationship Id="rId71626a8bec09095c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71626a8bec09095c2.jpg"/><Relationship Id="rId27326a8bec090aa9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27326a8bec090aa9d.jpg"/><Relationship Id="rId27436a8bec090f550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27436a8bec090f550.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId811114389" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId293755814" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10066aa6fac768a86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/datasheet" TargetMode="External"/><Relationship Id="rId68766aa6fac768cde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/" TargetMode="External"/><Relationship Id="rId80026aa6fac768d46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/categorization" TargetMode="External"/><Relationship Id="rId56586aa6fac768fc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/photos" TargetMode="External"/><Relationship Id="rId83356aa6fac76c920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cnas.tamu.edu/zebra%20chip%20impacts%20final.pdf" TargetMode="External"/><Relationship Id="rId38516aa6fac76c9e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2010-0317-01-RV" TargetMode="External"/><Relationship Id="rId67346aa6fac76ce94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/facts/potato_psyllid.htm" TargetMode="External"/><Relationship Id="rId97706aa6fac76e308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0230741" TargetMode="External"/><Relationship Id="rId27346aa6fac76e4c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cisr.ucr.edu/invasive-species/potato-psyllid" TargetMode="External"/><Relationship Id="rId26506aa6fac76e6ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11050298" TargetMode="External"/><Relationship Id="rId19406aa6fac76e955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/10133/4924" TargetMode="External"/><Relationship Id="rId19076aa6fac76eafe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96496aa6fac76ebc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12044" TargetMode="External"/><Relationship Id="rId14826aa6fac768e6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14826aa6fac768e6a.jpg"/><Relationship Id="rId66726aa6fac76a413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66726aa6fac76a413.jpg"/><Relationship Id="rId26876aa6fac76ec68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26876aa6fac76ec68.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>