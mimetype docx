--- v15 (2026-09-13)
+++ v16 (2026-10-04)
@@ -91,51 +91,51 @@
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Bactericera cockerelli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a pest in itself (feeding damage), and it transmits ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10066aa6fac768a86" w:history="1">
+      <w:hyperlink r:id="rId54056ac1ef36504f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Candidatus </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Liberibacter solanacearum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
@@ -355,51 +355,51 @@
               <w:t xml:space="preserve"> Šulc</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> potato psyllid, tomato psyllid</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68766aa6fac768cde" w:history="1">
+            <w:hyperlink r:id="rId76866ac1ef3650b0f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -415,51 +415,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80026aa6fac768d46" w:history="1">
+            <w:hyperlink r:id="rId12286ac1ef3650b7b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -473,86 +473,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PARZCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="60303743" name="name29086aa6fac768e6c" descr="4301.jpg"/>
+                  <wp:docPr id="69467786" name="name81376ac1ef3651371" descr="4301.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4301.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId14826aa6fac768e6a" cstate="print"/>
+                          <a:blip r:embed="rId86196ac1ef365136e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId56586aa6fac768fc9" w:history="1">
+            <w:hyperlink r:id="rId98556ac1ef3651557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1692,63 +1692,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2011). The first occurrence in Australia dates back in February 2017 in several private gardens and in a cultivated field in the Perth area (Western Australia). The species was considered under eradication but as early as June 2018, the psyllid was declared not eradicated and a National Plan for the management of the harmful organism was issued (IPPC website. 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="54935337" name="name53966aa6fac76a416" descr="PARZCO_distribution_map.jpg"/>
+            <wp:docPr id="7824854" name="name74696ac1ef36534c9" descr="PARZCO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PARZCO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66726aa6fac76a413" cstate="print"/>
+                    <a:blip r:embed="rId64836ac1ef36534c5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6664,51 +6664,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1), 85-91.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CNAS (2006) Economic Impacts of Zebra Chip on the Texas Potato Industry. Center for North American Studies. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83356aa6fac76c920" w:history="1">
+      <w:hyperlink r:id="rId56456ac1ef3655846" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cnas.tamu.edu/zebra%20chip%20impacts%20final.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed October 2020] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6779,51 +6779,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cranshaw WS (2001) Diseases caused by insect toxin: psyllid yellows. In: Compendium of Potato Diseases, 2nd edn (Eds. Stevenson WR, Loria R, Franc GD &amp; Weingartner DP), pp. 73–74, APS Press St. Paul, MN. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crosslin JM, Munyaneza JE, Brown JK &amp; Liefting LW (2010) Potato zebra chip disease: a phytopathological tale. Online. Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38516aa6fac76c9e3" w:history="1">
+      <w:hyperlink r:id="rId16916ac1ef365590e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2010-0317-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7520,51 +7520,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ferguson G, Banks E &amp; Fraser H (2003)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> B. cockerelli </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in Canada potato psyllid – a new pest in greenhouse tomatoes and peppers. OMAF. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67346aa6fac76ce94" w:history="1">
+      <w:hyperlink r:id="rId14026ac1ef3655db2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.omafra.gov.on.ca/english/crops/facts/potato_psyllid.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 October 2010].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10755,51 +10755,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Plos ONE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e0230741.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97706aa6fac76e308" w:history="1">
+      <w:hyperlink r:id="rId59716ac1ef3657349" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0230741</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11019,51 +11019,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">259–268.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trumble J (2009) Potato Psyllid. Center for Invasive Species Research, University of California, Riverside. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27346aa6fac76e4c7" w:history="1">
+      <w:hyperlink r:id="rId71056ac1ef36574f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cisr.ucr.edu/invasive-species/potato-psyllid</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11352,51 +11352,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26506aa6fac76e6ff" w:history="1">
+      <w:hyperlink r:id="rId38176ac1ef365770c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects11050298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11714,51 +11714,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xia, Qing (2017) Analysis of historical and current distribution of potato psyllid (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactericera cockerelli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and the induced plant disease psyllid yellows, in relation to standard climate indices. PhD Thesis, University of Lethbridge Research Repository, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19406aa6fac76e955" w:history="1">
+      <w:hyperlink r:id="rId78856ac1ef3657950" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://hdl.handle.net/10133/4924</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11971,51 +11971,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactericera cockerelli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19076aa6fac76eafe" w:history="1">
+      <w:hyperlink r:id="rId34286ac1ef3657b07" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12091,90 +12091,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 202-208. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96496aa6fac76ebc6" w:history="1">
+      <w:hyperlink r:id="rId92366ac1ef3657bd5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12044</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="48705329" name="name53576aa6fac76ec69" descr="eu_funding_250.png"/>
+            <wp:docPr id="92089154" name="name72866ac1ef365802a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26876aa6fac76ec68" cstate="print"/>
+                    <a:blip r:embed="rId94476ac1ef3658028" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12272,137 +12272,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="76564794">
+  <w:abstractNum w:abstractNumId="62549035">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53711840">
+    <w:lvl w:ilvl="0" w:tplc="98315777">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="53711840" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="98315777" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="53711840" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="98315777" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="53711840" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="98315777" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="53711840" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="98315777" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="53711840" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="98315777" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="53711840" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="98315777" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="53711840" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="98315777" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="53711840" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="98315777" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="76564793">
+  <w:abstractNum w:abstractNumId="62549034">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64670929">
+    <w:lvl w:ilvl="0" w:tplc="62038443">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13154,55 +13154,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="76564793">
-    <w:abstractNumId w:val="76564793"/>
+  <w:num w:numId="62549034">
+    <w:abstractNumId w:val="62549034"/>
   </w:num>
-  <w:num w:numId="76564794">
-    <w:abstractNumId w:val="76564794"/>
+  <w:num w:numId="62549035">
+    <w:abstractNumId w:val="62549035"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24752,51 +24752,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId811114389" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId293755814" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10066aa6fac768a86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/datasheet" TargetMode="External"/><Relationship Id="rId68766aa6fac768cde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/" TargetMode="External"/><Relationship Id="rId80026aa6fac768d46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/categorization" TargetMode="External"/><Relationship Id="rId56586aa6fac768fc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/photos" TargetMode="External"/><Relationship Id="rId83356aa6fac76c920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cnas.tamu.edu/zebra%20chip%20impacts%20final.pdf" TargetMode="External"/><Relationship Id="rId38516aa6fac76c9e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2010-0317-01-RV" TargetMode="External"/><Relationship Id="rId67346aa6fac76ce94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/facts/potato_psyllid.htm" TargetMode="External"/><Relationship Id="rId97706aa6fac76e308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0230741" TargetMode="External"/><Relationship Id="rId27346aa6fac76e4c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cisr.ucr.edu/invasive-species/potato-psyllid" TargetMode="External"/><Relationship Id="rId26506aa6fac76e6ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11050298" TargetMode="External"/><Relationship Id="rId19406aa6fac76e955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/10133/4924" TargetMode="External"/><Relationship Id="rId19076aa6fac76eafe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96496aa6fac76ebc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12044" TargetMode="External"/><Relationship Id="rId14826aa6fac768e6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14826aa6fac768e6a.jpg"/><Relationship Id="rId66726aa6fac76a413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66726aa6fac76a413.jpg"/><Relationship Id="rId26876aa6fac76ec68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26876aa6fac76ec68.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId471330322" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId857893863" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54056ac1ef36504f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/datasheet" TargetMode="External"/><Relationship Id="rId76866ac1ef3650b0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/" TargetMode="External"/><Relationship Id="rId12286ac1ef3650b7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/categorization" TargetMode="External"/><Relationship Id="rId98556ac1ef3651557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PARZCO/photos" TargetMode="External"/><Relationship Id="rId56456ac1ef3655846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cnas.tamu.edu/zebra%20chip%20impacts%20final.pdf" TargetMode="External"/><Relationship Id="rId16916ac1ef365590e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2010-0317-01-RV" TargetMode="External"/><Relationship Id="rId14026ac1ef3655db2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/facts/potato_psyllid.htm" TargetMode="External"/><Relationship Id="rId59716ac1ef3657349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0230741" TargetMode="External"/><Relationship Id="rId71056ac1ef36574f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cisr.ucr.edu/invasive-species/potato-psyllid" TargetMode="External"/><Relationship Id="rId38176ac1ef365770c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11050298" TargetMode="External"/><Relationship Id="rId78856ac1ef3657950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/10133/4924" TargetMode="External"/><Relationship Id="rId34286ac1ef3657b07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92366ac1ef3657bd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12044" TargetMode="External"/><Relationship Id="rId86196ac1ef365136e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86196ac1ef365136e.jpg"/><Relationship Id="rId64836ac1ef36534c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64836ac1ef36534c5.jpg"/><Relationship Id="rId94476ac1ef3658028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94476ac1ef3658028.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>