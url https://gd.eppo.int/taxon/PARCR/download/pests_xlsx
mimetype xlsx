--- v0 (2025-10-24)
+++ v1 (2026-10-02)
@@ -94,50 +94,56 @@
     <t>Curtovirus betae</t>
   </si>
   <si>
     <t>* Severin HHP (1929) Additional host plnats of curly top. Hilgardia 20(3), 595-637.</t>
   </si>
   <si>
     <t>DIABUN</t>
   </si>
   <si>
     <t>Diabrotica undecimpunctata undecimpunctata</t>
   </si>
   <si>
     <t>* Clark SM, LeDoux DG, Seeno TN, Riley EG, Gilbert AJ, Sullivan JM (2004) Host plants of leaf beetle species occurring in the United States and Canada (Coleoptera: Megalopodidae, Orsodacnidae, Chrysomelidae, excluding Bruchinae). Coleopterists Society, Special Publication 2, 1-476.
 -------- Adult host.</t>
   </si>
   <si>
     <t>DITYDI</t>
   </si>
   <si>
     <t>Ditylenchus dipsaci</t>
   </si>
   <si>
     <t>* Goodey JB, Franklin MT, Hooper DJ (1965) T. Goodey's: The Nematode Parasites of Plants Catalogued Under Their Hosts. Commonwealth Agricultural Bureaux, Farnham Royal, Bucks, England. Third edition, 214 pp.</t>
   </si>
   <si>
+    <t>TRIZAP</t>
+  </si>
+  <si>
+    <t>Dyspersa	apicalis</t>
+  </si>
+  <si>
     <t>EURHBR</t>
   </si>
   <si>
     <t>Eurhizococcus brasiliensis</t>
   </si>
   <si>
     <t>* García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB (2016) ScaleNet: A literature-based model of scale insect biology and systematics. Database. doi 10.1093/database/bav118. http://scalenet.info
 ------- citing original references
 * Soria SJ, Gallotti BJ (1986) O margarodes da videira Eurhizococcus brasiliensis (Homoptera: Margarodidae): biologia, ecologia e controle no Sul do Brasil. Embrapa, Centro Nacional de Pesquisa de Uva e Vinho, Bento Gonçalves, Brazil. CNPUV Circular Técnica 13. 22 pp.</t>
   </si>
   <si>
     <t>TSV000</t>
   </si>
   <si>
     <t>Ilarvirus TSV</t>
   </si>
   <si>
     <t>* Abtahi F, Hosseini SA (2020) Incidence and distribution of Tobacco streak virus isolated from parsley Petroselinum sativum. Journal of Crop Protection 9(4), 683-697.
 ------- Confirmed host.</t>
   </si>
   <si>
     <t>MELGCH</t>
   </si>
   <si>
     <t>Meloidogyne chitwoodi</t>
@@ -189,56 +195,50 @@
   <si>
     <t>Ralstonia pseudosolanacearum</t>
   </si>
   <si>
     <t>* Albuquerque P, Marcal AR, Caridade C, Costa R, Mendes MV, Tavares F (2015) A quantitative hybridization approach using 17 DNA markers for identification and clustering analysis of Ralstonia solanacearum. Plant Pathology 64(6), 1270-1283.
 ------- as Petroselinum sativum.</t>
   </si>
   <si>
     <t>RALSSO</t>
   </si>
   <si>
     <t>Ralstonia solanacearum species complex</t>
   </si>
   <si>
     <t>* Albuquerque P, Marcal AR, Caridade C, Costa R, Mendes MV, Tavares F (2015) A quantitative hybridization approach using 17 DNA markers for identification and clustering analysis of Ralstonia solanacearum. Plant Pathology 64(6), 1270-1283.
 ------- as Petroselinum sativum. R. pseudosolanacearum [phylotype I] identified from reference strain.</t>
   </si>
   <si>
     <t>THRIPL</t>
   </si>
   <si>
     <t>Thrips palmi</t>
   </si>
   <si>
     <t>* Duran IC, Mesa NC, Estrada EI (1999) [Life cyle of Thrips palmi (Thysanoptera: Thripidae) and host plant registered in the Cauca Valley]. Revista Colombiana de Entomologia 25(3/4), 109-120 (in Spanish).</t>
-  </si>
-[...4 lines deleted...]
-    <t>Trioza apicalis</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>LIBEPS</t>
   </si>
   <si>
     <t>'Candidatus Liberibacter solanacearum'</t>
   </si>
   <si>
     <t>* Hajri A, Loiseau M, Cousseau-Suhard P, Renaudin I, Gentit P (2017) Genetic characterization of 'Candidatus Liberibacter solanacearum' haplotypes associated with apiaceous crops in France. Plant Disease 101(8), 1383-1390.</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>MARGVI</t>
   </si>
   <si>
     <t>Margarodes vitis (as Apiaceae)</t>
   </si>
   <si>
     <t>* Giliomee J, de Klerk C &amp; Watson GW (2022) 3.3.4 Margarodes spp. In: Encyclopedia of Scale Insect Pests (Eds Kondo T &amp; Watson GW), pp. 69-73. CAB International, Wallingford (UK).</t>
   </si>
@@ -700,191 +700,191 @@
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>10</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>10</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D9"/>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>10</v>
       </c>
       <c r="B10" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10" t="s">
         <v>29</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>10</v>
       </c>
       <c r="B11" t="s">
+        <v>31</v>
+      </c>
+      <c r="C11" t="s">
         <v>32</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" t="s">
+        <v>34</v>
+      </c>
+      <c r="C12" t="s">
         <v>35</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>10</v>
       </c>
       <c r="B13" t="s">
+        <v>37</v>
+      </c>
+      <c r="C13" t="s">
         <v>38</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>10</v>
       </c>
       <c r="B14" t="s">
+        <v>40</v>
+      </c>
+      <c r="C14" t="s">
         <v>41</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>10</v>
       </c>
       <c r="B15" t="s">
+        <v>43</v>
+      </c>
+      <c r="C15" t="s">
         <v>44</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>10</v>
       </c>
       <c r="B16" t="s">
+        <v>46</v>
+      </c>
+      <c r="C16" t="s">
         <v>47</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>10</v>
       </c>
       <c r="B17" t="s">
+        <v>49</v>
+      </c>
+      <c r="C17" t="s">
         <v>50</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>10</v>
       </c>
       <c r="B18" t="s">
+        <v>52</v>
+      </c>
+      <c r="C18" t="s">
         <v>53</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>10</v>
       </c>
       <c r="B19" t="s">
+        <v>55</v>
+      </c>
+      <c r="C19" t="s">
         <v>56</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>57</v>
       </c>
-      <c r="D19"/>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>58</v>
       </c>
       <c r="B20" t="s">
         <v>59</v>
       </c>
       <c r="C20" t="s">
         <v>60</v>
       </c>
       <c r="D20" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>62</v>
       </c>
       <c r="B21" t="s">
         <v>63</v>
       </c>
       <c r="C21" t="s">
         <v>64</v>
       </c>