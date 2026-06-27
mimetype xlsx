--- v2 (2026-03-10)
+++ v3 (2026-06-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PAQED" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>TETRME</t>
   </si>
   <si>
     <t>Tetranychus mexicanus (as Passiflora)</t>
   </si>
   <si>
     <t>* EPPO (2023) Pest risk analysis for Tetranychus mexicanus. EPPO, Paris
 ------- uncertain host (see PRA for details)
 * Flechtmann C &amp; Abreu J (1973) Ácaros Fitófagos do Estado da Bahia, Brasil (Notas preliminares). Ciência e Cultura, 25(3), 244–251.</t>
@@ -288,50 +288,60 @@
 </t>
   </si>
   <si>
     <t>OLIGPA</t>
   </si>
   <si>
     <t>Oligonychus perseae</t>
   </si>
   <si>
     <t>* Torres E, Álvarez-Acosta C, Ferragut F, Hernández-Suárez EM (2024) Oligonychus perseae (Tetranychidae) invasion in the Canary Islands: History, management and current situation. Agronomy 14, 920. https://doi.org/10.3390/agronomy14050920</t>
   </si>
   <si>
     <t>TSWV00</t>
   </si>
   <si>
     <t>Orthotospovirus tomatomaculae</t>
   </si>
   <si>
     <t>* Cutler J, Langer J, von Bargen SV, Acosta-Losada O, Casierra-Posada F, Castañeda-Cárdenas A, Betancourt-Vásquez M, Cuellar W, Arvydas-Stasiukynas E, Altenbach D, Büttner C (2018) Preliminary evaluation of associated viruses in production systems of cape gooseberry, purple passion fruit, and rose. Revista Colombiana de Ciencias Hortícolas 12(2), 390-396. https://doi.org/10.17584/rcch.2018vl2i2.7799</t>
   </si>
   <si>
     <t>PLANKE</t>
   </si>
   <si>
     <t>Planococcus kenyae (as Passiflora)</t>
+  </si>
+  <si>
+    <t>POCZSH</t>
+  </si>
+  <si>
+    <t>Pochazia shantungensis</t>
+  </si>
+  <si>
+    <t>* Iguchi M, Kodama H (2025) Host plants of Pochazia shantungensis (Hemiptera: Ricaniidae) in Wakayama Prefecture, Japan. Ann. Kansai Plant Prot. Soc. 67, 117–120. https://doi.org/10.4165/kapps.67.117 (in Japanese)
+------- host for oviposition</t>
   </si>
   <si>
     <t>PVY000</t>
   </si>
   <si>
     <t>Potyvirus yituberosi</t>
   </si>
   <si>
     <t>PSEAPE</t>
   </si>
   <si>
     <t>Pseudaulacaspis pentagona (as Passiflora)</t>
   </si>
   <si>
     <t>* García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB (2016) ScaleNet: A literature-based model of scale insect biology and systematics. Database. doi: 10.1093/database/bav118. http://scalenet.info [accessed 2026-02].
 * Miller DR &amp; Davidson JA (2005) Armored Scale Insect Pests of Trees and Shrubs. Cornell Univ. Press Ithaca, NY 442 pp.</t>
   </si>
   <si>
     <t>SCITDO</t>
   </si>
   <si>
     <t>Scirtothrips dorsalis</t>
   </si>
   <si>
     <t>* Wen HC, Lee HS (1984) The main insect pests on passion fruit in Taiwan. Journal of Agricultural Research of China 33(1), 81-87.</t>
@@ -745,51 +755,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D44"/>
+  <dimension ref="A1:D45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="548.438" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1192,65 +1202,65 @@
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>12</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" t="s">
         <v>88</v>
       </c>
       <c r="D31"/>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>12</v>
       </c>
       <c r="B32" t="s">
         <v>89</v>
       </c>
       <c r="C32" t="s">
         <v>90</v>
       </c>
       <c r="D32" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>12</v>
       </c>
       <c r="B33" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C33" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D33" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>12</v>
       </c>
       <c r="B34" t="s">
         <v>94</v>
       </c>
       <c r="C34" t="s">
         <v>95</v>
       </c>
       <c r="D34" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>12</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" t="s">
         <v>98</v>
@@ -1261,146 +1271,160 @@
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>12</v>
       </c>
       <c r="B36" t="s">
         <v>100</v>
       </c>
       <c r="C36" t="s">
         <v>101</v>
       </c>
       <c r="D36" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>12</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" t="s">
         <v>104</v>
       </c>
-      <c r="D37"/>
+      <c r="D37" t="s">
+        <v>105</v>
+      </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>12</v>
       </c>
       <c r="B38" t="s">
-        <v>5</v>
+        <v>106</v>
       </c>
       <c r="C38" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="D38"/>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>12</v>
       </c>
       <c r="B39" t="s">
-        <v>107</v>
+        <v>5</v>
       </c>
       <c r="C39" t="s">
         <v>108</v>
       </c>
-      <c r="D39"/>
+      <c r="D39" t="s">
+        <v>109</v>
+      </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>12</v>
       </c>
       <c r="B40" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C40" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      </c>
+        <v>111</v>
+      </c>
+      <c r="D40"/>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>12</v>
       </c>
       <c r="B41" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C41" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D41" t="s">
-        <v>113</v>
+        <v>86</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
+        <v>12</v>
+      </c>
+      <c r="B42" t="s">
         <v>114</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" t="s">
         <v>115</v>
       </c>
-      <c r="C42" t="s">
+      <c r="D42" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B43" t="s">
         <v>118</v>
       </c>
       <c r="C43" t="s">
         <v>119</v>
       </c>
       <c r="D43" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B44" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="C44" t="s">
+        <v>122</v>
+      </c>
+      <c r="D44" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="A45" t="s">
+        <v>117</v>
+      </c>
+      <c r="B45" t="s">
         <v>121</v>
       </c>
-      <c r="D44" t="s">
-        <v>120</v>
+      <c r="C45" t="s">
+        <v>124</v>
+      </c>
+      <c r="D45" t="s">
+        <v>123</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">