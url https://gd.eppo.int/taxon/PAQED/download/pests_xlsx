--- v3 (2026-06-27)
+++ v4 (2026-08-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PAQED" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>TETRME</t>
   </si>
   <si>
     <t>Tetranychus mexicanus (as Passiflora)</t>
   </si>
   <si>
     <t>* EPPO (2023) Pest risk analysis for Tetranychus mexicanus. EPPO, Paris
 ------- uncertain host (see PRA for details)
 * Flechtmann C &amp; Abreu J (1973) Ácaros Fitófagos do Estado da Bahia, Brasil (Notas preliminares). Ciência e Cultura, 25(3), 244–251.</t>
@@ -147,50 +147,60 @@
   </si>
   <si>
     <t>* Li F, Qiao R, Yang X (2022) Occurrence, distribution, and management of tomato yellow leaf curl virus in China. Phytopathological Research 4, 28. https://doi.org/10.1186/s42483-022-00133-1
 * Luo L, Kamran A, Hu K, Uddin N, Khan M, Srivastava AK, Zhang Y, Yang S, Xie X (2025) High‐throughput sequencing analysis reveals tomato yellow leaf curl virus infecting passion fruit (Passiflora edulis) plants in China. Journal of Phytopathology 173(4), e70147.</t>
   </si>
   <si>
     <t>CLCUMV</t>
   </si>
   <si>
     <t>Begomovirus gossypimultanense</t>
   </si>
   <si>
     <t>* Tang Y, He Z, Zhou G (2020) Passiflora edulis is a new host of Cotton leaf curl Multan virus–betasatellite complex in China, Canadian Journal of Plant Pathology, DOI: 10.1080/07060661.2019.1706640</t>
   </si>
   <si>
     <t>BRVPYO</t>
   </si>
   <si>
     <t>Brevipalpus yothersi</t>
   </si>
   <si>
     <t>* Beard JJ, Ochoa R, Braswell WE, Bauchan GR (2015) Brevipalpus phoenicis (Geijskes) species complex (Acari: Tenuipalpidae) – a closer look. Zootaxa 3944(1), 67 pp. DOI: 10.11646/zootaxa.3944.1.1</t>
   </si>
   <si>
     <t>Brevipalpus yothersi (as Passiflora)</t>
+  </si>
+  <si>
+    <t>PVS000</t>
+  </si>
+  <si>
+    <t>Carlavirus sigmasolani</t>
+  </si>
+  <si>
+    <t>* Madhu GS, Niresh Kumar S, Muttappagol M, Hiremath S, Kruthika R, Pavan Kalyan P, Shankarappa KS, Ningaraju TM, Venkataravanappa V, Lakshminarayana Reddy CN (2026) Deciphering the passion fruit woodiness disease associated viruses in India, and development of real-time turbidimetric RT-LAMP assay and multiplex PCR for their detection. BMC Plant Biology (In press) https://doi.org/10.1186/s12870-026-09518-2 
+----natural infection in field</t>
   </si>
   <si>
     <t>CERTCA</t>
   </si>
   <si>
     <t>Ceratitis capitata</t>
   </si>
   <si>
     <t>* De Meyer M., Copeland RS, Lux SA, Mansell M, Quilici S, Wharton R, White IM, Zenz NJ (2002) Annotated check list of host plants for Afrotropical fruit flies (Diptera: Tephritidae) of the genus Ceratitis. Zoologische Documentatie Koninklijk Museum voor Midden Afrika 27, 1-91.</t>
   </si>
   <si>
     <t>CRTZBR</t>
   </si>
   <si>
     <t>Ceratothripoides brunneus</t>
   </si>
   <si>
     <t>CILVC2</t>
   </si>
   <si>
     <t>Cilevirus colombiaense</t>
   </si>
   <si>
     <t>* Olmedo Velarde A, Roy A, Larrea-Sarmiento A, Wang X, Padmanabhan C, Nunziata S, Nakhla MK, Hu J, Melzer M (2022) First report of the hibiscus strain of citrus leprosis virus C2 infecting passionfruit (Passiflora edulis). Plant Disease 106, 2539. https://doi.org/10.1094/PDIS-10-21-2314-PDN</t>
   </si>
@@ -755,51 +765,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D45"/>
+  <dimension ref="A1:D46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="548.438" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -987,171 +997,171 @@
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>12</v>
       </c>
       <c r="B15" t="s">
         <v>43</v>
       </c>
       <c r="C15" t="s">
         <v>44</v>
       </c>
       <c r="D15" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>12</v>
       </c>
       <c r="B16" t="s">
         <v>46</v>
       </c>
       <c r="C16" t="s">
         <v>47</v>
       </c>
-      <c r="D16"/>
+      <c r="D16" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>12</v>
       </c>
       <c r="B17" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C17" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="D17" t="s">
         <v>50</v>
       </c>
+      <c r="D17"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="B18" t="s">
         <v>51</v>
       </c>
       <c r="C18" t="s">
         <v>52</v>
       </c>
       <c r="D18" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="B19" t="s">
         <v>54</v>
       </c>
       <c r="C19" t="s">
         <v>55</v>
       </c>
-      <c r="D19"/>
+      <c r="D19" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>12</v>
       </c>
       <c r="B20" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C20" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="D20" t="s">
         <v>58</v>
       </c>
+      <c r="D20"/>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>12</v>
       </c>
       <c r="B21" t="s">
         <v>59</v>
       </c>
       <c r="C21" t="s">
         <v>60</v>
       </c>
       <c r="D21" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>12</v>
       </c>
       <c r="B22" t="s">
         <v>62</v>
       </c>
       <c r="C22" t="s">
         <v>63</v>
       </c>
       <c r="D22" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>12</v>
       </c>
       <c r="B23" t="s">
         <v>65</v>
       </c>
       <c r="C23" t="s">
         <v>66</v>
       </c>
-      <c r="D23"/>
+      <c r="D23" t="s">
+        <v>67</v>
+      </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>12</v>
       </c>
       <c r="B24" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D24"/>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>12</v>
       </c>
       <c r="B25" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C25" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="D25" t="s">
         <v>71</v>
       </c>
+      <c r="D25"/>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>12</v>
       </c>
       <c r="B26" t="s">
         <v>72</v>
       </c>
       <c r="C26" t="s">
         <v>73</v>
       </c>
       <c r="D26" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>12</v>
       </c>
       <c r="B27" t="s">
         <v>75</v>
       </c>
       <c r="C27" t="s">
         <v>76</v>
       </c>
@@ -1189,92 +1199,92 @@
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>12</v>
       </c>
       <c r="B30" t="s">
         <v>84</v>
       </c>
       <c r="C30" t="s">
         <v>85</v>
       </c>
       <c r="D30" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>12</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" t="s">
         <v>88</v>
       </c>
-      <c r="D31"/>
+      <c r="D31" t="s">
+        <v>89</v>
+      </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>12</v>
       </c>
       <c r="B32" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C32" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="D32" t="s">
         <v>91</v>
       </c>
+      <c r="D32"/>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>12</v>
       </c>
       <c r="B33" t="s">
         <v>92</v>
       </c>
       <c r="C33" t="s">
         <v>93</v>
       </c>
       <c r="D33" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>12</v>
       </c>
       <c r="B34" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C34" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D34" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>12</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" t="s">
         <v>98</v>
       </c>
       <c r="D35" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>12</v>
       </c>
       <c r="B36" t="s">
         <v>100</v>
       </c>
       <c r="C36" t="s">
         <v>101</v>
@@ -1285,146 +1295,160 @@
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>12</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" t="s">
         <v>104</v>
       </c>
       <c r="D37" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>12</v>
       </c>
       <c r="B38" t="s">
         <v>106</v>
       </c>
       <c r="C38" t="s">
         <v>107</v>
       </c>
-      <c r="D38"/>
+      <c r="D38" t="s">
+        <v>108</v>
+      </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>12</v>
       </c>
       <c r="B39" t="s">
-        <v>5</v>
+        <v>109</v>
       </c>
       <c r="C39" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="D39"/>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>12</v>
       </c>
       <c r="B40" t="s">
-        <v>110</v>
+        <v>5</v>
       </c>
       <c r="C40" t="s">
         <v>111</v>
       </c>
-      <c r="D40"/>
+      <c r="D40" t="s">
+        <v>112</v>
+      </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>12</v>
       </c>
       <c r="B41" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C41" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      </c>
+        <v>114</v>
+      </c>
+      <c r="D41"/>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>12</v>
       </c>
       <c r="B42" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C42" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D42" t="s">
-        <v>116</v>
+        <v>89</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
+        <v>12</v>
+      </c>
+      <c r="B43" t="s">
         <v>117</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" t="s">
         <v>118</v>
       </c>
-      <c r="C43" t="s">
+      <c r="D43" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B44" t="s">
         <v>121</v>
       </c>
       <c r="C44" t="s">
         <v>122</v>
       </c>
       <c r="D44" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B45" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="C45" t="s">
+        <v>125</v>
+      </c>
+      <c r="D45" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4">
+      <c r="A46" t="s">
+        <v>120</v>
+      </c>
+      <c r="B46" t="s">
         <v>124</v>
       </c>
-      <c r="D45" t="s">
-        <v>123</v>
+      <c r="C46" t="s">
+        <v>127</v>
+      </c>
+      <c r="D46" t="s">
+        <v>126</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">