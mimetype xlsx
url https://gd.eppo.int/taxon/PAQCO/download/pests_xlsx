--- v1 (2026-03-02)
+++ v2 (2026-09-01)
@@ -62,51 +62,52 @@
 * Flechtmann C &amp; Abreu J (1973) Ácaros Fitófagos do Estado da Bahia, Brasil (Notas preliminares). Ciência e Cultura, 25(3), 244–251.</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>CTV000</t>
   </si>
   <si>
     <t>Closterovirus tristezae (as Passiflora)</t>
   </si>
   <si>
     <t xml:space="preserve">* Roistacher CN, Bar-Joseph M (1987) Transmission of citrus tristeza virus (CTV) by Aphis gossypii and by graft inoculation to and from Passiflora spp. Phytophylactica 19, 179-182.
 ------- in experiments, the following species were sensitive: P. gracilis, P. caerulea, P. incense, P.  incarnata. </t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ANSTFR</t>
   </si>
   <si>
     <t>Anastrepha fraterculus</t>
   </si>
   <si>
-    <t>* Putruele MTG (1996) Hosts for Ceratitis capitata and Anastrepha fraterculus in the northeastern Province of Entre Ríos, Argentina. In Fruit Fly Pests: A World Assessment of Their Biology and Management, BA McPheron &amp; GJ Steck (Eds.), pp. 343–345. St. Lucie Press, Delray Beach, FL.</t>
+    <t>* Abib GR, Demari CP, Medeiros LJ, Araújo AS, Savaris M, Zucchi RA, Nava DE (2026) Expanding the menu: new host plants of fruit flies (Diptera: Tephritidae) in southern Brazil. Brazilian Journal of Biology 86, e304065. https://doi.org/10.1590/1519-6984.304065 
+* Putruele MTG (1996) Hosts for Ceratitis capitata and Anastrepha fraterculus in the northeastern Province of Entre Ríos, Argentina. In Fruit Fly Pests: A World Assessment of Their Biology and Management, BA McPheron &amp; GJ Steck (Eds.), pp. 343–345. St. Lucie Press, Delray Beach, FL.</t>
   </si>
   <si>
     <t>ATHEOR</t>
   </si>
   <si>
     <t>Atherigona orientalis</t>
   </si>
   <si>
     <t>* Mouttet R, Taddei A (2024) First record of Atherigona orientalis Schiner, 1868 (Diptera: Muscidae) in France. EPPO Bulletin 54(2), 230–235. https://doi.org/10.1111/epp.13022</t>
   </si>
   <si>
     <t>DACUDO</t>
   </si>
   <si>
     <t>Bactrocera dorsalis</t>
   </si>
   <si>
     <t>* Lin MG, Wang XJ, Zeng L, Zhang Y, Cai B (2013) Survey of species, geographical distribution and damage of fruit flies in Hainan, China. Zhiwu Jianyi (Plant Quarantine) 5, 85-89.</t>
   </si>
   <si>
     <t>BRVPYO</t>
   </si>
   <si>
     <t>Brevipalpus yothersi (as Passiflora)</t>
   </si>