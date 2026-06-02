--- v0 (2025-10-21)
+++ v1 (2026-06-02)
@@ -90,51 +90,52 @@
   <si>
     <t>* Parrella G, Gognalons P, Gebre-Selassie K, Vovlas C, Marchoux G (2003) An update of the host range of tomato spotted wilt virus. Journal of Plant Pathology 85(4), 227-264.</t>
   </si>
   <si>
     <t>PHMPOM</t>
   </si>
   <si>
     <t>Phymatotrichopsis omnivora</t>
   </si>
   <si>
     <t>* Anonymous (1960) Index of Plant Diseases in the United States. Agriculture Handbook no 165, USDA-ARS (US) 531 pp.</t>
   </si>
   <si>
     <t>HELYBU</t>
   </si>
   <si>
     <t>Rotylenchus buxophilus (as Paeonia)</t>
   </si>
   <si>
     <t>TRV000</t>
   </si>
   <si>
     <t>Tobravirus tabaci</t>
   </si>
   <si>
-    <t>* He Z, Chen C (2016) First report of Tobacco rattle virus infecting Chinese herbaceous peony (Paeonia lactiflora Pall.) in China. Plant Disease 100(12), p 2543.</t>
+    <t>* He Z, Chen C (2016) First report of Tobacco rattle virus infecting Chinese herbaceous peony (Paeonia lactiflora Pall.) in China. Plant Disease 100(12), p 2543.
+* Maclot F, Fanelli L, Faure C, Marais A, Candresse T (2026) First report of tobacco rattle virus infecting ornamental paeony and trumpet creeper in France. New Disease Reports 53(2), e70121. https://doi.org/10.1002/ndr2.70121</t>
   </si>
   <si>
     <t>HESOCA</t>
   </si>
   <si>
     <t>Trichoferus campestris</t>
   </si>
   <si>
     <t>* CAPS (2019) Trichoferus campestris. Cooperative Agricultural Pest Survey pest datasheets. http://download.ceris.purdue.edu/file/3869
 ------- Living host.</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>PHYPFR</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma fraxini'</t>
   </si>
   <si>
     <t>* Arismendi N, González F, Zamorano A, Andrade N, Pino AM, Fiore N (2011) Molecular identification of 'Candidatus Phytoplasma fraxini' in murta and peony in Chile. Bulletin of Insectology 64(suppl.), S95-S96.
 * Arismendi N, Gonzalez F, Zamorano A, Andrade N, Pino AM, Fiore N (2011) Molecular identification of ‘Candidatus Phytoplasma fraxini’ in murta and peony in Chile. Bulletin of Insectology 64(Supplement), S95-S96.</t>
   </si>
 </sst>