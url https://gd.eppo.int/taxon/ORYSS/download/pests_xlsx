--- v0 (2025-10-02)
+++ v1 (2026-04-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="ORYSS" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ONCMMI</t>
   </si>
   <si>
     <t>Dechacona missionum</t>
   </si>
   <si>
     <t>* Remes Lenicov AM, Paradell S, De Coll O, Agostini J (1999) Cicadelinos asociados a citrus afectados por clorosis variegada (CVC) en la República Argentina (Insecta: Homoptera: Cicadellidae). Revista de la Sociedad Entomológica Argentina 58(3-4), 211-225.</t>
   </si>
   <si>
@@ -64,50 +64,53 @@
   </si>
   <si>
     <t>Lagria villosa</t>
   </si>
   <si>
     <t>* Spilman TJ (1978) Lagria villosa in Brazil, with new descriptions and illustrations of the larva and pupa (Coleoptera, Lagriidae). Ciencia e cultura, Sao Paulo 30(3), 342–347</t>
   </si>
   <si>
     <t>PLSOMO</t>
   </si>
   <si>
     <t>Plesiommata mollicella</t>
   </si>
   <si>
     <t>* Defea, B, Paradell, SL, de Remes Lenicov, AM (2017) Genus Plesiommata Provancher (Hemiptera: Cicadellidae) in Argentina: first detailed description of the female genitalia and comparisons with its neotropical congeners. Austral Entomology 56, 64-69.
 ------- as rice</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>NILALU</t>
   </si>
   <si>
     <t>Nilaparvata lugens (as Oryza)</t>
+  </si>
+  <si>
+    <t>* Iamba K, Dono D (2021) A review on brown planthopper (Nilaparvata lugens Stål), a major pest of rice in Asia and Pacific. Asian Journal of Research in Crop Science, 6 (4), 7-19. https://doi.org/10.9734/ajrcs/2021/v6i430122</t>
   </si>
   <si>
     <t>PACHOR</t>
   </si>
   <si>
     <t>Orseolia oryzae (as Oryza)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -497,61 +500,63 @@
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>4</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
-      <c r="D5"/>
+      <c r="D5" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D6"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>